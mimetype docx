--- v0 (2025-10-06)
+++ v1 (2026-04-30)
@@ -1,111 +1,172 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9142" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2552"/>
         <w:gridCol w:w="6590"/>
       </w:tblGrid>
       <w:tr w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidTr="00F13442" w14:paraId="574A5D44" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9142" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="001F1FBC" w:rsidR="00CB3578" w:rsidP="001F1FBC" w:rsidRDefault="00A94D3A" w14:paraId="5A67B2FC" w14:textId="1326F9BC">
+          <w:p w:rsidRPr="001F1FBC" w:rsidR="00CB3578" w:rsidP="001F1FBC" w:rsidRDefault="00A94D3A" w14:paraId="5A67B2FC" w14:textId="535636D3">
             <w:pPr>
               <w:pStyle w:val="Amendement"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>Bijgewerkt t/m nr. 7 (nota van wijziging d.d. 30 juni 2025)</w:t>
+              <w:t xml:space="preserve">Bijgewerkt t/m nr. </w:t>
+            </w:r>
+            <w:r w:rsidR="00A24B2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidR="009E1303">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">tweede </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>nota van wijziging d.d.</w:t>
+            </w:r>
+            <w:r w:rsidR="00A24B2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>15 april 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidTr="00A11E73" w14:paraId="500A73BE" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
@@ -339,58 +400,64 @@
           <w:p w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidRDefault="00CB3578" w14:paraId="13B6A3E8" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Amendement"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002168F4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Nr. 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6590" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidRDefault="00CB3578" w14:paraId="60BAC1DD" w14:textId="77777777">
+          <w:p w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidRDefault="00793D55" w14:paraId="60BAC1DD" w14:textId="7BA54969">
             <w:pPr>
               <w:pStyle w:val="Amendement"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002168F4">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GEWIJZIGD </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002168F4" w:rsidR="00CB3578">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>VOORSTEL VAN WET</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidTr="00A11E73" w14:paraId="3883902D" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
@@ -455,67 +522,67 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00052C1A" w:rsidP="00052C1A" w:rsidRDefault="00052C1A" w14:paraId="7958747D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00052C1A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Allen, die deze zullen zien of horen lezen, saluut! doen te weten: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00052C1A" w:rsidR="00052C1A" w:rsidP="00052C1A" w:rsidRDefault="00052C1A" w14:paraId="5179E349" w14:textId="77777777">
+    <w:p w:rsidRPr="00052C1A" w:rsidR="00052C1A" w:rsidP="00052C1A" w:rsidRDefault="00052C1A" w14:paraId="5179E349" w14:textId="351BB35E">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00052C1A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Alzo Wij in overweging genomen hebben, dat het wenselijk is decentrale volksvertegenwoordigingen permanent van de mogelijkheid te voorzien om in bijzondere omstandigheden te beraadslagen en te besluiten langs de elektronische weg en de mogelijkheid te creëren om experimenten uit te voeren met hybride vergaderingen; </w:t>
+        <w:t xml:space="preserve">Alzo Wij in overweging genomen hebben, dat het wenselijk is decentrale volksvertegenwoordigingen permanent van de mogelijkheid te voorzien om in bijzondere omstandigheden te beraadslagen en te besluiten langs de elektronische weg; </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00052C1A" w:rsidR="00052C1A" w:rsidP="00052C1A" w:rsidRDefault="00052C1A" w14:paraId="4C11355F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00052C1A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Zo is het dat Wij, de Afdeling advisering van de Raad van State gehoord, en met gemeen overleg der Staten-Generaal, hebben goedgevonden en verstaan, gelijk Wij goedvinden en verstaan bij deze:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00052C1A" w:rsidP="00052C1A" w:rsidRDefault="00052C1A" w14:paraId="4B394CC9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
@@ -3963,52 +4030,52 @@
       </w:r>
       <w:r w:rsidRPr="00052C1A" w:rsidR="00052C1A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>inister van Infrastructuur en Waterstaat,</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="002168F4" w:rsidR="00052C1A" w:rsidP="00A11E73" w:rsidRDefault="00052C1A" w14:paraId="06C9626E" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="1848"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidRPr="002168F4" w:rsidR="00052C1A" w:rsidSect="00A11E73">
-      <w:footerReference w:type="even" r:id="rId7"/>
-      <w:footerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="357" w:footer="1440" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="5A8A84DC" w14:textId="77777777" w:rsidR="00052C1A" w:rsidRDefault="00052C1A">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="1E6C571E" w14:textId="77777777" w:rsidR="00052C1A" w:rsidRDefault="00052C1A">
       <w:pPr>
         <w:pStyle w:val="Amendement"/>
       </w:pPr>
@@ -4059,50 +4126,58 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="SimSun">
+    <w:altName w:val="宋体"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="56B8215A" w14:textId="77777777" w:rsidR="002168F4" w:rsidRDefault="002168F4" w:rsidP="00826224">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Paginanummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Paginanummer"/>
       </w:rPr>
@@ -4722,95 +4797,100 @@
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00052C1A"/>
     <w:rsid w:val="00012DBE"/>
     <w:rsid w:val="00052C1A"/>
     <w:rsid w:val="000A1D81"/>
     <w:rsid w:val="00111ED3"/>
     <w:rsid w:val="00166C14"/>
     <w:rsid w:val="001C190E"/>
     <w:rsid w:val="001F1FBC"/>
     <w:rsid w:val="002168F4"/>
     <w:rsid w:val="002A727C"/>
     <w:rsid w:val="003211EF"/>
+    <w:rsid w:val="0033142C"/>
     <w:rsid w:val="003B1733"/>
     <w:rsid w:val="0041680C"/>
     <w:rsid w:val="005D2707"/>
     <w:rsid w:val="00606255"/>
     <w:rsid w:val="006123B5"/>
     <w:rsid w:val="006B607A"/>
+    <w:rsid w:val="00793D55"/>
     <w:rsid w:val="00797CB1"/>
     <w:rsid w:val="007D451C"/>
     <w:rsid w:val="00826224"/>
     <w:rsid w:val="00930A23"/>
     <w:rsid w:val="00934B57"/>
+    <w:rsid w:val="00987D58"/>
     <w:rsid w:val="009C7354"/>
+    <w:rsid w:val="009E1303"/>
     <w:rsid w:val="009E6D7F"/>
     <w:rsid w:val="00A00A1C"/>
     <w:rsid w:val="00A11E73"/>
+    <w:rsid w:val="00A24B2B"/>
     <w:rsid w:val="00A2521E"/>
     <w:rsid w:val="00A94D3A"/>
     <w:rsid w:val="00AE436A"/>
     <w:rsid w:val="00B255CE"/>
     <w:rsid w:val="00C135B1"/>
     <w:rsid w:val="00C92DF8"/>
     <w:rsid w:val="00CB3578"/>
     <w:rsid w:val="00CF5239"/>
     <w:rsid w:val="00D20AFA"/>
     <w:rsid w:val="00D55648"/>
     <w:rsid w:val="00DF71E7"/>
     <w:rsid w:val="00E16443"/>
     <w:rsid w:val="00E36EE9"/>
     <w:rsid w:val="00F13442"/>
     <w:rsid w:val="00F956D4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="nl-NL"/>
+  <w:themeFontLang w:val="nl-NL" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1E1AF01C"/>
   <w15:docId w15:val="{3B298D1E-1546-4F07-87AA-DD3EE27C6B7D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
@@ -6024,52 +6104,51 @@
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revisie">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="003211EF"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///Q:\GriffieMacros\sjablonen\wet.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Kantoor">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -6317,94 +6396,109 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>8</ap:Pages>
-  <ap:Words>2304</ap:Words>
-  <ap:Characters>12494</ap:Characters>
+  <ap:Words>2292</ap:Words>
+  <ap:Characters>12438</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>104</ap:Lines>
+  <ap:Lines>103</ap:Lines>
   <ap:Paragraphs>29</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr>T W E E D E   K A M E R   D E R   S T A T E N - G E N E R A A L                                                        2</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>14769</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>14701</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:creator/>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2025-06-30T13:52:00.0000000Z</lastPrinted>
+  <lastPrinted>2026-04-15T09:10:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:description>------------------------</dc:description>
   <dc:subject/>
   <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_AdHocReviewCycleID">
     <vt:i4>737000711</vt:i4>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_EmailSubject">
     <vt:lpwstr>Sjablonen amendementen en voorstellen van wet</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_AuthorEmail">
     <vt:lpwstr>M.Geenen@sdu.nl</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_AuthorEmailDisplayName">
     <vt:lpwstr>Geenen, Michel</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="_PreviousAdHocReviewCycleID">
     <vt:i4>-1389537874</vt:i4>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_ReviewingToolsShownOnce">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Order">
+    <vt:r8>100</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>