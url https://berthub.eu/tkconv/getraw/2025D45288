--- v0 (2025-11-04)
+++ v1 (2026-04-16)
@@ -58,51 +58,69 @@
           <w:tcPr>
             <w:tcW w:w="9142" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidRPr="00040E75" w:rsidR="00CB3578" w:rsidP="00040E75" w:rsidRDefault="00040E75" w14:paraId="397F5E35" w14:textId="26843143">
             <w:pPr>
               <w:pStyle w:val="Amendement"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00040E75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bijgewerkt t/m nr. 7 (NvW d.d. </w:t>
+              <w:t>Bijgewerkt t/m nr. 7 (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00040E75">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>NvW</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00040E75">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> d.d. </w:t>
             </w:r>
             <w:r w:rsidR="00B17DC0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>28</w:t>
             </w:r>
             <w:r w:rsidRPr="00040E75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> oktober 2025)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidRPr="008B6D6B" w:rsidR="00CB3578" w:rsidTr="00A11E73" w14:paraId="1381C95E" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -521,51 +539,69 @@
       <w:r w:rsidRPr="003F69F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Allen, die deze zullen zien of horen lezen, saluut! doen te weten:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="003F69F6" w:rsidR="003F69F6" w:rsidP="003F69F6" w:rsidRDefault="003F69F6" w14:paraId="504536B2" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F69F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Alzo Wij in overweging genomen hebben, dat het wenselijk is de onderwijsurennorm te vereenvoudigen, meer ruimte voor beroepsopleidingen met een verkort onderwijsprogramma te creëren, de landelijk vastgestelde koppeling van keuzedelen aan kwalificaties los te laten, de artikelen voor niet uit ’s Rijks kas bekostigd beroepsonderwijs te herzien en enige andere wijzigingen door te voeren, teneinde de aansluiting van het bekostigd en niet uit ’s Rijks kas bekostigd beroepsonderwijs op de arbeidsmarkt te verbeteren;</w:t>
+        <w:t xml:space="preserve">Alzo Wij in overweging genomen hebben, dat het wenselijk is de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003F69F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>onderwijsurennorm</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003F69F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> te vereenvoudigen, meer ruimte voor beroepsopleidingen met een verkort onderwijsprogramma te creëren, de landelijk vastgestelde koppeling van keuzedelen aan kwalificaties los te laten, de artikelen voor niet uit ’s Rijks kas bekostigd beroepsonderwijs te herzien en enige andere wijzigingen door te voeren, teneinde de aansluiting van het bekostigd en niet uit ’s Rijks kas bekostigd beroepsonderwijs op de arbeidsmarkt te verbeteren;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="003F69F6" w:rsidR="003F69F6" w:rsidP="003F69F6" w:rsidRDefault="003F69F6" w14:paraId="0A501D8A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="003F69F6" w:rsidR="003F69F6" w:rsidP="003F69F6" w:rsidRDefault="003F69F6" w14:paraId="3E89E690" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F69F6">
         <w:rPr>
@@ -773,51 +809,73 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>beroepsopleiding wordt verzorgd;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="003F69F6" w:rsidR="003F69F6" w:rsidP="003F69F6" w:rsidRDefault="003F69F6" w14:paraId="472E3287" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F69F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>beroepsopleiding in de loopbaanbegeleidende leerweg:</w:t>
+        <w:t xml:space="preserve">beroepsopleiding in de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003F69F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>loopbaanbegeleidende</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003F69F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> leerweg:</w:t>
       </w:r>
       <w:r w:rsidRPr="003F69F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> beroepsopleiding als bedoeld in artikel 11.1.3;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="003F69F6" w:rsidR="003F69F6" w:rsidP="003F69F6" w:rsidRDefault="003F69F6" w14:paraId="52553597" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F69F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -3521,51 +3579,69 @@
       <w:r w:rsidRPr="003F69F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>2. De kennisgeving, bedoeld in het eerste lid, onderdeel b, geschiedt voor 1 oktober van het jaar voorafgaand aan het eerste studiejaar waarin de exameninstelling de examinering van de desbetreffende beroepsopleiding niet meer verzorgt.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="003F69F6" w:rsidR="003F69F6" w:rsidP="003F69F6" w:rsidRDefault="003F69F6" w14:paraId="7E02C583" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F69F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>3. Onze Minister kan de registratie bij een kwalificatie van de examinering door een exameninstelling ambtshalve beëindigen wanneer er gedurende ten minste een jaar geen extraneï meer zijn ingeschreven aan de opleidingen de inspectie uit een oogpunt van kwaliteitsbewaking hiertoe aanleiding ziet.</w:t>
+        <w:t xml:space="preserve">3. Onze Minister kan de registratie bij een kwalificatie van de examinering door een exameninstelling ambtshalve beëindigen wanneer er gedurende ten minste een jaar geen </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003F69F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>extraneï</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003F69F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> meer zijn ingeschreven aan de opleidingen de inspectie uit een oogpunt van kwaliteitsbewaking hiertoe aanleiding ziet.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="003F69F6" w:rsidR="003F69F6" w:rsidP="003F69F6" w:rsidRDefault="003F69F6" w14:paraId="4B6027A1" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:p w:rsidRPr="003F69F6" w:rsidR="003F69F6" w:rsidP="003F69F6" w:rsidRDefault="003F69F6" w14:paraId="42DD1AD6" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F69F6">
         <w:rPr>
@@ -4301,51 +4377,69 @@
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="003F69F6" w:rsidR="003F69F6" w:rsidP="003F69F6" w:rsidRDefault="003F69F6" w14:paraId="26DF2979" w14:textId="5B8FBECD">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F69F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">1. Het bevoegd gezag kan een beroepsopleiding in de beroepsopleidende leerweg of beroepsbegeleidende leerweg verzorgen waarvan de studieduur minder studiejaren bedraagt dan bedoeld in artikel 7.2.4a, derde lid. </w:t>
+        <w:t xml:space="preserve">1. Het bevoegd gezag kan een beroepsopleiding in de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003F69F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>beroepsopleidende</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003F69F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> leerweg of beroepsbegeleidende leerweg verzorgen waarvan de studieduur minder studiejaren bedraagt dan bedoeld in artikel 7.2.4a, derde lid. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="003F69F6" w:rsidR="003F69F6" w:rsidP="003F69F6" w:rsidRDefault="003F69F6" w14:paraId="5A46C5F8" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F69F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Aan de verkorte beroepsopleiding worden alleen studenten toegelaten die beschikken over voor de beroepsopleiding relevante leer- of werkervaring, naast de vooropleidingseisen, bedoeld in artikel 8.2.1, de nadere vooropleidingseisen, bedoeld in artikel 8.2.2 en de aanvullende eisen, bedoeld in artikel 8.2.2a . </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="003F69F6" w:rsidR="003F69F6" w:rsidP="003F69F6" w:rsidRDefault="003F69F6" w14:paraId="6825B214" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
@@ -4506,51 +4600,69 @@
     <w:p w:rsidRPr="003F69F6" w:rsidR="003F69F6" w:rsidP="003F69F6" w:rsidRDefault="003F69F6" w14:paraId="4B4CE919" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F69F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk106109593" w:id="18"/>
       <w:r w:rsidRPr="003F69F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Het onderwijsprogramma voor een beroepsopleiding in de beroepsopleidende leerweg omvat voldoende begeleide onderwijsuren en uren beroepspraktijkvorming, indien het bevoegd gezag voor de student een onderwijsprogramma verzorgt dat voor ieder volledig studiejaar van de beroepsopleiding ten minste 1000 klokuren omvat waarvan ten minste 500 klokuren aan begeleide onderwijsuren en, met uitzondering van de entreeopleiding, ten minste 250 klokuren aan beroepspraktijkvorming. </w:t>
+        <w:t xml:space="preserve">Het onderwijsprogramma voor een beroepsopleiding in de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003F69F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>beroepsopleidende</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003F69F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> leerweg omvat voldoende begeleide onderwijsuren en uren beroepspraktijkvorming, indien het bevoegd gezag voor de student een onderwijsprogramma verzorgt dat voor ieder volledig studiejaar van de beroepsopleiding ten minste 1000 klokuren omvat waarvan ten minste 500 klokuren aan begeleide onderwijsuren en, met uitzondering van de entreeopleiding, ten minste 250 klokuren aan beroepspraktijkvorming. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:p w:rsidRPr="003F69F6" w:rsidR="003F69F6" w:rsidP="003F69F6" w:rsidRDefault="003F69F6" w14:paraId="60974616" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F69F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">4. Het onderwijsprogramma voor een beroepsopleiding in de beroepsbegeleidende leerweg omvat voldoende begeleide onderwijsuren en uren beroepspraktijkvorming, indien het bevoegd gezag voor de student een onderwijsprogramma verzorgt dat voor ieder volledig studiejaar van de beroepsopleiding ten minste 850 klokuren omvat waarvan ten minste 200 klokuren aan begeleide onderwijsuren en ten minste 610 klokuren aan beroepspraktijkvorming. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="003F69F6" w:rsidR="003F69F6" w:rsidP="003F69F6" w:rsidRDefault="003F69F6" w14:paraId="2668AA50" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
@@ -6417,85 +6529,102 @@
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F69F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>e. In onderdeel d wordt “3.500” vervangen door “3.200” en “900” door “750”.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003F69F6" w:rsidP="003F69F6" w:rsidRDefault="003F69F6" w14:paraId="4564E846" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="003F69F6" w:rsidR="003F69F6" w:rsidP="003F69F6" w:rsidRDefault="003F69F6" w14:paraId="141349E9" w14:textId="5493CE79">
+    <w:p w:rsidR="003F69F6" w:rsidP="003F69F6" w:rsidRDefault="003F69F6" w14:paraId="141349E9" w14:textId="5493CE79">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F69F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>f. In onderdeel e wordt “4.050” vervangen door “3.700” en “1.350” door “1.000”.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003F69F6" w:rsidR="003F69F6" w:rsidP="003F69F6" w:rsidRDefault="003F69F6" w14:paraId="43072897" w14:textId="77777777">
-[...12 lines deleted...]
-      <w:r w:rsidRPr="003F69F6">
+    <w:p w:rsidRPr="003F69F6" w:rsidR="00D677FF" w:rsidP="003F69F6" w:rsidRDefault="00D677FF" w14:paraId="078F3B3E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003F69F6" w:rsidR="003F69F6" w:rsidP="00D677FF" w:rsidRDefault="00D677FF" w14:paraId="43072897" w14:textId="6FBD896C">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F69F6" w:rsidR="003F69F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Het tweede lid vervalt, onder vernummering van het derde lid tot het tweede lid.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="003F69F6" w:rsidR="003F69F6" w:rsidP="003F69F6" w:rsidRDefault="003F69F6" w14:paraId="04AD047F" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="003F69F6" w:rsidR="003F69F6" w:rsidP="003F69F6" w:rsidRDefault="003F69F6" w14:paraId="7C92353B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
@@ -6948,51 +7077,50 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="003F69F6" w:rsidR="003F69F6" w:rsidP="003F69F6" w:rsidRDefault="003F69F6" w14:paraId="668D7763" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F69F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>VV</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="003F69F6" w:rsidR="003F69F6" w:rsidP="003F69F6" w:rsidRDefault="003F69F6" w14:paraId="5C29EDF3" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="003F69F6" w:rsidR="003F69F6" w:rsidP="003F69F6" w:rsidRDefault="003F69F6" w14:paraId="4F9A6D13" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
@@ -7093,95 +7221,139 @@
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk80361899" w:id="30"/>
     </w:p>
     <w:p w:rsidRPr="003F69F6" w:rsidR="003F69F6" w:rsidP="003F69F6" w:rsidRDefault="003F69F6" w14:paraId="1501017C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:b/>
           <w:caps/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F69F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:b/>
           <w:caps/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Hoofdstuk 11. Niet uit ’s Rijks kas bekostigd onderwijs</w:t>
-[...26 lines deleted...]
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:t xml:space="preserve">Hoofdstuk 11. Niet uit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003F69F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:b/>
           <w:caps/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003F69F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:b/>
           <w:caps/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Titel 1. Aanbieders van niet uit ’s Rijks kas bekostigd beroepsonderwijs</w:t>
+        <w:t xml:space="preserve"> Rijks kas bekostigd onderwijs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D20C05" w:rsidP="00D20C05" w:rsidRDefault="00D20C05" w14:paraId="4B2FA23D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003F69F6" w:rsidR="00D20C05" w:rsidP="00D20C05" w:rsidRDefault="00D20C05" w14:paraId="48E0711A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003F69F6" w:rsidR="003F69F6" w:rsidP="003F69F6" w:rsidRDefault="003F69F6" w14:paraId="14365D0B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:caps/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F69F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:caps/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Titel 1. Aanbieders van niet uit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003F69F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:caps/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003F69F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:caps/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Rijks kas bekostigd beroepsonderwijs</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="003F69F6" w:rsidR="003F69F6" w:rsidP="003F69F6" w:rsidRDefault="003F69F6" w14:paraId="049C3DE6" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="003F69F6" w:rsidR="003F69F6" w:rsidP="003F69F6" w:rsidRDefault="003F69F6" w14:paraId="78FF5E4B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk80606514" w:id="31"/>
@@ -7300,51 +7472,87 @@
       <w:r w:rsidRPr="003F69F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Met een erkenning verleent Onze Minister het recht op verstrekking van een diploma als bedoeld in artikel 7.4.6, een certificaat als bedoeld in artikel 7.2.3 en een verklaring als bedoeld in artikel 7.4.6a. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="003F69F6" w:rsidR="003F69F6" w:rsidP="003F69F6" w:rsidRDefault="003F69F6" w14:paraId="392F28B0" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F69F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">3. Een erkenning voor een niet uit ’s Rijks kas bekostigde beroepsopleiding wordt per beroepsopleidende leerweg, beroepsbegeleidende leerweg of loopbaanbegeleidende leerweg aangevraagd. </w:t>
+        <w:t xml:space="preserve">3. Een erkenning voor een niet uit ’s Rijks kas bekostigde beroepsopleiding wordt per </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003F69F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>beroepsopleidende</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003F69F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> leerweg, beroepsbegeleidende leerweg of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003F69F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>loopbaanbegeleidende</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003F69F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> leerweg aangevraagd. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="003F69F6" w:rsidR="003F69F6" w:rsidP="003F69F6" w:rsidRDefault="003F69F6" w14:paraId="6138B9C2" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F69F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>4. De indiening van een aanvraag vindt plaats op een bij ministeriële regeling vastgestelde wijze. Bij ministeriële regeling worden nadere regels gesteld over de bij de aanvraag te verstrekken bescheiden en gegevens. De nadere regels hebben in ieder geval betrekking op de voorwaarden in artikel 11.1.2.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="003F69F6" w:rsidR="003F69F6" w:rsidP="003F69F6" w:rsidRDefault="003F69F6" w14:paraId="583B2ECD" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
@@ -7379,83 +7587,121 @@
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F69F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Artikel 11.1.2. </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk77933444" w:id="32"/>
       <w:r w:rsidRPr="003F69F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Voorwaarden erkenning beroepsopleiding in beroepsopleidende en beroepsbegeleidende leerweg </w:t>
+        <w:t xml:space="preserve">Voorwaarden erkenning beroepsopleiding in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003F69F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>beroepsopleidende</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003F69F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en beroepsbegeleidende leerweg </w:t>
       </w:r>
       <w:bookmarkEnd w:id="32"/>
     </w:p>
     <w:p w:rsidR="003F69F6" w:rsidP="003F69F6" w:rsidRDefault="003F69F6" w14:paraId="286E7382" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="003F69F6" w:rsidR="003F69F6" w:rsidP="003F69F6" w:rsidRDefault="003F69F6" w14:paraId="54C78EC1" w14:textId="624266CB">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F69F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>1. Onze Minister verleent een erkenning voor een niet uit ’s Rijks kas bekostigde beroepsopleiding in de beroepsopleidende leerweg of beroepsbegeleidende leerweg indien wordt voldaan aan het bepaalde bij of krachtens</w:t>
+        <w:t xml:space="preserve">1. Onze Minister verleent een erkenning voor een niet uit ’s Rijks kas bekostigde beroepsopleiding in de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003F69F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>beroepsopleidende</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003F69F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> leerweg of beroepsbegeleidende leerweg indien wordt voldaan aan het bepaalde bij of krachtens</w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk77856002" w:id="33"/>
       <w:r w:rsidRPr="003F69F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> de volgende artikelen, met dien verstande dat voor “instelling” wordt gelezen “aanbieder van niet uit ’s Rijks kas bekostigd beroepsonderwijs”:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="003F69F6" w:rsidR="003F69F6" w:rsidP="003F69F6" w:rsidRDefault="003F69F6" w14:paraId="06BC671F" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F69F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
@@ -7650,83 +7896,121 @@
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F69F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Artikel 11.1.3. </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk77933455" w:id="34"/>
       <w:r w:rsidRPr="003F69F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Voorwaarden erkenning beroepsopleiding in loopbaanbegeleidende leerweg</w:t>
+        <w:t xml:space="preserve">Voorwaarden erkenning beroepsopleiding in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003F69F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>loopbaanbegeleidende</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003F69F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> leerweg</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:p w:rsidR="003F69F6" w:rsidP="003F69F6" w:rsidRDefault="003F69F6" w14:paraId="5B6E4959" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="003F69F6" w:rsidR="003F69F6" w:rsidP="003F69F6" w:rsidRDefault="003F69F6" w14:paraId="62658E0A" w14:textId="3B4183E9">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F69F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een erkenning voor een niet uit ’s Rijks kas bekostigde beroepsopleiding in de loopbaanbegeleidende leerweg wordt verleend indien wordt voldaan aan artikel </w:t>
+        <w:t xml:space="preserve">Een erkenning voor een niet uit ’s Rijks kas bekostigde beroepsopleiding in de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003F69F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>loopbaanbegeleidende</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003F69F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> leerweg wordt verleend indien wordt voldaan aan artikel </w:t>
       </w:r>
       <w:r w:rsidRPr="003F69F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>11.1.2, dat van overeenkomstige toepassing is, met uitzondering van</w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk77239394" w:id="35"/>
       <w:r w:rsidRPr="003F69F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="003F69F6" w:rsidR="003F69F6" w:rsidP="003F69F6" w:rsidRDefault="003F69F6" w14:paraId="6D06F04B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
@@ -8646,51 +8930,73 @@
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="003F69F6" w:rsidR="003F69F6" w:rsidP="00BF7BAC" w:rsidRDefault="003F69F6" w14:paraId="79C21465" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk158895737" w:id="38"/>
       <w:bookmarkStart w:name="_Hlk106614286" w:id="39"/>
       <w:r w:rsidRPr="003F69F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Artikel 11.1.11. Delen van beroepsopleidingen in de loopbaanbegeleidende leerweg</w:t>
+        <w:t xml:space="preserve">Artikel 11.1.11. Delen van beroepsopleidingen in de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003F69F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>loopbaanbegeleidende</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003F69F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> leerweg</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BF7BAC" w:rsidP="003F69F6" w:rsidRDefault="00BF7BAC" w14:paraId="18F6A681" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="003F69F6" w:rsidR="003F69F6" w:rsidP="003F69F6" w:rsidRDefault="003F69F6" w14:paraId="259568C5" w14:textId="5323A17A">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
@@ -8725,51 +9031,71 @@
       <w:r w:rsidRPr="003F69F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>niet uit ’s Rijks kas bekostigd beroepsonderwijs</w:t>
       </w:r>
       <w:r w:rsidRPr="003F69F6" w:rsidDel="00862526">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003F69F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>kan in de loopbaanbegeleidende leerweg een deel van een niet uit ’s Rijks kas bekostigde beroepsopleiding afzonderlijk aanbieden en met een student overeenkomen dat de student slechts dit deel volgt.</w:t>
+        <w:t xml:space="preserve">kan in de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003F69F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>loopbaanbegeleidende</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003F69F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> leerweg een deel van een niet uit ’s Rijks kas bekostigde beroepsopleiding afzonderlijk aanbieden en met een student overeenkomen dat de student slechts dit deel volgt.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="40"/>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:p w:rsidRPr="003F69F6" w:rsidR="003F69F6" w:rsidP="003F69F6" w:rsidRDefault="003F69F6" w14:paraId="6FE10DA1" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F69F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Het bevoegd gezag </w:t>
       </w:r>
       <w:r w:rsidRPr="003F69F6">
@@ -8848,70 +9174,106 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>3. Het bevoegd gezag van een aanbieder van niet uit ’s Rijks kas bekostigd beroepsonderwijs biedt alleen afzonderlijk keuzedelen aan die zijn afgestemd op de beroepsopleidingen die het bevoegd gezag kan verzorgen op grond van artikel 1.3.1, 1.3.2 of 11.1.1, of de voor die opleidingen relevante ontwikkelingen op de arbeidsmarkt.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:p w:rsidRPr="003F69F6" w:rsidR="003F69F6" w:rsidP="003F69F6" w:rsidRDefault="003F69F6" w14:paraId="636BBF73" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F69F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">4. Indien een deel van een niet uit ’s Rijks kas bekostigde beroepsopleiding in de loopbaanbegeleidende leerweg afzonderlijk wordt aangeboden is artikel 6.1.3a, eerste lid, onderdeel c, niet van toepassing. </w:t>
+        <w:t xml:space="preserve">4. Indien een deel van een niet uit ’s Rijks kas bekostigde beroepsopleiding in de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003F69F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>loopbaanbegeleidende</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003F69F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> leerweg afzonderlijk wordt aangeboden is artikel 6.1.3a, eerste lid, onderdeel c, niet van toepassing. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="003F69F6" w:rsidR="003F69F6" w:rsidP="003F69F6" w:rsidRDefault="003F69F6" w14:paraId="379C88E0" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F69F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">5. Het bevoegd gezag van een aanbieder van niet uit ’s Rijks kas bekostigd beroepsonderwijs informeert de aspirant-student van een deel van een niet uit ’s Rijks kas bekostigde beroepsopleiding in de loopbaanbegeleidende leerweg: </w:t>
+        <w:t xml:space="preserve">5. Het bevoegd gezag van een aanbieder van niet uit ’s Rijks kas bekostigd beroepsonderwijs informeert de aspirant-student van een deel van een niet uit ’s Rijks kas bekostigde beroepsopleiding in de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003F69F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>loopbaanbegeleidende</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003F69F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> leerweg: </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="003F69F6" w:rsidR="003F69F6" w:rsidP="003F69F6" w:rsidRDefault="003F69F6" w14:paraId="0B3BDB03" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F69F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>a. of voor een deel van de beroepsopleiding beroepsvereisten zijn vastgesteld als bedoeld in artikel 7.2.6; en</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="003F69F6" w:rsidR="003F69F6" w:rsidP="003F69F6" w:rsidRDefault="003F69F6" w14:paraId="124DA935" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
@@ -8925,155 +9287,249 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">b. over de mogelijkheden om de beroepsopleiding af te ronden.  </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="003F69F6" w:rsidR="003F69F6" w:rsidP="003F69F6" w:rsidRDefault="003F69F6" w14:paraId="486102B0" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F69F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>6. De examencommissie geeft, zonder daartoe strekkend verzoek, een verklaring als bedoeld in artikel 7.4.6a af aan een student van een deel van een niet uit ’s Rijks kas bekostigde beroepsopleiding in de loopbaanbegeleidende leerweg.</w:t>
+        <w:t xml:space="preserve">6. De examencommissie geeft, zonder daartoe strekkend verzoek, een verklaring als bedoeld in artikel 7.4.6a af aan een student van een deel van een niet uit ’s Rijks kas bekostigde beroepsopleiding in de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003F69F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>loopbaanbegeleidende</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003F69F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> leerweg.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="003F69F6" w:rsidR="003F69F6" w:rsidP="003F69F6" w:rsidRDefault="003F69F6" w14:paraId="4CB0E8C3" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F69F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>7. Het bevoegd gezag van een aanbieder van niet uit ’s Rijks kas bekostigd beroepsonderwijs dat een deel van een niet uit ’s Rijks kas bekostigde beroepsopleiding in de loopbaanbegeleidende leerweg aanbiedt, draagt zorg voor een voor de student passende mogelijkheid om de beroepsopleiding af te ronden.</w:t>
+        <w:t xml:space="preserve">7. Het bevoegd gezag van een aanbieder van niet uit ’s Rijks kas bekostigd beroepsonderwijs dat een deel van een niet uit ’s Rijks kas bekostigde beroepsopleiding in de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003F69F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>loopbaanbegeleidende</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003F69F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> leerweg aanbiedt, draagt zorg voor een voor de student passende mogelijkheid om de beroepsopleiding af te ronden.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:p w:rsidRPr="003F69F6" w:rsidR="003F69F6" w:rsidP="003F69F6" w:rsidRDefault="003F69F6" w14:paraId="39DE5DFA" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="003F69F6" w:rsidR="003F69F6" w:rsidP="00BF7BAC" w:rsidRDefault="003F69F6" w14:paraId="22C81132" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F69F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Artikel 11.1.12. Beroepspraktijkvorming bij delen van beroepsopleidingen in de loopbaanbegeleidende leerweg</w:t>
+        <w:t xml:space="preserve">Artikel 11.1.12. Beroepspraktijkvorming bij delen van beroepsopleidingen in de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003F69F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>loopbaanbegeleidende</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003F69F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> leerweg</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BF7BAC" w:rsidP="003F69F6" w:rsidRDefault="00BF7BAC" w14:paraId="4684525A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="003F69F6" w:rsidR="003F69F6" w:rsidP="003F69F6" w:rsidRDefault="003F69F6" w14:paraId="704868AD" w14:textId="495E6CE4">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F69F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">1. Indien een deel van een niet uit ’s Rijks kas bekostigde beroepsopleiding in de loopbaanbegeleidende leerweg afzonderlijk wordt aangeboden en beroepspraktijkvorming hiervan volgens het onderwijsprogramma deel uitmaakt, is artikel 7.2.8 van overeenkomstige toepassing. </w:t>
+        <w:t xml:space="preserve">1. Indien een deel van een niet uit ’s Rijks kas bekostigde beroepsopleiding in de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003F69F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>loopbaanbegeleidende</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003F69F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> leerweg afzonderlijk wordt aangeboden en beroepspraktijkvorming hiervan volgens het onderwijsprogramma deel uitmaakt, is artikel 7.2.8 van overeenkomstige toepassing. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="003F69F6" w:rsidR="003F69F6" w:rsidP="003F69F6" w:rsidRDefault="003F69F6" w14:paraId="24E4B9EC" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F69F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">2. Een deel van een niet uit ’s Rijks kas bekostigde beroepsopleiding in de loopbaanbegeleidende leerweg kan zonder beroepspraktijkvorming worden aangeboden, </w:t>
+        <w:t xml:space="preserve">2. Een deel van een niet uit ’s Rijks kas bekostigde beroepsopleiding in de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003F69F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>loopbaanbegeleidende</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003F69F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> leerweg kan zonder beroepspraktijkvorming worden aangeboden, </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk181027174" w:id="42"/>
       <w:r w:rsidRPr="003F69F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">mits het past binnen de opbouw van het onderwijsprogramma van de beroepsopleiding en kan worden geëxamineerd zonder onderricht in de praktijk van het beroep. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="003F69F6" w:rsidR="003F69F6" w:rsidP="003F69F6" w:rsidRDefault="003F69F6" w14:paraId="75BD5CFC" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:p w:rsidRPr="003F69F6" w:rsidR="003F69F6" w:rsidP="00BF7BAC" w:rsidRDefault="003F69F6" w14:paraId="7CA52FF8" w14:textId="77777777">
       <w:pPr>
@@ -9377,51 +9833,71 @@
       <w:r w:rsidRPr="003F69F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>niet uit ’s Rijks kas bekostigde</w:t>
       </w:r>
       <w:r w:rsidRPr="003F69F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003F69F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">beroepsopleiding in de beroepsopleidende leerweg of de beroepsbegeleidende leerweg een doorlopende leerroute vmbo-mbo of de geïntegreerde route vmbo-basisberoepsopleiding als bedoeld in </w:t>
+        <w:t xml:space="preserve">beroepsopleiding in de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003F69F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>beroepsopleidende</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003F69F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> leerweg of de beroepsbegeleidende leerweg een doorlopende leerroute vmbo-mbo of de geïntegreerde route vmbo-basisberoepsopleiding als bedoeld in </w:t>
       </w:r>
       <w:r w:rsidRPr="003F69F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">artikel 2.107l van de Wet voortgezet onderwijs 2020 </w:t>
       </w:r>
       <w:r w:rsidRPr="003F69F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>aanbieden.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:p w:rsidRPr="003F69F6" w:rsidR="003F69F6" w:rsidP="003F69F6" w:rsidRDefault="003F69F6" w14:paraId="66429791" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:rPr>
@@ -10643,81 +11119,121 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Artikel 12.2.6. Door Huisdier Kennis Instituut</w:t>
       </w:r>
       <w:r w:rsidRPr="003F69F6" w:rsidDel="000024F1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003F69F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">aangeboden onderdelen van beroepsopleidingen in loopbaanbegeleidende leerweg </w:t>
+        <w:t xml:space="preserve">aangeboden onderdelen van beroepsopleidingen in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003F69F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>loopbaanbegeleidende</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003F69F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> leerweg </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BF7BAC" w:rsidP="003F69F6" w:rsidRDefault="00BF7BAC" w14:paraId="6BA521B6" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="003F69F6" w:rsidR="003F69F6" w:rsidP="003F69F6" w:rsidRDefault="003F69F6" w14:paraId="417909F4" w14:textId="48FEA24C">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F69F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">In afwijking van artikel 11.1.11, tweede en zevende lid, kan het bevoegd gezag van Huisdier Kennis Instituut in de loopbaanbegeleidende leerweg beroepsgerichte onderdelen van kwalificaties en keuzedelen aanbieden zonder </w:t>
+        <w:t xml:space="preserve">In afwijking van artikel 11.1.11, tweede en zevende lid, kan het bevoegd gezag van Huisdier Kennis Instituut in de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003F69F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>loopbaanbegeleidende</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003F69F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> leerweg beroepsgerichte onderdelen van kwalificaties en keuzedelen aanbieden zonder </w:t>
       </w:r>
       <w:r w:rsidRPr="003F69F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">een andere entreeopleiding of beroepsopleiding uit hetzelfde opleidingsdomein volledig uit te voeren of zorg te dragen voor </w:t>
       </w:r>
       <w:r w:rsidRPr="003F69F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>een voor de student passende mogelijkheid om de beroepsopleiding af te ronden</w:t>
       </w:r>
       <w:r w:rsidRPr="003F69F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
@@ -11112,51 +11628,71 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="003F69F6" w:rsidR="003F69F6" w:rsidP="003F69F6" w:rsidRDefault="003F69F6" w14:paraId="557E415C" w14:textId="0354AFB3">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F69F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">1. Het besluit van Onze Minister op grond van artikel 1.4.1, eerste lid, onderscheidenlijk lid 1a, zoals die luidden op de dag voorafgaande aan het tijdstip van inwerkingtreding van dit artikel, op grond waarvan aan de met goed gevolg afgelegde examens of onderdelen van examens van een beroepsopleiding, een diploma als bedoeld in artikel 7.4.6 of een certificaat als bedoeld in artikel 7.2.3 is verbonden, geldt als een erkenning verleend op grond van artikel 11.1.1 voor de desbetreffende leerweg, tenzij dat besluit na het tijdstip van inwerkingtreding van dit artikel niet meer geldig zou zijn geweest. Daarbij geldt een besluit dat op grond van genoemd artikel 1.4.1, lid 1a, is genomen ten aanzien van een andere leerweg dan de leerwegen bedoeld in het eerste lid van dat artikel, als een erkenning verleend op grond van artikel 11.1.1 voor de loopbaanbegeleidende leerweg.  </w:t>
+        <w:t xml:space="preserve">1. Het besluit van Onze Minister op grond van artikel 1.4.1, eerste lid, onderscheidenlijk lid 1a, zoals die luidden op de dag voorafgaande aan het tijdstip van inwerkingtreding van dit artikel, op grond waarvan aan de met goed gevolg afgelegde examens of onderdelen van examens van een beroepsopleiding, een diploma als bedoeld in artikel 7.4.6 of een certificaat als bedoeld in artikel 7.2.3 is verbonden, geldt als een erkenning verleend op grond van artikel 11.1.1 voor de desbetreffende leerweg, tenzij dat besluit na het tijdstip van inwerkingtreding van dit artikel niet meer geldig zou zijn geweest. Daarbij geldt een besluit dat op grond van genoemd artikel 1.4.1, lid 1a, is genomen ten aanzien van een andere leerweg dan de leerwegen bedoeld in het eerste lid van dat artikel, als een erkenning verleend op grond van artikel 11.1.1 voor de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003F69F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>loopbaanbegeleidende</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003F69F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> leerweg.  </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="003F69F6" w:rsidR="003F69F6" w:rsidP="003F69F6" w:rsidRDefault="003F69F6" w14:paraId="679E529E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F69F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>2. Indien bij het besluit, bedoeld in het eerste lid, toepassing is gegeven aan artikel 1.4.1, derde lid, zoals dat luidde op de dag voorafgaand aan het tijdstip van inwerkingtreding van dit artikel, en de in dat lid bedoelde periode van anderhalf jaar op het moment van inwerkingtreding van dit artikel nog niet verstreken is, wordt het besluit beschouwd als een tijdelijke erkenning voor de resterende duur van die periode van anderhalf jaar. Artikel 11.1.7, eerste en tweede lid, is niet van toepassing. De artikelen 11.1.7, derde lid, 11.1.8, eerste en tweede lid, en 11.1.9, tweede lid, zijn van overeenkomstige toepassing.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BF7BAC" w:rsidP="00BF7BAC" w:rsidRDefault="00BF7BAC" w14:paraId="416F6282" w14:textId="77777777">
       <w:pPr>
@@ -11197,51 +11733,111 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="003F69F6" w:rsidR="003F69F6" w:rsidP="003F69F6" w:rsidRDefault="003F69F6" w14:paraId="41BA9696" w14:textId="6922DCA2">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F69F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>1. Aanvragen voor een besluit van Onze Minister op grond van artikel 1.4.1, eerste lid onderscheidenlijk lid 1a, zoals dat artikel luidde onmiddellijk voorafgaand aan het tijdstip waarop dat artikel is vervallen, om aan de met goed gevolg afgelegde examens of onderdelen van examens van een beroepsopleiding in de beroepsopleidende leerweg of in de beroepsbegeleidende leerweg onderscheidenlijk in een andere leerweg, een diploma als bedoeld in artikel 7.4.6 of een certificaat als bedoeld in artikel 7.2.3 te verbinden, waarop bij inwerkingtreding van dit artikel nog niet definitief is beslist, worden aangemerkt als te zijn ingediend op grond van artikel 11.1.1 voor de betreffende beroepsopleiding in de beroepsopleidende leerweg, beroepsbegeleidende leerweg onderscheidenlijk loopbaanbegeleidende leerweg.</w:t>
+        <w:t xml:space="preserve">1. Aanvragen voor een besluit van Onze Minister op grond van artikel 1.4.1, eerste lid onderscheidenlijk lid 1a, zoals dat artikel luidde onmiddellijk voorafgaand aan het tijdstip waarop dat artikel is vervallen, om aan de met goed gevolg afgelegde examens of onderdelen van examens van een beroepsopleiding in de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003F69F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>beroepsopleidende</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003F69F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> leerweg of in de beroepsbegeleidende leerweg onderscheidenlijk in een andere leerweg, een diploma als bedoeld in artikel 7.4.6 of een certificaat als bedoeld in artikel 7.2.3 te verbinden, waarop bij inwerkingtreding van dit artikel nog niet definitief is beslist, worden aangemerkt als te zijn ingediend op grond van artikel 11.1.1 voor de betreffende beroepsopleiding in de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003F69F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>beroepsopleidende</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003F69F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> leerweg, beroepsbegeleidende leerweg onderscheidenlijk </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003F69F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>loopbaanbegeleidende</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003F69F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> leerweg.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="003F69F6" w:rsidR="003F69F6" w:rsidP="003F69F6" w:rsidRDefault="003F69F6" w14:paraId="2E2FD7CD" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F69F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>2. Artikel 11.1.10 is niet van toepassing op een aanvraag als bedoeld in het eerste lid.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="003F69F6" w:rsidR="003F69F6" w:rsidP="003F69F6" w:rsidRDefault="003F69F6" w14:paraId="7C76AF1B" w14:textId="77777777">
       <w:pPr>
@@ -14140,57 +14736,59 @@
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">De Wet voortgezet onderwijs 2020 wordt als volgt gewijzigd: </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003F69F6" w:rsidP="00292DDD" w:rsidRDefault="003F69F6" w14:paraId="41CCE6FD" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00872A91" w:rsidR="00292DDD" w:rsidP="00292DDD" w:rsidRDefault="00292DDD" w14:paraId="7BB75F59" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00872A91">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>aA</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w:rsidRPr="00872A91" w:rsidR="00292DDD" w:rsidP="00292DDD" w:rsidRDefault="00292DDD" w14:paraId="44D1CB39" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00872A91" w:rsidR="00292DDD" w:rsidP="00292DDD" w:rsidRDefault="00292DDD" w14:paraId="3F6E2725" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00292DDD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -15565,58 +16163,60 @@
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Na onderdeel WW wordt een onderdeel ingevoegd, luidende:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="003F69F6" w:rsidR="003F69F6" w:rsidP="003F69F6" w:rsidRDefault="003F69F6" w14:paraId="15FDD351" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="003F69F6" w:rsidR="003F69F6" w:rsidP="00D20C05" w:rsidRDefault="003F69F6" w14:paraId="45A09966" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003F69F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>WWa</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w:rsidRPr="003F69F6" w:rsidR="003F69F6" w:rsidP="003F69F6" w:rsidRDefault="003F69F6" w14:paraId="3D29C921" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="003F69F6" w:rsidR="003F69F6" w:rsidP="003F69F6" w:rsidRDefault="003F69F6" w14:paraId="0715C01F" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F69F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
@@ -17068,69 +17668,69 @@
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F69F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>J</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="003F69F6" w:rsidR="003F69F6" w:rsidP="003F69F6" w:rsidRDefault="003F69F6" w14:paraId="5498009C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="003F69F6" w:rsidR="003F69F6" w:rsidP="003F69F6" w:rsidRDefault="003F69F6" w14:paraId="665C4380" w14:textId="41A4AE46">
-[...17 lines deleted...]
-        <w:t>In artikel 7.4.6a, tweede lid, onderdeel b,, wordt “drieëntwintig jaar” vervangen door “27 jaar” en wordt “een diploma van een opleiding als bedoeld in artikel 7.2.2, eerste lid, onderdelen b tot en met e, dan wel een diploma vwo of havo als bedoeld in artikel 2.58, tweede lid, onderdeel a, of 2.80, tweede lid, onderdeel a, van de Wet voortgezet onderwijs 2020” vervangen door “een startkwalificatie”.</w:t>
+    <w:p w:rsidRPr="003F69F6" w:rsidR="003F69F6" w:rsidP="003F69F6" w:rsidRDefault="003F69F6" w14:paraId="665C4380" w14:textId="76FC38B8">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F69F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>In artikel 7.4.6a, tweede lid, onderdeel b, wordt “drieëntwintig jaar” vervangen door “27 jaar” en wordt “een diploma van een opleiding als bedoeld in artikel 7.2.2, eerste lid, onderdelen b tot en met e, dan wel een diploma vwo of havo als bedoeld in artikel 2.58, tweede lid, onderdeel a, of 2.80, tweede lid, onderdeel a, van de Wet voortgezet onderwijs 2020” vervangen door “een startkwalificatie”.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D20C05" w:rsidP="00D20C05" w:rsidRDefault="00D20C05" w14:paraId="3B8E2B20" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00D20C05" w:rsidR="003F69F6" w:rsidP="00D20C05" w:rsidRDefault="006C3F19" w14:paraId="332FD79C" w14:textId="59550585">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -18291,72 +18891,72 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>De Staatssecretaris van Onderwijs, Cultuur en Wetenschap,</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidRPr="00D20C05" w:rsidR="00CB3578" w:rsidSect="00A11E73">
       <w:footerReference w:type="even" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="357" w:footer="1440" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6C66E2B5" w14:textId="77777777" w:rsidR="008F7D7C" w:rsidRDefault="008F7D7C">
+    <w:p w14:paraId="1C37E0BD" w14:textId="77777777" w:rsidR="00B04132" w:rsidRDefault="00B04132">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="189F3031" w14:textId="77777777" w:rsidR="008F7D7C" w:rsidRDefault="008F7D7C">
+    <w:p w14:paraId="1A9481F0" w14:textId="77777777" w:rsidR="00B04132" w:rsidRDefault="00B04132">
       <w:pPr>
         <w:pStyle w:val="Amendement"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="16CD0033" w14:textId="77777777" w:rsidR="008F7D7C" w:rsidRDefault="008F7D7C">
+    <w:p w14:paraId="77F17EE4" w14:textId="77777777" w:rsidR="00B04132" w:rsidRDefault="00B04132">
       <w:pPr>
         <w:pStyle w:val="Amendement"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
@@ -18504,65 +19104,65 @@
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="002168F4">
       <w:rPr>
         <w:rStyle w:val="Paginanummer"/>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="534DDB56" w14:textId="77777777" w:rsidR="002168F4" w:rsidRPr="002168F4" w:rsidRDefault="002168F4" w:rsidP="002168F4">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
       <w:ind w:right="360"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4C847391" w14:textId="77777777" w:rsidR="008F7D7C" w:rsidRDefault="008F7D7C">
+    <w:p w14:paraId="05C85EFD" w14:textId="77777777" w:rsidR="00B04132" w:rsidRDefault="00B04132">
       <w:pPr>
         <w:pStyle w:val="Amendement"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="40A4FE9C" w14:textId="77777777" w:rsidR="008F7D7C" w:rsidRDefault="008F7D7C">
+    <w:p w14:paraId="186DAB2F" w14:textId="77777777" w:rsidR="00B04132" w:rsidRDefault="00B04132">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01CD3D45"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="41269DE0"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
@@ -21637,122 +22237,130 @@
   </w:num>
   <w:num w:numId="26" w16cid:durableId="340476459">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="471293805">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1360279968">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1131481968">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="187567178">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1159811125">
     <w:abstractNumId w:val="27"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="284"/>
   <w:hyphenationZone w:val="1109"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002A3226"/>
     <w:rsid w:val="00002D5B"/>
     <w:rsid w:val="00012DBE"/>
     <w:rsid w:val="00040E75"/>
+    <w:rsid w:val="00041DE9"/>
     <w:rsid w:val="000A1D81"/>
     <w:rsid w:val="00111ED3"/>
     <w:rsid w:val="001C190E"/>
     <w:rsid w:val="001C5072"/>
     <w:rsid w:val="002168F4"/>
     <w:rsid w:val="00292DDD"/>
     <w:rsid w:val="002A3226"/>
     <w:rsid w:val="002A727C"/>
+    <w:rsid w:val="002B31E3"/>
     <w:rsid w:val="003F69F6"/>
     <w:rsid w:val="00574323"/>
     <w:rsid w:val="005D2707"/>
     <w:rsid w:val="00606255"/>
     <w:rsid w:val="00645D5F"/>
     <w:rsid w:val="006B607A"/>
     <w:rsid w:val="006C3F19"/>
     <w:rsid w:val="007D451C"/>
     <w:rsid w:val="00826224"/>
     <w:rsid w:val="008B6D6B"/>
     <w:rsid w:val="008D7AAD"/>
     <w:rsid w:val="008F7D7C"/>
     <w:rsid w:val="00930A23"/>
+    <w:rsid w:val="00975B2A"/>
     <w:rsid w:val="009C7354"/>
     <w:rsid w:val="009E6D7F"/>
     <w:rsid w:val="00A11E73"/>
     <w:rsid w:val="00A2521E"/>
     <w:rsid w:val="00AE436A"/>
+    <w:rsid w:val="00B04132"/>
     <w:rsid w:val="00B17DC0"/>
+    <w:rsid w:val="00BC164B"/>
     <w:rsid w:val="00BF7BAC"/>
     <w:rsid w:val="00C135B1"/>
     <w:rsid w:val="00C92DF8"/>
     <w:rsid w:val="00CB3578"/>
     <w:rsid w:val="00D11EDF"/>
     <w:rsid w:val="00D20AFA"/>
     <w:rsid w:val="00D20C05"/>
     <w:rsid w:val="00D55648"/>
+    <w:rsid w:val="00D677FF"/>
     <w:rsid w:val="00E16443"/>
     <w:rsid w:val="00E36EE9"/>
     <w:rsid w:val="00ED2682"/>
+    <w:rsid w:val="00EF301E"/>
     <w:rsid w:val="00F13442"/>
     <w:rsid w:val="00F956D4"/>
     <w:rsid w:val="00FD613C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
@@ -23794,97 +24402,100 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>36</ap:Pages>
-  <ap:Words>12139</ap:Words>
-  <ap:Characters>66770</ap:Characters>
+  <ap:Words>11837</ap:Words>
+  <ap:Characters>67075</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>556</ap:Lines>
+  <ap:Lines>558</ap:Lines>
   <ap:Paragraphs>157</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr>T W E E D E   K A M E R   D E R   S T A T E N - G E N E R A A L                                                        2</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>78752</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>78755</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <lastPrinted>2009-12-07T14:10:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_AdHocReviewCycleID">
     <vt:i4>737000711</vt:i4>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_EmailSubject">
     <vt:lpwstr>Sjablonen amendementen en voorstellen van wet</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_AuthorEmail">
     <vt:lpwstr>M.Geenen@sdu.nl</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_AuthorEmailDisplayName">
     <vt:lpwstr>Geenen, Michel</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="_PreviousAdHocReviewCycleID">
     <vt:i4>-1389537874</vt:i4>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_ReviewingToolsShownOnce">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="ContentTypeId">
     <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Order">
     <vt:r8>100</vt:r8>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>