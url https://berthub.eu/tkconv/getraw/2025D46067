--- v0 (2025-11-15)
+++ v1 (2026-09-14)
@@ -42,92 +42,152 @@
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2552"/>
         <w:gridCol w:w="6590"/>
       </w:tblGrid>
       <w:tr w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidTr="00F13442" w14:paraId="24B665CA" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9142" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00AD4909" w:rsidR="00CB3578" w:rsidP="00AD4909" w:rsidRDefault="00AD4909" w14:paraId="1DE2E6A1" w14:textId="711D73AA">
+          <w:p w:rsidRPr="00AD4909" w:rsidR="00CB3578" w:rsidP="00AD4909" w:rsidRDefault="00AD4909" w14:paraId="1DE2E6A1" w14:textId="5C3D9A16">
             <w:pPr>
               <w:pStyle w:val="Amendement"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>Bijgewerkt t/m nr. 9 (</w:t>
+              <w:t xml:space="preserve">Bijgewerkt t/m nr. </w:t>
+            </w:r>
+            <w:r w:rsidR="00063687">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>NvW</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>, d.d. 7 november 2025)</w:t>
+              <w:t xml:space="preserve">, d.d. </w:t>
+            </w:r>
+            <w:r w:rsidR="00063687">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">28 januari </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r w:rsidR="00063687">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidTr="00A11E73" w14:paraId="050F17C5" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
@@ -2138,165 +2198,245 @@
       <w:r w:rsidRPr="00453F4B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>-studenten die de school of instelling niet geregeld bezoeken</w:t>
       </w:r>
       <w:r w:rsidR="004157A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, mede uitgedrukt in uren</w:t>
       </w:r>
       <w:r w:rsidRPr="00453F4B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00453F4B" w:rsidR="00453F4B" w:rsidP="00453F4B" w:rsidRDefault="00453F4B" w14:paraId="482EED4F" w14:textId="06EDDE18">
+    <w:p w:rsidRPr="00453F4B" w:rsidR="00453F4B" w:rsidP="00453F4B" w:rsidRDefault="00453F4B" w14:paraId="482EED4F" w14:textId="2D0D114A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="004D5F73">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00453F4B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Onze Minister informeert het college van burgemeester en wethouders over het aantal, bedoeld in het eerste lid, voor zover dit noodzakelijk is voor het toezicht op de naleving van deze wet door het college van burgemeester en wethouders. </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="00453F4B" w:rsidR="00453F4B" w:rsidP="00453F4B" w:rsidRDefault="00453F4B" w14:paraId="4B52C08C" w14:textId="0B1C57E6">
+        <w:t xml:space="preserve">. Onze Minister informeert het college van burgemeester en wethouders over het aantal, bedoeld in het </w:t>
+      </w:r>
+      <w:r w:rsidR="007E573B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>tweede</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00453F4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lid, voor zover dit noodzakelijk is voor het toezicht op de naleving van deze wet door het college van burgemeester en wethouders. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00453F4B" w:rsidR="00453F4B" w:rsidP="00453F4B" w:rsidRDefault="00453F4B" w14:paraId="4B52C08C" w14:textId="4C9233D2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="004D5F73">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00453F4B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Onze Minister informeert het samenwerkingsverband over het aantal, bedoeld in het eerste lid, voor zover dit noodzakelijk is voor de uitvoering van wettelijke taken door het samenwerkingsverband. </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="00453F4B" w:rsidR="00453F4B" w:rsidP="00453F4B" w:rsidRDefault="00453F4B" w14:paraId="40B19453" w14:textId="0C3B997E">
+        <w:t xml:space="preserve">. Onze Minister informeert het samenwerkingsverband over het aantal, bedoeld in het </w:t>
+      </w:r>
+      <w:r w:rsidR="0032153C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>tweede</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00453F4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lid, voor zover dit noodzakelijk is voor de uitvoering van wettelijke taken door het samenwerkingsverband. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00453F4B" w:rsidR="00453F4B" w:rsidP="00453F4B" w:rsidRDefault="00453F4B" w14:paraId="40B19453" w14:textId="65EA3371">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="004D5F73">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00453F4B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Bij of krachtens algemene maatregel van bestuur worden nadere regels gesteld over de wijze van gegevenslevering, bedoeld in het eerste lid, en de bewaartermijn van deze gegevens, alsmede over de wijze van informatieverstrekking, bedoeld in het tweede en derde lid. </w:t>
+        <w:t xml:space="preserve">. Bij of krachtens algemene maatregel van bestuur worden nadere regels gesteld over de wijze van gegevenslevering, bedoeld in het </w:t>
+      </w:r>
+      <w:r w:rsidR="008D23A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>tweede</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00453F4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lid, en de bewaartermijn van deze gegevens, alsmede over de wijze van informatieverstrekking, bedoeld in het </w:t>
+      </w:r>
+      <w:r w:rsidR="0032153C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>derde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00453F4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:r w:rsidR="0032153C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>vi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00453F4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">erde lid. </w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p w:rsidR="00453F4B" w:rsidP="00453F4B" w:rsidRDefault="00453F4B" w14:paraId="77940958" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00453F4B" w:rsidR="00453F4B" w:rsidP="00453F4B" w:rsidRDefault="00453F4B" w14:paraId="2E24B4DF" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
@@ -3585,128 +3725,176 @@
       <w:r w:rsidRPr="00453F4B" w:rsidR="00453F4B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>. Het hoofd levert Onze Minister gegevens over het aantal leerplichtige of kwalificatieplichtige leerlingen of mbo-studenten die de school of instelling niet geregeld bezoeken</w:t>
       </w:r>
       <w:r w:rsidR="00F87801">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, mede uitgedrukt in uren</w:t>
       </w:r>
       <w:r w:rsidRPr="00453F4B" w:rsidR="00453F4B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00453F4B" w:rsidR="00453F4B" w:rsidP="00453F4B" w:rsidRDefault="00453F4B" w14:paraId="4D779463" w14:textId="5111B42D">
+    <w:p w:rsidRPr="00453F4B" w:rsidR="00453F4B" w:rsidP="00453F4B" w:rsidRDefault="00453F4B" w14:paraId="4D779463" w14:textId="1951BD49">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00AD4463">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00453F4B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Onze Minister informeert het bestuurscollege over het aantal, bedoeld in het eerste lid, voor zover dit noodzakelijk is voor het toezicht op de naleving van deze wet door het bestuurscollege. </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="00453F4B" w:rsidR="00453F4B" w:rsidP="00453F4B" w:rsidRDefault="00453F4B" w14:paraId="7F847227" w14:textId="5FE57F97">
+        <w:t xml:space="preserve">. Onze Minister informeert het bestuurscollege over het aantal, bedoeld in het </w:t>
+      </w:r>
+      <w:r w:rsidR="001C4136">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>tweede</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00453F4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lid, voor zover dit noodzakelijk is voor het toezicht op de naleving van deze wet door het bestuurscollege. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00453F4B" w:rsidR="00453F4B" w:rsidP="00453F4B" w:rsidRDefault="00453F4B" w14:paraId="7F847227" w14:textId="0B95FFE4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00AD4463">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00453F4B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>. Bij of krachtens algemene maatregel van bestuur worden nadere regels gesteld over de gegevenslevering, bedoeld in het eerste lid, en de bewaartermijn van deze gegevens, alsmede over de wijze van informatieverstrekking, bedoeld in het tweede lid.</w:t>
+        <w:t xml:space="preserve">. Bij of krachtens algemene maatregel van bestuur worden nadere regels gesteld over de gegevenslevering, bedoeld in het </w:t>
+      </w:r>
+      <w:r w:rsidR="001C4136">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>tweede</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00453F4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lid, en de bewaartermijn van deze gegevens, alsmede over de wijze van informatieverstrekking, bedoeld in het </w:t>
+      </w:r>
+      <w:r w:rsidR="00063687">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>derd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00453F4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>e lid.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00453F4B" w:rsidP="00453F4B" w:rsidRDefault="00453F4B" w14:paraId="171C3A5B" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00453F4B" w:rsidR="00453F4B" w:rsidP="00453F4B" w:rsidRDefault="00453F4B" w14:paraId="6221653C" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
@@ -11421,77 +11609,85 @@
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="284"/>
   <w:hyphenationZone w:val="1109"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00453F4B"/>
     <w:rsid w:val="00012DBE"/>
     <w:rsid w:val="00052A55"/>
+    <w:rsid w:val="00063687"/>
     <w:rsid w:val="000A1D81"/>
     <w:rsid w:val="00111ED3"/>
     <w:rsid w:val="001C190E"/>
+    <w:rsid w:val="001C4136"/>
     <w:rsid w:val="002168F4"/>
     <w:rsid w:val="002A727C"/>
+    <w:rsid w:val="0032153C"/>
     <w:rsid w:val="00340E19"/>
     <w:rsid w:val="00366AAC"/>
+    <w:rsid w:val="003A4A62"/>
     <w:rsid w:val="004157A7"/>
     <w:rsid w:val="00433E8B"/>
     <w:rsid w:val="00453F4B"/>
     <w:rsid w:val="004D5F73"/>
     <w:rsid w:val="004E5EAE"/>
     <w:rsid w:val="005D2707"/>
     <w:rsid w:val="00606255"/>
     <w:rsid w:val="006B607A"/>
+    <w:rsid w:val="007C334C"/>
     <w:rsid w:val="007D451C"/>
+    <w:rsid w:val="007E573B"/>
     <w:rsid w:val="00826224"/>
+    <w:rsid w:val="008D23A4"/>
     <w:rsid w:val="00927A53"/>
     <w:rsid w:val="00930A23"/>
     <w:rsid w:val="009C7354"/>
     <w:rsid w:val="009E6D7F"/>
     <w:rsid w:val="009F69EE"/>
     <w:rsid w:val="00A0080C"/>
     <w:rsid w:val="00A11E73"/>
     <w:rsid w:val="00A2521E"/>
     <w:rsid w:val="00AD4463"/>
     <w:rsid w:val="00AD4909"/>
     <w:rsid w:val="00AE436A"/>
     <w:rsid w:val="00C135B1"/>
     <w:rsid w:val="00C92DF8"/>
     <w:rsid w:val="00CB3578"/>
     <w:rsid w:val="00D20AFA"/>
     <w:rsid w:val="00D55648"/>
     <w:rsid w:val="00D96B31"/>
     <w:rsid w:val="00E16443"/>
     <w:rsid w:val="00E36EE9"/>
     <w:rsid w:val="00F13442"/>
     <w:rsid w:val="00F23891"/>
     <w:rsid w:val="00F87801"/>
     <w:rsid w:val="00F956D4"/>
   </w:rsids>
   <m:mathPr>
@@ -11861,50 +12057,51 @@
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Eindnoottekst">
     <w:name w:val="endnote text"/>
@@ -12912,54 +13109,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>13</ap:Pages>
-  <ap:Words>4281</ap:Words>
-  <ap:Characters>23547</ap:Characters>
+  <ap:Words>4152</ap:Words>
+  <ap:Characters>23676</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>196</ap:Lines>
+  <ap:Lines>197</ap:Lines>
   <ap:Paragraphs>55</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr>T W E E D E   K A M E R   D E R   S T A T E N - G E N E R A A L                                                        2</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
   <ap:CharactersWithSpaces>27773</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
@@ -12982,27 +13179,30 @@
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_AdHocReviewCycleID">
     <vt:i4>737000711</vt:i4>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_EmailSubject">
     <vt:lpwstr>Sjablonen amendementen en voorstellen van wet</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_AuthorEmail">
     <vt:lpwstr>M.Geenen@sdu.nl</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_AuthorEmailDisplayName">
     <vt:lpwstr>Geenen, Michel</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="_PreviousAdHocReviewCycleID">
     <vt:i4>-1389537874</vt:i4>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_ReviewingToolsShownOnce">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="ContentTypeId">
     <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Order">
     <vt:r8>100</vt:r8>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>