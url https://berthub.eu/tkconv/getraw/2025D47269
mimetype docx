--- v0 (2025-11-22)
+++ v1 (2026-04-15)
@@ -1,32 +1,31 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
@@ -43,92 +42,122 @@
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2552"/>
         <w:gridCol w:w="6590"/>
       </w:tblGrid>
       <w:tr w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidTr="00F13442" w14:paraId="08F73A35" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9142" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="004B211B" w:rsidR="00CB3578" w:rsidP="004B211B" w:rsidRDefault="00731570" w14:paraId="5561188A" w14:textId="09925153">
+          <w:p w:rsidRPr="004B211B" w:rsidR="00CB3578" w:rsidP="004B211B" w:rsidRDefault="00731570" w14:paraId="5561188A" w14:textId="75770906">
             <w:pPr>
               <w:pStyle w:val="Amendement"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
-              <w:t>Bijgewerkt t/m nr. 10</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00897772">
+              <w:t xml:space="preserve">Bijgewerkt t/m nr. </w:t>
+            </w:r>
+            <w:r w:rsidR="005C6AF1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidR="00897772">
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
-              <w:t>NvW</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>0</w:t>
+            </w:r>
             <w:r w:rsidR="00897772">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve"> d.d. 19 november 2025)</w:t>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidR="005C6AF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tweede </w:t>
+            </w:r>
+            <w:r w:rsidR="00897772">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NvW d.d. </w:t>
+            </w:r>
+            <w:r w:rsidR="005C6AF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>2 maart 2026</w:t>
+            </w:r>
+            <w:r w:rsidR="00897772">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidTr="00A11E73" w14:paraId="1542E3DA" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
@@ -1212,1818 +1241,1821 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003716B8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>De Minister van Economische Zaken,</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003716B8" w:rsidP="003716B8" w:rsidRDefault="003716B8" w14:paraId="69593C8F" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:sectPr w:rsidR="003716B8" w:rsidSect="00A11E73">
-          <w:footerReference w:type="even" r:id="rId10"/>
-          <w:footerReference w:type="default" r:id="rId11"/>
+          <w:footerReference w:type="even" r:id="rId9"/>
+          <w:footerReference w:type="default" r:id="rId10"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="357" w:footer="1440" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="417"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="1331"/>
+        <w:gridCol w:w="404"/>
+        <w:gridCol w:w="6468"/>
+        <w:gridCol w:w="1405"/>
+        <w:gridCol w:w="973"/>
+        <w:gridCol w:w="1216"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00164A18" w:rsidR="00164A18" w:rsidTr="002B01D4" w14:paraId="174140F4" w14:textId="77777777">
+      <w:tr w:rsidRPr="009E3224" w:rsidR="005C6AF1" w:rsidTr="00297213" w14:paraId="21478380" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="5"/>
             <w:tcMar>
               <w:top w:w="22" w:type="dxa"/>
               <w:left w:w="113" w:type="dxa"/>
               <w:bottom w:w="22" w:type="dxa"/>
-            </w:tcMar>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00164A18" w:rsidR="00164A18" w:rsidP="002B01D4" w:rsidRDefault="00164A18" w14:paraId="4476A914" w14:textId="77777777">
+              <w:right w:w="10" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="009E3224" w:rsidR="005C6AF1" w:rsidP="00297213" w:rsidRDefault="005C6AF1" w14:paraId="4F2A3531" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="kio2-table-title"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00164A18">
+            <w:r w:rsidRPr="009E3224">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Vastgestelde begrotingsstaat van het Ministerie van Economische Zaken (XIII) voor het jaar 2026 (bedragen x € 1.000)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00164A18" w:rsidR="00164A18" w:rsidTr="002B01D4" w14:paraId="5D506288" w14:textId="77777777">
+      <w:tr w:rsidRPr="009E3224" w:rsidR="005C6AF1" w:rsidTr="00297213" w14:paraId="65635D03" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="199" w:type="pct"/>
+            <w:tcW w:w="193" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="009EE0" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="10" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00164A18" w:rsidR="00164A18" w:rsidP="002B01D4" w:rsidRDefault="00164A18" w14:paraId="3D659E91" w14:textId="77777777">
+          <w:p w:rsidRPr="009E3224" w:rsidR="005C6AF1" w:rsidP="00297213" w:rsidRDefault="005C6AF1" w14:paraId="4F8C9227" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="p-table"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00164A18">
+            <w:r w:rsidRPr="009E3224">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Art.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2884" w:type="pct"/>
+            <w:tcW w:w="3090" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="009EE0" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00164A18" w:rsidR="00164A18" w:rsidP="002B01D4" w:rsidRDefault="00164A18" w14:paraId="7E80F6EA" w14:textId="77777777">
+          <w:p w:rsidRPr="009E3224" w:rsidR="005C6AF1" w:rsidP="00297213" w:rsidRDefault="005C6AF1" w14:paraId="5ECFB509" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="p-table"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00164A18">
+            <w:r w:rsidRPr="009E3224">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Omschrijving</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="pct"/>
+            <w:tcW w:w="671" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="009EE0" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00164A18" w:rsidR="00164A18" w:rsidP="002B01D4" w:rsidRDefault="00164A18" w14:paraId="348D71D5" w14:textId="77777777">
+          <w:p w:rsidRPr="009E3224" w:rsidR="005C6AF1" w:rsidP="00297213" w:rsidRDefault="005C6AF1" w14:paraId="6161166D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="p-table"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00164A18">
+            <w:r w:rsidRPr="009E3224">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Verplichtingen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="572" w:type="pct"/>
+            <w:tcW w:w="465" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="009EE0" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00164A18" w:rsidR="00164A18" w:rsidP="002B01D4" w:rsidRDefault="00164A18" w14:paraId="3154D7EA" w14:textId="77777777">
+          <w:p w:rsidRPr="009E3224" w:rsidR="005C6AF1" w:rsidP="00297213" w:rsidRDefault="005C6AF1" w14:paraId="64A62C9C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="p-table"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00164A18">
+            <w:r w:rsidRPr="009E3224">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Uitgaven</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="637" w:type="pct"/>
+            <w:tcW w:w="580" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="009EE0" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00164A18" w:rsidR="00164A18" w:rsidP="002B01D4" w:rsidRDefault="00164A18" w14:paraId="1EEBF630" w14:textId="77777777">
+          <w:p w:rsidRPr="009E3224" w:rsidR="005C6AF1" w:rsidP="00297213" w:rsidRDefault="005C6AF1" w14:paraId="560A54C8" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="p-table"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00164A18">
+            <w:r w:rsidRPr="009E3224">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ontvangsten</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00164A18" w:rsidR="00164A18" w:rsidTr="002B01D4" w14:paraId="22208239" w14:textId="77777777">
+      <w:tr w:rsidRPr="009E3224" w:rsidR="005C6AF1" w:rsidTr="00297213" w14:paraId="40D5F816" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="199" w:type="pct"/>
-[...40 lines deleted...]
-            <w:r w:rsidRPr="00164A18">
+            <w:tcW w:w="193" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="009EE0" w:sz="2" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="10" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="009E3224" w:rsidR="005C6AF1" w:rsidP="00297213" w:rsidRDefault="005C6AF1" w14:paraId="2FF42C8F" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3090" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="009EE0" w:sz="2" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="009E3224" w:rsidR="005C6AF1" w:rsidP="00297213" w:rsidRDefault="005C6AF1" w14:paraId="455E3614" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E3224">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Totaal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="pct"/>
-[...10 lines deleted...]
-          <w:p w:rsidRPr="00164A18" w:rsidR="00164A18" w:rsidP="002B01D4" w:rsidRDefault="00164A18" w14:paraId="6BAF8FCF" w14:textId="77777777">
+            <w:tcW w:w="671" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="009EE0" w:sz="2" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="009E3224" w:rsidR="005C6AF1" w:rsidP="00297213" w:rsidRDefault="005C6AF1" w14:paraId="4A4D65B9" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="p-table"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00164A18">
+            <w:r w:rsidRPr="009E3224">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>4.561.793</w:t>
-[...16 lines deleted...]
-          <w:p w:rsidRPr="00164A18" w:rsidR="00164A18" w:rsidP="002B01D4" w:rsidRDefault="00164A18" w14:paraId="492CFB53" w14:textId="77777777">
+              <w:t>4.777.995</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="465" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="009EE0" w:sz="2" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="009E3224" w:rsidR="005C6AF1" w:rsidP="00297213" w:rsidRDefault="005C6AF1" w14:paraId="1644367D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="p-table"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00164A18">
+            <w:r w:rsidRPr="009E3224">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3.104.669</w:t>
-[...16 lines deleted...]
-          <w:p w:rsidRPr="00164A18" w:rsidR="00164A18" w:rsidP="002B01D4" w:rsidRDefault="00164A18" w14:paraId="5DB27432" w14:textId="77777777">
+              <w:t>3.320.871</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="580" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="009EE0" w:sz="2" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="009E3224" w:rsidR="005C6AF1" w:rsidP="00297213" w:rsidRDefault="005C6AF1" w14:paraId="51EB0970" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="p-table"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00164A18">
+            <w:r w:rsidRPr="009E3224">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>467.043</w:t>
+              <w:t>472.320</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00164A18" w:rsidR="00164A18" w:rsidTr="002B01D4" w14:paraId="05FF412B" w14:textId="77777777">
+      <w:tr w:rsidRPr="009E3224" w:rsidR="005C6AF1" w:rsidTr="00297213" w14:paraId="7179D6F8" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="199" w:type="pct"/>
-[...101 lines deleted...]
-          <w:p w:rsidRPr="00164A18" w:rsidR="00164A18" w:rsidP="002B01D4" w:rsidRDefault="00164A18" w14:paraId="53552F2A" w14:textId="77777777">
+            <w:tcW w:w="193" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="009EE0" w:sz="2" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="10" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="009E3224" w:rsidR="005C6AF1" w:rsidP="00297213" w:rsidRDefault="005C6AF1" w14:paraId="6B9B3B22" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3090" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="009EE0" w:sz="2" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="009E3224" w:rsidR="005C6AF1" w:rsidP="00297213" w:rsidRDefault="005C6AF1" w14:paraId="3D386AB5" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="671" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="009EE0" w:sz="2" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="009E3224" w:rsidR="005C6AF1" w:rsidP="00297213" w:rsidRDefault="005C6AF1" w14:paraId="38627633" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="465" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="009EE0" w:sz="2" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="009E3224" w:rsidR="005C6AF1" w:rsidP="00297213" w:rsidRDefault="005C6AF1" w14:paraId="345D5134" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="580" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="009EE0" w:sz="2" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="009E3224" w:rsidR="005C6AF1" w:rsidP="00297213" w:rsidRDefault="005C6AF1" w14:paraId="7B010716" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="p-table"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00164A18" w:rsidR="00164A18" w:rsidTr="002B01D4" w14:paraId="4B660F44" w14:textId="77777777">
+      <w:tr w:rsidRPr="009E3224" w:rsidR="005C6AF1" w:rsidTr="00297213" w14:paraId="79EE4308" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="199" w:type="pct"/>
-[...40 lines deleted...]
-            <w:r w:rsidRPr="00164A18">
+            <w:tcW w:w="193" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="009EE0" w:sz="2" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="10" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="009E3224" w:rsidR="005C6AF1" w:rsidP="00297213" w:rsidRDefault="005C6AF1" w14:paraId="6A38CB39" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3090" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="009EE0" w:sz="2" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="009E3224" w:rsidR="005C6AF1" w:rsidP="00297213" w:rsidRDefault="005C6AF1" w14:paraId="1FD92F89" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E3224">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Beleidsartikelen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="pct"/>
-[...10 lines deleted...]
-          <w:p w:rsidRPr="00164A18" w:rsidR="00164A18" w:rsidP="002B01D4" w:rsidRDefault="00164A18" w14:paraId="4FA9C49F" w14:textId="77777777">
+            <w:tcW w:w="671" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="009EE0" w:sz="2" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="009E3224" w:rsidR="005C6AF1" w:rsidP="00297213" w:rsidRDefault="005C6AF1" w14:paraId="6A016ED6" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="p-table"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00164A18">
+            <w:r w:rsidRPr="009E3224">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4.230.415</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="572" w:type="pct"/>
-[...10 lines deleted...]
-          <w:p w:rsidRPr="00164A18" w:rsidR="00164A18" w:rsidP="002B01D4" w:rsidRDefault="00164A18" w14:paraId="3EE8F5D5" w14:textId="77777777">
+            <w:tcW w:w="465" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="009EE0" w:sz="2" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="009E3224" w:rsidR="005C6AF1" w:rsidP="00297213" w:rsidRDefault="005C6AF1" w14:paraId="5406004D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="p-table"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00164A18">
+            <w:r w:rsidRPr="009E3224">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2.773.291</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="637" w:type="pct"/>
-[...10 lines deleted...]
-          <w:p w:rsidRPr="00164A18" w:rsidR="00164A18" w:rsidP="002B01D4" w:rsidRDefault="00164A18" w14:paraId="0A2BBFB4" w14:textId="77777777">
+            <w:tcW w:w="580" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="009EE0" w:sz="2" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="009E3224" w:rsidR="005C6AF1" w:rsidP="00297213" w:rsidRDefault="005C6AF1" w14:paraId="05466DC8" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="p-table"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00164A18">
+            <w:r w:rsidRPr="009E3224">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>438.278</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00164A18" w:rsidR="00164A18" w:rsidTr="002B01D4" w14:paraId="4361D38F" w14:textId="77777777">
+      <w:tr w:rsidRPr="009E3224" w:rsidR="005C6AF1" w:rsidTr="00297213" w14:paraId="45EA12FB" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="199" w:type="pct"/>
-[...17 lines deleted...]
-            <w:r w:rsidRPr="00164A18">
+            <w:tcW w:w="193" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="009EE0" w:sz="2" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="10" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="009E3224" w:rsidR="005C6AF1" w:rsidP="00297213" w:rsidRDefault="005C6AF1" w14:paraId="448E7EA5" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E3224">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2884" w:type="pct"/>
-[...18 lines deleted...]
-            <w:r w:rsidRPr="00164A18">
+            <w:tcW w:w="3090" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="009EE0" w:sz="2" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="009E3224" w:rsidR="005C6AF1" w:rsidP="00297213" w:rsidRDefault="005C6AF1" w14:paraId="299D59C8" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E3224">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Goed functionerende economie en markten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="pct"/>
-[...10 lines deleted...]
-          <w:p w:rsidRPr="00164A18" w:rsidR="00164A18" w:rsidP="002B01D4" w:rsidRDefault="00164A18" w14:paraId="6D287950" w14:textId="77777777">
+            <w:tcW w:w="671" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="009EE0" w:sz="2" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="009E3224" w:rsidR="005C6AF1" w:rsidP="00297213" w:rsidRDefault="005C6AF1" w14:paraId="148A1F55" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="p-table"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00164A18">
+            <w:r w:rsidRPr="009E3224">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>438.157</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="572" w:type="pct"/>
-[...10 lines deleted...]
-          <w:p w:rsidRPr="00164A18" w:rsidR="00164A18" w:rsidP="002B01D4" w:rsidRDefault="00164A18" w14:paraId="44C2D9FD" w14:textId="77777777">
+            <w:tcW w:w="465" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="009EE0" w:sz="2" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="009E3224" w:rsidR="005C6AF1" w:rsidP="00297213" w:rsidRDefault="005C6AF1" w14:paraId="11E0B2E9" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="p-table"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00164A18">
+            <w:r w:rsidRPr="009E3224">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>481.720</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="637" w:type="pct"/>
-[...10 lines deleted...]
-          <w:p w:rsidRPr="00164A18" w:rsidR="00164A18" w:rsidP="002B01D4" w:rsidRDefault="00164A18" w14:paraId="0231965B" w14:textId="77777777">
+            <w:tcW w:w="580" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="009EE0" w:sz="2" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="009E3224" w:rsidR="005C6AF1" w:rsidP="00297213" w:rsidRDefault="005C6AF1" w14:paraId="743C3C81" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="p-table"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00164A18">
+            <w:r w:rsidRPr="009E3224">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>44.684</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00164A18" w:rsidR="00164A18" w:rsidTr="002B01D4" w14:paraId="07119DE7" w14:textId="77777777">
+      <w:tr w:rsidRPr="009E3224" w:rsidR="005C6AF1" w:rsidTr="00297213" w14:paraId="598C38C6" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="199" w:type="pct"/>
-[...17 lines deleted...]
-            <w:r w:rsidRPr="00164A18">
+            <w:tcW w:w="193" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="009EE0" w:sz="2" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="10" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="009E3224" w:rsidR="005C6AF1" w:rsidP="00297213" w:rsidRDefault="005C6AF1" w14:paraId="3FE6F33C" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E3224">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2884" w:type="pct"/>
-[...18 lines deleted...]
-            <w:r w:rsidRPr="00164A18">
+            <w:tcW w:w="3090" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="009EE0" w:sz="2" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="009E3224" w:rsidR="005C6AF1" w:rsidP="00297213" w:rsidRDefault="005C6AF1" w14:paraId="1A0E2CA6" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E3224">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Bedrijvenbeleid: innovatie en ondernemerschap voor duurzame welvaartsgroei</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="pct"/>
-[...10 lines deleted...]
-          <w:p w:rsidRPr="00164A18" w:rsidR="00164A18" w:rsidP="002B01D4" w:rsidRDefault="00164A18" w14:paraId="069ECFF1" w14:textId="77777777">
+            <w:tcW w:w="671" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="009EE0" w:sz="2" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="009E3224" w:rsidR="005C6AF1" w:rsidP="00297213" w:rsidRDefault="005C6AF1" w14:paraId="2CD3ACB4" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="p-table"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00164A18">
+            <w:r w:rsidRPr="009E3224">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3.106.302</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="572" w:type="pct"/>
-[...10 lines deleted...]
-          <w:p w:rsidRPr="00164A18" w:rsidR="00164A18" w:rsidP="002B01D4" w:rsidRDefault="00164A18" w14:paraId="159BFE2F" w14:textId="77777777">
+            <w:tcW w:w="465" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="009EE0" w:sz="2" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="009E3224" w:rsidR="005C6AF1" w:rsidP="00297213" w:rsidRDefault="005C6AF1" w14:paraId="4F954B68" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="p-table"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00164A18">
+            <w:r w:rsidRPr="009E3224">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1.791.971</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="637" w:type="pct"/>
-[...10 lines deleted...]
-          <w:p w:rsidRPr="00164A18" w:rsidR="00164A18" w:rsidP="002B01D4" w:rsidRDefault="00164A18" w14:paraId="1C731C4E" w14:textId="77777777">
+            <w:tcW w:w="580" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="009EE0" w:sz="2" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="009E3224" w:rsidR="005C6AF1" w:rsidP="00297213" w:rsidRDefault="005C6AF1" w14:paraId="2D7AC2B4" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="p-table"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00164A18">
+            <w:r w:rsidRPr="009E3224">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>225.740</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00164A18" w:rsidR="00164A18" w:rsidTr="002B01D4" w14:paraId="7BB03098" w14:textId="77777777">
+      <w:tr w:rsidRPr="009E3224" w:rsidR="005C6AF1" w:rsidTr="00297213" w14:paraId="4BCC98D7" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="199" w:type="pct"/>
-[...17 lines deleted...]
-            <w:r w:rsidRPr="00164A18">
+            <w:tcW w:w="193" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="009EE0" w:sz="2" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="10" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="009E3224" w:rsidR="005C6AF1" w:rsidP="00297213" w:rsidRDefault="005C6AF1" w14:paraId="736AE569" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E3224">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2884" w:type="pct"/>
-[...18 lines deleted...]
-            <w:r w:rsidRPr="00164A18">
+            <w:tcW w:w="3090" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="009EE0" w:sz="2" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="009E3224" w:rsidR="005C6AF1" w:rsidP="00297213" w:rsidRDefault="005C6AF1" w14:paraId="66EFD30C" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E3224">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Toekomstfonds</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="pct"/>
-[...10 lines deleted...]
-          <w:p w:rsidRPr="00164A18" w:rsidR="00164A18" w:rsidP="002B01D4" w:rsidRDefault="00164A18" w14:paraId="665A70C8" w14:textId="77777777">
+            <w:tcW w:w="671" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="009EE0" w:sz="2" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="009E3224" w:rsidR="005C6AF1" w:rsidP="00297213" w:rsidRDefault="005C6AF1" w14:paraId="19804E66" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="p-table"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00164A18">
+            <w:r w:rsidRPr="009E3224">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>685.956</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="572" w:type="pct"/>
-[...10 lines deleted...]
-          <w:p w:rsidRPr="00164A18" w:rsidR="00164A18" w:rsidP="002B01D4" w:rsidRDefault="00164A18" w14:paraId="36A590E2" w14:textId="77777777">
+            <w:tcW w:w="465" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="009EE0" w:sz="2" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="009E3224" w:rsidR="005C6AF1" w:rsidP="00297213" w:rsidRDefault="005C6AF1" w14:paraId="6A4C6D21" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="p-table"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00164A18">
+            <w:r w:rsidRPr="009E3224">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>499.600</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="637" w:type="pct"/>
-[...10 lines deleted...]
-          <w:p w:rsidRPr="00164A18" w:rsidR="00164A18" w:rsidP="002B01D4" w:rsidRDefault="00164A18" w14:paraId="08B3FAFB" w14:textId="77777777">
+            <w:tcW w:w="580" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="009EE0" w:sz="2" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="009E3224" w:rsidR="005C6AF1" w:rsidP="00297213" w:rsidRDefault="005C6AF1" w14:paraId="11036F2C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="p-table"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00164A18">
+            <w:r w:rsidRPr="009E3224">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>167.854</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00164A18" w:rsidR="00164A18" w:rsidTr="002B01D4" w14:paraId="7710577A" w14:textId="77777777">
+      <w:tr w:rsidRPr="009E3224" w:rsidR="005C6AF1" w:rsidTr="00297213" w14:paraId="5E3912C4" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="199" w:type="pct"/>
-[...101 lines deleted...]
-          <w:p w:rsidRPr="00164A18" w:rsidR="00164A18" w:rsidP="002B01D4" w:rsidRDefault="00164A18" w14:paraId="4B0AC40F" w14:textId="77777777">
+            <w:tcW w:w="193" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="009EE0" w:sz="2" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="10" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="009E3224" w:rsidR="005C6AF1" w:rsidP="00297213" w:rsidRDefault="005C6AF1" w14:paraId="0310503E" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3090" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="009EE0" w:sz="2" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="009E3224" w:rsidR="005C6AF1" w:rsidP="00297213" w:rsidRDefault="005C6AF1" w14:paraId="23E30FB9" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="671" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="009EE0" w:sz="2" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="009E3224" w:rsidR="005C6AF1" w:rsidP="00297213" w:rsidRDefault="005C6AF1" w14:paraId="58DF04B3" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="465" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="009EE0" w:sz="2" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="009E3224" w:rsidR="005C6AF1" w:rsidP="00297213" w:rsidRDefault="005C6AF1" w14:paraId="7EC4255C" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="580" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="009EE0" w:sz="2" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="009E3224" w:rsidR="005C6AF1" w:rsidP="00297213" w:rsidRDefault="005C6AF1" w14:paraId="45DA2E90" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="p-table"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00164A18" w:rsidR="00164A18" w:rsidTr="002B01D4" w14:paraId="1AF07838" w14:textId="77777777">
+      <w:tr w:rsidRPr="009E3224" w:rsidR="005C6AF1" w:rsidTr="00297213" w14:paraId="1E3EFC18" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="199" w:type="pct"/>
-[...40 lines deleted...]
-            <w:r w:rsidRPr="00164A18">
+            <w:tcW w:w="193" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="009EE0" w:sz="2" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="10" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="009E3224" w:rsidR="005C6AF1" w:rsidP="00297213" w:rsidRDefault="005C6AF1" w14:paraId="4E91DBD8" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3090" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="009EE0" w:sz="2" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="009E3224" w:rsidR="005C6AF1" w:rsidP="00297213" w:rsidRDefault="005C6AF1" w14:paraId="4CABC3DC" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E3224">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Niet-beleidsartikelen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="pct"/>
-[...10 lines deleted...]
-          <w:p w:rsidRPr="00164A18" w:rsidR="00164A18" w:rsidP="002B01D4" w:rsidRDefault="00164A18" w14:paraId="526EE95D" w14:textId="77777777">
+            <w:tcW w:w="671" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="009EE0" w:sz="2" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="009E3224" w:rsidR="005C6AF1" w:rsidP="00297213" w:rsidRDefault="005C6AF1" w14:paraId="7485B951" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="p-table"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00164A18">
+            <w:r w:rsidRPr="009E3224">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>331.378</w:t>
-[...16 lines deleted...]
-          <w:p w:rsidRPr="00164A18" w:rsidR="00164A18" w:rsidP="002B01D4" w:rsidRDefault="00164A18" w14:paraId="03FB6C15" w14:textId="77777777">
+              <w:t>547.580</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="465" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="009EE0" w:sz="2" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="009E3224" w:rsidR="005C6AF1" w:rsidP="00297213" w:rsidRDefault="005C6AF1" w14:paraId="492355EE" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="p-table"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00164A18">
+            <w:r w:rsidRPr="009E3224">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>331.378</w:t>
-[...16 lines deleted...]
-          <w:p w:rsidRPr="00164A18" w:rsidR="00164A18" w:rsidP="002B01D4" w:rsidRDefault="00164A18" w14:paraId="5F6E0631" w14:textId="77777777">
+              <w:t>547.580</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="580" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="009EE0" w:sz="2" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="009E3224" w:rsidR="005C6AF1" w:rsidP="00297213" w:rsidRDefault="005C6AF1" w14:paraId="6BA46EE3" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="p-table"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00164A18">
+            <w:r w:rsidRPr="009E3224">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>28.765</w:t>
+              <w:t>34.042</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00164A18" w:rsidR="00164A18" w:rsidTr="002B01D4" w14:paraId="2DCBD213" w14:textId="77777777">
+      <w:tr w:rsidRPr="009E3224" w:rsidR="005C6AF1" w:rsidTr="00297213" w14:paraId="046ADC1A" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="199" w:type="pct"/>
-[...17 lines deleted...]
-            <w:r w:rsidRPr="00164A18">
+            <w:tcW w:w="193" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="009EE0" w:sz="2" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="10" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="009E3224" w:rsidR="005C6AF1" w:rsidP="00297213" w:rsidRDefault="005C6AF1" w14:paraId="7159E17C" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E3224">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2884" w:type="pct"/>
-[...18 lines deleted...]
-            <w:r w:rsidRPr="00164A18">
+            <w:tcW w:w="3090" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="009EE0" w:sz="2" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="009E3224" w:rsidR="005C6AF1" w:rsidP="00297213" w:rsidRDefault="005C6AF1" w14:paraId="202C37CD" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E3224">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Apparaat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="pct"/>
-[...10 lines deleted...]
-          <w:p w:rsidRPr="00164A18" w:rsidR="00164A18" w:rsidP="002B01D4" w:rsidRDefault="00164A18" w14:paraId="6589FC4F" w14:textId="77777777">
+            <w:tcW w:w="671" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="009EE0" w:sz="2" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="009E3224" w:rsidR="005C6AF1" w:rsidP="00297213" w:rsidRDefault="005C6AF1" w14:paraId="5B6580B9" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="p-table"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00164A18">
-[...21 lines deleted...]
-          <w:p w:rsidRPr="00164A18" w:rsidR="00164A18" w:rsidP="002B01D4" w:rsidRDefault="00164A18" w14:paraId="79A1509E" w14:textId="77777777">
+            <w:r w:rsidRPr="009E3224">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>547.580</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="465" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="009EE0" w:sz="2" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="009E3224" w:rsidR="005C6AF1" w:rsidP="00297213" w:rsidRDefault="005C6AF1" w14:paraId="60081D76" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="p-table"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00164A18">
-[...21 lines deleted...]
-          <w:p w:rsidRPr="00164A18" w:rsidR="00164A18" w:rsidP="002B01D4" w:rsidRDefault="00164A18" w14:paraId="3C9EA925" w14:textId="77777777">
+            <w:r w:rsidRPr="009E3224">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>547.580</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="580" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="009EE0" w:sz="2" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="009E3224" w:rsidR="005C6AF1" w:rsidP="00297213" w:rsidRDefault="005C6AF1" w14:paraId="325F130E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="p-table"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00164A18">
-[...4 lines deleted...]
-              <w:t>28.765</w:t>
+            <w:r w:rsidRPr="009E3224">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>34.042</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00164A18" w:rsidR="00164A18" w:rsidTr="002B01D4" w14:paraId="3436A98B" w14:textId="77777777">
+      <w:tr w:rsidRPr="009E3224" w:rsidR="005C6AF1" w:rsidTr="00297213" w14:paraId="70CDB055" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="199" w:type="pct"/>
-[...17 lines deleted...]
-            <w:r w:rsidRPr="00164A18">
+            <w:tcW w:w="193" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="009EE0" w:sz="2" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="10" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="009E3224" w:rsidR="005C6AF1" w:rsidP="00297213" w:rsidRDefault="005C6AF1" w14:paraId="128A8706" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E3224">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>41</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2884" w:type="pct"/>
-[...18 lines deleted...]
-            <w:r w:rsidRPr="00164A18">
+            <w:tcW w:w="3090" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="009EE0" w:sz="2" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="009E3224" w:rsidR="005C6AF1" w:rsidP="00297213" w:rsidRDefault="005C6AF1" w14:paraId="676A9FC8" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E3224">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Nog onverdeeld</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="pct"/>
-[...10 lines deleted...]
-          <w:p w:rsidRPr="00164A18" w:rsidR="00164A18" w:rsidP="002B01D4" w:rsidRDefault="00164A18" w14:paraId="6189042B" w14:textId="77777777">
+            <w:tcW w:w="671" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="009EE0" w:sz="2" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="009E3224" w:rsidR="005C6AF1" w:rsidP="00297213" w:rsidRDefault="005C6AF1" w14:paraId="0080BB1D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="p-table"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00164A18">
+            <w:r w:rsidRPr="009E3224">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="572" w:type="pct"/>
-[...10 lines deleted...]
-          <w:p w:rsidRPr="00164A18" w:rsidR="00164A18" w:rsidP="002B01D4" w:rsidRDefault="00164A18" w14:paraId="6071C9B9" w14:textId="77777777">
+            <w:tcW w:w="465" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="009EE0" w:sz="2" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="009E3224" w:rsidR="005C6AF1" w:rsidP="00297213" w:rsidRDefault="005C6AF1" w14:paraId="6596F9E3" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="p-table"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00164A18">
+            <w:r w:rsidRPr="009E3224">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="637" w:type="pct"/>
-[...10 lines deleted...]
-          <w:p w:rsidRPr="00164A18" w:rsidR="00164A18" w:rsidP="002B01D4" w:rsidRDefault="00164A18" w14:paraId="0854B1D3" w14:textId="77777777">
+            <w:tcW w:w="580" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="009EE0" w:sz="2" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="009E3224" w:rsidR="005C6AF1" w:rsidP="00297213" w:rsidRDefault="005C6AF1" w14:paraId="6BFD55B3" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="p-table"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00164A18">
+            <w:r w:rsidRPr="009E3224">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="003716B8" w:rsidP="003716B8" w:rsidRDefault="003716B8" w14:paraId="3344514E" w14:textId="77777777">
-[...7 lines deleted...]
-    </w:p>
     <w:p w:rsidRPr="003716B8" w:rsidR="00164A18" w:rsidP="003716B8" w:rsidRDefault="00164A18" w14:paraId="25DCF23A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="p-marginbottom"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5204"/>
         <w:gridCol w:w="1302"/>
         <w:gridCol w:w="1302"/>
         <w:gridCol w:w="2658"/>
       </w:tblGrid>
       <w:tr w:rsidRPr="003716B8" w:rsidR="003716B8" w:rsidTr="003716B8" w14:paraId="35A85981" w14:textId="77777777">
@@ -4475,116 +4507,114 @@
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="58475857" w14:textId="77777777" w:rsidR="004D6E00" w:rsidRDefault="004D6E00">
       <w:pPr>
         <w:pStyle w:val="Amendement"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="6EB4FBC6" w14:textId="77777777" w:rsidR="004D6E00" w:rsidRDefault="004D6E00">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="284"/>
   <w:hyphenationZone w:val="1109"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003716B8"/>
     <w:rsid w:val="00012DBE"/>
     <w:rsid w:val="000A1D81"/>
     <w:rsid w:val="00105FB3"/>
     <w:rsid w:val="00111ED3"/>
     <w:rsid w:val="00164A18"/>
     <w:rsid w:val="001C190E"/>
     <w:rsid w:val="002168F4"/>
     <w:rsid w:val="002A727C"/>
     <w:rsid w:val="003716B8"/>
     <w:rsid w:val="003B443B"/>
     <w:rsid w:val="004B211B"/>
     <w:rsid w:val="004D6E00"/>
     <w:rsid w:val="0051600E"/>
+    <w:rsid w:val="00564B9D"/>
+    <w:rsid w:val="005C6AF1"/>
     <w:rsid w:val="005D2707"/>
     <w:rsid w:val="00606255"/>
     <w:rsid w:val="006B607A"/>
     <w:rsid w:val="00731570"/>
     <w:rsid w:val="007D451C"/>
     <w:rsid w:val="00826224"/>
     <w:rsid w:val="00897772"/>
     <w:rsid w:val="00930A23"/>
     <w:rsid w:val="009C7354"/>
     <w:rsid w:val="009E6D7F"/>
     <w:rsid w:val="00A11E73"/>
     <w:rsid w:val="00A2521E"/>
     <w:rsid w:val="00AC2DBE"/>
     <w:rsid w:val="00AE436A"/>
+    <w:rsid w:val="00BB53EC"/>
     <w:rsid w:val="00C135B1"/>
     <w:rsid w:val="00C92DF8"/>
     <w:rsid w:val="00CB3578"/>
     <w:rsid w:val="00D20AFA"/>
     <w:rsid w:val="00D55648"/>
     <w:rsid w:val="00DE3D5B"/>
     <w:rsid w:val="00E16443"/>
     <w:rsid w:val="00E36EE9"/>
     <w:rsid w:val="00F13442"/>
     <w:rsid w:val="00F956D4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
@@ -5765,51 +5795,51 @@
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:shd w:val="clear" w:color="auto" w:fill="009EE0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="20" w:line="220" w:lineRule="exact"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="DejaVu Sans" w:eastAsia="Arial Unicode MS" w:hAnsi="DejaVu Sans" w:cs="Tahoma"/>
       <w:color w:val="FFFFFF"/>
       <w:kern w:val="3"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\GriffieSjablonen\wet.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Kantoor">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -6066,94 +6096,97 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>3</ap:Pages>
-  <ap:Words>466</ap:Words>
-  <ap:Characters>2568</ap:Characters>
+  <ap:Words>426</ap:Words>
+  <ap:Characters>2610</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>21</ap:Lines>
   <ap:Paragraphs>6</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr>T W E E D E   K A M E R   D E R   S T A T E N - G E N E R A A L                                                        2</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>3028</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>3030</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:creator/>
   <lastModifiedBy/>
   <revision/>
   <lastPrinted>2009-12-07T14:10:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:description>------------------------</dc:description>
   <dc:subject/>
   <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_AdHocReviewCycleID">
     <vt:i4>737000711</vt:i4>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_EmailSubject">
     <vt:lpwstr>Sjablonen amendementen en voorstellen van wet</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_AuthorEmail">
     <vt:lpwstr>M.Geenen@sdu.nl</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_AuthorEmailDisplayName">
     <vt:lpwstr>Geenen, Michel</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="_PreviousAdHocReviewCycleID">
     <vt:i4>-1389537874</vt:i4>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_ReviewingToolsShownOnce">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="ContentTypeId">
     <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>