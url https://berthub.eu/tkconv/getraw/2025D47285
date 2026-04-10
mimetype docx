--- v1 (2026-02-24)
+++ v2 (2026-04-10)
@@ -42,66 +42,163 @@
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2552"/>
         <w:gridCol w:w="6590"/>
       </w:tblGrid>
       <w:tr w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidTr="00F13442" w14:paraId="0B278E89" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9142" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00F70675" w:rsidR="00CB3578" w:rsidP="00F70675" w:rsidRDefault="00F70675" w14:paraId="1129C998" w14:textId="10A68A07">
+          <w:p w:rsidRPr="00F70675" w:rsidR="00CB3578" w:rsidP="00F70675" w:rsidRDefault="00F70675" w14:paraId="1129C998" w14:textId="68E1D6BB">
             <w:pPr>
               <w:pStyle w:val="Amendement"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F70675">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
-              <w:t>Bijgewerkt t/m nr. 8 (NvW d.d. 18 november 2025)</w:t>
+              <w:t xml:space="preserve">Bijgewerkt t/m nr. </w:t>
+            </w:r>
+            <w:r w:rsidR="00B1178B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F70675">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00B1178B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B1178B" w:rsidR="00B1178B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidR="00B1178B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F70675">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NvW d.d. </w:t>
+            </w:r>
+            <w:r w:rsidR="00B1178B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F70675">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B1178B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>april</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F70675">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 202</w:t>
+            </w:r>
+            <w:r w:rsidR="00B1178B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F70675">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidTr="00A11E73" w14:paraId="0E71D23A" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
@@ -2777,51 +2874,51 @@
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk196832986" w:id="4"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001E27B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">4. De registratie kan persoonsgegevens, waaronder bijzondere persoonsgegevens en persoonsgegevens van strafrechtelijke aard, bevatten. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="67123741" w14:textId="0E2AC75E">
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="67123741" w14:textId="311B6236">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001E27B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
@@ -2859,51 +2956,87 @@
       </w:r>
       <w:r w:rsidRPr="001E27B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> ter uitvoering van de taken</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidRPr="001E27B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="001E27B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>genoemd in het eerste lid en artikel 4a, tweede lid, opschrift en onderdeel c, en vernietigt deze uiterlijk na twee jaar</w:t>
+        <w:t>genoemd in het eerste lid en artikel 4</w:t>
+      </w:r>
+      <w:r w:rsidR="00085B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, tweede lid, </w:t>
+      </w:r>
+      <w:r w:rsidR="00085B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>aanhef</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en onderdeel c, en vernietigt deze uiterlijk na twee jaar</w:t>
       </w:r>
       <w:r w:rsidRPr="001E27B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="40DEB97D" w14:textId="1A2F0EEF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3376,98 +3509,81 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001E27B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Het eerste lid, onderdeel n, komt te luiden: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="4B7725C9" w14:textId="172DF1FB">
-[...46 lines deleted...]
-        <w:t>, bedoeld in artikel 14, derde lid,</w:t>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="4B7725C9" w14:textId="60E29E7B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BD2108" w:rsidR="00BD2108">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>n. de persoon bij wie de coördinatie van het veiligheidsbeleid, waaronder het beleid dat pesten tegengaat, bedoeld in artikel 4c, eerste lid, onderdeel c, is belegd,</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="34F16238" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="2B51BBC9" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
@@ -4762,81 +4878,99 @@
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Artikel 14c. Landelijke klachtencommissie</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="0B2C22AE" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk167714200" w:id="13"/>
       <w:bookmarkStart w:name="_Hlk163462179" w:id="14"/>
     </w:p>
-    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="07FF3875" w14:textId="373B15BF">
-[...29 lines deleted...]
-        <w:t>1. Onze Minister wijst een of meerdere rechtspersonen aan voor het in stand houden van landelijke klachtencommissies.</w:t>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="07FF3875" w14:textId="4BF653DD">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Onze Minister wijst een of meerdere rechtspersonen aan voor het in stand houden van </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD2108">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>landelijke klachtencommissie.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="65259540" w14:textId="70BE247D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001E27B5">
@@ -4997,79 +5131,95 @@
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001E27B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>5. Bij algemene maatregel van bestuur worden nadere regels gesteld over de klachtencommissie, waaronder regels over de deskundigheid van de leden van de klachtencommissie en de wijze van behandeling van de klachten.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="2D1ACECA" w14:textId="3D1D385F">
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="2D1ACECA" w14:textId="60B5CFFB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk163202148" w:id="15"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001E27B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>6. Onze Minister verleent subsidie aan de rechtspersonen voor het in stand houden van de klachtencommissies.</w:t>
+        <w:t>6. Onze Minister verleent subsidie aan de rechtsperso</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD2108">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>n voor het in stand houden van de klachtencommissie.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="787BF06C" w14:textId="250867AF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001E27B5">
         <w:rPr>
@@ -6361,51 +6511,51 @@
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001E27B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">In artikel 1 wordt in de alfabetische volgorde een begripsbepaling ingevoegd, luidende: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="05DDAAE7" w14:textId="76D09A62">
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="05DDAAE7" w14:textId="39F8B0FE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001E27B5">
@@ -6413,51 +6563,69 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>veiligheidsbeleid:</w:t>
       </w:r>
       <w:r w:rsidRPr="001E27B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001E27B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>beleid met betrekking tot de sociale, psychische en fysieke veiligheid van leerlingen.</w:t>
+        <w:t>beleid met betrekking tot de sociale, psychische en fysieke veiligheid van leerlingen</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD2108">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="23F221B5" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="1B03E2AA" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -8372,51 +8540,51 @@
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001E27B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">4. De registratie kan persoonsgegevens, waaronder bijzondere persoonsgegevens en persoonsgegevens van strafrechtelijke aard, bevatten. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="3652A880" w14:textId="5C86B445">
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="3652A880" w14:textId="6F464115">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001E27B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
@@ -8435,51 +8603,69 @@
       </w:r>
       <w:r w:rsidRPr="001E27B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>genoemd in het derde lid, niet langer dan noodzakelijk is</w:t>
       </w:r>
       <w:r w:rsidRPr="001E27B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> ter uitvoering van de taken, </w:t>
       </w:r>
       <w:r w:rsidRPr="001E27B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>genoemd in het eerste lid en artikel 6a, tweede lid, opschrift en onderdeel c, en vernietigt deze uiterlijk na twee jaar</w:t>
+        <w:t xml:space="preserve">genoemd in het eerste lid en artikel 6a, tweede lid, </w:t>
+      </w:r>
+      <w:r w:rsidR="008E04DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>aanhef</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en onderdeel c, en vernietigt deze uiterlijk na twee jaar</w:t>
       </w:r>
       <w:r w:rsidRPr="001E27B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="1C16FEE2" w14:textId="36BE91D6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -8933,103 +9119,86 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001E27B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Het eerste lid, onderdeel m, komt te luiden: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="434656E1" w14:textId="4720491A">
+    <w:p w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="7C7FD053" w14:textId="701852D9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk161307340" w:id="18"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="001E27B5">
-[...24 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="18"/>
-    </w:p>
-    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="7C7FD053" w14:textId="77777777">
+      <w:r w:rsidRPr="00F26559" w:rsidR="00F26559">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>m. de persoon bij wie de coördinatie van het veiligheidsbeleid, waaronder het beleid dat pesten tegengaat, bedoeld in artikel 6a, eerste lid, onderdeel c, is belegd,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="00F26559" w:rsidP="001E27B5" w:rsidRDefault="00F26559" w14:paraId="22FA1C31" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="4E67F125" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
@@ -9213,93 +9382,93 @@
         </w:rPr>
         <w:t xml:space="preserve">a. een personeelslid van de school; en </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="1BA90A5B" w14:textId="57D7973C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">b. een persoon die niet werkzaam is op de school. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="3EFEF6BD" w14:textId="04D1BD5B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001E27B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">b. een persoon die niet werkzaam is op de school. </w:t>
-[...31 lines deleted...]
-        </w:rPr>
         <w:t>2. De vertrouwenspersoon heeft tot taak:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="564C748B" w14:textId="7D59F664">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
@@ -9980,51 +10149,50 @@
         </w:rPr>
         <w:t>1. In afwijking van artikel 17, eerste lid, kan het bevoegd gezag van een school met minder dan 150 leerlingen alleen een vertrouwenspersoon als bedoeld in artikel 17, eerste lid, onderdeel b, aanwijzen.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="29B6CBD9" w14:textId="5335DF8C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001E27B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2. Indien toepassing wordt gegeven aan het eerste lid wijst het bevoegd gezag in afwijking van artikel 17, derde lid, een personeelslid van de school aan als aanspreekpunt voor klachten over pesten en overige ongewenste omgangsvormen.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="64B71F51" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -10818,84 +10986,84 @@
         </w:rPr>
         <w:t>b. de klacht is ingediend door een personeelslid en betrekking heeft op de arbeidsovereenkomst of arbeidsrechtelijke relatie tussen werknemer en werkgever als bedoeld in de zevende titel a van Boek 7a van het Burgerlijk Wetboek BES dan wel de overeenkomst van opdracht of de relatie tussen opdrachtgever en opdrachtnemer als bedoeld in titel 7 van Boek 7 van het Burgerlijk Wetboek BES;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="4CB43D54" w14:textId="3BE2386E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">c. de klacht betrekking heeft op een gedraging of beslissing waarover reeds eerder door de klager een klacht is ingediend bij de klachtencommissie, tenzij de klachtencommissie oordeelt dat hiervan redelijkerwijs moet worden afgeweken; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="39A1AA4B" w14:textId="709BAF12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:tab/>
-[...31 lines deleted...]
-        </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001E27B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>d. de klacht betrekking heeft op een gedraging of beslissing die zich meer dan een jaar voor het indienen van de klacht heeft voorgedaan, tenzij de klachtencommissie oordeelt dat van deze termijn redelijkerwijs moet worden afgeweken.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="0A0EC382" w14:textId="1F9840F3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -12261,50 +12429,51 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="0332A7DF" w14:textId="24B88A71">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001E27B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Artikel 5a komt te luiden: </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="495EC60A" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -13482,81 +13651,81 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>3. De registratie omvat:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="7A9BC6DC" w14:textId="4994B8BD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>a. een aanduiding van het veiligheidsincident, waarbij indien mogelijk de aanduiding uit het tweede lid wordt gebruikt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="4528EAD8" w14:textId="697FFD27">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:tab/>
-[...28 lines deleted...]
-        </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001E27B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>b. een aanduiding van degenen die bij het veiligheidsincident betrokken waren en de wijze waarop zij betrokken waren, waarbij de volgende aanduidingen worden gebruikt:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="4DC6434C" w14:textId="6E1FC0D8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -13735,51 +13904,51 @@
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001E27B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>4. De registratie kan persoonsgegevens, waaronder bijzondere persoonsgegevens en persoonsgegevens van strafrechtelijke aard, bevatten.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="650A65A8" w14:textId="50AFE3A5">
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="650A65A8" w14:textId="0DA10E9E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001E27B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
@@ -13798,51 +13967,69 @@
       </w:r>
       <w:r w:rsidRPr="001E27B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>genoemd in het derde lid, niet langer dan noodzakelijk is</w:t>
       </w:r>
       <w:r w:rsidRPr="001E27B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> ter uitvoering van de taken, </w:t>
       </w:r>
       <w:r w:rsidRPr="001E27B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>genoemd in het eerste lid en artikel 5a, tweede lid, opschrift en onderdeel c, en vernietigt deze uiterlijk na twee jaar</w:t>
+        <w:t xml:space="preserve">genoemd in het eerste lid en artikel 5a, tweede lid, </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5A2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>aanhef</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en onderdeel c, en vernietigt deze uiterlijk na twee jaar</w:t>
       </w:r>
       <w:r w:rsidRPr="001E27B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="5AEACFD9" w14:textId="06BD00BE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -14294,137 +14481,119 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001E27B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Het eerste lid, onderdeel k, komt te luiden: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="15FEF96F" w14:textId="084FFB7F">
-[...49 lines deleted...]
-    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="71B3D7D6" w14:textId="77777777">
+    <w:p w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="71B3D7D6" w14:textId="6E93EAB5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FB38A5" w:rsidR="00FB38A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>k. de persoon bij wie de coördinatie van het veiligheidsbeleid, waaronder het beleid dat pesten tegengaat, bedoeld in artikel 5a, eerste lid, onderdeel c, is belegd,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="00FB38A5" w:rsidP="001E27B5" w:rsidRDefault="00FB38A5" w14:paraId="06E2212C" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="1B6C15A5" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E27B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>F</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="1C8719CF" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="05F5DCE4" w14:textId="0CE6AB8D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
@@ -15288,50 +15457,51 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="50B6D186" w14:textId="3DA31C17">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001E27B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>1. In afwijking van artikel 23, eerste lid, kan het bevoegd gezag van een school met minder dan 150 leerlingen alleen een vertrouwenspersoon als bedoeld in artikel 23, eerste lid, onderdeel b, aanwijzen.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="1090CF62" w14:textId="35796384">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -15689,81 +15859,99 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Artikel 23c. Landelijke klachtencommissie</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:p w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="78E3250A" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="11727030" w14:textId="3D10F914">
-[...29 lines deleted...]
-        <w:t>1. Onze Minister wijst een of meerdere rechtspersonen aan voor het in stand houden van landelijke klachtencommissies.</w:t>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="11727030" w14:textId="558D8B68">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Onze Minister wijst een of meerdere rechtspersonen aan voor het in stand houden van </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB38A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>landelijke klachtencommissie.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="6E46A35F" w14:textId="4F304543">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001E27B5">
@@ -15927,89 +16115,105 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001E27B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>5. Bij algemene maatregel van bestuur worden nadere regels gesteld over de klachtencommissie, waaronder regels over de deskundigheid van de leden van de klachtencommissie en de wijze van behandeling van de klacht.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="708D6846" w14:textId="497D3838">
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="708D6846" w14:textId="1193B037">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001E27B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">6. Onze Minister verleent subsidie aan de </w:t>
       </w:r>
       <w:r w:rsidRPr="001E27B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>rechtspersonen voor het in stand houden van de klachtencommissies.</w:t>
+        <w:t>rechtsperso</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB38A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> voor het in stand houden van de klachtencommissie.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="7BE63BAA" w14:textId="768E3B13">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk170383614" w:id="26"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001E27B5">
@@ -16171,50 +16375,51 @@
         </w:rPr>
         <w:t>1. Het bevoegd gezag zorgt dat een school is aangesloten bij een landelijke klachtencommissie als bedoeld in artikel 23c, eerste lid.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="253FD17D" w14:textId="3A3B60EC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001E27B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2. Een ouder, leerling of personeelslid kan bij de klachtencommissie schriftelijk een klacht indienen over:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="1C546E8C" w14:textId="13020CDD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -16863,83 +17068,83 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>5. Het bevoegd gezag volgt het oordeel en de aanbevelingen van de klachtencommissie op, tenzij dringende redenen noodzaken tot afwijking van het oordeel of de aanbevelingen.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="2757A2BE" w14:textId="0F88547F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. Indien de klachtencommissie de klacht gegrond oordeelt, deelt het bevoegd gezag de klager en de klachtencommissie binnen vier weken na ontvangst van het oordeel schriftelijk en gemotiveerd mede op welke wijze het oordeel en de aanbevelingen worden opgevolgd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="680B0CDE" w14:textId="7C1E4754">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:tab/>
-[...30 lines deleted...]
-        </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001E27B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">7. De klachtencommissie doet na overleg met de klager een melding bij de inspectie indien de klachtencommissie vermoedt dat het bevoegd gezag het oordeel of de aanbevelingen van de klachtencommissie niet heeft opgevolgd. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="0AF9832F" w14:textId="30A34E63">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -17512,101 +17717,84 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001E27B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Het tweede lid, onderdeel n, komt te luiden: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="237A79CB" w14:textId="69D6BD73">
-[...49 lines deleted...]
-    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="2C9F2083" w14:textId="77777777">
+    <w:p w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="2C9F2083" w14:textId="4ED87676">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BE0D7F" w:rsidR="00BE0D7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>n. de persoon bij wie de coördinatie van het veiligheidsbeleid, waaronder het beleid dat pesten tegengaat, bedoeld in artikel 3.40, eerste lid, onderdeel c, is belegd; en</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="00BE0D7F" w:rsidP="001E27B5" w:rsidRDefault="00BE0D7F" w14:paraId="3D17CFB9" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="6FAF0B2B" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
@@ -17632,3186 +17820,3212 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="70F38A0A" w14:textId="320FB7C1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Artikel 2.107f, derde lid, wordt als volgt gewijzigd: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="49B6D102" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="4A03989E" w14:textId="057D1930">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1. ‘De artikelen 3.35 en 3.36’ wordt vervangen door ‘De artikelen 3.36, 3.36a, 3.36b en 3.36c’</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="394AFC86" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="0702D053" w14:textId="0CC664A5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2. De zin ‘Onverminderd artikel 3.35, tweede lid, is de voorzitter van de klachtencommissie niet werkzaam voor of bij dat bevoegd gezag.’ vervalt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="11FEBB59" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="74660BD6" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="09E10E07" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="19E3CAA2" w14:textId="7C7CB35C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De artikelen 3.35 en 3.36 worden vervangen door zes artikelen, luidende: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="52E16325" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="2BA5686C" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Artikel 3.35. Vertrouwenspersoon</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="0A99C03D" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="03A3B2E2" w14:textId="47709F47">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1. Het bevoegd gezag stelt als vertrouwenspersoon aan:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="3A122BB1" w14:textId="469B4CB2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a. een personeelslid van de school; en </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="662309DA" w14:textId="4EDA23B4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">b. een persoon die niet werkzaam is op de vestiging van de school. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="693DE741" w14:textId="21987E78">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2. De vertrouwenspersoon heeft tot taak:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="06DD9A82" w14:textId="72387F68">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>a. het opvangen, begeleiden en adviseren van leerlingen en personeelsleden en zo nodig het doorverwijzen naar een hulpverlener of professionele hulpverlenende instantie;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="7E7D244C" w14:textId="0B78834B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">b. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>uders, leerlingen en personeelsleden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> met een klacht over het bevoegd gezag of een personeelslid bij te staan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="21E664DB" w14:textId="29519A9B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>c. het bevoegd gezag gevraagd en ongevraagd te adviseren over het veiligheidsbeleid op de school en de klachtafhandeling door het bevoegd gezag;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="1EB7F91B" w14:textId="3AA4F54A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>d. jaarlijks verslag uit te brengen aan het bevoegd gezag over de uitvoering van de taken, bedoeld in onderdelen a, b en c.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="12DC4898" w14:textId="6562EE93">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. De vertrouwenspersoon, bedoeld in het eerste lid onderdeel a, fungeert als aanspreekpunt voor klachten over pesten en overige ongewenste omgangsvormen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="27D9A325" w14:textId="1F675D50">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>4. Het bevoegd gezag stelt de vertrouwenspersoon, bedoeld in het eerste lid, onderdelen a en b, in staat om onafhankelijk, deskundig en zelfstandig uitvoering te geven aan de taken, bedoeld in het tweede en derde lid, en stelt daarvoor voldoende tijd beschikbaar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="6354978F" w14:textId="5B738CB8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>5. Het bevoegd gezag benadeelt de vertrouwenspersoon, bedoeld in het eerste lid, onderdeel a, niet in zijn positie op de school als gevolg van de wijze waarop hij uitvoering geeft aan zijn taken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="3F472FFA" w14:textId="1937B759">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>6. Degene die deel uitmaakt of in de laatste vijf jaar deel uit heeft gemaakt van het bevoegd gezag of de schoolleiding, bedoeld in de Wet medezeggenschap op scholen, kan geen vertrouwenspersoon zijn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="29085A4C" w14:textId="0981832A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7. De vertrouwenspersoon kan persoonsgegevens, waaronder bijzondere persoonsgegevens en persoonsgegevens van strafrechtelijke aard, verwerken voor zover dit noodzakelijk is voor de uitoefening van de taken, bedoeld in het tweede lid, onderdelen a en b, en het derde lid. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="407CCC3B" w14:textId="48918DB7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>8. Het bevoegd gezag draagt er zorg voor dat de gegevens, bedoeld in het zevende lid, worden bewaard op een plaats die uitsluitend toegankelijk is voor de vertrouwenspersoon.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="0EB3DD3C" w14:textId="12F68CCF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>9. De vertrouwenspersoon bewaart de gegevens, bedoeld in het zevende lid, niet langer dan noodzakelijk is voor de uitvoering van de taken, genoemd in het tweede lid, onderdelen a en b, en derde lid, en vernietigt deze in ieder geval binnen een maand nadat de leerling is uitgeschreven van de school dan wel binnen een maand nadat de werkzaamheden van het personeelslid zijn beëindigd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="253B0C8F" w14:textId="1784A72F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>10. De vertrouwenspersoon is tot geheimhouding verplicht van hetgeen in de uitvoering van zijn taak aan hem is toevertrouwd, tenzij:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="655D818B" w14:textId="570E8293">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>a. enig wettelijk voorschrift hem tot mededeling verplicht;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="4F3FA928" w14:textId="62B42CB3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>b. uit zijn taak de noodzaak tot mededeling voortvloeit;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="58494071" w14:textId="3523AD10">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">c. het belang van een leerling tot mededeling noodzaakt; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="0D3A11E2" w14:textId="34B31714">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001E27B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...179 lines deleted...]
-    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="52E16325" w14:textId="77777777">
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>d. de betrokken ouder, leerling of personeelslid toestemming geeft om vertrouwelijke informatie te delen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="07CCD4FC" w14:textId="5589330E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>11. De vertrouwenspersoon beschikt over een zodanige deskundigheid en ervaring dat hij de functie van vertrouwenspersoon naar behoren kan vervullen, waarbij in het bijzonder het vertrouwelijke karakter van de functie is gewaarborgd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="58137EC5" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="7EF32062" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...13 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="001E27B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Artikel 3.35. Vertrouwenspersoon</w:t>
-[...580 lines deleted...]
-          <w:bCs/>
+        <w:t>Artikel 3.35a.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Vertrouwenspersoon op een kleine school</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="6E9FF105" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="502E411E" w14:textId="08EE3126">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1. In afwijking van artikel 3.35, eerste lid, kan het bevoegd gezag van een school met minder dan 150 leerlingen alleen een vertrouwenspersoon als bedoeld in artikel 3.35, eerste lid, onderdeel b, aanwijzen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="1984FCEF" w14:textId="34E03AAC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2. Indien toepassing wordt gegeven aan het eerste lid wijst het bevoegd gezag in afwijking van artikel 3.35, derde lid, een personeelslid van de school aan als aanspreekpunt voor klachten over pesten en overige ongewenste omgangsvormen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="1DE818EB" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="6C10BCC5" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Artikel 3.36. Klachtbehandeling bevoegd gezag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="2A0819B0" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="5926C3C2" w14:textId="13CE2D96">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1. Een ouder, leerling of personeelslid kan bij het bevoegd gezag een klacht indienen over:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="3F30BC6C" w14:textId="67B79341">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>a. een gedraging of beslissing van het bevoegd gezag of van een personeelslid; en</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="4BB957FF" w14:textId="0899148F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>b. het nalaten van een gedraging of het niet nemen van een beslissing door het bevoegd gezag of een personeelslid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="2071A688" w14:textId="73B673A9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2. Het bevoegd gezag stelt een regeling vast voor de behandeling van klachten door het bevoegd gezag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="430E8187" w14:textId="397FFFB3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. De regeling bevat in ieder geval informatie over de: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="1E8BF4E2" w14:textId="7E813FAE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>a. wijze waarop bij het bevoegd gezag een klacht kan worden ingediend;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="7A3E3799" w14:textId="3F74E541">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>b. procedure voor de behandeling van klachten door het bevoegd gezag;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="3FE7DCF2" w14:textId="028BCFF3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>c. termijn waarbinnen het bevoegd gezag op een klacht beslist.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="3D140D33" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="454B3CD6" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Artikel 3.36a. Landelijke klachtencommissie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="13AFEE1A" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="7269B960" w14:textId="12E26C55">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Onze Minister wijst een of meerdere rechtspersonen aan voor het in stand houden van </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE0D7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>landelijke klachtencommissie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="5CF99DB2" w14:textId="6F02477E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De rechtspersoon benoemt de leden van de klachtencommissie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="6F239F63" w14:textId="16B9BFDD">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. De klachtencommissie stelt haar werkwijze vast en neemt daarbij in ieder geval informatie op over de: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="44A67E1E" w14:textId="384052EA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a. wijze waarop bij de klachtencommissie een klacht kan worden ingediend; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="42412721" w14:textId="1E6C352A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">b. procedure voor de behandeling van klachten door de klachtencommissie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="5886FBD9" w14:textId="716A7B7A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>4. De klachtencommissie brengt jaarlijks een openbaar verslag uit over haar werkzaamheden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="4D788C06" w14:textId="00F9276F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>5. Bij algemene maatregel van bestuur worden nadere regels gesteld over de klachtencommissie, waaronder regels over de deskundigheid van de leden van de klachtencommissie en de wijze van behandeling van de klacht.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="24A09401" w14:textId="49F496E8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00461BE6" w:rsidR="00461BE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Onze Minister verleent subsidie aan de rechtspersoon voor het in stand houden van de klachtencommissie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="3F5AAB54" w14:textId="69125FFC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>7. De artikelen 4, 5, 9 en 10 van de Wet overige OCW-subsidies zijn van overeenkomstige toepassing op de subsidieverstrekking.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="146B7B80" w14:textId="0483303E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8. Onze Minister kan de rechtspersoon aanwijzingen van algemene aard geven over de wijze waarop de door haar in stand gehouden klachtencommissie invulling geeft aan de bij of krachtens dit artikel en de artikelen 3.36b en 3.36c gestelde vereisten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="7A6DAA00" w14:textId="78378200">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001E27B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:bCs/>
-[...153 lines deleted...]
-    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="7EF32062" w14:textId="77777777">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>9. Onze Minister kan de aanwijzing, bedoeld in het eerste lid, in ieder geval intrekken indien de rechtspersoon haar taak ernstig verwaarloost of de door Onze Minister gegeven aanwijzingen niet opvolgt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="5C1FAD4C" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="46481AA5" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E27B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Artikel 3.35a.</w:t>
+        <w:t>Artikel 3.36b. Klachtenprocedure landelijke klachtencommissie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="493DAEDD" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="57330435" w14:textId="5E6A1F70">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1. Het bevoegd gezag zorgt dat een school is aangesloten bij een landelijke klachtencommissie als bedoeld in artikel 3.36a eerste lid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidDel="0047785A" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="5B353E0B" w14:textId="2844ECA5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5" w:rsidDel="0047785A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>. Een ouder, leerling of personeelslid kan bij de klachtencommissie</w:t>
       </w:r>
       <w:r w:rsidRPr="001E27B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E27B5">
+      <w:r w:rsidRPr="001E27B5" w:rsidDel="0047785A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>schriftelijk een klacht indienen over:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidDel="0047785A" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="249A0F34" w14:textId="7737516D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5" w:rsidDel="0047785A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>a. een gedraging of beslissing van het bevoegd gezag of van een personeelslid; of</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidDel="0047785A" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="45460440" w14:textId="203BBA7C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5" w:rsidDel="0047785A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>b. het nalaten van een gedraging of het niet nemen van een beslissing door het bevoegd gezag of door een personeelslid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="2A1DD43B" w14:textId="2E6DF280">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. De klachtencommissie beslist binnen drie weken na indiening of een klacht in behandeling wordt genomen. De klachtencommissie neemt een klacht niet in behandeling indien: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="5563B220" w14:textId="4AFCEEF8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>a. de klacht betrekking heeft op een onderwerp waarvoor een andere vorm van buitengerechtelijke geschilbeslechting openstaat;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="6CB55588" w14:textId="64686B18">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>b. de klacht is ingediend door een personeelslid en betrekking heeft op de arbeidsovereenkomst of arbeidsrechtelijke relatie tussen werknemer en werkgever als bedoeld in titel 10 van Boek 7 van het Burgerlijk Wetboek of de zevende titel a van Boek 7a van het Burgerlijk Wetboek BES dan wel de overeenkomst van opdracht of de relatie tussen opdrachtgever en opdrachtnemer als bedoeld in titel 7 van Boek 7 van het Burgerlijk Wetboek of titel 7 van Boek 7 van het Burgerlijk Wetboek BES;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="039F2F6E" w14:textId="14E1711B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">c. de klacht betrekking heeft op een gedraging of beslissing waarover reeds eerder door de klager een klacht is ingediend bij de klachtencommissie, tenzij de klachtencommissie oordeelt dat hiervan redelijkerwijs moet worden afgeweken; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="0CEB4D88" w14:textId="27BCD62D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>d. de klacht betrekking heeft op een gedraging of beslissing die zich meer dan een jaar voor het indienen van de klacht heeft voorgedaan, tenzij de klachtencommissie oordeelt dat van deze termijn redelijkerwijs moet worden afgeweken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidDel="0047785A" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="3A0A0138" w14:textId="12714D20">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5" w:rsidDel="0047785A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>. Aan de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> behandeling en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5" w:rsidDel="0047785A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> beoordeling van een klacht door de klachtencommissie wordt niet deelgenomen door een persoon die een relatie heeft tot de klager of degene tegen wie de klacht is gericht.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="2CDD9EA2" w14:textId="1FA870C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>5. De klager en degene tegen wie de klacht is gericht kunnen zich bij de behandeling van de klacht laten bijstaan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="4D1B65CC" w14:textId="1BFA9BCB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>6. De klachtencommissie stelt de klager en degene tegen wie de klacht is gericht gedurende de behandeling van de klacht in de gelegenheid om te worden gehoord, tenzij de klacht naar het oordeel van de klachtencommissie kennelijk gegrond dan wel kennelijk ongegrond is.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="2F1D1EBF" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="0B3164D9" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...92 lines deleted...]
-        </w:tabs>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E27B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="6C10BCC5" w14:textId="77777777">
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Artikel 3.36c. Oordeel landelijke klachtencommissie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="41C5AD80" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="00F69C0C" w14:textId="579DEB61">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1. De klachtencommissie geeft binnen tien weken na de beslissing een klacht in behandeling te nemen een oordeel over de gegrondheid van de klacht.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="0FCD2937" w14:textId="605BC6F2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2. De klachtencommissie kan de termijn, genoemd in het eerste lid, verlengen indien zowel de klager als degene tegen wie de klacht is gericht hiermee instemmen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="4CB2E6F1" w14:textId="3BEC2288">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Het oordeel kan vergezeld gaan van aanbevelingen en een termijn waarbinnen opvolging moet worden gegeven aan het oordeel en de aanbevelingen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="0652873B" w14:textId="6CF59578">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>4. De klachtencommissie deelt het oordeel en de aanbevelingen schriftelijk mede aan:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="271A8BCC" w14:textId="2474032C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a. de klager; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="4071CEC7" w14:textId="11AA7C17">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>b. degene tegen wie de klacht is gericht; en</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="69166E93" w14:textId="54672E4F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>c. het bevoegd gezag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="1C9CE5C8" w14:textId="15687022">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>5. Het bevoegd gezag volgt het oordeel en de aanbevelingen van de klachtencommissie op, tenzij dringende redenen noodzaken tot afwijking van het oordeel of de aanbevelingen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="4A27DE1B" w14:textId="62A27D40">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. Indien de klachtencommissie de klacht gegrond oordeelt, deelt het bevoegd gezag de klager en de klachtencommissie binnen vier weken na ontvangst van het oordeel schriftelijk en gemotiveerd mede op welke wijze het oordeel en de aanbevelingen worden opgevolgd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="76809157" w14:textId="0EABE33C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7. De klachtencommissie doet na overleg met de klager een melding bij de inspectie indien de klachtencommissie vermoedt dat het bevoegd gezag het oordeel of de aanbevelingen van de klachtencommissie niet heeft opgevolgd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="3D54A726" w14:textId="7339263F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>8. Bij het berekenen van de termijn, bedoeld in het eerste en zesde lid, worden de weken waarin de betrokken school of instelling is gesloten wegens vakantie, zoals vastgesteld op grond van artikel 2.39, vierde lid, niet meegeteld.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="739D300C" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="704934FE" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="4382DF32" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="0EB962CD" w14:textId="07AE9E1B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Artikel 3.39 komt te luiden: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="790FF995" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="74E6C249" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E27B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...644 lines deleted...]
-          <w:bCs/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Artikel 3.39. Meld-, overleg en aangifteplicht</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="633A9352" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk126848686" w:id="27"/>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="53B85FC8" w14:textId="5932A9F2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1. Indien een personeelslid bekend is geworden dat een leerling mogelijk slachtoffer is geworden van seksueel misbruik of seksuele door een ten behoeve van de school met taken belast persoon, meldt hij dit onverwijld aan het bevoegd gezag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="633F5FD5" w14:textId="3F91C587">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2. Het bevoegd gezag treedt onverwijld in overleg met de vertrouwensinspecteur, bedoeld in artikel 6 van de Wet op het onderwijstoezicht, indien het bevoegd gezag bekend is geworden dat een leerling mogelijk slachtoffer is geworden van seksueel misbruik of seksuele intimidatie door een ten behoeve van zijn school met taken belast persoon.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="114C68F7" w14:textId="2A41F647">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Het overleg is gericht op de vraag of sprake is van een redelijk vermoeden van een seksueel misdrijf als bedoeld in Titel XIV van het Tweede Boek van het Wetboek van Strafrecht of een misdrijf tegen de zeden als bedoeld in Titel XIV van het Wetboek van Strafrecht BES. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="3B638580" w14:textId="2957D98E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>4. Indien de leerling minderjarig is en uit het overleg blijkt dat sprake is van een redelijk vermoeden als bedoeld in het derde lid, doet het bevoegd gezag onverwijld aangifte.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="74055B0F" w14:textId="33E66906">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>5. Het bevoegd gezag stelt de ouders van de minderjarige leerling, de met taken belaste persoon en de vertrouwensinspecteur onverwijld in kennis van de aangifte. Het bevoegd gezag stelt de ouders niet in kennis van de aangifte indien het belang van de leerling zich daar ernstig tegen verzet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="0C834D4E" w14:textId="22EB31E8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. Het bevoegd gezag stelt de leerling eveneens in kennis van de aangifte, tenzij daartegen naar het oordeel van het bevoegd gezag overwegende bezwaren bestaan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="243970BF" w14:textId="6AE3095D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7. Het bevoegd gezag kan ten behoeve van de taken, genoemd in het eerste, tweede, vierde, vijfde en zesde lid, persoonsgegevens, waaronder bijzondere persoonsgegevens over gezondheid of seksueel gedrag of seksuele gerichtheid en persoonsgegevens van strafrechtelijke aard, verwerken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="4AA706D5" w14:textId="05821818">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>8. Het bevoegd gezag bewaart de gegevens, bedoeld in het zevende lid, niet langer dan noodzakelijk is voor de uitvoering van de taken, genoemd in het zevende lid, en vernietigt deze uiterlijk na drie jaar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="04BE031B" w14:textId="025B596B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>9. Het bevoegd gezag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bewaart de gegevens, bedoeld in het zevende lid, op een plaats die uitsluitend toegankelijk is voor door het bevoegd gezag geautoriseerde personen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="0889E19A" w14:textId="410F4874">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:tab/>
-[...1361 lines deleted...]
-        </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001E27B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>10. Het eerste lid is van overeenkomstige toepassing op de vertrouwenspersoon bedoeld in artikel 3.35, eerste lid, onderdeel b.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="2CA08CAA" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -21881,209 +22095,209 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>c. stelselmatige discriminatie;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="37DDADCF" w14:textId="4170BC05">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">d. bedreiging; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="4E61BD36" w14:textId="567E2C27">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>e. grove pesterijen;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="16A49763" w14:textId="28516AE2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>f. ernstige vernieling;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="4350717A" w14:textId="7F0CC794">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">g. diefstal; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="001E3E39" w14:textId="58383316">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">h. bezit van, handel in, of gebruik van drugs; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="2345CF93" w14:textId="563F5F4F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001E27B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">d. bedreiging; </w:t>
-[...148 lines deleted...]
-        </w:rPr>
         <w:t>i. bezit van, handel in, of gebruik van een wapen.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="4838FD17" w14:textId="20EA43FF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001E27B5">
@@ -22343,51 +22557,51 @@
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001E27B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">4. De registratie kan persoonsgegevens, waaronder bijzondere persoonsgegevens en persoonsgegevens van strafrechtelijke aard, bevatten. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="1B933605" w14:textId="5E17B3D1">
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="1B933605" w14:textId="56F40541">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001E27B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
@@ -22406,51 +22620,69 @@
       </w:r>
       <w:r w:rsidRPr="001E27B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>genoemd in het derde lid, niet langer dan noodzakelijk is</w:t>
       </w:r>
       <w:r w:rsidRPr="001E27B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> ter uitvoering van de taken, </w:t>
       </w:r>
       <w:r w:rsidRPr="001E27B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>genoemd in het eerste lid en artikel 3.40, tweede lid, opschrift en onderdeel c, en vernietigt deze uiterlijk na twee jaar</w:t>
+        <w:t xml:space="preserve">genoemd in het eerste lid en artikel 3.40, tweede lid, </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA1C84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>aanhef</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en onderdeel c, en vernietigt deze uiterlijk na twee jaar</w:t>
       </w:r>
       <w:r w:rsidRPr="001E27B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="798C175C" w14:textId="702888DF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -22891,172 +23123,172 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="45D0F773" w14:textId="7738D5B6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Na 11.39 wordt een artikel ingevoegd luidende:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="7CB1D70F" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="4D9443F3" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk177997004" w:id="28"/>
+      <w:r w:rsidRPr="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Artikel 11.39a. Klachtencommissie BES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="6EFBE6BD" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="4BFF9186" w14:textId="50CFCC1B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. De artikelen 3.36a, 3.36b en 3.36c zijn niet van toepassing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="267EB020" w14:textId="4ED613EE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:tab/>
-[...119 lines deleted...]
-        </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001E27B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2. Onze Minister draagt zorg voor de instandhouding van de Klachtencommissie BES.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="65378B6C" w14:textId="05C76F6D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -23793,1377 +24025,1385 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="00E96001" w14:paraId="44F334E7" w14:textId="657EFCFC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5" w:rsidR="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1. In het tweede lid, onderdeel e, wordt ‘artikel 14 van de Wet op het primair onderwijs, artikel 23 van de Wet op de expertisecentra en de artikelen 3.35 en 3.36 van de Wet voortgezet onderwijs 2020’ vervangen door ‘artikel 14e van de Wet op het primair onderwijs, artikel 23e van de Wet op de expertisecentra en artikel 3.36c van de Wet voortgezet onderwijs 2020’.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="00E96001" w:rsidP="001E27B5" w:rsidRDefault="00E96001" w14:paraId="750DE6D0" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="00E96001" w14:paraId="41414953" w14:textId="23D25607">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5" w:rsidR="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Onder vervanging van de punt aan het slot van onderdeel i door een puntkomma wordt aan het tweede lid, een onderdeel toegevoegd, luidende: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="00E96001" w14:paraId="00A6D2F7" w14:textId="573B00F1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5" w:rsidR="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>j. jaarlijks de evaluatie van het veiligheidsbeleid, bedoeld in artikel 4c, tweede lid, van de Wet op het primair onderwijs, artikel 5a, tweede lid van de Wet op de expertisecentra of artikel 3.40, tweede lid, van de Wet voortgezet onderwijs 2020, gezamenlijk met een overzicht van:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="00E96001" w14:paraId="1AF81118" w14:textId="17C2B625">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5" w:rsidR="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1°. het aantal ingediende klachten, bedoeld in de artikelen 14b, eerste lid, en 14d, tweede lid van de Wet op het primair onderwijs, de artikelen 23b, eerste lid en 23d, tweede lid van de Wet op de expertisecentra en de artikelen 3.36, eerste lid, en 3.36b, tweede lid van de Wet voortgezet onderwijs 2020;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="00E96001" w14:paraId="39B48483" w14:textId="7F5C6CB1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5" w:rsidR="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2°. het aantal meldingen van ernstige veiligheidsincidenten, bedoeld in artikel 4c2, eerste lid, van de Wet op het primair onderwijs, artikel 5a2, eerste lid, van de Wet op de expertisecentra en artikel 3.40b, eerste lid, van de Wet voortgezet onderwijs 2020; en </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="00E96001" w14:paraId="5D4C5CCF" w14:textId="143CE651">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5" w:rsidR="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3°. het aantal keren dat het bevoegd gezag overleg heeft gevoerd met de vertrouwensinspecteur als bedoeld in artikel 4a, tweede lid van de Wet op het primair onderwijs, artikel 4a, tweede lid, van de Wet op de expertisecentra en artikel 3.39, tweede lid van de Wet voortgezet onderwijs 2020. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="559150CF" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="42D5E659" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="22F2B34F" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="00E96001" w14:paraId="53D5A268" w14:textId="68FEDBA3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5" w:rsidR="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Onder vervanging van de punt aan het slot van onderdeel j door een puntkomma wordt aan artikel 10 een onderdeel toegevoegd, luidende:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="00E96001" w14:paraId="45C45F46" w14:textId="03DDA490">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5" w:rsidR="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>k. aanstelling van een vertrouwenspersoon als bedoeld in artikel 14, eerste lid, aanhef en onderdelen a en b, van de Wet op het primair onderwijs, artikel 23, eerste lid, aanhef en onderdelen a en b, van de Wet op de expertisecentra en artikel 3.35, eerste lid, aanhef en onderdelen a en b, van de Wet voortgezet onderwijs 2020.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="1987E510" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="0D6B481E" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="67BA6E4E" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ARTIKEL VI. WIJZIGING VAN DE WET EDUCATIE EN BEROEPSONDERWIJS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="76268425" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="00E96001" w14:paraId="3EA8692A" w14:textId="71E89D0B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5" w:rsidR="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Wet educatie en beroepsonderwijs wordt als volgt gewijzigd: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="5DD7557C" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="28F75F19" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="35080EE2" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="00E96001" w14:paraId="112FD4E9" w14:textId="6CD992FB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5" w:rsidR="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Artikel 1.3.8 komt te luiden: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="7307BC31" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="0ACBA3EF" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Artikel 1.3.8. Meld-, overleg en aangifteplicht</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E96001" w:rsidP="001E27B5" w:rsidRDefault="00E96001" w14:paraId="04761817" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="00E96001" w14:paraId="415CAC51" w14:textId="4186D657">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5" w:rsidR="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1. Indien een personeelslid bekend is geworden dat een student, vavo-student of deelnemer mogelijk slachtoffer is geworden van seksueel misbruik of seksuele intimidatie door een ten behoeve van de instelling met taken belast persoon, meldt hij dit onverwijld aan het bevoegd gezag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="00E96001" w14:paraId="1B4B6483" w14:textId="518FF8ED">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5" w:rsidR="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2. Het bevoegd gezag treedt onverwijld in overleg met de vertrouwensinspecteur, bedoeld in artikel 6 van de Wet op het onderwijstoezicht, indien het bevoegd gezag bekend is geworden dat een student, vavo-student of deelnemer mogelijk slachtoffer is geworden van seksueel misbruik of seksuele intimidatie door een ten behoeve van zijn instelling met taken belast persoon.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="00E96001" w14:paraId="365BBB33" w14:textId="39558B31">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001E27B5" w:rsidR="001E27B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:bCs/>
-[...38 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Het overleg is gericht op de vraag of sprake is van een redelijk vermoeden van een seksueel misdrijf als bedoeld in Titel XIV van het Tweede Boek van het Wetboek van Strafrecht. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="00E96001" w14:paraId="7829638C" w14:textId="21C9A3C1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001E27B5" w:rsidR="001E27B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:bCs/>
-[...23 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>4. Indien de student of vavo-student minderjarig is en uit het overleg blijkt dat sprake is van een redelijk vermoeden als bedoeld in het derde lid, doet het bevoegd gezag onverwijld aangifte.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="00E96001" w14:paraId="66DCF1C3" w14:textId="6219523D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001E27B5" w:rsidR="001E27B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:bCs/>
-[...27 lines deleted...]
-        <w:tab/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Het bevoegd gezag stelt de student of vavo-student, de ouders van de </w:t>
+      </w:r>
+      <w:r w:rsidR="00392CFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">minderjarige </w:t>
       </w:r>
       <w:r w:rsidRPr="001E27B5" w:rsidR="001E27B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:bCs/>
-[...23 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>student of vavo-student, de met taken belaste persoon en de vertrouwensinspecteur onverwijld in kennis van de aangifte. Het bevoegd gezag stelt de ouders niet in kennis van de aangifte indien het belang van de student of vavo-student zich daar ernstig tegen verzet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="00E96001" w14:paraId="4533A214" w14:textId="2BA62C72">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001E27B5" w:rsidR="001E27B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:bCs/>
-[...23 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. Het bevoegd gezag kan ten behoeve van de taken, genoemd in het eerste, tweede, vierde en vijfde lid, persoonsgegevens, waaronder bijzondere persoonsgegevens over gezondheid of seksueel gedrag of seksuele gerichtheid en persoonsgegevens van strafrechtelijke aard, verwerken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="00E96001" w14:paraId="68DDA3BE" w14:textId="2103EBEE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001E27B5" w:rsidR="001E27B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:bCs/>
-[...38 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7. Het bevoegd gezag bewaart de gegevens, bedoeld in het zesde lid, niet langer dan noodzakelijk is voor de uitvoering van de taken, genoemd in het zesde lid, en vernietigt deze uiterlijk na drie jaar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="00E96001" w14:paraId="19DF9EFF" w14:textId="2E7ECD1F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5" w:rsidR="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>8. Het bevoegd gezag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5" w:rsidR="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bewaart de gegevens, bedoeld in het zesde lid, op een plaats die uitsluitend toegankelijk is voor door het bevoegd gezag geautoriseerde personen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="32E3507D" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="5593998F" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="22F2B34F" w14:textId="77777777">
-[...31 lines deleted...]
-          <w:bCs/>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="1A76EE19" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="00E96001" w14:paraId="5F99052E" w14:textId="23742253">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001E27B5" w:rsidR="001E27B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:bCs/>
-[...6 lines deleted...]
-    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="00E96001" w14:paraId="45C45F46" w14:textId="03DDA490">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In artikel 1.4a.1, negende lid, wordt "Artikel 1.3.9 is van overeenkomstige toepassing” vervangen door “De artikelen 1.3.8 en 1.3.9 zijn van overeenkomstige toepassing”. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="0C689639" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="2357BA63" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="77962BD9" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="00E96001" w14:paraId="571D1366" w14:textId="1F087B6F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001E27B5" w:rsidR="001E27B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>k. aanstelling van een vertrouwenspersoon als bedoeld in artikel 14, eerste lid, aanhef en onderdelen a en b, van de Wet op het primair onderwijs, artikel 23, eerste lid, aanhef en onderdelen a en b, van de Wet op de expertisecentra en artikel 3.35, eerste lid, aanhef en onderdelen a en b, van de Wet voortgezet onderwijs 2020.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="1987E510" w14:textId="77777777">
+        <w:t xml:space="preserve">Na artikel 12.5.1c wordt een artikel ingevoegd, luidende: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="117E1BBB" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="2DFA8916" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...10 lines deleted...]
-        </w:tabs>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E27B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="67BA6E4E" w14:textId="77777777">
+        <w:t>Artikel 12.5.1d. Evaluatie Wet vrij en veilig onderwijs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E96001" w:rsidP="001E27B5" w:rsidRDefault="00E96001" w14:paraId="4AFD7A37" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="00E96001" w14:paraId="7F69D4A6" w14:textId="79467521">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5" w:rsidR="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Onze Minister zendt binnen vijf jaar na de inwerkingtreding van artikel VI van de Wet vrij en veilig onderwijs aan de Staten-Generaal een verslag over de doeltreffendheid en effecten van artikel 1.3.8 in de praktijk.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="1A0FE555" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="6EDDBFA0" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E27B5">
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="4C0D3D7B" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>ARTIKEL VI. WIJZIGING VAN DE WET EDUCATIE EN BEROEPSONDERWIJS</w:t>
-[...16 lines deleted...]
-    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="00E96001" w14:paraId="3EA8692A" w14:textId="71E89D0B">
+      </w:pPr>
+      <w:r w:rsidRPr="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ARTIKEL VII. WIJZIGING VAN DE WET EDUCATIE EN BEROEPSONDERWIJS BES </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="32FC884D" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="00E96001" w14:paraId="1D05CC0A" w14:textId="7DF97972">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001E27B5" w:rsidR="001E27B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">De Wet educatie en beroepsonderwijs wordt als volgt gewijzigd: </w:t>
-[...52 lines deleted...]
-    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="00E96001" w14:paraId="112FD4E9" w14:textId="6CD992FB">
+        <w:t xml:space="preserve">De Wet educatie en beroepsonderwijs BES wordt als volgt gewijzigd: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="02715BDA" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="51DD60DC" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="34D9A746" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="00E96001" w14:paraId="1CF3009F" w14:textId="0EE4E387">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5" w:rsidR="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Artikel 1.3.5 komt te luiden: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="316BA596" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="09BC2C75" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Artikel 1.3.5. Meld-, overleg en aangifteplicht</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E96001" w:rsidP="001E27B5" w:rsidRDefault="00E96001" w14:paraId="62CA1271" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="00E96001" w14:paraId="13024A7D" w14:textId="7D32549C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001E27B5" w:rsidR="001E27B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Artikel 1.3.8 komt te luiden: </w:t>
-[...75 lines deleted...]
-        <w:tab/>
+        <w:t xml:space="preserve">1. Indien een personeelslid bekend is geworden dat een student, vavo-student of deelnemer mogelijk slachtoffer is geworden van seksueel misbruik of seksuele intimidatie door een ten </w:t>
       </w:r>
       <w:r w:rsidRPr="001E27B5" w:rsidR="001E27B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>1. Indien een personeelslid bekend is geworden dat een student, vavo-student of deelnemer mogelijk slachtoffer is geworden van seksueel misbruik of seksuele intimidatie door een ten behoeve van de instelling met taken belast persoon, meldt hij dit onverwijld aan het bevoegd gezag.</w:t>
-[...20 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:tab/>
-[...725 lines deleted...]
-        <w:t>1. Indien een personeelslid bekend is geworden dat een student, vavo-student of deelnemer mogelijk slachtoffer is geworden van seksueel misbruik of seksuele intimidatie door een ten behoeve van de instelling met taken belast persoon, meldt hij dit onverwijld aan het bevoegd gezag.</w:t>
+        <w:t>behoeve van de instelling met taken belast persoon, meldt hij dit onverwijld aan het bevoegd gezag.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="00E96001" w14:paraId="59F069E9" w14:textId="50ED9467">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001E27B5" w:rsidR="001E27B5">
         <w:rPr>
@@ -25659,876 +25899,876 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="5FD173F0" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E27B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="0159A884" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="00E96001" w14:paraId="67A279C3" w14:textId="7D844DC7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5" w:rsidR="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Artikel 1.20 komt te luiden: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="5F261551" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="530CA3CF" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Artikel 1.20. Meld-, overleg en aangifteplicht</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E96001" w:rsidP="001E27B5" w:rsidRDefault="00E96001" w14:paraId="4EC1FC45" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="00E96001" w14:paraId="26F51ECF" w14:textId="02F7BC3C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5" w:rsidR="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1. Indien een personeelslid bekend is geworden dat een student mogelijk slachtoffer is geworden van seksueel misbruik of seksuele intimidatie door een ten behoeve van de instelling met taken belast persoon, meldt hij dit onverwijld aan het instellingsbestuur.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="00E96001" w14:paraId="24ABA02D" w14:textId="5F8D333C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5" w:rsidR="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2. Het instellingsbestuur treedt onverwijld in overleg met de vertrouwensinspecteur, bedoeld in artikel 6 van de Wet op het onderwijstoezicht, indien het instellingsbestuur bekend is geworden dat een student mogelijk slachtoffer is geworden van seksueel misbruik of seksuele intimidatie door een ten behoeve van zijn instelling met taken belast persoon.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="00E96001" w14:paraId="672CA1EE" w14:textId="49F88EDB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5" w:rsidR="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Het overleg is gericht op de vraag of sprake is van een redelijk vermoeden van een seksueel misdrijf als bedoeld in Titel XIV van Tweede Boek van het Wetboek van Strafrecht. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="00E96001" w14:paraId="364D2185" w14:textId="4A416626">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5" w:rsidR="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>4. Indien de student minderjarig is en uit het overleg blijkt dat sprake is van een redelijk vermoeden als bedoeld in het derde lid, doet het instellingsbestuur onverwijld aangifte.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="00E96001" w14:paraId="480BC109" w14:textId="48E1BCCB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5" w:rsidR="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Het instellingsbestuur stelt de student, de ouders, voogden of verzorgers van de </w:t>
+      </w:r>
+      <w:r w:rsidR="00F30BC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">minderjarige </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5" w:rsidR="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>student, de met taken belaste persoon en de vertrouwensinspecteur onverwijld in kennis van de aangifte. Het instellingsbestuur stelt de ouders, voogden of verzorgers niet in kennis van de aangifte indien het belang van de student zich daar ernstig tegen verzet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="00E96001" w14:paraId="05F94852" w14:textId="67224E2A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5" w:rsidR="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. Het instellingsbestuur kan ten behoeve van de taken, genoemd in het eerste, tweede, vierde en vijfde lid, persoonsgegevens, waaronder bijzondere persoonsgegevens over gezondheid of seksueel gedrag of seksuele gerichtheid en persoonsgegevens van strafrechtelijke aard, verwerken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="00E96001" w14:paraId="4758214B" w14:textId="2732E906">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5" w:rsidR="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>7. Het instellingsbestuur bewaart de gegevens, bedoeld in het zesde lid, niet langer dan noodzakelijk is voor de uitvoering van de taken, genoemd in het zesde lid, en vernietigt deze uiterlijk na drie jaar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="00E96001" w14:paraId="1B021A3B" w14:textId="24BAA404">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5" w:rsidR="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>8. Het instellingsbestuur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5" w:rsidR="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bewaart de gegevens, bedoeld in het zesde lid, op een plaats die uitsluitend toegankelijk is voor door het instellingsbestuur geautoriseerde personen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="3AB5170F" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="50427B2E" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="217C80A9" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="00E96001" w14:paraId="40608AEB" w14:textId="6AE9C1BF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5" w:rsidR="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Na artikel 19.1a wordt een artikel ingevoegd, luidende: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="52BE23B3" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="636C6B0F" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Artikel 19.1b. Evaluatie Wet vrij en veilig onderwijs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E96001" w:rsidP="001E27B5" w:rsidRDefault="00E96001" w14:paraId="073DE4FA" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="00E96001" w14:paraId="515400E7" w14:textId="6C85FA8C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5" w:rsidR="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Onze Minister zendt binnen vijf jaar na de inwerkingtreding van artikel VIII van de Wet vrij en veilig onderwijs aan de Staten-Generaal een verslag over de doeltreffendheid en effecten van artikel 1.20 in de praktijk.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="1EB391AF" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="69E8B266" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="1F10EC5E" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk197000388" w:id="29"/>
+      <w:r w:rsidRPr="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ARTIKEL IX. WIJZIGING VAN DE WET OP HET ONDERWIJSTOEZICHT</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="6748888B" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="00E96001" w14:paraId="64AB37C0" w14:textId="7582B309">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E27B5" w:rsidR="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>De Wet op het onderwijstoezicht wordt als volgt gewijzigd:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="1786B93D" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="267D0FA3" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>A</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="0159A884" w14:textId="77777777">
-[...13 lines deleted...]
-    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="00E96001" w14:paraId="67A279C3" w14:textId="7D844DC7">
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="26CD95B7" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="00E96001" w14:paraId="37F55B7B" w14:textId="321B62A5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001E27B5" w:rsidR="001E27B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Artikel 1.20 komt te luiden: </w:t>
-[...64 lines deleted...]
-    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="00E96001" w14:paraId="26F51ECF" w14:textId="02F7BC3C">
+        <w:t>In artikel 1 komt de aanhef te luiden:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="00E96001" w14:paraId="5AC35AE5" w14:textId="5FA42FE0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001E27B5" w:rsidR="001E27B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>1. Indien een personeelslid bekend is geworden dat een student mogelijk slachtoffer is geworden van seksueel misbruik of seksuele intimidatie door een ten behoeve van de instelling met taken belast persoon, meldt hij dit onverwijld aan het instellingsbestuur.</w:t>
-[...269 lines deleted...]
-          <w:bCs/>
+        <w:t>In deze wet en de daarop berustende bepalingen wordt, tenzij anders bepaald, verstaan onder:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="1382DB89" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="1E2CD02B" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E27B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="217C80A9" w14:textId="77777777">
-[...311 lines deleted...]
-    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="00E96001" w14:paraId="5AC35AE5" w14:textId="5FA42FE0">
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="383ABA58" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="00E96001" w14:paraId="400B88B4" w14:textId="38CD9FB5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:tab/>
-[...78 lines deleted...]
-        </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001E27B5" w:rsidR="001E27B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Na artikel 4 wordt een artikel ingevoegd, luidende:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="158826DA" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -26676,157 +26916,218 @@
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001E27B5" w:rsidR="001E27B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Artikel 6 wordt als volgt gewijzigd:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E96001" w:rsidP="001E27B5" w:rsidRDefault="00E96001" w14:paraId="53ECD762" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="00E96001" w14:paraId="783C8329" w14:textId="400FB1C7">
-[...18 lines deleted...]
-        <w:tab/>
+    <w:p w:rsidR="00B11F84" w:rsidP="001E27B5" w:rsidRDefault="00B11F84" w14:paraId="5DD862B2" w14:textId="458D5508">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B11F84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1. In het vijfde lid wordt na ‘De vertrouwensinspecteur is bevoegd ’ ingevoegd ‘persoonsgegevens, waaronder ‘ en wordt na ‘Uitvoeringswet Algemene verorderning gegevensbescherming’ een komma ingevoegd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B11F84" w:rsidP="001E27B5" w:rsidRDefault="00B11F84" w14:paraId="630C2D21" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="00E96001" w14:paraId="783C8329" w14:textId="6234FC08">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B11F84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="001E27B5" w:rsidR="001E27B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>1. Na het vijfde lid wordt, onder vernummering van het zesde en zevende lid tot het zevende en achtste lid, een lid ingevoegd, luidende:</w:t>
+        <w:t>. Na het vijfde lid wordt, onder vernummering van het zesde en zevende lid tot het zevende en achtste lid, een lid ingevoegd, luidende:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="00E96001" w14:paraId="4480A385" w14:textId="3523FDB4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001E27B5" w:rsidR="001E27B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>6. Bij algemene maatregel van bestuur worden regels gesteld, waaronder een bewaartermijn, over de verwerking van persoonsgegevens, bedoeld in het vijfde lid.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:p w:rsidR="00E96001" w:rsidP="001E27B5" w:rsidRDefault="00E96001" w14:paraId="6F267DE6" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="00E96001" w14:paraId="160E0740" w14:textId="32B8C5A2">
-[...20 lines deleted...]
-        <w:tab/>
+    <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="00E96001" w14:paraId="160E0740" w14:textId="47FB8C25">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B11F84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="001E27B5" w:rsidR="001E27B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>2. In het achtste lid (nieuw) wordt ‘zesde lid’ vervangen door ‘zevende lid’.</w:t>
+        <w:t>. In het achtste lid (nieuw) wordt ‘zesde lid’ vervangen door ‘zevende lid’.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="3338E53D" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="001E27B5" w:rsidR="001E27B5" w:rsidP="001E27B5" w:rsidRDefault="001E27B5" w14:paraId="28BF1779" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
@@ -29544,72 +29845,72 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>De Staatssecretaris van Onderwijs, Cultuur en Wetenschap,</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidRPr="002168F4" w:rsidR="0065452E" w:rsidSect="00A11E73">
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="357" w:footer="1440" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="45F344AD" w14:textId="77777777" w:rsidR="00CF3729" w:rsidRDefault="00CF3729">
+    <w:p w14:paraId="70957891" w14:textId="77777777" w:rsidR="00710A55" w:rsidRDefault="00710A55">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7AA4A5CE" w14:textId="77777777" w:rsidR="00CF3729" w:rsidRDefault="00CF3729">
+    <w:p w14:paraId="6632E9DC" w14:textId="77777777" w:rsidR="00710A55" w:rsidRDefault="00710A55">
       <w:pPr>
         <w:pStyle w:val="Amendement"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="701DCD97" w14:textId="77777777" w:rsidR="00CF3729" w:rsidRDefault="00CF3729">
+    <w:p w14:paraId="7484F4FB" w14:textId="77777777" w:rsidR="00710A55" w:rsidRDefault="00710A55">
       <w:pPr>
         <w:pStyle w:val="Amendement"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
@@ -29736,156 +30037,169 @@
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="002168F4">
       <w:rPr>
         <w:rStyle w:val="Paginanummer"/>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="2D348F1A" w14:textId="77777777" w:rsidR="002168F4" w:rsidRPr="002168F4" w:rsidRDefault="002168F4" w:rsidP="002168F4">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
       <w:ind w:right="360"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6C5A548E" w14:textId="77777777" w:rsidR="00CF3729" w:rsidRDefault="00CF3729">
+    <w:p w14:paraId="0DFD0026" w14:textId="77777777" w:rsidR="00710A55" w:rsidRDefault="00710A55">
       <w:pPr>
         <w:pStyle w:val="Amendement"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7B721DA1" w14:textId="77777777" w:rsidR="00CF3729" w:rsidRDefault="00CF3729">
+    <w:p w14:paraId="6FA8B57E" w14:textId="77777777" w:rsidR="00710A55" w:rsidRDefault="00710A55">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="284"/>
   <w:hyphenationZone w:val="1109"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001E27B5"/>
     <w:rsid w:val="00012DBE"/>
     <w:rsid w:val="0002513A"/>
+    <w:rsid w:val="00085B04"/>
     <w:rsid w:val="000A1D81"/>
     <w:rsid w:val="00111ED3"/>
+    <w:rsid w:val="001B172A"/>
     <w:rsid w:val="001C190E"/>
     <w:rsid w:val="001E27B5"/>
     <w:rsid w:val="002168F4"/>
     <w:rsid w:val="002A727C"/>
     <w:rsid w:val="00372CAE"/>
     <w:rsid w:val="00392CFB"/>
     <w:rsid w:val="003E712E"/>
     <w:rsid w:val="003F2CEE"/>
     <w:rsid w:val="004104AF"/>
+    <w:rsid w:val="00461BE6"/>
     <w:rsid w:val="005C24C3"/>
     <w:rsid w:val="005D2707"/>
     <w:rsid w:val="005E52D1"/>
     <w:rsid w:val="00606255"/>
     <w:rsid w:val="0065452E"/>
     <w:rsid w:val="006B607A"/>
+    <w:rsid w:val="00710A55"/>
     <w:rsid w:val="007D00A4"/>
     <w:rsid w:val="007D451C"/>
     <w:rsid w:val="00826224"/>
+    <w:rsid w:val="008E04DD"/>
     <w:rsid w:val="00930A23"/>
     <w:rsid w:val="009B6E5C"/>
     <w:rsid w:val="009C7354"/>
     <w:rsid w:val="009E6D7F"/>
     <w:rsid w:val="009E706F"/>
     <w:rsid w:val="00A11E73"/>
     <w:rsid w:val="00A2521E"/>
     <w:rsid w:val="00AE436A"/>
+    <w:rsid w:val="00B1178B"/>
+    <w:rsid w:val="00B11F84"/>
+    <w:rsid w:val="00BD2108"/>
+    <w:rsid w:val="00BE0D7F"/>
     <w:rsid w:val="00C135B1"/>
     <w:rsid w:val="00C479A8"/>
     <w:rsid w:val="00C92DF8"/>
     <w:rsid w:val="00CB3578"/>
+    <w:rsid w:val="00CE5A2C"/>
     <w:rsid w:val="00CF3729"/>
     <w:rsid w:val="00D20AFA"/>
     <w:rsid w:val="00D55648"/>
     <w:rsid w:val="00DB5ACD"/>
     <w:rsid w:val="00E16443"/>
     <w:rsid w:val="00E36EE9"/>
     <w:rsid w:val="00E46A25"/>
     <w:rsid w:val="00E96001"/>
     <w:rsid w:val="00F13442"/>
+    <w:rsid w:val="00F26559"/>
     <w:rsid w:val="00F30BC9"/>
     <w:rsid w:val="00F62D3F"/>
     <w:rsid w:val="00F663ED"/>
     <w:rsid w:val="00F70675"/>
     <w:rsid w:val="00F956D4"/>
     <w:rsid w:val="00F96FD3"/>
+    <w:rsid w:val="00FA1C84"/>
+    <w:rsid w:val="00FB38A5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -30232,50 +30546,51 @@
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Eindnoottekst">
     <w:name w:val="endnote text"/>
@@ -31294,73 +31609,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>36</ap:Pages>
-  <ap:Words>14049</ap:Words>
-  <ap:Characters>77271</ap:Characters>
+  <ap:Words>14025</ap:Words>
+  <ap:Characters>77141</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>643</ap:Lines>
-  <ap:Paragraphs>182</ap:Paragraphs>
+  <ap:Lines>642</ap:Lines>
+  <ap:Paragraphs>181</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr>T W E E D E   K A M E R   D E R   S T A T E N - G E N E R A A L                                                        2</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>91138</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>90985</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:creator/>
   <lastModifiedBy/>
   <revision/>
   <lastPrinted>2009-12-07T14:10:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:description>------------------------</dc:description>
   <dc:subject/>
   <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_AdHocReviewCycleID">
     <vt:i4>737000711</vt:i4>