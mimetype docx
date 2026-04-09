--- v0 (2026-02-13)
+++ v1 (2026-04-09)
@@ -1,197 +1,191 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00CF4E2F" w:rsidR="00CF4E2F" w:rsidP="00CF4E2F" w:rsidRDefault="009D73DA" w14:paraId="2C1246A0" w14:textId="0113AA70">
+    <w:p w:rsidRPr="00915EFA" w:rsidR="00A47DA9" w:rsidP="00A47DA9" w:rsidRDefault="009D73DA" w14:paraId="145EA89D" w14:textId="403466EF">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D73DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>36</w:t>
+      </w:r>
+      <w:r w:rsidR="00A47DA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="009D73DA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>36873</w:t>
+        <w:t>873</w:t>
       </w:r>
       <w:r w:rsidRPr="000122BA" w:rsidR="000122BA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00CF4E2F" w:rsidR="00CF4E2F">
+      <w:r w:rsidRPr="00A47DA9" w:rsidR="00A47DA9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Wijziging van Boek 6 van het Burgerlijk Wetboek in verband met de implementatie van Richtlijn (EU) 2024/825 van het Europees Parlement en de Raad van 28 februari 2024 tot wijziging van de Richtlijnen 2005/29/EG en 2011/83/EU wat betreft het versterken van de positie van de consument voor de groene transitie door middel van betere informatie en door middel van bescherming tegen oneerlijke praktijken (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00CF4E2F" w:rsidR="00CF4E2F">
+      <w:r w:rsidRPr="00A47DA9" w:rsidR="00A47DA9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>PbEU</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00CF4E2F" w:rsidR="00CF4E2F">
+      <w:r w:rsidRPr="00A47DA9" w:rsidR="00A47DA9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2024, L 825) (Implementatiewet richtlijn betere duurzaamheidsinformatie voor consumenten)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00735602" w:rsidR="00074F9D" w:rsidP="000122BA" w:rsidRDefault="00074F9D" w14:paraId="67F8609C" w14:textId="542C30CE">
+    <w:p w:rsidR="0092495F" w:rsidP="000122BA" w:rsidRDefault="0092495F" w14:paraId="1C8FB64E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0092495F" w:rsidP="000122BA" w:rsidRDefault="0092495F" w14:paraId="1C8FB64E" w14:textId="77777777">
+    <w:p w:rsidRPr="00A47DA9" w:rsidR="0092495F" w:rsidP="000122BA" w:rsidRDefault="0092495F" w14:paraId="63552A11" w14:textId="0B25BAD7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:t>Nr.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A47DA9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve"> 5</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>Nr.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00CF4E2F">
+        <w:tab/>
+        <w:t xml:space="preserve">VERSLAG </w:t>
+      </w:r>
+      <w:r w:rsidR="00A47DA9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 5</w:t>
-[...17 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00CF4E2F">
+      <w:r w:rsidR="00A47DA9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Vastgesteld 12 februari 2026</w:t>
-      </w:r>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00074F9D" w:rsidP="00074F9D" w:rsidRDefault="00074F9D" w14:paraId="3E9F23CD" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="000D185A" w:rsidR="0092495F" w:rsidP="00B8062E" w:rsidRDefault="0092495F" w14:paraId="07991381" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D185A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>De vaste commissie voor Economische Zaken, belast met het voorbereidend onderzoek van dit wetsvoorstel, heeft de eer als volgt verslag uit te brengen van haar bevindingen.</w:t>
@@ -267,88 +261,155 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> A</w:t>
       </w:r>
       <w:r w:rsidR="000D185A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>lgemeen</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="000D185A" w:rsidR="0092495F" w:rsidP="00B8062E" w:rsidRDefault="0092495F" w14:paraId="5AD13A7B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="000D185A" w:rsidR="005E5444" w:rsidP="00B8062E" w:rsidRDefault="007224E3" w14:paraId="0E95AFA3" w14:textId="6C3ADB07">
+    <w:p w:rsidRPr="00422889" w:rsidR="005E5444" w:rsidP="00C47614" w:rsidRDefault="007224E3" w14:paraId="0E95AFA3" w14:textId="6C3ADB07">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D185A">
+      <w:r w:rsidRPr="00422889">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">De leden van de D66-fractie hebben met belangstelling kennisgenomen van het wetsvoorstel </w:t>
       </w:r>
-      <w:r w:rsidRPr="000D185A" w:rsidR="00B332B6">
+      <w:r w:rsidRPr="00422889" w:rsidR="00B332B6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">betreffende de </w:t>
       </w:r>
-      <w:r w:rsidRPr="000D185A" w:rsidR="00206CC3">
+      <w:r w:rsidRPr="00422889" w:rsidR="00206CC3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Implementatiewet richtlijn betere duurzaamheidsinformatie voor consumenten. </w:t>
       </w:r>
-      <w:r w:rsidRPr="000D185A">
+      <w:r w:rsidRPr="00422889">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Deze leden onderschrijven het belang van het beschermen van de gezondheid, veiligheid en economische en juridische belangen van consumenten, evenals het belang van goede en betrouwbare informatievoorziening. Tegelijkertijd hebben deze leden nog enkele vragen en opmerkingen bij het voorliggende voorstel.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000D185A" w:rsidR="007224E3" w:rsidP="00B8062E" w:rsidRDefault="007224E3" w14:paraId="1DA77D7B" w14:textId="77777777">
+    <w:p w:rsidRPr="00422889" w:rsidR="00DE5A81" w:rsidP="00C47614" w:rsidRDefault="00DE5A81" w14:paraId="414765DE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00422889" w:rsidR="00170604" w:rsidP="00C47614" w:rsidRDefault="00170604" w14:paraId="5DEE7B30" w14:textId="539AC694">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00422889">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De leden van de VVD-fractie hebben kennisgenomen van </w:t>
+      </w:r>
+      <w:r w:rsidR="00F33CE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">het </w:t>
+      </w:r>
+      <w:r w:rsidR="00551A87">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">voorliggende </w:t>
+      </w:r>
+      <w:r w:rsidR="00F33CE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>wetsvoorstel.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00422889">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De</w:t>
+      </w:r>
+      <w:r w:rsidR="00551A87">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>ze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00422889">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> leden hebben hierover nog een aantal vragen en opmerkingen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00422889" w:rsidR="007224E3" w:rsidP="00C47614" w:rsidRDefault="007224E3" w14:paraId="1DA77D7B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="000D185A" w:rsidR="00997A42" w:rsidP="00B8062E" w:rsidRDefault="00527CFF" w14:paraId="5422986D" w14:textId="2A3B66C2">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D185A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>De leden van de CDA-fractie hebben kennisgenomen van het wetsvoorstel en de nota van wijziging en hebben daarover op dit moment geen verdere vragen.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="000D185A" w:rsidR="00333D6D" w:rsidP="00B8062E" w:rsidRDefault="00333D6D" w14:paraId="60045EB9" w14:textId="77777777">
@@ -420,88 +481,89 @@
         </w:rPr>
         <w:t xml:space="preserve">hebben hierbij de volgende vragen. </w:t>
       </w:r>
       <w:r w:rsidRPr="001C01BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Kan de regering concreet maken hoe dit voorstel in de praktijk leidt tot betere keuzes en niet alleen tot meer informatie?</w:t>
       </w:r>
       <w:r w:rsidRPr="000D185A" w:rsidR="005243A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C01BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>Hoe wordt geborgd dat betere informatie voor consumenten over levensduur, updates en reparatie ook begrijpelijk en vergelijkbaar is, zodat consumenten er daadwerkelijk op kunnen sturen?</w:t>
+        <w:t xml:space="preserve">Hoe wordt geborgd dat betere informatie voor consumenten over levensduur, updates en reparatie ook </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C01BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>begrijpelijk en vergelijkbaar is, zodat consumenten er daadwerkelijk op kunnen sturen?</w:t>
       </w:r>
       <w:r w:rsidRPr="000D185A" w:rsidR="005243A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Deze leden vragen voorts hoe </w:t>
       </w:r>
       <w:r w:rsidRPr="001C01BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>de informatieplichten volgens de regering concreet bij</w:t>
       </w:r>
       <w:r w:rsidRPr="000D185A" w:rsidR="005243A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>dragen</w:t>
       </w:r>
       <w:r w:rsidRPr="001C01BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> aan de transitie naar een circulaire economie </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">en </w:t>
+        <w:t xml:space="preserve"> aan de transitie naar een circulaire economie en </w:t>
       </w:r>
       <w:r w:rsidR="002C7B56">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">het </w:t>
       </w:r>
       <w:r w:rsidRPr="001C01BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>langer gebruik</w:t>
       </w:r>
       <w:r w:rsidR="002C7B56">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
       <w:r w:rsidRPr="001C01BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -615,308 +677,979 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>De leden van de D66-fractie lezen dat de indicatieve totale regeldruk voor het</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="009A7094" w:rsidR="009A7094" w:rsidP="00B8062E" w:rsidRDefault="009A7094" w14:paraId="7264B6A3" w14:textId="49DDA89A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A7094">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Nederlandse bedrijfsleven neerkomt op 45–67 miljoen euro per jaar, en</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009A7094" w:rsidR="009A7094" w:rsidP="00B8062E" w:rsidRDefault="009A7094" w14:paraId="32F906B0" w14:textId="2552C18B">
+    <w:p w:rsidR="009A7094" w:rsidP="00B8062E" w:rsidRDefault="009A7094" w14:paraId="32F906B0" w14:textId="2552C18B">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A7094">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>218–231 miljoen euro eenmalig. Deze leden vragen</w:t>
       </w:r>
       <w:r w:rsidRPr="000D185A" w:rsidR="0087059B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> of de regering kan </w:t>
       </w:r>
       <w:r w:rsidRPr="009A7094">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>toelichten hoe robuust deze schatting is en welke aannames daarin het meest bepalend zijn</w:t>
       </w:r>
       <w:r w:rsidRPr="000D185A" w:rsidR="00B21AD8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="009A7094">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Kan de regering uitsplitsen welk deel van deze regeldruk vooral bij mkb-bedrijven terechtkomt en welk deel bij grote ondernemingen? Hoe weegt de regering deze regeldruk af tegen de verwachte voordelen voor consumentenbescherming en een eerlijker speelveld?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000D185A" w:rsidR="009A7094" w:rsidP="00B8062E" w:rsidRDefault="009A7094" w14:paraId="3A60CEB1" w14:textId="77777777">
+    <w:p w:rsidR="007A3D93" w:rsidP="00B8062E" w:rsidRDefault="007A3D93" w14:paraId="214A70BB" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EA1FDF" w:rsidR="00B87E51" w:rsidP="006826DF" w:rsidRDefault="00F86030" w14:paraId="1A33EB69" w14:textId="65F09855">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De leden van de VVD-fractie vragen </w:t>
+      </w:r>
+      <w:r w:rsidR="00C259D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">wat het verschil </w:t>
+      </w:r>
+      <w:r w:rsidR="00514257">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA1FDF" w:rsidR="00B87E51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> regelgeving</w:t>
+      </w:r>
+      <w:r w:rsidR="004E54A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0090597B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA1FDF" w:rsidR="00B87E51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">voor keurmerken </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC039E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in landen </w:t>
+      </w:r>
+      <w:r w:rsidR="00514257">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>binnen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA1FDF" w:rsidR="00B87E51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de EU </w:t>
+      </w:r>
+      <w:r w:rsidR="0090597B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en voor keurmerken </w:t>
+      </w:r>
+      <w:r w:rsidR="00976A2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in landen </w:t>
+      </w:r>
+      <w:r w:rsidR="0090597B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>buiten de EU</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA1FDF" w:rsidR="00B87E51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> die een belangrijke handelspartner zijn</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC039E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA1FDF" w:rsidR="00B87E51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Is met dit </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC039E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>wets</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA1FDF" w:rsidR="00B87E51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">voorstel geprobeerd aansluiting te zoeken met regelgeving omtrent keurmerken in economisch opzicht belangrijke niet-EU-landen, om het zo voor wereldwijd opererende bedrijven in Nederland </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC356B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>ge</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA1FDF" w:rsidR="00B87E51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">makkelijker te maken? Zo ja, op welke manier? Zo nee, ziet </w:t>
+      </w:r>
+      <w:r w:rsidR="004C756A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>de regering</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA1FDF" w:rsidR="00B87E51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> daar ruimte toe?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006826DF" w:rsidR="007A3D93" w:rsidP="006826DF" w:rsidRDefault="00B87E51" w14:paraId="2CEA0E08" w14:textId="6A48DBFF">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA1FDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daarnaast vragen de leden van de </w:t>
+      </w:r>
+      <w:r w:rsidR="00D71C23">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>VVD-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA1FDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">fractie of bedrijven die niet in </w:t>
+      </w:r>
+      <w:r w:rsidR="0051369A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">landen </w:t>
+      </w:r>
+      <w:r w:rsidR="00E702A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">binnen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA1FDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de EU zijn gevestigd, maar </w:t>
+      </w:r>
+      <w:r w:rsidR="00E953C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">die </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA1FDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">wel goederen naar </w:t>
+      </w:r>
+      <w:r w:rsidR="00E953C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">landen binnen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA1FDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de Europese interne markt exporteren, ook aan deze regels voor keurmerken moeten voldoen. Zo ja, hoe </w:t>
+      </w:r>
+      <w:r w:rsidR="000A7FB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>zal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA1FDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hierop worden gehandhaafd, specifiek in het geval van buitenlandse webshops?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EA1FDF" w:rsidR="009A7094" w:rsidP="006826DF" w:rsidRDefault="009A7094" w14:paraId="3A60CEB1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00D80AF1" w:rsidR="00D80AF1" w:rsidP="00B8062E" w:rsidRDefault="00D80AF1" w14:paraId="4D9A2E2E" w14:textId="4C961FEF">
+    <w:p w:rsidRPr="00EA1FDF" w:rsidR="00D80AF1" w:rsidP="006826DF" w:rsidRDefault="00D80AF1" w14:paraId="4D9A2E2E" w14:textId="4C961FEF">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D80AF1">
+      <w:r w:rsidRPr="00EA1FDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>4. U</w:t>
       </w:r>
-      <w:r w:rsidR="00433169">
+      <w:r w:rsidRPr="00EA1FDF" w:rsidR="00433169">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">itvoerbaarheid en handhaafbaarheid </w:t>
       </w:r>
-      <w:r w:rsidRPr="000D185A">
+      <w:r w:rsidRPr="00EA1FDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D80AF1" w:rsidR="00D80AF1" w:rsidP="00B8062E" w:rsidRDefault="00D80AF1" w14:paraId="2EEA784C" w14:textId="77777777">
+    <w:p w:rsidRPr="00EA1FDF" w:rsidR="00D80AF1" w:rsidP="006826DF" w:rsidRDefault="00D80AF1" w14:paraId="2EEA784C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00D80AF1" w:rsidR="00D80AF1" w:rsidP="00B8062E" w:rsidRDefault="00D80AF1" w14:paraId="3CEE5491" w14:textId="7BE0938A">
+    <w:p w:rsidRPr="00EA1FDF" w:rsidR="00D80AF1" w:rsidP="006826DF" w:rsidRDefault="00D80AF1" w14:paraId="3CEE5491" w14:textId="7BE0938A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D80AF1">
+      <w:r w:rsidRPr="00EA1FDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>De leden van de D66-fractie lezen dat de</w:t>
       </w:r>
-      <w:r w:rsidR="009201C4">
+      <w:r w:rsidRPr="00EA1FDF" w:rsidR="009201C4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Autoriteit Consument </w:t>
       </w:r>
-      <w:r w:rsidR="00286817">
+      <w:r w:rsidRPr="00EA1FDF" w:rsidR="00286817">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>&amp;</w:t>
       </w:r>
-      <w:r w:rsidR="009201C4">
+      <w:r w:rsidRPr="00EA1FDF" w:rsidR="009201C4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Markt (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D80AF1">
+      <w:r w:rsidRPr="00EA1FDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>ACM</w:t>
       </w:r>
-      <w:r w:rsidR="009201C4">
+      <w:r w:rsidRPr="00EA1FDF" w:rsidR="009201C4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D80AF1">
+      <w:r w:rsidRPr="00EA1FDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> concludeert dat het wetsvoorstel grotendeels handhaafbaar en uitvoerbaar is, maar ook aandachtspunten</w:t>
       </w:r>
-      <w:r w:rsidR="00B8062E">
+      <w:r w:rsidRPr="00EA1FDF" w:rsidR="00B8062E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> noemt</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D80AF1">
+      <w:r w:rsidRPr="00EA1FDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>. Daarom vragen deze leden</w:t>
       </w:r>
-      <w:r w:rsidRPr="000D185A" w:rsidR="00267A42">
+      <w:r w:rsidRPr="00EA1FDF" w:rsidR="00267A42">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> of de </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D80AF1">
+      <w:r w:rsidRPr="00EA1FDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">regering per belangrijk aandachtspunt </w:t>
       </w:r>
-      <w:r w:rsidRPr="000D185A" w:rsidR="00267A42">
+      <w:r w:rsidRPr="00EA1FDF" w:rsidR="00267A42">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">kan </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D80AF1">
+      <w:r w:rsidRPr="00EA1FDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>aangeven hoe zij verwacht dat dit in de praktijk wordt opgelost</w:t>
       </w:r>
-      <w:r w:rsidRPr="000D185A" w:rsidR="008B7DE6">
+      <w:r w:rsidRPr="00EA1FDF" w:rsidR="008B7DE6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D80AF1">
+      <w:r w:rsidRPr="00EA1FDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Welke extra capaciteit, expertise of middelen zijn bij de ACM nodig om deze nieuwe taken goed uit te voeren, en zijn die structureel geborgd?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000D185A" w:rsidR="009A7094" w:rsidP="00B8062E" w:rsidRDefault="009A7094" w14:paraId="520DE55C" w14:textId="77777777">
+    <w:p w:rsidRPr="00EA1FDF" w:rsidR="009A7094" w:rsidP="006826DF" w:rsidRDefault="009A7094" w14:paraId="520DE55C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="000D185A" w:rsidR="005A549B" w:rsidP="00B8062E" w:rsidRDefault="005A549B" w14:paraId="6494D4FB" w14:textId="77777777">
+    <w:p w:rsidRPr="006826DF" w:rsidR="00464DB7" w:rsidP="006826DF" w:rsidRDefault="00464DB7" w14:paraId="7582BB35" w14:textId="522A4967">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006826DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>5. Advies en consultatie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EA1FDF" w:rsidR="00DF1311" w:rsidP="006826DF" w:rsidRDefault="00DF1311" w14:paraId="02555F26" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00186D14" w:rsidR="00D70CF2" w:rsidP="00186D14" w:rsidRDefault="00D70CF2" w14:paraId="6B53D673" w14:textId="12ADDC07">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00186D14">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De leden van de </w:t>
+      </w:r>
+      <w:r w:rsidR="00F10DDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>VVD-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00186D14">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>fractie lezen</w:t>
+      </w:r>
+      <w:r w:rsidR="00874B01">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00186D14">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dat bij </w:t>
+      </w:r>
+      <w:r w:rsidR="005A3A0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00186D14">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> implementatie</w:t>
+      </w:r>
+      <w:r w:rsidR="005A3A0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>wetsvoorstel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00186D14">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> geen internetconsultatie heeft plaatsgevonden, omdat</w:t>
+      </w:r>
+      <w:r w:rsidR="00F83F1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> volgens de toelichting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00186D14">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:r w:rsidR="00F83F1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00186D14">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>ichtlijn maximumharmonisatie betreft en er geen afwijkingsmogelijkheden of keuzeopties voor de lidstaten</w:t>
+      </w:r>
+      <w:r w:rsidR="00F83F1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00186D14">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Kan hieruit </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00186D14">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">worden opgemaakt dat deze </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD258B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00186D14">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ichtlijn in alle andere EU-lidstaten hetzelfde wordt geïmplementeerd? Zo ja, wat is dan het verschil met een </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD258B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00186D14">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">erordening? </w:t>
+      </w:r>
+      <w:r w:rsidR="001D16C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00186D14">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">etekent deze geharmoniseerde implementatie voor keurmerken volgens </w:t>
+      </w:r>
+      <w:r w:rsidR="007A32F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de regering </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00186D14">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dan ook dat het voor Nederlandse bedrijven </w:t>
+      </w:r>
+      <w:r w:rsidR="007A32F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>ge</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00186D14">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">makkelijker wordt om in andere EU-landen zaken te doen? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00186D14" w:rsidR="00D70CF2" w:rsidP="00186D14" w:rsidRDefault="00D70CF2" w14:paraId="0A56E4EE" w14:textId="69C5BAA1">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00186D14">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De leden van de </w:t>
+      </w:r>
+      <w:r w:rsidR="007A32F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>VVD-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00186D14">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">fractie lezen daarnaast dat belanghebbenden via een informatiebijeenkomst zullen worden geïnformeerd over de werking van de nieuwe regels die per 27 september 2026 van toepassing </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD566A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>worden.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00186D14">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hoe worden ondernemers in den brede meegenomen in deze nieuwe regelgeving waar zij aan zullen moeten voldoen? In de </w:t>
+      </w:r>
+      <w:r w:rsidR="00D71FD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">toelichting </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00186D14">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>lezen de</w:t>
+      </w:r>
+      <w:r w:rsidR="00170CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>ze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00186D14">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> leden bijvoorbeeld ook dat de geharmoniseerde kennisgeving op een in het oog springende </w:t>
+      </w:r>
+      <w:r w:rsidR="00170CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>wijze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00186D14">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> moet worden aangebracht, bijvoorbeeld op een opvallende poster aan een wand in de winkel, naast de kassa of, in het geval van onlineverkoop, als algemene vermelding op de website van de </w:t>
+      </w:r>
+      <w:r w:rsidR="00E665AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">desbetreffende </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00186D14">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>handelaar</w:t>
+      </w:r>
+      <w:r w:rsidR="00E665AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00186D14">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De leden van de</w:t>
+      </w:r>
+      <w:r w:rsidR="009F0B97">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> VVD-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00186D14">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> fractie kunnen zich voorstellen dat niet</w:t>
+      </w:r>
+      <w:r w:rsidR="00D22DDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> alle</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00186D14">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ondernemer</w:t>
+      </w:r>
+      <w:r w:rsidR="00D22DDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00186D14">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hier </w:t>
+      </w:r>
+      <w:r w:rsidR="00050A82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>te allen tijde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00186D14">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van op de hoogte</w:t>
+      </w:r>
+      <w:r w:rsidR="00D22DDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zijn.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00186D14">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00186D14" w:rsidR="005A549B" w:rsidP="00186D14" w:rsidRDefault="005A549B" w14:paraId="6494D4FB" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="000D185A" w:rsidR="00EF25D0" w:rsidP="00B8062E" w:rsidRDefault="00EF25D0" w14:paraId="0B1CC357" w14:textId="77777777">
+    <w:p w:rsidRPr="00186D14" w:rsidR="00EF25D0" w:rsidP="00186D14" w:rsidRDefault="00EF25D0" w14:paraId="0B1CC357" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="000D185A" w:rsidR="0092495F" w:rsidP="00B8062E" w:rsidRDefault="0092495F" w14:paraId="085FEF56" w14:textId="6FC4876D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D185A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>De voorzitter van de commissie,</w:t>
       </w:r>
@@ -998,61 +1731,61 @@
     <w:p w:rsidRPr="000122BA" w:rsidR="0092495F" w:rsidP="00B8062E" w:rsidRDefault="0092495F" w14:paraId="29324E4D" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidRPr="000122BA" w:rsidR="0092495F" w:rsidSect="00DE555F">
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="2398" w:right="2818" w:bottom="1077" w:left="1559" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="555FED1C" w14:textId="77777777" w:rsidR="00CC63D3" w:rsidRDefault="00CC63D3" w:rsidP="005F3ED6">
+    <w:p w14:paraId="57C39920" w14:textId="77777777" w:rsidR="005D6FF6" w:rsidRDefault="005D6FF6" w:rsidP="005F3ED6">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="26422AE6" w14:textId="77777777" w:rsidR="00CC63D3" w:rsidRDefault="00CC63D3" w:rsidP="005F3ED6">
+    <w:p w14:paraId="0A286F64" w14:textId="77777777" w:rsidR="005D6FF6" w:rsidRDefault="005D6FF6" w:rsidP="005F3ED6">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -1114,61 +1847,61 @@
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4CA0F1C8" w14:textId="2C9A2226" w:rsidR="005A4300" w:rsidRDefault="005A4300">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="0102A0A1" w14:textId="637556EF" w:rsidR="005F3ED6" w:rsidRDefault="005F3ED6">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="73E068D0" w14:textId="77777777" w:rsidR="00CC63D3" w:rsidRDefault="00CC63D3" w:rsidP="005F3ED6">
+    <w:p w14:paraId="71F7122B" w14:textId="77777777" w:rsidR="005D6FF6" w:rsidRDefault="005D6FF6" w:rsidP="005F3ED6">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4954EF28" w14:textId="77777777" w:rsidR="00CC63D3" w:rsidRDefault="00CC63D3" w:rsidP="005F3ED6">
+    <w:p w14:paraId="20E2D219" w14:textId="77777777" w:rsidR="005D6FF6" w:rsidRDefault="005D6FF6" w:rsidP="005F3ED6">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF83"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="812E2684"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="643"/>
@@ -2431,328 +3164,385 @@
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1925528102">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="937524266">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="646740014">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1685090933">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1037856907">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="366686051">
     <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="170"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DE555F"/>
     <w:rsid w:val="000122BA"/>
     <w:rsid w:val="00014FAF"/>
     <w:rsid w:val="000271C3"/>
     <w:rsid w:val="000319C5"/>
     <w:rsid w:val="00043EE3"/>
     <w:rsid w:val="000454D8"/>
+    <w:rsid w:val="00050A82"/>
     <w:rsid w:val="00073809"/>
     <w:rsid w:val="00074F9D"/>
     <w:rsid w:val="00083413"/>
     <w:rsid w:val="000A3CC0"/>
+    <w:rsid w:val="000A7FB9"/>
     <w:rsid w:val="000B236D"/>
     <w:rsid w:val="000B54F4"/>
     <w:rsid w:val="000D120E"/>
     <w:rsid w:val="000D1482"/>
     <w:rsid w:val="000D185A"/>
     <w:rsid w:val="000E64C9"/>
     <w:rsid w:val="001327C3"/>
     <w:rsid w:val="00132892"/>
+    <w:rsid w:val="00166AC0"/>
     <w:rsid w:val="00166D06"/>
+    <w:rsid w:val="00170604"/>
+    <w:rsid w:val="00170CD9"/>
     <w:rsid w:val="00172736"/>
     <w:rsid w:val="001769AD"/>
+    <w:rsid w:val="00181ECF"/>
     <w:rsid w:val="001852C7"/>
     <w:rsid w:val="00186063"/>
+    <w:rsid w:val="00186D14"/>
     <w:rsid w:val="00191316"/>
     <w:rsid w:val="00197813"/>
     <w:rsid w:val="001B0BCE"/>
     <w:rsid w:val="001C01BF"/>
+    <w:rsid w:val="001D16C2"/>
     <w:rsid w:val="001D5DEB"/>
     <w:rsid w:val="001E18E3"/>
     <w:rsid w:val="001E2A76"/>
     <w:rsid w:val="001E79B1"/>
     <w:rsid w:val="00206CC3"/>
     <w:rsid w:val="00214A53"/>
     <w:rsid w:val="002243CE"/>
+    <w:rsid w:val="00232A71"/>
     <w:rsid w:val="00234516"/>
     <w:rsid w:val="00255BC4"/>
     <w:rsid w:val="002638CA"/>
     <w:rsid w:val="00267A42"/>
     <w:rsid w:val="00274E7F"/>
     <w:rsid w:val="00275F53"/>
     <w:rsid w:val="002802E1"/>
     <w:rsid w:val="0028236D"/>
     <w:rsid w:val="00286817"/>
     <w:rsid w:val="00287417"/>
+    <w:rsid w:val="002A122D"/>
     <w:rsid w:val="002A1C7A"/>
     <w:rsid w:val="002B4657"/>
     <w:rsid w:val="002B5218"/>
+    <w:rsid w:val="002C3792"/>
+    <w:rsid w:val="002C40DD"/>
     <w:rsid w:val="002C7B56"/>
     <w:rsid w:val="002E0E7E"/>
+    <w:rsid w:val="002F4083"/>
     <w:rsid w:val="0032416E"/>
     <w:rsid w:val="00333D6D"/>
     <w:rsid w:val="00335FE0"/>
     <w:rsid w:val="00371A0E"/>
     <w:rsid w:val="00390976"/>
     <w:rsid w:val="00397A05"/>
     <w:rsid w:val="003A24D0"/>
     <w:rsid w:val="003A3063"/>
     <w:rsid w:val="003C7AA4"/>
     <w:rsid w:val="003E15F5"/>
     <w:rsid w:val="003E6F74"/>
     <w:rsid w:val="003F7B91"/>
     <w:rsid w:val="00400A9D"/>
     <w:rsid w:val="00406566"/>
     <w:rsid w:val="00413616"/>
+    <w:rsid w:val="00422889"/>
     <w:rsid w:val="00433169"/>
     <w:rsid w:val="00436557"/>
     <w:rsid w:val="00442B69"/>
+    <w:rsid w:val="00464DB7"/>
     <w:rsid w:val="0047400F"/>
     <w:rsid w:val="004835ED"/>
     <w:rsid w:val="004B563C"/>
+    <w:rsid w:val="004C756A"/>
     <w:rsid w:val="004D36CA"/>
     <w:rsid w:val="004D746C"/>
     <w:rsid w:val="004E36F8"/>
+    <w:rsid w:val="004E54A0"/>
     <w:rsid w:val="004E7101"/>
     <w:rsid w:val="004F3BE7"/>
     <w:rsid w:val="004F6A50"/>
     <w:rsid w:val="0050711A"/>
+    <w:rsid w:val="0051369A"/>
+    <w:rsid w:val="00514257"/>
     <w:rsid w:val="005153A3"/>
     <w:rsid w:val="005243A3"/>
     <w:rsid w:val="00527CFF"/>
     <w:rsid w:val="00541F40"/>
     <w:rsid w:val="00545D28"/>
+    <w:rsid w:val="00551A87"/>
     <w:rsid w:val="005524AD"/>
     <w:rsid w:val="00552890"/>
     <w:rsid w:val="00567E3B"/>
     <w:rsid w:val="005912EF"/>
     <w:rsid w:val="00596F4A"/>
+    <w:rsid w:val="005A3A0B"/>
     <w:rsid w:val="005A4300"/>
     <w:rsid w:val="005A549B"/>
     <w:rsid w:val="005C4CAB"/>
     <w:rsid w:val="005D3B3A"/>
+    <w:rsid w:val="005D6FF6"/>
     <w:rsid w:val="005D7AF0"/>
     <w:rsid w:val="005E5444"/>
     <w:rsid w:val="005F1DAF"/>
     <w:rsid w:val="005F3ED6"/>
     <w:rsid w:val="005F5368"/>
     <w:rsid w:val="006316E5"/>
     <w:rsid w:val="00644996"/>
     <w:rsid w:val="0066081A"/>
+    <w:rsid w:val="00665C30"/>
+    <w:rsid w:val="00667C6F"/>
+    <w:rsid w:val="006826DF"/>
     <w:rsid w:val="006A68D5"/>
+    <w:rsid w:val="006B5BAF"/>
     <w:rsid w:val="006D3139"/>
     <w:rsid w:val="006D4484"/>
     <w:rsid w:val="006D72FB"/>
     <w:rsid w:val="006E5F31"/>
     <w:rsid w:val="0071692C"/>
     <w:rsid w:val="007224E3"/>
     <w:rsid w:val="00735602"/>
     <w:rsid w:val="0075597A"/>
     <w:rsid w:val="0076157A"/>
     <w:rsid w:val="0078562E"/>
+    <w:rsid w:val="007A32F3"/>
+    <w:rsid w:val="007A3D93"/>
     <w:rsid w:val="007B1A26"/>
     <w:rsid w:val="007C5989"/>
     <w:rsid w:val="007D76FF"/>
     <w:rsid w:val="007E61EB"/>
     <w:rsid w:val="0080401F"/>
     <w:rsid w:val="00826CA3"/>
     <w:rsid w:val="00836889"/>
     <w:rsid w:val="00840BE3"/>
     <w:rsid w:val="008444DC"/>
     <w:rsid w:val="008475EC"/>
     <w:rsid w:val="0087059B"/>
     <w:rsid w:val="00872D42"/>
+    <w:rsid w:val="00874B01"/>
     <w:rsid w:val="00886795"/>
     <w:rsid w:val="00886A0F"/>
     <w:rsid w:val="0089694D"/>
     <w:rsid w:val="008972B0"/>
     <w:rsid w:val="008A79EA"/>
     <w:rsid w:val="008B0A7E"/>
+    <w:rsid w:val="008B417A"/>
     <w:rsid w:val="008B6105"/>
     <w:rsid w:val="008B7DE6"/>
     <w:rsid w:val="008D32DA"/>
     <w:rsid w:val="008D383E"/>
     <w:rsid w:val="008E3894"/>
+    <w:rsid w:val="0090597B"/>
     <w:rsid w:val="009166A8"/>
     <w:rsid w:val="009201C4"/>
     <w:rsid w:val="0092495F"/>
     <w:rsid w:val="0093301F"/>
     <w:rsid w:val="00934A59"/>
     <w:rsid w:val="00935F6F"/>
     <w:rsid w:val="00946141"/>
     <w:rsid w:val="009561F8"/>
     <w:rsid w:val="00957151"/>
     <w:rsid w:val="0097625C"/>
+    <w:rsid w:val="00976A2A"/>
     <w:rsid w:val="00997A42"/>
     <w:rsid w:val="009A7094"/>
     <w:rsid w:val="009A7421"/>
     <w:rsid w:val="009B4101"/>
     <w:rsid w:val="009B4308"/>
     <w:rsid w:val="009D73DA"/>
+    <w:rsid w:val="009F0B97"/>
     <w:rsid w:val="00A00935"/>
     <w:rsid w:val="00A032CC"/>
+    <w:rsid w:val="00A47DA9"/>
     <w:rsid w:val="00A52824"/>
+    <w:rsid w:val="00A821C1"/>
     <w:rsid w:val="00A826AB"/>
     <w:rsid w:val="00AA0828"/>
     <w:rsid w:val="00AB37D5"/>
     <w:rsid w:val="00B0349C"/>
     <w:rsid w:val="00B03C06"/>
     <w:rsid w:val="00B21AD8"/>
     <w:rsid w:val="00B23B30"/>
     <w:rsid w:val="00B332B6"/>
     <w:rsid w:val="00B33802"/>
     <w:rsid w:val="00B8062E"/>
-    <w:rsid w:val="00B858BE"/>
+    <w:rsid w:val="00B87E51"/>
     <w:rsid w:val="00B92075"/>
     <w:rsid w:val="00BA474E"/>
     <w:rsid w:val="00BB4C2F"/>
     <w:rsid w:val="00BC6866"/>
+    <w:rsid w:val="00BD566A"/>
     <w:rsid w:val="00BE4CB2"/>
     <w:rsid w:val="00BF2143"/>
     <w:rsid w:val="00C039BD"/>
+    <w:rsid w:val="00C259D1"/>
     <w:rsid w:val="00C336B4"/>
     <w:rsid w:val="00C423CC"/>
     <w:rsid w:val="00C4319B"/>
+    <w:rsid w:val="00C47614"/>
     <w:rsid w:val="00C57E70"/>
+    <w:rsid w:val="00C62195"/>
     <w:rsid w:val="00C651AD"/>
     <w:rsid w:val="00C657B7"/>
     <w:rsid w:val="00C845C3"/>
     <w:rsid w:val="00CA66C8"/>
     <w:rsid w:val="00CC63D3"/>
     <w:rsid w:val="00CC7BE1"/>
     <w:rsid w:val="00CD070E"/>
-    <w:rsid w:val="00CF4E2F"/>
     <w:rsid w:val="00D01451"/>
     <w:rsid w:val="00D075D0"/>
     <w:rsid w:val="00D225C6"/>
+    <w:rsid w:val="00D22DDB"/>
     <w:rsid w:val="00D24135"/>
     <w:rsid w:val="00D27EFA"/>
     <w:rsid w:val="00D55428"/>
     <w:rsid w:val="00D55450"/>
     <w:rsid w:val="00D6135F"/>
     <w:rsid w:val="00D63259"/>
+    <w:rsid w:val="00D70CF2"/>
+    <w:rsid w:val="00D71C23"/>
+    <w:rsid w:val="00D71FD7"/>
     <w:rsid w:val="00D80AF1"/>
     <w:rsid w:val="00D95F3F"/>
+    <w:rsid w:val="00DC039E"/>
+    <w:rsid w:val="00DC356B"/>
+    <w:rsid w:val="00DD258B"/>
     <w:rsid w:val="00DD6675"/>
     <w:rsid w:val="00DE555F"/>
+    <w:rsid w:val="00DE5A81"/>
     <w:rsid w:val="00DE6B70"/>
+    <w:rsid w:val="00DF1311"/>
     <w:rsid w:val="00E05958"/>
     <w:rsid w:val="00E07767"/>
     <w:rsid w:val="00E157CE"/>
     <w:rsid w:val="00E319AC"/>
     <w:rsid w:val="00E51123"/>
     <w:rsid w:val="00E51B38"/>
     <w:rsid w:val="00E556CA"/>
     <w:rsid w:val="00E65A0C"/>
+    <w:rsid w:val="00E665AD"/>
+    <w:rsid w:val="00E702A2"/>
     <w:rsid w:val="00E725E0"/>
     <w:rsid w:val="00E752A6"/>
     <w:rsid w:val="00E7537D"/>
     <w:rsid w:val="00E77DC4"/>
+    <w:rsid w:val="00E953C4"/>
     <w:rsid w:val="00E97E39"/>
+    <w:rsid w:val="00EA1FDF"/>
     <w:rsid w:val="00EA7FB2"/>
     <w:rsid w:val="00EB2DC4"/>
     <w:rsid w:val="00EB64F9"/>
     <w:rsid w:val="00EC0848"/>
     <w:rsid w:val="00ED4C42"/>
     <w:rsid w:val="00EE2719"/>
+    <w:rsid w:val="00EE46C3"/>
     <w:rsid w:val="00EF25D0"/>
     <w:rsid w:val="00EF577F"/>
     <w:rsid w:val="00F00C3C"/>
     <w:rsid w:val="00F050D9"/>
+    <w:rsid w:val="00F10DDB"/>
     <w:rsid w:val="00F26929"/>
     <w:rsid w:val="00F31FAE"/>
+    <w:rsid w:val="00F33CE6"/>
     <w:rsid w:val="00F41C99"/>
     <w:rsid w:val="00F45659"/>
+    <w:rsid w:val="00F468AC"/>
     <w:rsid w:val="00F8158E"/>
+    <w:rsid w:val="00F83F1B"/>
+    <w:rsid w:val="00F86030"/>
     <w:rsid w:val="00F879BB"/>
     <w:rsid w:val="00F91034"/>
     <w:rsid w:val="00FC6A87"/>
     <w:rsid w:val="00FF10B5"/>
     <w:rsid w:val="00FF42D8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="05BB013D"/>
-  <w15:docId w15:val="{3A66DC8D-8996-4C5F-B5FD-5BDA6D7AC2E6}"/>
+  <w15:docId w15:val="{D1AACACF-1A59-4802-8288-5CCF612DD3DF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4159,101 +4949,304 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BB93CF778AF26044BFEA169266F8E057" ma:contentTypeVersion="11" ma:contentTypeDescription="Een nieuw document maken." ma:contentTypeScope="" ma:versionID="8e5d43ca72836a2b8b7d5b1e44edf9ce">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="08b2b60a-dcfa-479a-9865-e29ea2747f2e" xmlns:ns3="4fe30090-6b81-4cd3-9378-29d5ab8e24fc" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d93bc86b2fc4d6aa9f2fc042de6be85f" ns2:_="" ns3:_="">
+    <xsd:import namespace="08b2b60a-dcfa-479a-9865-e29ea2747f2e"/>
+    <xsd:import namespace="4fe30090-6b81-4cd3-9378-29d5ab8e24fc"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
+                <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
+                <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="08b2b60a-dcfa-479a-9865-e29ea2747f2e" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="_dlc_DocId" ma:index="4" nillable="true" ma:displayName="Waarde van de document-id" ma:description="De waarde van de document-id die aan dit item is toegewezen." ma:indexed="true" ma:internalName="_dlc_DocId" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_dlc_DocIdUrl" ma:index="5" nillable="true" ma:displayName="Document-id" ma:description="Permanente koppeling naar dit document." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:URL">
+            <xsd:sequence>
+              <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
+              <xsd:element name="Description" type="xsd:string" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="_dlc_DocIdPersistId" ma:index="6" nillable="true" ma:displayName="Id blijven behouden" ma:description="Id behouden tijdens toevoegen." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="14" nillable="true" ma:displayName="Eigenschappen van het geïntegreerd beleid voor naleving" ma:internalName="_ip_UnifiedCompliancePolicyProperties" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="15" nillable="true" ma:displayName="Actie van de gebruikersinterface van het geïntegreerd beleid voor naleving" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4fe30090-6b81-4cd3-9378-29d5ab8e24fc" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="11" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="12" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="13" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="7" ma:displayName="Inhoudstype"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="3" ma:displayName="Titel"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4676EF9D-3772-44B4-89B1-5B935E229C76}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="08b2b60a-dcfa-479a-9865-e29ea2747f2e"/>
+    <ds:schemaRef ds:uri="4fe30090-6b81-4cd3-9378-29d5ab8e24fc"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
   <clbl:label id="{4bde8109-f994-4a60-a1d3-5c95e2ff3620}" enabled="1" method="Privileged" siteId="{1321633e-f6b9-44e2-a44f-59b9d264ecb7}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>2</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>3096</ap:Characters>
+  <ap:Pages>3</ap:Pages>
+  <ap:Words>927</ap:Words>
+  <ap:Characters>5102</ap:Characters>
   <ap:DocSecurity>4</ap:DocSecurity>
-  <ap:Lines>25</ap:Lines>
-  <ap:Paragraphs>7</ap:Paragraphs>
+  <ap:Lines>42</ap:Lines>
+  <ap:Paragraphs>12</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>3651</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>6017</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-02-12T22:38:00.0000000Z</lastPrinted>
+  <lastPrinted>2026-02-12T13:38:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:description>------------------------</dc:description>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Author">
     <vt:lpwstr>MosE</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Template">
     <vt:lpwstr>Diverse documenten WJZ EZ</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="TemplateId">
     <vt:lpwstr>126F9A6A34CE4029BD370FE01BEA28A4</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Typist">
     <vt:lpwstr>MosE</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ContentTypeId">
-    <vt:lpwstr>0x010100BB93CF778AF26044BFEA169266F8E057</vt:lpwstr>
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>3c5ed021-8aef-49d8-90b2-f76d4e33e668</vt:lpwstr>
   </property>
 </Properties>
 </file>