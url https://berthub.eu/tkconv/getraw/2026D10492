--- v0 (2026-04-02)
+++ v1 (2026-04-29)
@@ -1,609 +1,133 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00530C09" w:rsidRDefault="0055634E" w14:paraId="2C002BC0" w14:textId="77777777">
+    <w:p w:rsidRPr="00E05133" w:rsidR="000149F4" w:rsidP="000149F4" w:rsidRDefault="000149F4" w14:paraId="4FDEE008" w14:textId="5C79390C">
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="2124" w:hanging="2134"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="36"/>
+        </w:rPr>
+        <w:t>36 915 IIA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="36"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E05133">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wijziging van de begrotingsstaat van de Staten-Generaal (IIA) voor het jaar </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E05133">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>2026 (wijziging samenhangende met de Voorjaarsnota)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00530C09" w:rsidP="000149F4" w:rsidRDefault="000149F4" w14:paraId="3EDB75CF" w14:textId="318E7679">
+      <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
         </w:rPr>
-        <w:t>Tweede Kamer der Staten-Generaal</w:t>
+        <w:t>Nr. 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="102"/>
+          <w:sz w:val="36"/>
         </w:rPr>
-        <w:t>2</w:t>
+        <w:tab/>
       </w:r>
-    </w:p>
-[...522 lines deleted...]
-    <w:p w:rsidR="00530C09" w:rsidRDefault="0055634E" w14:paraId="3EDB75CF" w14:textId="77777777">
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="36"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Memorie van toelichting</w:t>
+      </w:r>
+      <w:r w:rsidR="0055634E">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00530C09" w:rsidRDefault="0055634E" w14:paraId="044348E4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Kop1"/>
         <w:ind w:left="3312"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>INHOUDSOPGAVE</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00530C09" w:rsidRDefault="0055634E" w14:paraId="244FF945" w14:textId="4AFB648B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="206" w:line="259" w:lineRule="auto"/>
         <w:ind w:hanging="595"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -913,60 +437,68 @@
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>A. ARTIKELSGEWIJZE TOELICHTING BIJ HET WETSVOORSTEL</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00530C09" w:rsidP="00DF5848" w:rsidRDefault="0055634E" w14:paraId="4B7B9BF0" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="206" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="3312"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Wetsartikelen 1 tot en met 3</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00530C09" w:rsidP="00DF5848" w:rsidRDefault="0055634E" w14:paraId="601A1C47" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="224" w:line="242" w:lineRule="auto"/>
         <w:ind w:left="3312" w:right="-14"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">De begrotingsstaten die onderdeel zijn van de Rijksbegroting, worden op grond van </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7">
+      <w:hyperlink r:id="rId10">
         <w:r>
           <w:rPr>
             <w:color w:val="009ED5"/>
           </w:rPr>
           <w:t>artikel 2.3, eerste lid</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t>, van de Comptabiliteitswet 2016 elk afzonderlijk bij wet vastgesteld en derhalve ook gewijzigd. Het onderhavige wetsvoorstel strekt ertoe om voor het jaar 2026 wijzigingen aan te brengen in de begrotingsstaat van de Staten-Generaal.</w:t>
+        <w:t xml:space="preserve">, van de Comptabiliteitswet 2016 elk afzonderlijk bij wet vastgesteld en </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>derhalve</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> ook gewijzigd. Het onderhavige wetsvoorstel strekt ertoe om voor het jaar 2026 wijzigingen aan te brengen in de begrotingsstaat van de Staten-Generaal.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00530C09" w:rsidP="00DF5848" w:rsidRDefault="0055634E" w14:paraId="64BBC4AE" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="3312"/>
       </w:pPr>
       <w:r>
         <w:t>De in de begrotingsstaat opgenomen begrotingsartikelen worden in onderdeel B van deze memorie van toelichting toegelicht (de zgn. begrotingstoelichting).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00530C09" w:rsidP="00DF5848" w:rsidRDefault="0055634E" w14:paraId="12752ED7" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="2006"/>
         <w:ind w:left="3312"/>
       </w:pPr>
       <w:r>
         <w:t>De Minister van Binnenlandse Zaken en Koninkrijksrelaties,</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00530C09" w:rsidRDefault="0055634E" w14:paraId="3492A999" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="3312"/>
       </w:pPr>
       <w:r>
         <w:t>P.E. Heerma</w:t>
@@ -985,51 +517,51 @@
         <w:t>B. BEGROTINGSTOELICHTING</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00530C09" w:rsidRDefault="0055634E" w14:paraId="6CD9AE29" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Kop2"/>
         <w:spacing w:after="229"/>
         <w:ind w:left="3312"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="009ED5"/>
         </w:rPr>
         <w:t>1 Leeswijzer</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00530C09" w:rsidP="00DF5848" w:rsidRDefault="0055634E" w14:paraId="75FB5134" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="224" w:line="242" w:lineRule="auto"/>
         <w:ind w:left="3312" w:right="-14"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Voor u ligt de eerste suppletoire begroting 2026 van de Staten-Generaal. De eerste suppletoire begroting geeft een geactualiseerd beeld van de uitvoering van de begroting 2026 (Kamerstukken II 2025/26, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8">
+      <w:hyperlink r:id="rId11">
         <w:r>
           <w:rPr>
             <w:color w:val="009ED5"/>
           </w:rPr>
           <w:t>36 800 IIA, nr. 1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>). De stand van de eerste suppletoire begroting wordt vanaf de stand van de vastgestelde begroting 2026 opgebouwd.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00530C09" w:rsidP="00DF5848" w:rsidRDefault="0055634E" w14:paraId="456730E6" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="224" w:line="242" w:lineRule="auto"/>
         <w:ind w:left="3312" w:right="-14"/>
       </w:pPr>
       <w:r>
         <w:t>In deze eerste suppletoire begroting wordt in de tabel budgettaire gevolgen van beleid de cijfers van zes begrotingsjaren weergegeven. In de kolom van begrotingsjaar 2031 zijn de middelen in verband met de extrapolatie gepresenteerd.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00530C09" w:rsidP="00DF5848" w:rsidRDefault="0055634E" w14:paraId="22CBCEE2" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="18"/>
         <w:ind w:left="3312"/>
       </w:pPr>
@@ -1061,51 +593,65 @@
       </w:tblGrid>
       <w:tr w:rsidR="00530C09" w14:paraId="03B72373" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="313"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3909" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="181717" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="009ED5" w:sz="2" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="009ED5"/>
           </w:tcPr>
           <w:p w:rsidR="00530C09" w:rsidRDefault="0055634E" w14:paraId="7FCC7A15" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="116" w:firstLine="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FFFEFD"/>
               </w:rPr>
-              <w:t>Tabel 1 Ondergrenzen conform RBV</w:t>
+              <w:t xml:space="preserve">Tabel 1 Ondergrenzen </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFEFD"/>
+              </w:rPr>
+              <w:t>conform</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFEFD"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> RBV</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3005" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="181717" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="009ED5" w:sz="2" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="009ED5"/>
           </w:tcPr>
           <w:p w:rsidR="00530C09" w:rsidRDefault="00530C09" w14:paraId="62746A7E" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2786" w:type="dxa"/>
             <w:tcBorders>
@@ -1701,3861 +1247,5674 @@
           <w:color w:val="009ED5"/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
       <w:r w:rsidR="0055634E">
         <w:rPr>
           <w:color w:val="009ED5"/>
         </w:rPr>
         <w:t>2 Beleidsartikelen</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00530C09" w:rsidRDefault="0055634E" w14:paraId="3F5C8681" w14:textId="2D52ED21">
       <w:pPr>
         <w:spacing w:after="229" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1344" w:right="123"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="009ED5"/>
         </w:rPr>
         <w:t>2.1 Artikel 1. Wetgeving en controle Eerste Kamer</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00530C09" w:rsidRDefault="00076F85" w14:paraId="5BA0E4CB" w14:textId="36A67C36">
+    <w:p w:rsidR="00530C09" w:rsidP="001D5530" w:rsidRDefault="00076F85" w14:paraId="057500CA" w14:textId="10826FAD">
       <w:pPr>
         <w:pStyle w:val="Kop2"/>
         <w:ind w:left="10" w:right="287"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidR="0055634E">
         <w:t>Budgettaire gevolgen van beleid</w:t>
       </w:r>
       <w:r w:rsidR="00D8477A">
         <w:br/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
-[...1 lines deleted...]
-        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblW w:w="5044" w:type="pct"/>
         <w:tblCellMar>
-          <w:top w:w="29" w:type="dxa"/>
+          <w:left w:w="70" w:type="dxa"/>
+          <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2581"/>
-[...9 lines deleted...]
-        <w:gridCol w:w="558"/>
+        <w:gridCol w:w="361"/>
+        <w:gridCol w:w="2691"/>
+        <w:gridCol w:w="691"/>
+        <w:gridCol w:w="1051"/>
+        <w:gridCol w:w="871"/>
+        <w:gridCol w:w="789"/>
+        <w:gridCol w:w="789"/>
+        <w:gridCol w:w="596"/>
+        <w:gridCol w:w="596"/>
+        <w:gridCol w:w="596"/>
+        <w:gridCol w:w="596"/>
+        <w:gridCol w:w="596"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00530C09" w14:paraId="3E136665" w14:textId="77777777">
+      <w:tr w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidTr="001D5530" w14:paraId="5F5C02AF" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="313"/>
+          <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9694" w:type="dxa"/>
-[...16 lines deleted...]
-                <w:color w:val="FFFEFD"/>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="00B0F0"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="7B008E32" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="FFFFFF"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="FFFFFF"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Tabel 2 Budgettaire gevolgen van beleid artikel 1. Wetgeving en controle Eerste Kamer (bedragen x € 1.000)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00530C09" w14:paraId="364DC8B5" w14:textId="77777777">
+      <w:tr w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidTr="001D5530" w14:paraId="1E7B7DDA" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="1077"/>
+          <w:trHeight w:val="720"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2709" w:type="dxa"/>
-[...73 lines deleted...]
-            </w:r>
+            <w:tcW w:w="177" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="67DFCA6A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1295" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="0F65325B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="336" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="38498B7A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>Vastge</w:t>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Ontwerp-begroting</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
-[...29 lines deleted...]
-              <w:t xml:space="preserve">via </w:t>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> t </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>(1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="509" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="7878868F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mutaties via </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-[...1 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>NvW</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
-[...56 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>, moties, amendementen en ISB (2)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="422" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="42CF017A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Vastgestelde begroting</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:br/>
-              <w:t xml:space="preserve"> </w:t>
-[...99 lines deleted...]
-                <w:sz w:val="14"/>
+              <w:t>t (3) = (1) + (2)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="383" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="1A7883F5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Mutaties 1e suppletoire begroting (4)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="383" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="1C6B114B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Stand 1e suppletoire begroting</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:br/>
-              <w:t xml:space="preserve"> </w:t>
-[...106 lines deleted...]
-                <w:sz w:val="14"/>
+              <w:t>(5) = (3) + (4)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="52832211" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Mutatie 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="573" w:type="dxa"/>
-[...20 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="290" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="0BBECC62" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Mutatie 2028</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="664" w:type="dxa"/>
-[...14 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="290" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="31B375CA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Mutatie 2029</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="664" w:type="dxa"/>
-[...14 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="290" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="4CBA83F9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Mutatie 2030</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="561" w:type="dxa"/>
-[...14 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="334" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="2A65CD23" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Mutatie 2031</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00530C09" w14:paraId="288701FF" w14:textId="77777777">
+      <w:tr w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidTr="001D5530" w14:paraId="7C698CE1" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="453"/>
+          <w:trHeight w:val="180"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2709" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="177" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="0297C846" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Art.</w:t>
             </w:r>
-            <w:r w:rsidR="0069659F">
-[...9 lines deleted...]
-                <w:sz w:val="14"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1295" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="13EAE220" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Verplichtingen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="750" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="336" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="34F19E0D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>28.286</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="973" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="509" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="34491A96" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="756" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="422" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="738DB95E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>28.286</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="756" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="383" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="1F0D32ED" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3.422</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="633" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="383" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="5867779A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>31.708</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="654" w:type="dxa"/>
-[...16 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="290" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="1464300E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>260</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="573" w:type="dxa"/>
-[...16 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="290" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="62944C25" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>260</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="664" w:type="dxa"/>
-[...16 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="290" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="6E3A1715" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2.060</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="664" w:type="dxa"/>
-[...16 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="290" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="45947332" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2.360</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="561" w:type="dxa"/>
-[...16 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="334" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="6B1414A9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>27.092</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00530C09" w14:paraId="4E4C3C4A" w14:textId="77777777">
+      <w:tr w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidTr="001D5530" w14:paraId="52E95D22" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="453"/>
+          <w:trHeight w:val="180"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2709" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="177" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="784E8CBF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1295" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="787A62B6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Uitgaven</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="750" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="336" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="0A29CC8B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>28.286</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="973" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="509" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="00989DAF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="756" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="422" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="79E5E3FD" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>28.286</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="756" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="383" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="03686191" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3.422</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="633" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="383" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="5673B20B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>31.708</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="654" w:type="dxa"/>
-[...16 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="290" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="2F823CF1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>260</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="573" w:type="dxa"/>
-[...16 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="290" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="3268C770" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>260</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="664" w:type="dxa"/>
-[...16 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="290" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="78B7DE03" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2.060</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="664" w:type="dxa"/>
-[...16 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="290" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="40CD207C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2.360</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="561" w:type="dxa"/>
-[...16 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="334" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="18641795" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>27.092</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00530C09" w14:paraId="16B3046E" w14:textId="77777777">
+      <w:tr w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidTr="001D5530" w14:paraId="4261056B" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="396"/>
+          <w:trHeight w:val="180"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2709" w:type="dxa"/>
-[...39 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="177" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="5DA6CF6B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1295" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="6370358E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Wetgeving en controle Eerste Kamer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="336" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="62C361D3" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>28.286</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="973" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="509" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="7C8CC24D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="756" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="422" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="3F06FE55" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>28.286</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="756" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="383" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="0A57CE2F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3.422</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="633" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="383" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="658DA99A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>31.708</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="654" w:type="dxa"/>
-[...16 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="290" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="06B0728F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>260</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="573" w:type="dxa"/>
-[...16 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="290" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="3A2783DC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>260</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="664" w:type="dxa"/>
-[...16 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="290" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="18FA5356" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2.060</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="664" w:type="dxa"/>
-[...16 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="290" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="565BB77F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2.360</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="561" w:type="dxa"/>
-[...16 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="334" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="179B7841" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>27.092</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00530C09" w14:paraId="75B67AAC" w14:textId="77777777">
+      <w:tr w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidTr="001D5530" w14:paraId="7BC0FD53" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="228"/>
+          <w:trHeight w:val="180"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2709" w:type="dxa"/>
-[...13 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="177" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="1F19AF5E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1295" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="3769664A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
-                <w:sz w:val="14"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Institutionele inrichting</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="750" w:type="dxa"/>
-[...13 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="336" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="6186071D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
-                <w:sz w:val="14"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>22.192</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="973" w:type="dxa"/>
-[...13 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="509" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="6DCBC264" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
-                <w:sz w:val="14"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="756" w:type="dxa"/>
-[...13 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="422" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="3CED74E2" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
-                <w:sz w:val="14"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>22.192</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="756" w:type="dxa"/>
-[...13 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="383" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="7CA9D3FF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
-                <w:sz w:val="14"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3.362</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="633" w:type="dxa"/>
-[...13 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="383" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="1A36CBEF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
-                <w:sz w:val="14"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>25.554</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="654" w:type="dxa"/>
-[...14 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="290" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="433A51B0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
-                <w:sz w:val="14"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>200</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="573" w:type="dxa"/>
-[...14 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="290" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="2F5C99D1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
-                <w:sz w:val="14"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>200</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="664" w:type="dxa"/>
-[...14 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="290" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="0E85A857" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
-                <w:sz w:val="14"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="664" w:type="dxa"/>
-[...14 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="290" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="3897DB09" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
-                <w:sz w:val="14"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="561" w:type="dxa"/>
-[...13 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="334" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="34BAC269" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
-                <w:sz w:val="14"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>20.923</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00530C09" w14:paraId="3630ACE4" w14:textId="77777777">
+      <w:tr w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidTr="001D5530" w14:paraId="6A2CD751" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="225"/>
+          <w:trHeight w:val="180"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2709" w:type="dxa"/>
-[...14 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="177" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="35C3486C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1295" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="1FBE2709" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Apparaat Eerste Kamer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="750" w:type="dxa"/>
-[...14 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="336" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="5CEC48E7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>22.192</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="973" w:type="dxa"/>
-[...14 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="509" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="6FB5AE71" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="756" w:type="dxa"/>
-[...14 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="422" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="27F20DCD" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>22.192</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="756" w:type="dxa"/>
-[...14 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="383" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="0C0848EB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3.362</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="633" w:type="dxa"/>
-[...14 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="383" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="34E211E0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>25.554</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="654" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="290" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="5FD4822F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>200</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="573" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="290" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="76932DAC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>200</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="664" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="290" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="074C0F35" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="664" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="290" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="0BF01124" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="561" w:type="dxa"/>
-[...14 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="334" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="13CE3DFD" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>20.923</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00530C09" w14:paraId="63B24EFE" w14:textId="77777777">
+      <w:tr w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidTr="001D5530" w14:paraId="14857CB2" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="228"/>
+          <w:trHeight w:val="180"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2709" w:type="dxa"/>
-[...13 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="177" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="554D3868" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1295" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="0E79E2E6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
-                <w:sz w:val="14"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Personele uitgaven</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="750" w:type="dxa"/>
-[...13 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="336" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="7502415B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
-                <w:sz w:val="14"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>5.602</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="973" w:type="dxa"/>
-[...13 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="509" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="72923BEA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
-                <w:sz w:val="14"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="756" w:type="dxa"/>
-[...13 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="422" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="6F116396" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
-                <w:sz w:val="14"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>5.602</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="756" w:type="dxa"/>
-[...14 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="383" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="09265AC5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
-                <w:sz w:val="14"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="633" w:type="dxa"/>
-[...13 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="383" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="1F74F2FD" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
-                <w:sz w:val="14"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>5.602</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="654" w:type="dxa"/>
-[...14 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="290" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="649A88F5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
-                <w:sz w:val="14"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="573" w:type="dxa"/>
-[...14 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="290" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="17850FEC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
-                <w:sz w:val="14"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="664" w:type="dxa"/>
-[...13 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="290" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="66C0A04E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
-                <w:sz w:val="14"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="664" w:type="dxa"/>
-[...13 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="290" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="06D2CCCC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
-                <w:sz w:val="14"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="561" w:type="dxa"/>
-[...14 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="334" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="60075645" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
-                <w:sz w:val="14"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>5.602</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00530C09" w14:paraId="50B3F750" w14:textId="77777777">
+      <w:tr w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidTr="001D5530" w14:paraId="19CE2041" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="395"/>
+          <w:trHeight w:val="180"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2709" w:type="dxa"/>
-[...14 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="177" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="600D7428" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1295" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="7F2E04E9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Vergoedingen voorzitter/leden Eerste Kamer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="750" w:type="dxa"/>
-[...14 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="336" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="237F4B71" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>5.602</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="973" w:type="dxa"/>
-[...14 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="509" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="657DFDFF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="756" w:type="dxa"/>
-[...14 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="422" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="2D861893" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>5.602</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="756" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="383" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="0C697953" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="633" w:type="dxa"/>
-[...14 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="383" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="4560284A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>5.602</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="654" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="290" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="14F66F22" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="573" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="290" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="4D12336F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="664" w:type="dxa"/>
-[...14 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="290" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="4E4BF91F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="664" w:type="dxa"/>
-[...14 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="290" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="53A10542" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="561" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="334" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="63539D80" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>5.602</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00530C09" w14:paraId="2E0AAB4D" w14:textId="77777777">
+      <w:tr w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidTr="001D5530" w14:paraId="56F1C81B" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="228"/>
+          <w:trHeight w:val="180"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2709" w:type="dxa"/>
-[...13 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="177" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="13B80E8B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1295" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="1712B56D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
-                <w:sz w:val="14"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Materiële uitgaven</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="750" w:type="dxa"/>
-[...14 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="336" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="43C6E2A6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
-                <w:sz w:val="14"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>492</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="973" w:type="dxa"/>
-[...13 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="509" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="3FF1E228" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
-                <w:sz w:val="14"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="756" w:type="dxa"/>
-[...13 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="422" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="3D7DE8EE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
-                <w:sz w:val="14"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>492</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="756" w:type="dxa"/>
-[...14 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="383" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="225DC87B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
-                <w:sz w:val="14"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="633" w:type="dxa"/>
-[...14 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="383" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="02E0DE3F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
-                <w:sz w:val="14"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>552</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="654" w:type="dxa"/>
-[...14 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="290" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="07BAB5E9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
-                <w:sz w:val="14"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="573" w:type="dxa"/>
-[...14 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="290" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="20E166C4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
-                <w:sz w:val="14"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="664" w:type="dxa"/>
-[...13 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="290" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="023043BD" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
-                <w:sz w:val="14"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="664" w:type="dxa"/>
-[...13 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="290" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="10A36C63" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
-                <w:sz w:val="14"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>360</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="561" w:type="dxa"/>
-[...14 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="334" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="6881CF12" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
-                <w:sz w:val="14"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>567</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00530C09" w14:paraId="76DC88B2" w14:textId="77777777">
+      <w:tr w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidTr="001D5530" w14:paraId="4456AB8D" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="453"/>
+          <w:trHeight w:val="180"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2709" w:type="dxa"/>
-[...14 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="177" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="14969ECF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1295" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="71572D5C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Verenigde vergadering</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="750" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="336" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="38740B2C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>492</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="973" w:type="dxa"/>
-[...14 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="509" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="56DD6E6D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="756" w:type="dxa"/>
-[...14 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="422" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="07E22477" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>492</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="756" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="383" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="099DAD0B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="633" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="383" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="0104413D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>552</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="654" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="290" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="1B476427" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="573" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="290" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="1CD9FF58" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="664" w:type="dxa"/>
-[...14 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="290" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="72258368" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="664" w:type="dxa"/>
-[...14 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="290" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="242F2A53" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>360</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="561" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="334" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="407785D9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>567</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidTr="001D5530" w14:paraId="62449011" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="180"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="177" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="4C001245" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1295" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="39C9B6EF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Ontvangsten</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="336" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="0A7BCED0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>140</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="509" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="4AB9A8D3" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="422" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="4F8E8762" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>140</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="383" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="29ECA78D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="383" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="76E483BE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>140</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="379F00B7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="69EB4D83" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="03097D0D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="1E0F02C3" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="334" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D5530" w:rsidR="001D5530" w:rsidP="001D5530" w:rsidRDefault="001D5530" w14:paraId="40E9BEAB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D5530">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>140</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00530C09" w:rsidRDefault="0055634E" w14:paraId="057500CA" w14:textId="74B4E2B5">
-[...159 lines deleted...]
-    <w:p w:rsidR="00530C09" w:rsidRDefault="0055634E" w14:paraId="74ABFD0D" w14:textId="77777777">
+    <w:p w:rsidR="00530C09" w:rsidRDefault="00530C09" w14:paraId="74ABFD0D" w14:textId="7702E9BB">
       <w:pPr>
         <w:spacing w:after="211" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
-      <w:r>
-[...626 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w:rsidR="00530C09" w:rsidRDefault="0055634E" w14:paraId="0517DA5B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="206" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="3312"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Toelichting</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00530C09" w:rsidRDefault="0055634E" w14:paraId="7F2087A2" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="206" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="3312"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Institutionele inrichting</w:t>
       </w:r>
     </w:p>
@@ -5607,3530 +6966,4745 @@
         <w:ind w:left="3312" w:right="-14"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="0069659F" w:rsidRDefault="0069659F" w14:paraId="3F412B69" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="224" w:line="242" w:lineRule="auto"/>
         <w:ind w:left="3312" w:right="-14"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="0069659F" w:rsidRDefault="0069659F" w14:paraId="32761629" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="224" w:line="242" w:lineRule="auto"/>
         <w:ind w:left="3312" w:right="-14"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="0069659F" w:rsidRDefault="0069659F" w14:paraId="44D81AC9" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="224" w:line="242" w:lineRule="auto"/>
         <w:ind w:left="3312" w:right="-14"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00530C09" w:rsidRDefault="0055634E" w14:paraId="3B75A0E6" w14:textId="5D3FEA60">
+    <w:p w:rsidR="001D5530" w:rsidRDefault="001D5530" w14:paraId="6A63D6FE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="224" w:line="242" w:lineRule="auto"/>
+        <w:ind w:left="3312" w:right="-14"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00457B97" w:rsidRDefault="00457B97" w14:paraId="133507B7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Kop4"/>
+        <w:spacing w:after="12"/>
+        <w:ind w:left="3312"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00457B97" w:rsidRDefault="00457B97" w14:paraId="63F24ABB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Kop4"/>
+        <w:spacing w:after="12"/>
+        <w:ind w:left="3312"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00530C09" w:rsidRDefault="0055634E" w14:paraId="3B75A0E6" w14:textId="7475BD76">
       <w:pPr>
         <w:pStyle w:val="Kop4"/>
         <w:spacing w:after="12"/>
         <w:ind w:left="3312"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2.2 Artikel 2. Uitgaven ten behoeve van leden en oud-leden Tweede Kamer </w:t>
       </w:r>
       <w:r w:rsidR="00D8477A">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00D8477A">
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="181717"/>
         </w:rPr>
         <w:t>Budgettaire gevolgen van beleid</w:t>
       </w:r>
       <w:r w:rsidR="00D8477A">
         <w:rPr>
           <w:color w:val="181717"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
-[...2 lines deleted...]
-        <w:tblLayout w:type="fixed"/>
+        <w:tblW w:w="10180" w:type="dxa"/>
         <w:tblCellMar>
-          <w:top w:w="29" w:type="dxa"/>
+          <w:left w:w="70" w:type="dxa"/>
+          <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2283"/>
-[...9 lines deleted...]
-        <w:gridCol w:w="905"/>
+        <w:gridCol w:w="361"/>
+        <w:gridCol w:w="2468"/>
+        <w:gridCol w:w="760"/>
+        <w:gridCol w:w="1051"/>
+        <w:gridCol w:w="880"/>
+        <w:gridCol w:w="820"/>
+        <w:gridCol w:w="860"/>
+        <w:gridCol w:w="596"/>
+        <w:gridCol w:w="596"/>
+        <w:gridCol w:w="596"/>
+        <w:gridCol w:w="596"/>
+        <w:gridCol w:w="596"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00530C09" w:rsidTr="005C3491" w14:paraId="134E1262" w14:textId="77777777">
+      <w:tr w:rsidRPr="00457B97" w:rsidR="00457B97" w:rsidTr="00457B97" w14:paraId="7B538802" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="537"/>
+          <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9697" w:type="dxa"/>
-[...36 lines deleted...]
-              <w:t xml:space="preserve">   </w:t>
+            <w:tcW w:w="10180" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="00B0F0"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00457B97" w:rsidR="00457B97" w:rsidP="00457B97" w:rsidRDefault="00457B97" w14:paraId="5A86AACE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="FFFFFF"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00457B97">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="FFFFFF"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tabel 3 Budgettaire gevolgen van beleid artikel 2. Uitgaven ten behoeve van leden en oud-leden Tweede </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00457B97">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="FFFFFF"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Kamer  (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00457B97">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="FFFFFF"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">bedragen x € 1.000)   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00530C09" w:rsidTr="005C3491" w14:paraId="50BAD3BC" w14:textId="77777777">
+      <w:tr w:rsidRPr="00457B97" w:rsidR="00457B97" w:rsidTr="00457B97" w14:paraId="33AA525A" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="1077"/>
+          <w:trHeight w:val="720"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2283" w:type="dxa"/>
-[...74 lines deleted...]
-            </w:r>
+            <w:tcW w:w="300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00457B97" w:rsidR="00457B97" w:rsidP="00457B97" w:rsidRDefault="00457B97" w14:paraId="4E95B980" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00457B97">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2660" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00457B97" w:rsidR="00457B97" w:rsidP="00457B97" w:rsidRDefault="00457B97" w14:paraId="60FA383E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00457B97">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="760" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00457B97" w:rsidR="00457B97" w:rsidP="00457B97" w:rsidRDefault="00457B97" w14:paraId="7A4C8D11" w14:textId="4FFAEAD8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="0055634E">
-[...3 lines deleted...]
-              <w:t>Vastge</w:t>
+            <w:r w:rsidRPr="00457B97">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Ontwerp-begroting</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="0055634E">
-[...49 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:r w:rsidRPr="00457B97">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> t (1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00457B97" w:rsidR="00457B97" w:rsidP="00457B97" w:rsidRDefault="00457B97" w14:paraId="65CCD09E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00457B97">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mutaties via </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00457B97">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>NvW</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00457B97">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>, moties, amendementen en ISB (2)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="880" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00457B97" w:rsidR="00457B97" w:rsidP="00457B97" w:rsidRDefault="00457B97" w14:paraId="7D6C1895" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00457B97">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Vastgestelde begroting</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00457B97">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:br/>
-              <w:t xml:space="preserve">             </w:t>
-[...273 lines deleted...]
-                <w:sz w:val="14"/>
+              <w:t>t (3) = (1) + (2)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00457B97" w:rsidR="00457B97" w:rsidP="00457B97" w:rsidRDefault="00457B97" w14:paraId="36F80E81" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00457B97">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Mutaties 1e suppletoire begroting (4)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00457B97" w:rsidR="00457B97" w:rsidP="00457B97" w:rsidRDefault="00457B97" w14:paraId="655146CC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00457B97">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Stand 1e suppletoire begroting</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00457B97">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:br/>
-              <w:t xml:space="preserve">   </w:t>
-[...255 lines deleted...]
-                <w:sz w:val="14"/>
+              <w:t>(5) = (3) + (4)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00457B97" w:rsidR="00457B97" w:rsidP="00457B97" w:rsidRDefault="00457B97" w14:paraId="7A15FB70" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00457B97">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Mutatie 2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00457B97" w:rsidR="00457B97" w:rsidP="00457B97" w:rsidRDefault="00457B97" w14:paraId="385BF724" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00457B97">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Mutatie 2028</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00457B97" w:rsidR="00457B97" w:rsidP="00457B97" w:rsidRDefault="00457B97" w14:paraId="3B24F8DE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00457B97">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Mutatie 2029</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00457B97" w:rsidR="00457B97" w:rsidP="00457B97" w:rsidRDefault="00457B97" w14:paraId="146C3FDB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00457B97">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Mutatie 2030</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00457B97" w:rsidR="00457B97" w:rsidP="00457B97" w:rsidRDefault="00457B97" w14:paraId="17DA7AEB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00457B97">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Mutatie 2031</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00530C09" w:rsidTr="005C3491" w14:paraId="02FEE56F" w14:textId="77777777">
+      <w:tr w:rsidRPr="00457B97" w:rsidR="00457B97" w:rsidTr="00457B97" w14:paraId="2F501C90" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="453"/>
+          <w:trHeight w:val="180"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2283" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00457B97" w:rsidR="00457B97" w:rsidP="00457B97" w:rsidRDefault="00457B97" w14:paraId="28261D64" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00457B97">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Art.</w:t>
             </w:r>
-            <w:r w:rsidR="00D8477A">
-[...9 lines deleted...]
-                <w:sz w:val="14"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2660" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00457B97" w:rsidR="00457B97" w:rsidP="00457B97" w:rsidRDefault="00457B97" w14:paraId="59423EDF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00457B97">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Verplichtingen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="555" w:type="dxa"/>
-[...16 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="760" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00457B97" w:rsidR="00457B97" w:rsidP="00457B97" w:rsidRDefault="00457B97" w14:paraId="5D72DE08" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00457B97">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>45.055</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1379" w:type="dxa"/>
-[...16 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00457B97" w:rsidR="00457B97" w:rsidP="00457B97" w:rsidRDefault="00457B97" w14:paraId="1ABCBDC3" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00457B97">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="693" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="880" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00457B97" w:rsidR="00457B97" w:rsidP="00457B97" w:rsidRDefault="00457B97" w14:paraId="55C8A80C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00457B97">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>45.055</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="667" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00457B97" w:rsidR="00457B97" w:rsidP="00457B97" w:rsidRDefault="00457B97" w14:paraId="0DE3B5C5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00457B97">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>8.684</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="539" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00457B97" w:rsidR="00457B97" w:rsidP="00457B97" w:rsidRDefault="00457B97" w14:paraId="73C0FF22" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00457B97">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>53.739</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="694" w:type="dxa"/>
-[...16 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00457B97" w:rsidR="00457B97" w:rsidP="00457B97" w:rsidRDefault="00457B97" w14:paraId="4E08C0E0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00457B97">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>5.459</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="702" w:type="dxa"/>
-[...47 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00457B97" w:rsidR="00457B97" w:rsidP="00457B97" w:rsidRDefault="00457B97" w14:paraId="40DC1F3A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00457B97">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>‒ 2.933</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00457B97" w:rsidR="00457B97" w:rsidP="00457B97" w:rsidRDefault="00457B97" w14:paraId="57A6C358" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00457B97">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>531</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="572" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00457B97" w:rsidR="00457B97" w:rsidP="00457B97" w:rsidRDefault="00457B97" w14:paraId="33A0E78D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00457B97">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>4.884</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="905" w:type="dxa"/>
-[...16 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00457B97" w:rsidR="00457B97" w:rsidP="00457B97" w:rsidRDefault="00457B97" w14:paraId="3EDFEB3B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00457B97">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>40.170</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00530C09" w:rsidTr="005C3491" w14:paraId="4C0125AB" w14:textId="77777777">
+      <w:tr w:rsidRPr="00457B97" w:rsidR="00457B97" w:rsidTr="00457B97" w14:paraId="2AAAB402" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="453"/>
+          <w:trHeight w:val="180"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2283" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00457B97" w:rsidR="00457B97" w:rsidP="00457B97" w:rsidRDefault="00457B97" w14:paraId="2F6489E5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00457B97">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2660" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00457B97" w:rsidR="00457B97" w:rsidP="00457B97" w:rsidRDefault="00457B97" w14:paraId="3F0AD7E7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00457B97">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Uitgaven</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="555" w:type="dxa"/>
-[...16 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="760" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00457B97" w:rsidR="00457B97" w:rsidP="00457B97" w:rsidRDefault="00457B97" w14:paraId="1E099E39" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00457B97">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>45.055</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1379" w:type="dxa"/>
-[...16 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00457B97" w:rsidR="00457B97" w:rsidP="00457B97" w:rsidRDefault="00457B97" w14:paraId="7207BA5C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00457B97">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="693" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="880" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00457B97" w:rsidR="00457B97" w:rsidP="00457B97" w:rsidRDefault="00457B97" w14:paraId="2D854A78" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00457B97">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>45.055</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="667" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00457B97" w:rsidR="00457B97" w:rsidP="00457B97" w:rsidRDefault="00457B97" w14:paraId="6D86988F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00457B97">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>8.684</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="539" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00457B97" w:rsidR="00457B97" w:rsidP="00457B97" w:rsidRDefault="00457B97" w14:paraId="5F97A447" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00457B97">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>53.739</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="694" w:type="dxa"/>
-[...16 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00457B97" w:rsidR="00457B97" w:rsidP="00457B97" w:rsidRDefault="00457B97" w14:paraId="57861B39" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00457B97">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>5.459</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="702" w:type="dxa"/>
-[...47 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00457B97" w:rsidR="00457B97" w:rsidP="00457B97" w:rsidRDefault="00457B97" w14:paraId="4ECF34F8" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00457B97">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>‒ 2.933</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00457B97" w:rsidR="00457B97" w:rsidP="00457B97" w:rsidRDefault="00457B97" w14:paraId="7E2FF112" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00457B97">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>531</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="572" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00457B97" w:rsidR="00457B97" w:rsidP="00457B97" w:rsidRDefault="00457B97" w14:paraId="10403DB9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00457B97">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>4.884</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="905" w:type="dxa"/>
-[...16 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00457B97" w:rsidR="00457B97" w:rsidP="00457B97" w:rsidRDefault="00457B97" w14:paraId="0B8C9131" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00457B97">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>40.170</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00530C09" w:rsidTr="005C3491" w14:paraId="383E0932" w14:textId="77777777">
+      <w:tr w:rsidRPr="00457B97" w:rsidR="00457B97" w:rsidTr="00457B97" w14:paraId="5F848E88" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="566"/>
+          <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2283" w:type="dxa"/>
-[...40 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00457B97" w:rsidR="00457B97" w:rsidP="00457B97" w:rsidRDefault="00457B97" w14:paraId="71C874D5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00457B97">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2660" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00457B97" w:rsidR="00457B97" w:rsidP="00457B97" w:rsidRDefault="00457B97" w14:paraId="323713DA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00457B97">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Uitgaven ten behoeve van leden en oud-leden Tweede Kamer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="760" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00457B97" w:rsidR="00457B97" w:rsidP="00457B97" w:rsidRDefault="00457B97" w14:paraId="0601716F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00457B97">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>45.055</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1379" w:type="dxa"/>
-[...16 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00457B97" w:rsidR="00457B97" w:rsidP="00457B97" w:rsidRDefault="00457B97" w14:paraId="00695DA2" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00457B97">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="693" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="880" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00457B97" w:rsidR="00457B97" w:rsidP="00457B97" w:rsidRDefault="00457B97" w14:paraId="6539CD11" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00457B97">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>45.055</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="667" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00457B97" w:rsidR="00457B97" w:rsidP="00457B97" w:rsidRDefault="00457B97" w14:paraId="757CEE60" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00457B97">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>8.684</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="539" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00457B97" w:rsidR="00457B97" w:rsidP="00457B97" w:rsidRDefault="00457B97" w14:paraId="54D1C200" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00457B97">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>53.739</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="694" w:type="dxa"/>
-[...16 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00457B97" w:rsidR="00457B97" w:rsidP="00457B97" w:rsidRDefault="00457B97" w14:paraId="0E0C4DD9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00457B97">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>5.459</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="702" w:type="dxa"/>
-[...47 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00457B97" w:rsidR="00457B97" w:rsidP="00457B97" w:rsidRDefault="00457B97" w14:paraId="09133B21" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00457B97">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>‒ 2.933</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00457B97" w:rsidR="00457B97" w:rsidP="00457B97" w:rsidRDefault="00457B97" w14:paraId="41D0046E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00457B97">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>531</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="572" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00457B97" w:rsidR="00457B97" w:rsidP="00457B97" w:rsidRDefault="00457B97" w14:paraId="6446C693" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00457B97">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>4.884</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="905" w:type="dxa"/>
-[...16 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00457B97" w:rsidR="00457B97" w:rsidP="00457B97" w:rsidRDefault="00457B97" w14:paraId="0A3CF4B6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00457B97">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>40.170</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00530C09" w:rsidTr="005C3491" w14:paraId="3304CE24" w14:textId="77777777">
+      <w:tr w:rsidRPr="00457B97" w:rsidR="00457B97" w:rsidTr="00457B97" w14:paraId="656A52E5" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="228"/>
+          <w:trHeight w:val="180"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2283" w:type="dxa"/>
-[...13 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00457B97" w:rsidR="00457B97" w:rsidP="00457B97" w:rsidRDefault="00457B97" w14:paraId="7B5CDBE2" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2660" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00457B97" w:rsidR="00457B97" w:rsidP="00457B97" w:rsidRDefault="00457B97" w14:paraId="346C5D32" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
-                <w:sz w:val="14"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00457B97">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Institutionele inrichting</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="555" w:type="dxa"/>
-[...14 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="760" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00457B97" w:rsidR="00457B97" w:rsidP="00457B97" w:rsidRDefault="00457B97" w14:paraId="3C4016D0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
-                <w:sz w:val="14"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00457B97">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>30.805</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1379" w:type="dxa"/>
-[...14 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00457B97" w:rsidR="00457B97" w:rsidP="00457B97" w:rsidRDefault="00457B97" w14:paraId="01B806A1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
-                <w:sz w:val="14"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00457B97">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="693" w:type="dxa"/>
-[...13 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="880" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00457B97" w:rsidR="00457B97" w:rsidP="00457B97" w:rsidRDefault="00457B97" w14:paraId="0BE2F288" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
-                <w:sz w:val="14"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00457B97">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>30.805</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="667" w:type="dxa"/>
-[...14 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00457B97" w:rsidR="00457B97" w:rsidP="00457B97" w:rsidRDefault="00457B97" w14:paraId="1C7F0D0C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
-                <w:sz w:val="14"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00457B97">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="539" w:type="dxa"/>
-[...13 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00457B97" w:rsidR="00457B97" w:rsidP="00457B97" w:rsidRDefault="00457B97" w14:paraId="51245453" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
-                <w:sz w:val="14"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00457B97">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>30.805</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="694" w:type="dxa"/>
-[...13 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00457B97" w:rsidR="00457B97" w:rsidP="00457B97" w:rsidRDefault="00457B97" w14:paraId="79C3CFF9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
-                <w:sz w:val="14"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00457B97">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="702" w:type="dxa"/>
-[...13 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00457B97" w:rsidR="00457B97" w:rsidP="00457B97" w:rsidRDefault="00457B97" w14:paraId="680E877B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
-                <w:sz w:val="14"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00457B97">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="708" w:type="dxa"/>
-[...13 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00457B97" w:rsidR="00457B97" w:rsidP="00457B97" w:rsidRDefault="00457B97" w14:paraId="107055A0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
-                <w:sz w:val="14"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00457B97">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="572" w:type="dxa"/>
-[...14 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00457B97" w:rsidR="00457B97" w:rsidP="00457B97" w:rsidRDefault="00457B97" w14:paraId="409189BB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
-                <w:sz w:val="14"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00457B97">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="905" w:type="dxa"/>
-[...14 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00457B97" w:rsidR="00457B97" w:rsidP="00457B97" w:rsidRDefault="00457B97" w14:paraId="2A5DA406" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
-                <w:sz w:val="14"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00457B97">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>30.805</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00530C09" w:rsidTr="005C3491" w14:paraId="51A261A1" w14:textId="77777777">
+      <w:tr w:rsidRPr="00457B97" w:rsidR="00457B97" w:rsidTr="00457B97" w14:paraId="5914CA66" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="225"/>
+          <w:trHeight w:val="180"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2283" w:type="dxa"/>
-[...14 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00457B97" w:rsidR="00457B97" w:rsidP="00457B97" w:rsidRDefault="00457B97" w14:paraId="3AFAF76E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2660" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00457B97" w:rsidR="00457B97" w:rsidP="00457B97" w:rsidRDefault="00457B97" w14:paraId="48F30170" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00457B97">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Schadeloosstelling</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="555" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="760" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00457B97" w:rsidR="00457B97" w:rsidP="00457B97" w:rsidRDefault="00457B97" w14:paraId="2D8B14A8" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00457B97">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>30.805</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1379" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00457B97" w:rsidR="00457B97" w:rsidP="00457B97" w:rsidRDefault="00457B97" w14:paraId="4BA44B3F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00457B97">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="693" w:type="dxa"/>
-[...14 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="880" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00457B97" w:rsidR="00457B97" w:rsidP="00457B97" w:rsidRDefault="00457B97" w14:paraId="78E77E09" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00457B97">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>30.805</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="667" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00457B97" w:rsidR="00457B97" w:rsidP="00457B97" w:rsidRDefault="00457B97" w14:paraId="63DB0A6A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00457B97">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="539" w:type="dxa"/>
-[...14 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00457B97" w:rsidR="00457B97" w:rsidP="00457B97" w:rsidRDefault="00457B97" w14:paraId="652B7B1E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00457B97">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>30.805</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="694" w:type="dxa"/>
-[...14 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00457B97" w:rsidR="00457B97" w:rsidP="00457B97" w:rsidRDefault="00457B97" w14:paraId="501F1C58" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00457B97">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="702" w:type="dxa"/>
-[...14 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00457B97" w:rsidR="00457B97" w:rsidP="00457B97" w:rsidRDefault="00457B97" w14:paraId="548F2BC4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00457B97">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="708" w:type="dxa"/>
-[...14 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00457B97" w:rsidR="00457B97" w:rsidP="00457B97" w:rsidRDefault="00457B97" w14:paraId="138EE934" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00457B97">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="572" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00457B97" w:rsidR="00457B97" w:rsidP="00457B97" w:rsidRDefault="00457B97" w14:paraId="6C95320D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00457B97">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="905" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00457B97" w:rsidR="00457B97" w:rsidP="00457B97" w:rsidRDefault="00457B97" w14:paraId="32AE0579" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00457B97">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>30.805</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00530C09" w:rsidTr="005C3491" w14:paraId="64D8F66D" w14:textId="77777777">
+      <w:tr w:rsidRPr="00457B97" w:rsidR="00457B97" w:rsidTr="00457B97" w14:paraId="36CF8452" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="228"/>
+          <w:trHeight w:val="180"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2283" w:type="dxa"/>
-[...13 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00457B97" w:rsidR="00457B97" w:rsidP="00457B97" w:rsidRDefault="00457B97" w14:paraId="0DA583EC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2660" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00457B97" w:rsidR="00457B97" w:rsidP="00457B97" w:rsidRDefault="00457B97" w14:paraId="21C2B88C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
-                <w:sz w:val="14"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00457B97">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Personele uitgaven</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="555" w:type="dxa"/>
-[...14 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="760" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00457B97" w:rsidR="00457B97" w:rsidP="00457B97" w:rsidRDefault="00457B97" w14:paraId="462E9519" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
-                <w:sz w:val="14"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00457B97">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>14.250</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1379" w:type="dxa"/>
-[...14 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00457B97" w:rsidR="00457B97" w:rsidP="00457B97" w:rsidRDefault="00457B97" w14:paraId="041AA971" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
-                <w:sz w:val="14"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00457B97">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="693" w:type="dxa"/>
-[...13 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="880" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00457B97" w:rsidR="00457B97" w:rsidP="00457B97" w:rsidRDefault="00457B97" w14:paraId="0DE300DC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
-                <w:sz w:val="14"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00457B97">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>14.250</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="667" w:type="dxa"/>
-[...13 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00457B97" w:rsidR="00457B97" w:rsidP="00457B97" w:rsidRDefault="00457B97" w14:paraId="58A4C339" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
-                <w:sz w:val="14"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00457B97">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>8.684</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="539" w:type="dxa"/>
-[...13 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00457B97" w:rsidR="00457B97" w:rsidP="00457B97" w:rsidRDefault="00457B97" w14:paraId="43E2509A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
-                <w:sz w:val="14"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00457B97">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>22.934</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="694" w:type="dxa"/>
-[...14 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00457B97" w:rsidR="00457B97" w:rsidP="00457B97" w:rsidRDefault="00457B97" w14:paraId="5C3AF730" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
-                <w:sz w:val="14"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00457B97">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>5.459</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="702" w:type="dxa"/>
-[...14 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+            <w:tcW w:w="580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00457B97" w:rsidR="00457B97" w:rsidP="00457B97" w:rsidRDefault="00457B97" w14:paraId="5D29E512" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
-                <w:sz w:val="14"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00457B97">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
-                <w:sz w:val="14"/>
-[...21 lines deleted...]
-              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>‒ 2.933</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00457B97" w:rsidR="00457B97" w:rsidP="00457B97" w:rsidRDefault="00457B97" w14:paraId="2B45CE50" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
-                <w:sz w:val="14"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00457B97">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>531</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="572" w:type="dxa"/>
-[...13 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00457B97" w:rsidR="00457B97" w:rsidP="00457B97" w:rsidRDefault="00457B97" w14:paraId="3008A6AF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
-                <w:sz w:val="14"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00457B97">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>4.884</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="905" w:type="dxa"/>
-[...14 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00457B97" w:rsidR="00457B97" w:rsidP="00457B97" w:rsidRDefault="00457B97" w14:paraId="56EF5653" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
-                <w:sz w:val="14"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00457B97">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>9.365</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00530C09" w:rsidTr="005C3491" w14:paraId="71E65DB4" w14:textId="77777777">
+      <w:tr w:rsidRPr="00457B97" w:rsidR="00457B97" w:rsidTr="00457B97" w14:paraId="12A82123" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="453"/>
+          <w:trHeight w:val="180"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2283" w:type="dxa"/>
-[...20 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00457B97" w:rsidR="00457B97" w:rsidP="00457B97" w:rsidRDefault="00457B97" w14:paraId="52141348" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2660" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00457B97" w:rsidR="00457B97" w:rsidP="00457B97" w:rsidRDefault="00457B97" w14:paraId="673494A9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00457B97">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Pensioenen en wachtgelden</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="555" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="760" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00457B97" w:rsidR="00457B97" w:rsidP="00457B97" w:rsidRDefault="00457B97" w14:paraId="6737F9A0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00457B97">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>14.250</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1379" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00457B97" w:rsidR="00457B97" w:rsidP="00457B97" w:rsidRDefault="00457B97" w14:paraId="69704DFB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00457B97">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="693" w:type="dxa"/>
-[...14 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="880" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00457B97" w:rsidR="00457B97" w:rsidP="00457B97" w:rsidRDefault="00457B97" w14:paraId="146C94BE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00457B97">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>14.250</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="667" w:type="dxa"/>
-[...14 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00457B97" w:rsidR="00457B97" w:rsidP="00457B97" w:rsidRDefault="00457B97" w14:paraId="2492E87C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00457B97">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>8.684</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="539" w:type="dxa"/>
-[...14 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00457B97" w:rsidR="00457B97" w:rsidP="00457B97" w:rsidRDefault="00457B97" w14:paraId="32ED9E03" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00457B97">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>22.934</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="694" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00457B97" w:rsidR="00457B97" w:rsidP="00457B97" w:rsidRDefault="00457B97" w14:paraId="60D39F12" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00457B97">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>5.459</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="702" w:type="dxa"/>
-[...44 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00457B97" w:rsidR="00457B97" w:rsidP="00457B97" w:rsidRDefault="00457B97" w14:paraId="318A6868" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00457B97">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>‒ 2.933</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00457B97" w:rsidR="00457B97" w:rsidP="00457B97" w:rsidRDefault="00457B97" w14:paraId="25D422B8" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00457B97">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>531</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="572" w:type="dxa"/>
-[...14 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00457B97" w:rsidR="00457B97" w:rsidP="00457B97" w:rsidRDefault="00457B97" w14:paraId="5644A484" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00457B97">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>4.884</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="905" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00457B97" w:rsidR="00457B97" w:rsidP="00457B97" w:rsidRDefault="00457B97" w14:paraId="22683439" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00457B97">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>9.365</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00457B97" w:rsidR="00457B97" w:rsidTr="00457B97" w14:paraId="6670CA1F" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="180"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00457B97" w:rsidR="00457B97" w:rsidP="00457B97" w:rsidRDefault="00457B97" w14:paraId="570BF88E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00457B97">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2660" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00457B97" w:rsidR="00457B97" w:rsidP="00457B97" w:rsidRDefault="00457B97" w14:paraId="014B4C50" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00457B97">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Ontvangsten</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="760" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00457B97" w:rsidR="00457B97" w:rsidP="00457B97" w:rsidRDefault="00457B97" w14:paraId="40BB3BAE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00457B97">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>86</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00457B97" w:rsidR="00457B97" w:rsidP="00457B97" w:rsidRDefault="00457B97" w14:paraId="69ED58E7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00457B97">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="880" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00457B97" w:rsidR="00457B97" w:rsidP="00457B97" w:rsidRDefault="00457B97" w14:paraId="5178814A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00457B97">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>86</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00457B97" w:rsidR="00457B97" w:rsidP="00457B97" w:rsidRDefault="00457B97" w14:paraId="1704D8E4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00457B97">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00457B97" w:rsidR="00457B97" w:rsidP="00457B97" w:rsidRDefault="00457B97" w14:paraId="3001509C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00457B97">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>86</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00457B97" w:rsidR="00457B97" w:rsidP="00457B97" w:rsidRDefault="00457B97" w14:paraId="3D7E49D6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00457B97">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00457B97" w:rsidR="00457B97" w:rsidP="00457B97" w:rsidRDefault="00457B97" w14:paraId="30E3766D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00457B97">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00457B97" w:rsidR="00457B97" w:rsidP="00457B97" w:rsidRDefault="00457B97" w14:paraId="21430BB7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00457B97">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00457B97" w:rsidR="00457B97" w:rsidP="00457B97" w:rsidRDefault="00457B97" w14:paraId="24253656" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00457B97">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00457B97" w:rsidR="00457B97" w:rsidP="00457B97" w:rsidRDefault="00457B97" w14:paraId="42A24654" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00457B97">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>86</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00530C09" w:rsidRDefault="0055634E" w14:paraId="2DA5C358" w14:textId="77777777">
+    <w:p w:rsidR="00530C09" w:rsidRDefault="00530C09" w14:paraId="2DA5C358" w14:textId="5251B218">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="695"/>
           <w:tab w:val="center" w:pos="2958"/>
           <w:tab w:val="center" w:pos="3714"/>
           <w:tab w:val="center" w:pos="4383"/>
           <w:tab w:val="center" w:pos="5139"/>
           <w:tab w:val="center" w:pos="5808"/>
           <w:tab w:val="center" w:pos="6554"/>
           <w:tab w:val="center" w:pos="7262"/>
           <w:tab w:val="center" w:pos="7989"/>
           <w:tab w:val="center" w:pos="8707"/>
           <w:tab w:val="right" w:pos="9696"/>
         </w:tabs>
         <w:spacing w:after="73" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-14" w:firstLine="0"/>
       </w:pPr>
-      <w:r>
-[...726 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w:rsidR="00530C09" w:rsidRDefault="0055634E" w14:paraId="03CF9100" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="206" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="3312"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Toelichting</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00530C09" w:rsidRDefault="0055634E" w14:paraId="4CFA547D" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="206" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="3312"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Personele uitgaven</w:t>
       </w:r>
     </w:p>
@@ -9169,5288 +11743,7143 @@
     <w:p w:rsidR="0069659F" w:rsidRDefault="0069659F" w14:paraId="3535D0BE" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="3312"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="0069659F" w:rsidRDefault="0069659F" w14:paraId="3FD05FAE" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="3312"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="0069659F" w:rsidRDefault="0069659F" w14:paraId="1A7B8A87" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="3312"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="0069659F" w:rsidRDefault="0069659F" w14:paraId="631BBCD5" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="3312"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="0069659F" w:rsidRDefault="0069659F" w14:paraId="1C347D02" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="3312"/>
       </w:pPr>
     </w:p>
+    <w:p w:rsidR="00457B97" w:rsidRDefault="00457B97" w14:paraId="223D241F" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="3312"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00457B97" w:rsidRDefault="00457B97" w14:paraId="6976AE27" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="3312"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00457B97" w:rsidRDefault="00457B97" w14:paraId="77AE91F6" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="3312"/>
+      </w:pPr>
+    </w:p>
     <w:p w:rsidR="00CA5629" w:rsidRDefault="00CA5629" w14:paraId="7E859BE2" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="3312"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00530C09" w:rsidP="00CA5629" w:rsidRDefault="00CA5629" w14:paraId="1F4C4D8B" w14:textId="3B5F960A">
       <w:pPr>
         <w:spacing w:after="229" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1344"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="009ED5"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">                                                      </w:t>
       </w:r>
       <w:r w:rsidR="0055634E">
         <w:rPr>
           <w:b/>
           <w:color w:val="009ED5"/>
         </w:rPr>
         <w:t>2.3 Artikel 3. Wetgeving en controle Tweede Kamer</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00530C09" w:rsidRDefault="0055634E" w14:paraId="4D478D42" w14:textId="5E447BD3">
       <w:pPr>
         <w:pStyle w:val="Kop2"/>
         <w:ind w:left="10" w:right="287"/>
       </w:pPr>
       <w:r>
         <w:t>Budgettaire gevolgen van beleid</w:t>
       </w:r>
       <w:r w:rsidR="00D8477A">
         <w:br/>
       </w:r>
     </w:p>
-    <w:tbl>
-[...4314 lines deleted...]
-    <w:p w:rsidR="00530C09" w:rsidRDefault="0055634E" w14:paraId="268B3470" w14:textId="77777777">
+    <w:p w:rsidR="00CC583C" w:rsidRDefault="0055634E" w14:paraId="67D2B71B" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="792"/>
           <w:tab w:val="center" w:pos="2764"/>
           <w:tab w:val="center" w:pos="3665"/>
           <w:tab w:val="center" w:pos="4306"/>
           <w:tab w:val="center" w:pos="5148"/>
           <w:tab w:val="center" w:pos="5857"/>
           <w:tab w:val="center" w:pos="6689"/>
           <w:tab w:val="center" w:pos="7455"/>
           <w:tab w:val="center" w:pos="8163"/>
           <w:tab w:val="center" w:pos="8793"/>
           <w:tab w:val="right" w:pos="9696"/>
         </w:tabs>
         <w:spacing w:after="73" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-14" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...85 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00530C09" w:rsidRDefault="0055634E" w14:paraId="45677D4F" w14:textId="77777777">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="70" w:type="dxa"/>
+          <w:right w:w="70" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="361"/>
+        <w:gridCol w:w="2032"/>
+        <w:gridCol w:w="691"/>
+        <w:gridCol w:w="1051"/>
+        <w:gridCol w:w="871"/>
+        <w:gridCol w:w="789"/>
+        <w:gridCol w:w="789"/>
+        <w:gridCol w:w="596"/>
+        <w:gridCol w:w="633"/>
+        <w:gridCol w:w="596"/>
+        <w:gridCol w:w="596"/>
+        <w:gridCol w:w="691"/>
+      </w:tblGrid>
+      <w:tr w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidTr="00CC583C" w14:paraId="12BC3BFF" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="00B0F0"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="19C76D63" w14:textId="44574C74">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="FFFFFF"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="FFFFFF"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tabel </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="FFFFFF"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="FFFFFF"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Budgettaire gevolgen van beleid artikel 3. Wetgeving en controle Tweede </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="FFFFFF"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Kamer  (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="FFFFFF"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">bedragen x € 1.000)   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidTr="00CC583C" w14:paraId="26BC07AC" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="720"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="179" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="5A564E9F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1074" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="3C131150" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="378" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="428C04F3" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Ontwerp-begroting</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> t </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>(1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="522" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="10A6C4C8" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mutaties via </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>NvW</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>, moties, amendementen en ISB (2)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="437" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="68D7F2B6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Vastgestelde begroting</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>t (3) = (1) + (2)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="407" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="3F8729F3" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Mutaties 1e suppletoire begroting (4)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="427" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="3F613674" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Stand 1e suppletoire begroting</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>(5) = (3) + (4)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="296" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="0F72DE8E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Mutatie 2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="296" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="44D09BF7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Mutatie 2028</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="296" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="11FC3D48" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Mutatie 2029</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="296" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="14C7B1E0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Mutatie 2030</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="391" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="4BFF9320" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Mutatie 2031</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidTr="00CC583C" w14:paraId="350F2386" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="180"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="179" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="167F0B2F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Art.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1074" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="22DCB84F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Verplichtingen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="378" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="089764F3" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>210.197</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="522" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="3308853C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="437" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="68EC2929" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>210.197</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="407" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="46F3E5FB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>11.692</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="427" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="15CAB118" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>221.889</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="296" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="1BF89035" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>3.381</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="296" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="29C0F45B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>‒ 3.227</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="296" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="6A6B1C40" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>7.400</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="296" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="2A27B13F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>21.947</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="391" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="4FC78A3D" w14:textId="67D33D35">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>206.318</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidTr="00CC583C" w14:paraId="3D0309AF" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="180"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="179" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="20D28B99" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1074" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="48421DBC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Uitgaven</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="378" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="2B7B9522" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>210.197</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="522" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="3F14F90A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="437" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="22A2DD9C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>210.197</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="407" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="5D1C6F81" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>11.692</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="427" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="26EE8CCB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>221.889</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="296" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="289C14ED" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>3.381</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="296" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="06DB7F06" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>‒ 3.227</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="296" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="2DA4C220" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>7.400</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="296" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="24B82144" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>21.947</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="391" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="46E0E6CC" w14:textId="557BBA68">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>206.318</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidTr="00CC583C" w14:paraId="3800E61B" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="180"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="179" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="389755CB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>3.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1074" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="20C310B5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Wetgeving en controle Tweede Kamer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="378" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="7664BFED" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>210.197</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="522" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="1223CE94" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="437" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="02B8B167" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>210.197</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="407" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="027A6149" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>11.692</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="427" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="2BF2EF16" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>221.889</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="296" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="21CAE6FF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>3.381</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="296" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="000C85D4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>‒ 3.227</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="296" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="7B76CA89" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>7.400</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="296" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="1744F6A4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>21.947</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="391" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="4BB69F0F" w14:textId="255C2A34">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>206.318</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidTr="00CC583C" w14:paraId="5141BE15" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="180"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="179" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="1588639E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1074" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="2C6254A7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Institutionele inrichting</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="378" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="5356639B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>152.797</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="522" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="34382274" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="437" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="688E7A41" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>152.797</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="407" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="3CF4FFB5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>5.750</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="427" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="1E029268" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>158.547</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="296" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="63B7567A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>5.465</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="296" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="0B7D7717" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>7.270</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="296" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="674E6EFE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>9.675</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="296" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="4704E49C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>20.271</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="391" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="21C30273" w14:textId="40DB8C70">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>150.032</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidTr="00CC583C" w14:paraId="0E47E88F" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="180"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="179" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="62261055" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1074" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="694D6B83" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Apparaat Tweede Kamer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="378" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="5A226A3D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>151.376</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="522" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="75528458" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="437" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="79AC0A2B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>151.376</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="407" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="580F0A88" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>5.750</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="427" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="5413E76F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>157.126</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="296" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="1AA279F9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>5.465</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="296" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="662E0778" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>7.270</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="296" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="0EE16169" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>9.675</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="296" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="7762B250" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>20.271</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="391" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="205F979B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>148.611</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidTr="00CC583C" w14:paraId="045FCB06" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="180"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="179" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="77B161DB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1074" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="6B03F954" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Onderzoeksbudget</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="378" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="12810594" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1.421</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="522" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="7ABFAE31" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="437" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="268A8D2E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1.421</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="407" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="2C56EF76" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="427" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="1E2D3BDD" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1.421</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="296" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="485E5764" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="296" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="664B6374" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="296" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="753347F5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="296" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="4B5C74A5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="391" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="34F3B47C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1.421</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidTr="00CC583C" w14:paraId="1C34F794" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="180"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="179" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="69FC4DB7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1074" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="0F3E4997" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Materiële uitgaven</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="378" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="6399CCBE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>57.400</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="522" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="1E507948" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="437" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="104973FC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>57.400</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="407" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="6CF34031" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>5.942</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="427" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="4AF29A1A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>63.342</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="296" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="580EAC7D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>‒ 2.084</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="296" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="45FC1778" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>‒ 10.497</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="296" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="731D2B2F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>‒ 2.275</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="296" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="410EAD0D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1.676</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="391" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="6B1192AD" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>56.286</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidTr="00CC583C" w14:paraId="34D044C7" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="180"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="179" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="370A9EA4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1074" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="2D74C40F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Drukwerk</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="378" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="73923C0D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2.273</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="522" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="4C16BF4D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="437" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="1FB5BB20" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2.273</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="407" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="19D87F69" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="427" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="219CAF3F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2.273</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="296" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="12FBBE09" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="296" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="5EB610F2" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="296" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="09B4FE2B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="296" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="7F875A76" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="391" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="06A64C78" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2.273</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidTr="00CC583C" w14:paraId="64C47C73" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="180"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="179" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="34EB4E13" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1074" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="421F0931" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Fractiekosten</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="378" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="3BB071EB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>49.151</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="522" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="7B0F2B65" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="437" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="1000B888" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>49.151</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="407" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="06B3F02F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>5.649</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="427" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="4011E615" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>54.800</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="296" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="09B49783" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>‒ 2.084</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="296" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="702534EF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>‒ 10.497</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="296" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="5E6CA571" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>‒ 2.275</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="296" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="0913BA31" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1.676</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="391" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="54DAB0FB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>50.900</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidTr="00CC583C" w14:paraId="47A93020" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="180"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="179" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="60E73DDD" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1074" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="223D2B51" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Uitzending leden</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="378" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="1FB388B6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>547</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="522" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="45907021" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="437" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="512A7CCD" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>547</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="407" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="6602A401" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="427" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="0E5AAAE9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>547</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="296" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="475B5960" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="296" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="1680A293" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="296" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="5FE9AE0D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="296" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="22C721F5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="391" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="4C6E89CC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>547</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidTr="00CC583C" w14:paraId="4003053F" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="180"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="179" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="40A80D5F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1074" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="0A15D5E0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Parlementaire enquêtes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="378" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="02BA961F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2.863</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="522" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="4B1DC906" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="437" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="50B5DA00" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2.863</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="407" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="6B791547" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>293</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="427" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="1F32387C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>3.156</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="296" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="64ADB1E7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="296" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="768EE858" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="296" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="63747AB7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="296" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="0694BD57" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="391" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="13305394" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidTr="00CC583C" w14:paraId="540FBD21" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="180"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="179" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="4EED095E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1074" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="768D3FED" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bijdrage </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>ProDemos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="378" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="23DA4CB4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2.566</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="522" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="08BD548F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="437" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="6261AA25" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2.566</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="407" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="57C9301F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="427" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="5C47F791" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2.566</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="296" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="4FF15B81" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="296" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="795037EE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="296" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="157E9E06" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="296" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="358109B2" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="391" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="325DD060" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2.566</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidTr="00CC583C" w14:paraId="63BC8ECA" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="180"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="179" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="7AD7750C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1074" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="36B25A4D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Ontvangsten</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="378" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="733F0912" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>3.639</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="522" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="544BF438" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="437" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="00E4EBC7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>3.639</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="407" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="6935E631" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="427" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="53CCC8C8" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>3.939</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="296" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="723F83EF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="296" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="09B55B84" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="296" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="0D849BD1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="296" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="335A51A1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="391" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="2AFA69E0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>3.939</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00530C09" w:rsidRDefault="00530C09" w14:paraId="268B3470" w14:textId="7DB01997">
       <w:pPr>
-        <w:spacing w:after="211" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="792"/>
+          <w:tab w:val="center" w:pos="2764"/>
+          <w:tab w:val="center" w:pos="3665"/>
+          <w:tab w:val="center" w:pos="4306"/>
+          <w:tab w:val="center" w:pos="5148"/>
+          <w:tab w:val="center" w:pos="5857"/>
+          <w:tab w:val="center" w:pos="6689"/>
+          <w:tab w:val="center" w:pos="7455"/>
+          <w:tab w:val="center" w:pos="8163"/>
+          <w:tab w:val="center" w:pos="8793"/>
+          <w:tab w:val="right" w:pos="9696"/>
+        </w:tabs>
+        <w:spacing w:after="73" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-14" w:firstLine="0"/>
       </w:pPr>
-      <w:r>
-[...626 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w:rsidR="00530C09" w:rsidRDefault="0055634E" w14:paraId="2E3F2AA0" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="206" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="3312"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Toelichting</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00530C09" w:rsidRDefault="0055634E" w14:paraId="4852F751" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="206" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="3312"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Institutionele inrichting</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00530C09" w:rsidRDefault="0055634E" w14:paraId="31E6CB4C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Kop3"/>
         <w:ind w:left="3312"/>
       </w:pPr>
       <w:r>
         <w:t>Apparaat Tweede Kamer</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00530C09" w:rsidRDefault="0055634E" w14:paraId="7E11F986" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="3312"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Dit betreft een overboeking vanuit de begroting van Binnenlandse Zaken en Koninkrijksrelaties (VII) naar de begroting van de Staten Generaal (IIA). Voor de versterking van de kennis- en onderzoeksfunctie van de Tweede </w:t>
+        <w:t xml:space="preserve">Dit betreft een overboeking vanuit de begroting van Binnenlandse Zaken en Koninkrijksrelaties (VII) naar de begroting van de </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Staten Generaal</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> (IIA). Voor de versterking van de kennis- en onderzoeksfunctie van de Tweede </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00530C09" w:rsidRDefault="0055634E" w14:paraId="129E7E7F" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="224" w:line="242" w:lineRule="auto"/>
         <w:ind w:left="3312" w:right="-14"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Kamer is vanuit de enveloppe goed bestuur en sterke rechtsstaat structureel € 10 mln. beschikbaar gesteld (Kamerstukken II 2024/25, 33047-</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9">
+      <w:hyperlink r:id="rId12">
         <w:r>
           <w:rPr>
             <w:color w:val="009ED5"/>
           </w:rPr>
           <w:t>41</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId10">
+      <w:hyperlink r:id="rId13">
         <w:r>
           <w:t>)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>. Met deze middelen zet de Kamerorganisatie een meerjarig ingroeimodel neer waarmee structureel wordt geïnvesteerd in een stevige en eigenstandige kennis- en informatiepositie, deskundigheid en digitale ondersteuning van Kamerleden.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00530C09" w:rsidRDefault="0055634E" w14:paraId="65678881" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="3312"/>
       </w:pPr>
       <w:r>
         <w:t>Voor 2026 is € 10 mln. geraamd voor audiovisuele voorzieningen (AV) (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>terugverhuizing</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> Binnenhof). De </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>terugverhuizing</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> staat nu op medio 2031 waarvoor in 2030 de </w:t>
-[...3 lines deleted...]
-        <w:t>voorbereiding op AV getroffen moeten worden. Daarom worden € 8 mln. uit 2026 en € 3 mln. uit 2027 via een kasschuif geschoven naar 2030.</w:t>
+        <w:t xml:space="preserve"> staat nu op medio 2031 waarvoor in 2030 de voorbereiding op AV getroffen moeten worden. Daarom worden € 8 mln. uit 2026 en € 3 mln. uit 2027 via een kasschuif geschoven naar 2030.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00530C09" w:rsidRDefault="0055634E" w14:paraId="4FECA9CF" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="3312"/>
       </w:pPr>
       <w:r>
         <w:t>Vanaf 2026 is aanvullend budget benodigd voor de integrale veiligheid van de Tweede Kamer. De veiligheidssituatie van het pand, de systemen en de leden van de Tweede Kamer vragen om investeringen in personeel en materieel. Voor 2026 betreft dit € 5 mln. tot en met 2031 betreft het € 1 mln. per jaar.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00530C09" w:rsidRDefault="0055634E" w14:paraId="453B4816" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="3312"/>
       </w:pPr>
       <w:r>
         <w:t>Als gevolg van de Tweede Kamerverkiezingen op 29 oktober 2025 zijn incidentele kosten gemaakt. Hiervoor is € 1,5 mln. nodig ten behoeve van de interne verhuizing (€ 0,7 mln.) en begeleiding bij het formatieproces vanuit Algemene Zaken (ca. € 0,9 mln.). Bij de raming 2025 was dit bedrag geraamd voor het jaar 2028, maar door de eerdere verkiezingen is het bedrag van 2028 naar 2026 geschoven. Deze kosten komen voort uit de vertraging van de interne verhuizing. Na verkiezingen worden partijen namelijk bij de interne verhuizing opnieuw ingedeeld. Een deel van deze kosten viel in 2025, een deel nog in 2026.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00530C09" w:rsidRDefault="0055634E" w14:paraId="0E493E53" w14:textId="6F6FABB3">
       <w:pPr>
         <w:ind w:left="3312"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Daarnaast is budget toegevoegd voor de bedrijfsvoering en een toekomstbestendige Kamerorganisatie (in lijn met de aangenomen </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11">
+      <w:hyperlink r:id="rId14">
         <w:r>
           <w:rPr>
             <w:color w:val="009ED5"/>
           </w:rPr>
           <w:t xml:space="preserve">motie </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r>
           <w:rPr>
             <w:color w:val="009ED5"/>
           </w:rPr>
           <w:t>Wijen</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidR="00CC4CFB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12">
+      <w:hyperlink r:id="rId15">
         <w:proofErr w:type="spellStart"/>
         <w:r>
           <w:rPr>
             <w:color w:val="009ED5"/>
           </w:rPr>
           <w:t>Nass</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r>
           <w:rPr>
             <w:color w:val="009ED5"/>
           </w:rPr>
           <w:t>).</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Daaronder valt uitbreiding van het technisch beheerteam van </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Parlis</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">, extra </w:t>
@@ -14484,6534 +18913,7922 @@
       <w:pPr>
         <w:spacing w:after="206" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="3312"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Materiële uitgaven</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00530C09" w:rsidRDefault="0055634E" w14:paraId="098F6737" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Kop3"/>
         <w:ind w:left="3312"/>
       </w:pPr>
       <w:r>
         <w:t>Fractiekosten</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00530C09" w:rsidRDefault="0055634E" w14:paraId="5D775590" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="3312"/>
       </w:pPr>
       <w:r>
-        <w:t>Het budget voor de fractiekosten is bijgesteld op basis van het meest actuele zetelbedrag en de uitslag van de Tweede Kamerverkiezing van 29 oktober 2025. In 2026 ontvangen fracties die bij deze verkiezingen zetels hebben verloren nog gedurende circa één jaar fractiegeld op basis van hun eerdere zetelaantal (schokdemping). Daarnaast is in deze reeks de verkiezingscyclus aangepast aan de volgende reguliere Tweede Kamerverkiezingen op 15 mei 2030.</w:t>
+        <w:t xml:space="preserve">Het budget voor de fractiekosten is bijgesteld op basis van het meest actuele zetelbedrag en de uitslag van de Tweede Kamerverkiezing van 29 oktober 2025. In 2026 ontvangen fracties die bij deze verkiezingen zetels hebben verloren nog gedurende </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>circa</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> één jaar fractiegeld op basis van hun eerdere zetelaantal (schokdemping). Daarnaast is in deze reeks de verkiezingscyclus aangepast aan de volgende reguliere Tweede Kamerverkiezingen op 15 mei 2030.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0069659F" w:rsidRDefault="0069659F" w14:paraId="7563EF87" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="3312"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="0069659F" w:rsidRDefault="0069659F" w14:paraId="50F0288F" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="3312"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="0069659F" w:rsidRDefault="0069659F" w14:paraId="264B442F" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="3312"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="0069659F" w:rsidRDefault="0069659F" w14:paraId="55357478" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="3312"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="0069659F" w:rsidRDefault="0069659F" w14:paraId="4954B524" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="3312"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="0069659F" w:rsidRDefault="0069659F" w14:paraId="3EA18CF8" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="3312"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00924225" w:rsidRDefault="00924225" w14:paraId="74581B0C" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="3312"/>
       </w:pPr>
     </w:p>
+    <w:p w:rsidR="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="4F07713C" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="3312"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="0C373C63" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="3312"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="2ED38E11" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="3312"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="1CC5CDA1" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="3312"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="0573C467" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="3312"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="1ACD7ABB" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="3312"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="4B7C2D85" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="3312"/>
+      </w:pPr>
+    </w:p>
     <w:p w:rsidR="00530C09" w:rsidRDefault="0055634E" w14:paraId="461A5213" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="229" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="3312"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="009ED5"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>2.4 Artikel 4. Wetgeving en controle Eerste en Tweede Kamer</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00530C09" w:rsidRDefault="0055634E" w14:paraId="7ACB77CB" w14:textId="35333232">
+    <w:p w:rsidR="00530C09" w:rsidRDefault="0055634E" w14:paraId="7ACB77CB" w14:textId="3C0DA8A9">
       <w:pPr>
         <w:pStyle w:val="Kop2"/>
         <w:ind w:left="10" w:right="287"/>
       </w:pPr>
       <w:r>
         <w:t>Budgettaire gevolgen van beleid</w:t>
       </w:r>
-      <w:r w:rsidR="003657C1">
-[...1 lines deleted...]
-      </w:r>
     </w:p>
-    <w:tbl>
-[...2156 lines deleted...]
-    <w:p w:rsidR="00530C09" w:rsidRDefault="0055634E" w14:paraId="77675A54" w14:textId="77777777">
+    <w:p w:rsidR="00CC583C" w:rsidRDefault="0055634E" w14:paraId="1C55C725" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="773"/>
           <w:tab w:val="center" w:pos="3258"/>
           <w:tab w:val="center" w:pos="3966"/>
           <w:tab w:val="center" w:pos="4674"/>
           <w:tab w:val="center" w:pos="5381"/>
           <w:tab w:val="center" w:pos="6099"/>
           <w:tab w:val="center" w:pos="6806"/>
           <w:tab w:val="center" w:pos="7524"/>
           <w:tab w:val="center" w:pos="8232"/>
           <w:tab w:val="center" w:pos="8959"/>
           <w:tab w:val="right" w:pos="9696"/>
         </w:tabs>
         <w:spacing w:after="73" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-14" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...85 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00530C09" w:rsidRDefault="0055634E" w14:paraId="5301456C" w14:textId="77777777">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="70" w:type="dxa"/>
+          <w:right w:w="70" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="361"/>
+        <w:gridCol w:w="2104"/>
+        <w:gridCol w:w="724"/>
+        <w:gridCol w:w="1051"/>
+        <w:gridCol w:w="871"/>
+        <w:gridCol w:w="789"/>
+        <w:gridCol w:w="816"/>
+        <w:gridCol w:w="596"/>
+        <w:gridCol w:w="596"/>
+        <w:gridCol w:w="596"/>
+        <w:gridCol w:w="596"/>
+        <w:gridCol w:w="596"/>
+      </w:tblGrid>
+      <w:tr w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidTr="00CC583C" w14:paraId="358788AB" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="00B0F0"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="21C59F93" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="FFFFFF"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="FFFFFF"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tabel 5 Budgettaire gevolgen van beleid artikel 4. Wetgeving en controle Eerste en Tweede </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="FFFFFF"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Kamer  (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="FFFFFF"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">bedragen x € 1.000)   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidTr="00CC583C" w14:paraId="67BECC8A" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="720"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="183" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="2B92DFCA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1097" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="3CA00FCA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="385" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="638A9631" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Ontwerp-begroting</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> t </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>(1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="532" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="56B0BF86" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mutaties via </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>NvW</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>, moties, amendementen en ISB (2)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="445" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="55B05CD5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Vastgestelde begroting</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>t (3) = (1) + (2)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="415" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="69E63975" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Mutaties 1e suppletoire begroting (4)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="403734CA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Stand 1e suppletoire begroting</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>(5) = (3) + (4)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="302" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="20F109D1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Mutatie 2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="302" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="5A1267FF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Mutatie 2028</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="302" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="0F2C9002" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Mutatie 2029</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="302" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="3B9D658F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Mutatie 2030</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="302" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="204DE7B5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Mutatie 2031</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidTr="00CC583C" w14:paraId="720779AC" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="180"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="183" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="1DB9B668" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Art.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1097" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="78977950" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Verplichtingen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="385" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="6615E17B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>4.703</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="532" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="7078096B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="445" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="480E30A0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>4.703</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="415" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="636C538C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="4DCE1181" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>4.703</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="302" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="75824E10" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="302" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="22F9B19A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="302" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="601F291A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="302" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="2678A137" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="302" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="7CCD7B7E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1.683</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidTr="00CC583C" w14:paraId="4807434C" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="180"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="183" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="23D3A0B7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1097" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="08C94F3F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Uitgaven</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="385" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="2DF1D14B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>4.703</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="532" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="30F706EF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="445" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="0FD1CCC1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>4.703</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="415" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="7EA8B7FD" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="29A767BD" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>4.703</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="302" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="164376D5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="302" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="3532938F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="302" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="7053A80B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="302" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="546298B1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="302" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="6588B150" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1.683</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidTr="00CC583C" w14:paraId="1AAAB7C5" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="360"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="183" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="59AD9067" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>4.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1097" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="7289986E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Wetgeving en controle Tweede Kamer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="385" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="23A9AC13" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>4.703</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="532" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="3F3B0EF9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="445" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="57BA3787" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>4.703</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="415" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="1DF1246A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="470EBF57" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>4.703</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="302" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="1BCF355D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="302" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="773EF292" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="302" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="44ECB74F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="302" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="48413DAC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="302" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="09E7BF83" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1.683</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidTr="00CC583C" w14:paraId="4582A75F" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="180"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="183" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="2258B65E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1097" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="4058F7A9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Materiële uitgaven</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="385" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="3021DB1F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>4.703</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="532" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="1DE00E1A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="445" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="3789CD1E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>4.703</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="415" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="3C8ED14A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="4DFFD21C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>4.703</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="302" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="6A2C47EC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="302" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="3FD01B13" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="302" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="2DAB88C9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="302" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="28AB5B8A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="302" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="50E392C6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1.683</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidTr="00CC583C" w14:paraId="6B196630" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="180"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="183" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="405BC180" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1097" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="1B1B2B1C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Drukwerk</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="385" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="7C51A251" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>4.703</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="532" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="62CCF2C3" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="445" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="6B8A0E0F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>4.703</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="415" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="2A4A52E1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="005A5E47" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>4.703</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="302" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="25DF89C9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="302" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="0BB59C25" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="302" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="5133FB2D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="302" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="5237CEFA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="302" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="420C40A9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1.683</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidTr="00CC583C" w14:paraId="5BCA2ECE" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="180"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="183" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="487234A0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1097" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="6059BB42" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Ontvangsten</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="385" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="6D71CAB6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="532" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="417A8BFF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="445" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="1559946D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="415" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="289FC475" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="14409273" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="302" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="0C3F065E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="302" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="68E40DA7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="302" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="0FECA0C7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="302" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="03E0B55C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="302" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="5E9A2D56" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00530C09" w:rsidRDefault="00530C09" w14:paraId="77675A54" w14:textId="6288273A">
       <w:pPr>
-        <w:spacing w:after="209" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="773"/>
+          <w:tab w:val="center" w:pos="3258"/>
+          <w:tab w:val="center" w:pos="3966"/>
+          <w:tab w:val="center" w:pos="4674"/>
+          <w:tab w:val="center" w:pos="5381"/>
+          <w:tab w:val="center" w:pos="6099"/>
+          <w:tab w:val="center" w:pos="6806"/>
+          <w:tab w:val="center" w:pos="7524"/>
+          <w:tab w:val="center" w:pos="8232"/>
+          <w:tab w:val="center" w:pos="8959"/>
+          <w:tab w:val="right" w:pos="9696"/>
+        </w:tabs>
+        <w:spacing w:after="73" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-14" w:firstLine="0"/>
       </w:pPr>
-      <w:r>
-[...626 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w:rsidR="00530C09" w:rsidRDefault="0055634E" w14:paraId="72D11247" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="224" w:line="242" w:lineRule="auto"/>
         <w:ind w:left="3312" w:right="-14"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Bij artikel 4 worden geen mutaties toegelicht, omdat de mutaties in de eerste suppletoire begroting niet groter dan of gelijk zijn aan de ondergrens zoals deze in de Rijksbegrotingsvoorschriften is opgenomen in de staffel.</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00530C09" w:rsidRDefault="0055634E" w14:paraId="59B72A06" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Kop3"/>
         <w:spacing w:after="229"/>
         <w:ind w:left="3312"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:color w:val="009ED5"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>3 Niet-Beleidsartikel</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00530C09" w:rsidRDefault="0055634E" w14:paraId="62D40850" w14:textId="6086A4AC">
       <w:pPr>
         <w:pStyle w:val="Kop4"/>
         <w:spacing w:after="33"/>
         <w:ind w:left="3312"/>
       </w:pPr>
       <w:r>
         <w:t>3.1 Artikel 10. Nog onverdeeld</w:t>
       </w:r>
       <w:r w:rsidR="003657C1">
         <w:br/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
-[...1 lines deleted...]
-        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
-          <w:top w:w="29" w:type="dxa"/>
+          <w:left w:w="70" w:type="dxa"/>
+          <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="435"/>
-[...10 lines deleted...]
-        <w:gridCol w:w="586"/>
+        <w:gridCol w:w="361"/>
+        <w:gridCol w:w="2104"/>
+        <w:gridCol w:w="724"/>
+        <w:gridCol w:w="1051"/>
+        <w:gridCol w:w="871"/>
+        <w:gridCol w:w="789"/>
+        <w:gridCol w:w="816"/>
+        <w:gridCol w:w="596"/>
+        <w:gridCol w:w="596"/>
+        <w:gridCol w:w="596"/>
+        <w:gridCol w:w="596"/>
+        <w:gridCol w:w="596"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00530C09" w:rsidTr="005C3491" w14:paraId="593977B9" w14:textId="77777777">
+      <w:tr w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidTr="00CC583C" w14:paraId="2655F60A" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="313"/>
+          <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6379" w:type="dxa"/>
-[...109 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="00B0F0"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="5B6AAC04" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="FFFFFF"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="FFFFFF"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tabel 6 Nog </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="FFFFFF"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>onverdeeld  (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="FFFFFF"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">bedragen x € 1.000)   </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00530C09" w:rsidTr="005C3491" w14:paraId="34202566" w14:textId="77777777">
+      <w:tr w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidTr="00CC583C" w14:paraId="6A6E99D6" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="1077"/>
+          <w:trHeight w:val="720"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="435" w:type="dxa"/>
-[...73 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="183" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="4ACC9647" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1097" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="25AE07EC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="385" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="2072B251" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Ontwerp-begroting</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> t </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...62 lines deleted...]
-              <w:t xml:space="preserve">   </w:t>
+              <w:t>(1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="532" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="6B2F8F23" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mutaties via </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="0055634E">
-[...3 lines deleted...]
-              <w:t>Vastge</w:t>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>NvW</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="0055634E">
-[...364 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>, moties, amendementen en ISB (2)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="445" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="1A931705" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Vastgestelde begroting</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:br/>
-              <w:t xml:space="preserve">       </w:t>
-[...44 lines deleted...]
-                <w:sz w:val="14"/>
+              <w:t>t (3) = (1) + (2)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="415" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="17E6E479" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Mutaties 1e suppletoire begroting (4)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="0FD7BEA4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Stand 1e suppletoire begroting</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:br/>
-              <w:t xml:space="preserve">        </w:t>
-[...26 lines deleted...]
-                <w:sz w:val="14"/>
+              <w:t>(5) = (3) + (4)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="302" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="62B95465" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Mutatie 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="742" w:type="dxa"/>
-[...209 lines deleted...]
-              <w:t>2031</w:t>
+            <w:tcW w:w="302" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="7AE79715" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Mutatie 2028</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="302" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="219BEC27" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Mutatie 2029</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="302" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="75BF60D1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Mutatie 2030</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="302" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="49F22B29" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Mutatie 2031</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B013E" w:rsidTr="005B013E" w14:paraId="2F0BB502" w14:textId="77777777">
+      <w:tr w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidTr="00CC583C" w14:paraId="4020A2ED" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="453"/>
+          <w:trHeight w:val="180"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="435" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="183" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="30108DB2" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Art.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1919" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="1097" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="0618AF2C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Verplichtingen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="583" w:type="dxa"/>
-[...35 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="385" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="7C04E5BA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:tab/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="532" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="62EDF9FE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="389" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="445" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="5E9C74FD" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="742" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="415" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="33410772" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3.462</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="838" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="435" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="60C76BB7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3.462</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="480" w:type="dxa"/>
-[...16 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="302" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="5D7C3A5F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3.286</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="742" w:type="dxa"/>
-[...16 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="302" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="01D84820" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3.351</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="756" w:type="dxa"/>
-[...16 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="302" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="61539F88" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3.169</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="751" w:type="dxa"/>
-[...16 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="302" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="601C0F2E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3.157</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="586" w:type="dxa"/>
-[...16 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="302" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="2F7F4256" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3.147</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B013E" w:rsidTr="005B013E" w14:paraId="43E3C0B5" w14:textId="77777777">
+      <w:tr w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidTr="00CC583C" w14:paraId="138D2366" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="453"/>
+          <w:trHeight w:val="180"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="435" w:type="dxa"/>
-[...32 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="183" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="3F173517" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1097" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="785C88C5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Uitgaven</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="583" w:type="dxa"/>
-[...35 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="385" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="10F7F078" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:tab/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="532" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="12D0EBA9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="389" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="445" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="73ED717B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="742" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="415" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="772779A3" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3.462</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="838" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="435" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="40724917" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3.462</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="480" w:type="dxa"/>
-[...16 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="302" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="7B6AE054" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3.286</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="742" w:type="dxa"/>
-[...16 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="302" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="4E2CE2B6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3.351</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="756" w:type="dxa"/>
-[...16 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="302" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="2B02450C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3.169</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="751" w:type="dxa"/>
-[...16 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="302" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="111FAA8A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3.157</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="586" w:type="dxa"/>
-[...16 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="302" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="06DE270F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3.147</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B013E" w:rsidTr="005B013E" w14:paraId="4B23003A" w14:textId="77777777">
+      <w:tr w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidTr="00CC583C" w14:paraId="3865994D" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="226"/>
+          <w:trHeight w:val="180"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="435" w:type="dxa"/>
-[...39 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="183" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="2893B555" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>4.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1097" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="45A036F9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Nog onverdeeld</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="583" w:type="dxa"/>
-[...35 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="385" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="2E69D808" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:tab/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="532" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="2D918220" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="389" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="445" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="4239C996" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="742" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="415" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="3DF74FAA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3.462</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="838" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="435" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="53B8143C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3.462</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="480" w:type="dxa"/>
-[...16 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="302" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="57ED15B7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3.286</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="742" w:type="dxa"/>
-[...16 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="302" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="3D66F81B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3.351</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="756" w:type="dxa"/>
-[...16 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="302" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="3248E97E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3.169</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="751" w:type="dxa"/>
-[...16 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="302" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="32325DC4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3.157</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="586" w:type="dxa"/>
-[...16 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="302" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="5143FD9F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3.147</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B013E" w:rsidTr="005B013E" w14:paraId="11FEF068" w14:textId="77777777">
+      <w:tr w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidTr="00CC583C" w14:paraId="72871CC1" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="228"/>
+          <w:trHeight w:val="180"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="435" w:type="dxa"/>
-[...30 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="183" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="2CB6DEF7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1097" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="7E9461D9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
-                <w:sz w:val="14"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Nog te verdelen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="583" w:type="dxa"/>
-[...33 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="385" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="1D7AC3E9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
-                <w:sz w:val="14"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="532" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="09BA81B6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
-                <w:sz w:val="14"/>
-[...1 lines deleted...]
-              <w:tab/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="389" w:type="dxa"/>
-[...13 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="445" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="530EE235" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
-                <w:sz w:val="14"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="742" w:type="dxa"/>
-[...13 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="415" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="7D08E2D7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
-                <w:sz w:val="14"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3.462</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="838" w:type="dxa"/>
-[...13 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="435" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="58F35F45" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
-                <w:sz w:val="14"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3.462</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="480" w:type="dxa"/>
-[...14 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="302" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="0B9ABC00" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
-                <w:sz w:val="14"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3.286</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="742" w:type="dxa"/>
-[...14 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="302" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="4A2B0EFC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
-                <w:sz w:val="14"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3.351</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="756" w:type="dxa"/>
-[...14 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="302" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="70EAC238" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
-                <w:sz w:val="14"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3.169</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="751" w:type="dxa"/>
-[...14 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="302" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="7929D507" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
-                <w:sz w:val="14"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3.157</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="586" w:type="dxa"/>
-[...14 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="302" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="54DE62F4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
-                <w:sz w:val="14"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3.147</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B013E" w:rsidTr="005B013E" w14:paraId="3D336BAD" w14:textId="77777777">
+      <w:tr w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidTr="00CC583C" w14:paraId="040E183F" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="227"/>
+          <w:trHeight w:val="180"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="435" w:type="dxa"/>
-[...31 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="183" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="44670A74" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1097" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="4008E52C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Loonbijstelling</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="583" w:type="dxa"/>
-[...34 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="385" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="304CAB71" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-              <w:tab/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="532" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="0859DB75" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="389" w:type="dxa"/>
-[...14 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="445" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="7A44BCF7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="742" w:type="dxa"/>
-[...14 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="415" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="3A12490A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1.220</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="838" w:type="dxa"/>
-[...14 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="435" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="6A88E177" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1.220</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="480" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="302" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="203E9475" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1.176</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="742" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="302" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="1BD21A82" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1.260</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="756" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="302" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="664FA412" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1.155</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="751" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="302" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="1856453F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1.151</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="586" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="302" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="40AB3B48" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1.142</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B013E" w:rsidTr="005B013E" w14:paraId="5444FE9A" w14:textId="77777777">
+      <w:tr w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidTr="00CC583C" w14:paraId="25C7AA4F" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="453"/>
+          <w:trHeight w:val="180"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="435" w:type="dxa"/>
-[...31 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="183" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="2BC4C942" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1097" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="3769AE70" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Prijsbijstelling</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="583" w:type="dxa"/>
-[...34 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="385" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="6C55C0C6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-              <w:tab/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="532" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="30D14DB6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="389" w:type="dxa"/>
-[...14 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="445" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="689F1A9A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="742" w:type="dxa"/>
-[...14 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="415" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="3ACC7DD5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2.242</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="838" w:type="dxa"/>
-[...14 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="435" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="52041FD5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2.242</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="480" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="302" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="034604DA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2.110</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="742" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="302" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="3034C3D6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2.091</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="756" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="302" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="7349BBC3" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2.014</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="751" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="302" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="6EB52292" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2.006</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="586" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="302" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="35FC2942" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2.005</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidTr="00CC583C" w14:paraId="3B410272" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="180"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="183" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="77DD70A9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1097" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="05380D0B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Ontvangsten</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="385" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="52590608" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="532" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="3C495319" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="445" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="6405B907" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="415" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="4A981E4E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="48CF6B3B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="302" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="5851888E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="302" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="4AF08C6C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="302" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="0947E71A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="302" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="26797816" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="302" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="00B0F0" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CC583C" w:rsidR="00CC583C" w:rsidP="00CC583C" w:rsidRDefault="00CC583C" w14:paraId="1D009AD8" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC583C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00530C09" w:rsidRDefault="00CA5629" w14:paraId="75E8458A" w14:textId="6312B7FA">
-[...112 lines deleted...]
-    <w:p w:rsidR="00530C09" w:rsidRDefault="0055634E" w14:paraId="6AC0B90A" w14:textId="77777777">
+    <w:p w:rsidR="00530C09" w:rsidRDefault="00530C09" w14:paraId="6AC0B90A" w14:textId="217AA001">
       <w:pPr>
         <w:spacing w:after="211" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
-      <w:r>
-[...626 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w:rsidR="00530C09" w:rsidRDefault="0055634E" w14:paraId="7E87A2D9" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="206" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="3312"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Toelichting</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00530C09" w:rsidRDefault="0055634E" w14:paraId="347F6674" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="3312"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Loonbijstelling</w:t>
       </w:r>
     </w:p>
@@ -21019,53 +26836,53 @@
       <w:pPr>
         <w:ind w:left="3312"/>
       </w:pPr>
       <w:r>
         <w:t>Dit betreft de loonbijstelling tranche 2026 voor de Staten-Generaal.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00530C09" w:rsidRDefault="0055634E" w14:paraId="50F782DB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Kop3"/>
         <w:ind w:left="3312"/>
       </w:pPr>
       <w:r>
         <w:t>Prijsbijstelling</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00530C09" w:rsidRDefault="0055634E" w14:paraId="4263F6A2" w14:textId="11FEACFC">
       <w:pPr>
         <w:ind w:left="3312"/>
       </w:pPr>
       <w:r>
         <w:t>Dit betreft de prijsbijstelling tranche 2026 voor de Staten-Generaal. De doorverdeling vindt later in 2026 plaats.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00530C09">
-      <w:footerReference w:type="even" r:id="rId13"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="even" r:id="rId16"/>
+      <w:footerReference w:type="default" r:id="rId17"/>
+      <w:footerReference w:type="first" r:id="rId18"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1235" w:right="1104" w:bottom="3038" w:left="1106" w:header="708" w:footer="1122" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="025A2545" w14:textId="77777777" w:rsidR="0055634E" w:rsidRDefault="0055634E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="5F0BB58F" w14:textId="77777777" w:rsidR="0055634E" w:rsidRDefault="0055634E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -21085,64 +26902,50 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Trebuchet MS">
-[...12 lines deleted...]
-  </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5C76C501" w14:textId="77777777" w:rsidR="00530C09" w:rsidRDefault="0055634E">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="5722"/>
         <w:tab w:val="right" w:pos="9696"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="0" w:firstLine="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
       </w:rPr>
@@ -21153,86 +26956,65 @@
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2017CE38" w14:textId="77777777" w:rsidR="00530C09" w:rsidRDefault="0055634E">
+  <w:p w14:paraId="2017CE38" w14:textId="548695B0" w:rsidR="00530C09" w:rsidRDefault="0055634E">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="5722"/>
         <w:tab w:val="right" w:pos="9696"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="0" w:firstLine="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tab/>
-    </w:r>
-[...19 lines deleted...]
-      <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0FF16A52" w14:textId="77777777" w:rsidR="00530C09" w:rsidRDefault="0055634E">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="5722"/>
         <w:tab w:val="right" w:pos="9696"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="0" w:firstLine="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:t>Tweede Kamer, vergaderjaar 2025–2026, 36 915 IIA, nr. 2</w:t>
@@ -21934,109 +27716,117 @@
         <w:dstrike w:val="0"/>
         <w:color w:val="181717"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="936209851">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1776318053">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="2127504039">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00530C09"/>
+    <w:rsid w:val="000149F4"/>
     <w:rsid w:val="00076F85"/>
+    <w:rsid w:val="000C5552"/>
     <w:rsid w:val="0010042D"/>
+    <w:rsid w:val="001D5530"/>
     <w:rsid w:val="001E53DF"/>
     <w:rsid w:val="00237246"/>
     <w:rsid w:val="002A7347"/>
+    <w:rsid w:val="002C54F1"/>
     <w:rsid w:val="003657C1"/>
     <w:rsid w:val="003A20A8"/>
+    <w:rsid w:val="00457B97"/>
     <w:rsid w:val="004B2D85"/>
     <w:rsid w:val="00523AA2"/>
     <w:rsid w:val="00530C09"/>
     <w:rsid w:val="0055634E"/>
     <w:rsid w:val="00566CF5"/>
     <w:rsid w:val="005B013E"/>
     <w:rsid w:val="005B7C72"/>
     <w:rsid w:val="005C3491"/>
     <w:rsid w:val="00602F72"/>
     <w:rsid w:val="006333D2"/>
+    <w:rsid w:val="006822C9"/>
     <w:rsid w:val="0069659F"/>
     <w:rsid w:val="00883945"/>
     <w:rsid w:val="00886A31"/>
     <w:rsid w:val="008D7E9F"/>
     <w:rsid w:val="00924225"/>
     <w:rsid w:val="00A66ED2"/>
     <w:rsid w:val="00A709A7"/>
     <w:rsid w:val="00AC5A92"/>
     <w:rsid w:val="00AE30B6"/>
     <w:rsid w:val="00B34BE8"/>
     <w:rsid w:val="00CA5629"/>
     <w:rsid w:val="00CC4CFB"/>
+    <w:rsid w:val="00CC583C"/>
     <w:rsid w:val="00CD209D"/>
     <w:rsid w:val="00D75461"/>
     <w:rsid w:val="00D8477A"/>
     <w:rsid w:val="00DF5848"/>
     <w:rsid w:val="00DF5EED"/>
     <w:rsid w:val="00ED0A8A"/>
+    <w:rsid w:val="00EF3BFC"/>
     <w:rsid w:val="00F827B8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -22668,58 +28458,166 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="008D7E9F"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:before="19" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:firstLine="0"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:color w:val="auto"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000149F4"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="000149F4"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="181717"/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="116071405">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="304941382">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1158115503">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1902786488">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1992324348">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2000108911">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
+</w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoek.officielebekendmakingen.nl/kst-36800-IIA-1.html" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/jci1.3:c:BWBR0039429%26hoofdstuk=2%26paragraaf=2%26artikel=2.3%26z=2020-01-01%26g=2020-01-01" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoek.officielebekendmakingen.nl/kst-36221-22.html" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoek.officielebekendmakingen.nl/kst-36221-22.html" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.overheid.nl/documenten/72c176d9-1907-4f08-96bb-fa9e42dc6de5/file" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.overheid.nl/documenten/72c176d9-1907-4f08-96bb-fa9e42dc6de5/file" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.overheid.nl/documenten/72c176d9-1907-4f08-96bb-fa9e42dc6de5/file" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.overheid.nl/documenten/72c176d9-1907-4f08-96bb-fa9e42dc6de5/file" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoek.officielebekendmakingen.nl/kst-36800-IIA-1.html" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoek.officielebekendmakingen.nl/kst-36221-22.html" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/jci1.3:c:BWBR0039429%26hoofdstuk=2%26paragraaf=2%26artikel=2.3%26z=2020-01-01%26g=2020-01-01" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoek.officielebekendmakingen.nl/kst-36221-22.html" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -22996,75 +28894,99 @@
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>10</ap:Pages>
-  <ap:Words>2356</ap:Words>
-[...3 lines deleted...]
-  <ap:Paragraphs>30</ap:Paragraphs>
+  <ap:Words>2164</ap:Words>
+  <ap:Characters>11902</ap:Characters>
+  <ap:DocSecurity>4</ap:DocSecurity>
+  <ap:Lines>99</ap:Lines>
+  <ap:Paragraphs>28</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr>MEMORIE VAN TOELICHTING</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>15284</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>14038</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:description>------------------------</dc:description>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+    <vt:lpwstr>0x010100F638491B5765B44C85F0EC36070B6038</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_35ad6b54-f757-49c9-8c83-ef7f8aa67172_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_35ad6b54-f757-49c9-8c83-ef7f8aa67172_SetDate">
+    <vt:lpwstr>2026-04-23T10:04:34Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_35ad6b54-f757-49c9-8c83-ef7f8aa67172_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_35ad6b54-f757-49c9-8c83-ef7f8aa67172_Name">
+    <vt:lpwstr>FIN-DGRB-Rijksoverheid</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_35ad6b54-f757-49c9-8c83-ef7f8aa67172_SiteId">
+    <vt:lpwstr>84712536-f524-40a0-913b-5d25ba502732</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_35ad6b54-f757-49c9-8c83-ef7f8aa67172_ActionId">
+    <vt:lpwstr>65db5d1e-bb3a-40d4-999a-58ade5e0dde2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_35ad6b54-f757-49c9-8c83-ef7f8aa67172_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_35ad6b54-f757-49c9-8c83-ef7f8aa67172_Tag">
+    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>