--- v0 (2026-04-02)
+++ v1 (2026-04-30)
@@ -1,13730 +1,9964 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00E54C37" w:rsidRDefault="00E54C37" w14:paraId="16BD459A" w14:textId="77777777">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9142" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="70" w:type="dxa"/>
+          <w:right w:w="70" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2552"/>
+        <w:gridCol w:w="6590"/>
+      </w:tblGrid>
+      <w:tr w:rsidRPr="007C7785" w:rsidR="00CB3578" w:rsidTr="00F13442" w14:paraId="6A26DF42" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9142" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="007C7785" w:rsidR="00CB3578" w:rsidP="007C7785" w:rsidRDefault="00CB3578" w14:paraId="7B00D636" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="007C7785" w:rsidR="00CB3578" w:rsidTr="00A11E73" w14:paraId="61E75C24" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="007C7785" w:rsidR="00CB3578" w:rsidP="007C7785" w:rsidRDefault="00CB3578" w14:paraId="704FDABD" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6590" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="007C7785" w:rsidR="00CB3578" w:rsidP="007C7785" w:rsidRDefault="00CB3578" w14:paraId="428776DA" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="-1440"/>
+                <w:tab w:val="left" w:pos="-720"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="007C7785" w:rsidR="002A727C" w:rsidTr="00A11E73" w14:paraId="620F601F" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="007C7785" w:rsidR="002A727C" w:rsidP="007C7785" w:rsidRDefault="007C7785" w14:paraId="03C6ADD8" w14:textId="786CFE82">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C7785">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>36 915</w:t>
+            </w:r>
+            <w:r w:rsidR="00910256">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> VI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6590" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="007C7785" w:rsidR="002A727C" w:rsidP="007C7785" w:rsidRDefault="007C7785" w14:paraId="7807E5FF" w14:textId="5F11F93A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C7785">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Wijziging van de begrotingsstaten van het Ministerie van Justitie en Veiligheid (VI) voor het jaar 2026 (wijziging samenhangende met de Voorjaarsnota)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="007C7785" w:rsidR="00CB3578" w:rsidTr="00A11E73" w14:paraId="201AF5EB" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="007C7785" w:rsidR="00CB3578" w:rsidP="007C7785" w:rsidRDefault="00CB3578" w14:paraId="02E7621A" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6590" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="007C7785" w:rsidR="00CB3578" w:rsidP="007C7785" w:rsidRDefault="00CB3578" w14:paraId="01AB34F3" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="007C7785" w:rsidR="00CB3578" w:rsidTr="00A11E73" w14:paraId="3C98982C" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="007C7785" w:rsidR="00CB3578" w:rsidP="007C7785" w:rsidRDefault="00CB3578" w14:paraId="45590638" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6590" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="007C7785" w:rsidR="00CB3578" w:rsidP="007C7785" w:rsidRDefault="00CB3578" w14:paraId="035059FB" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="007C7785" w:rsidR="00CB3578" w:rsidTr="00A11E73" w14:paraId="6EA993B3" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="007C7785" w:rsidR="00CB3578" w:rsidP="007C7785" w:rsidRDefault="00CB3578" w14:paraId="4512AD59" w14:textId="6BF2409B">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C7785">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nr. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C7785" w:rsidR="007C7785">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6590" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="007C7785" w:rsidR="00CB3578" w:rsidP="007C7785" w:rsidRDefault="00CB3578" w14:paraId="7891063F" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C7785">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>VOORSTEL VAN WET</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="007C7785" w:rsidR="00CB3578" w:rsidTr="00A11E73" w14:paraId="30B5FA11" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="007C7785" w:rsidR="00CB3578" w:rsidP="007C7785" w:rsidRDefault="00CB3578" w14:paraId="7A941AC2" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6590" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="007C7785" w:rsidR="00CB3578" w:rsidP="007C7785" w:rsidRDefault="00CB3578" w14:paraId="1ED37180" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidRPr="007C7785" w:rsidR="007C7785" w:rsidP="007C7785" w:rsidRDefault="007C7785" w14:paraId="49098A29" w14:textId="156FC36A">
       <w:pPr>
-        <w:pStyle w:val="Plattetekst"/>
-        <w:spacing w:before="4"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman"/>
-          <w:sz w:val="2"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C7785">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Wij Willem-Alexander, bij de gratie Gods, Koning der Nederlanden, Prins van Oranje-Nassau, enz. enz. enz.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007C7785" w:rsidR="007C7785" w:rsidP="007C7785" w:rsidRDefault="007C7785" w14:paraId="0E0621DC" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...450 lines deleted...]
-    <w:p w:rsidR="00E54C37" w:rsidRDefault="00E54C37" w14:paraId="4C7F88FD" w14:textId="77777777">
+    <w:p w:rsidRPr="007C7785" w:rsidR="007C7785" w:rsidP="007C7785" w:rsidRDefault="007C7785" w14:paraId="1C4DBC08" w14:textId="7BA88508">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C7785">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Allen, die deze zullen zien of horen lezen, saluut! doen te weten:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007C7785" w:rsidR="007C7785" w:rsidP="007C7785" w:rsidRDefault="007C7785" w14:paraId="6D3340D7" w14:textId="0B0487B5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C7785">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Alzo Wij in overweging genomen hebben, dat de noodzaak is gebleken van een wijziging van de departementale begrotingsstaat van het Ministerie van Justitie en Veiligheid (VI) en van de begrotingsstaat inzake de agentschappen van dit ministerie, alle voor het jaar 2026;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007C7785" w:rsidR="007C7785" w:rsidP="007C7785" w:rsidRDefault="007C7785" w14:paraId="624B7250" w14:textId="47D6F1B6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C7785">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Zo is het, dat Wij, met gemeen overleg der Staten-Generaal, hebben goedgevonden en verstaan, gelijk Wij goedvinden en verstaan bij deze:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007C7785" w:rsidR="007C7785" w:rsidP="007C7785" w:rsidRDefault="007C7785" w14:paraId="036D4ACC" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007C7785" w:rsidR="007C7785" w:rsidP="007C7785" w:rsidRDefault="007C7785" w14:paraId="12DB1E86" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C7785">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Artikel 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007C7785" w:rsidR="007C7785" w:rsidP="007C7785" w:rsidRDefault="007C7785" w14:paraId="7B2EA6CF" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007C7785" w:rsidR="007C7785" w:rsidP="007C7785" w:rsidRDefault="007C7785" w14:paraId="47C252E0" w14:textId="1C03AD7C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C7785">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>De departementale begrotingsstaat van het Ministerie van Justitie en Veiligheid voor het jaar 2026 wordt gewijzigd, zoals blijkt uit de desbetreffende bij deze wet behorende staat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007C7785" w:rsidR="007C7785" w:rsidP="007C7785" w:rsidRDefault="007C7785" w14:paraId="04F24900" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007C7785" w:rsidR="007C7785" w:rsidP="007C7785" w:rsidRDefault="007C7785" w14:paraId="5DE72E82" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C7785">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Artikel 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007C7785" w:rsidR="007C7785" w:rsidP="007C7785" w:rsidRDefault="007C7785" w14:paraId="08F02332" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007C7785" w:rsidR="007C7785" w:rsidP="007C7785" w:rsidRDefault="007C7785" w14:paraId="7F82F333" w14:textId="542323C5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C7785">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>De begrotingsstaat inzake de agentschappen voor het jaar 2026 wordt gewijzigd, zoals blijkt uit de desbetreffende bij deze wet behorende staat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007C7785" w:rsidR="007C7785" w:rsidP="007C7785" w:rsidRDefault="007C7785" w14:paraId="5DB8FB03" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007C7785" w:rsidR="007C7785" w:rsidP="007C7785" w:rsidRDefault="007C7785" w14:paraId="1C829C4D" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C7785">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Artikel 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007C7785" w:rsidR="007C7785" w:rsidP="007C7785" w:rsidRDefault="007C7785" w14:paraId="59B2F343" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007C7785" w:rsidR="007C7785" w:rsidP="007C7785" w:rsidRDefault="007C7785" w14:paraId="412B4182" w14:textId="63201F78">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C7785">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>De vaststelling van de begrotingsstaten geschiedt in duizenden euro’s.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007C7785" w:rsidR="007C7785" w:rsidP="007C7785" w:rsidRDefault="007C7785" w14:paraId="337CEED8" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007C7785" w:rsidR="007C7785" w:rsidP="007C7785" w:rsidRDefault="007C7785" w14:paraId="5AE3AD68" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C7785">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Artikel 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007C7785" w:rsidR="007C7785" w:rsidP="007C7785" w:rsidRDefault="007C7785" w14:paraId="6B805FEC" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007C7785" w:rsidR="007C7785" w:rsidP="007C7785" w:rsidRDefault="007C7785" w14:paraId="36ECC537" w14:textId="626435CE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C7785">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Deze wet treedt in werking met ingang van de dag na de datum van uitgifte van het Staatsblad waarin zij wordt geplaatst en werkt terug tot en met</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007C7785" w:rsidR="007C7785" w:rsidP="007C7785" w:rsidRDefault="007C7785" w14:paraId="345698C9" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C7785">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1 juni 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007C7785" w:rsidR="007C7785" w:rsidP="007C7785" w:rsidRDefault="007C7785" w14:paraId="79302DA2" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C7785">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007C7785" w:rsidR="007C7785" w:rsidP="007C7785" w:rsidRDefault="007C7785" w14:paraId="3E18D42B" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007C7785" w:rsidR="007C7785" w:rsidP="007C7785" w:rsidRDefault="007C7785" w14:paraId="48539F28" w14:textId="59903D40">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C7785">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Lasten en bevelen dat deze in het Staatsblad zal worden geplaatst en dat alle ministeries, autoriteiten, colleges en ambtenaren die zulks aangaat, aan de nauwkeurige uitvoering de hand zullen houden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007C7785" w:rsidR="007C7785" w:rsidP="007C7785" w:rsidRDefault="007C7785" w14:paraId="4B0D8C62" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007C7785" w:rsidR="007C7785" w:rsidP="007C7785" w:rsidRDefault="007C7785" w14:paraId="61CF770C" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C7785">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Gegeven</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007C7785" w:rsidR="007C7785" w:rsidP="007C7785" w:rsidRDefault="007C7785" w14:paraId="6F16F354" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007C7785" w:rsidR="007C7785" w:rsidP="007C7785" w:rsidRDefault="007C7785" w14:paraId="5E81D3E7" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007C7785" w:rsidR="007C7785" w:rsidP="007C7785" w:rsidRDefault="007C7785" w14:paraId="35AB1E75" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007C7785" w:rsidR="007C7785" w:rsidP="007C7785" w:rsidRDefault="007C7785" w14:paraId="00BC4AAB" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007C7785" w:rsidR="007C7785" w:rsidP="007C7785" w:rsidRDefault="007C7785" w14:paraId="528945A1" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007C7785" w:rsidR="007C7785" w:rsidP="007C7785" w:rsidRDefault="007C7785" w14:paraId="77412494" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007C7785" w:rsidR="007C7785" w:rsidP="007C7785" w:rsidRDefault="007C7785" w14:paraId="19252712" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007C7785" w:rsidR="007C7785" w:rsidP="007C7785" w:rsidRDefault="007C7785" w14:paraId="4158A732" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007C7785" w:rsidR="007C7785" w:rsidP="007C7785" w:rsidRDefault="007C7785" w14:paraId="0112F1D9" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007C7785" w:rsidR="007C7785" w:rsidP="007C7785" w:rsidRDefault="007C7785" w14:paraId="50472B5A" w14:textId="38E4D7A2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C7785">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>De Minister van Justitie en Veiligheid,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007C7785" w:rsidR="007C7785" w:rsidRDefault="007C7785" w14:paraId="30BA106A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:sectPr w:rsidRPr="007C7785" w:rsidR="007C7785" w:rsidSect="00A11E73">
+          <w:footerReference w:type="even" r:id="rId9"/>
+          <w:footerReference w:type="default" r:id="rId10"/>
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="357" w:footer="1440" w:gutter="0"/>
+          <w:pgNumType w:start="1"/>
+          <w:cols w:space="708"/>
+          <w:noEndnote/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C7785">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="00E07AC6" w:rsidRDefault="00E07AC6" w14:paraId="594A8B4E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:before="14" w:after="1"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E54C37" w:rsidRDefault="00E54C37" w14:paraId="53B72B13" w14:textId="77777777">
-[...2978 lines deleted...]
-    <w:p w:rsidRPr="00931F52" w:rsidR="00891018" w:rsidP="00B12D22" w:rsidRDefault="00891018" w14:paraId="1E46177C" w14:textId="44F9A544">
+    <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="00E07AC6" w:rsidRDefault="00E07AC6" w14:paraId="1BCF1CF5" w14:textId="77777777">
       <w:pPr>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="209" w:lineRule="exact"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FFFFFF"/>
           <w:spacing w:val="40"/>
           <w:w w:val="105"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:shd w:val="clear" w:color="auto" w:fill="00AEEF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00931F52">
+      <w:r w:rsidRPr="00E07AC6">
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FFFFFF"/>
           <w:w w:val="105"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:shd w:val="clear" w:color="auto" w:fill="00AEEF"/>
         </w:rPr>
         <w:t>Wijziging begrotingsstaat van het Ministerie van Justitie en Veiligheid (VI) voor het jaar 2026 (Eerste suppletoire begroting) (bedragen x € 1.000)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00931F52">
+      <w:r w:rsidRPr="00E07AC6">
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FFFFFF"/>
           <w:spacing w:val="40"/>
           <w:w w:val="105"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:shd w:val="clear" w:color="auto" w:fill="00AEEF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B12D22" w:rsidP="00B12D22" w:rsidRDefault="00B12D22" w14:paraId="6D0CB4FB" w14:textId="77777777">
+    <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="00E07AC6" w:rsidRDefault="00E07AC6" w14:paraId="7396B2E0" w14:textId="77777777">
       <w:pPr>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="209" w:lineRule="exact"/>
         <w:rPr>
-          <w:sz w:val="20"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10240" w:type="dxa"/>
         <w:tblInd w:w="70" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="960"/>
         <w:gridCol w:w="3520"/>
         <w:gridCol w:w="1069"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="960"/>
         <w:gridCol w:w="1137"/>
-        <w:gridCol w:w="722"/>
-        <w:gridCol w:w="1021"/>
+        <w:gridCol w:w="859"/>
+        <w:gridCol w:w="884"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00B12D22" w:rsidR="00B12D22" w:rsidTr="00B12D22" w14:paraId="6D645EC4" w14:textId="77777777">
+      <w:tr w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidTr="003627CC" w14:paraId="43584C5E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="77592D56" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Art.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="332D4716" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Omschrijving</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1920" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="6B0CE0CB" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Vastgestelde begroting</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="6818C8B9" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="19D96083" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Mutaties 1e suppletoire begroting</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B12D22" w:rsidR="00B12D22" w:rsidTr="00B12D22" w14:paraId="22EFA607" w14:textId="77777777">
+      <w:tr w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidTr="003627CC" w14:paraId="5D32BDD4" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...14 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="2D7696A1" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...11 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="397D6838" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1069" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...24 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="1B13FBFF" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Verplichtingen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...24 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="68B71C55" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Uitgaven</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...24 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="53C6D9A5" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Ontvangsten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1137" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...24 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="0E9876F2" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Verplichtingen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="722" w:type="dxa"/>
-[...31 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:tcW w:w="859" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="0A17D9E4" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Uitgaven</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1021" w:type="dxa"/>
-[...31 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:tcW w:w="884" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="500EA73D" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Ontvangsten</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B12D22" w:rsidR="00B12D22" w:rsidTr="00345C68" w14:paraId="4AA5D142" w14:textId="77777777">
+      <w:tr w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidTr="003627CC" w14:paraId="3643F633" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="009EE0" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="7EA952B7" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="009EE0" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="40D73B7A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1069" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="009EE0" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="1C11A10C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="009EE0" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="6B5C0826" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="009EE0" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="44B17BE3" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1137" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="009EE0" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="67EA8476" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="722" w:type="dxa"/>
+            <w:tcW w:w="859" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="009EE0" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="2AE88A45" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1021" w:type="dxa"/>
+            <w:tcW w:w="884" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="009EE0" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="360D4605" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B12D22" w:rsidR="00B12D22" w:rsidTr="00B12D22" w14:paraId="5BE4E30C" w14:textId="77777777">
+      <w:tr w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidTr="003627CC" w14:paraId="690CB6EF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...14 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="6848C7D5" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="4B273741" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
-                <w:lang w:eastAsia="nl-NL"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
-                <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t>Totaal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1069" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="3A7FA2A3" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
-                <w:lang w:eastAsia="nl-NL"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
-                <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t>18.592.290</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="4D8F21E1" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
-                <w:lang w:eastAsia="nl-NL"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
-                <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t>18.596.347</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="07138657" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
-                <w:lang w:eastAsia="nl-NL"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
-                <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t>1.843.526</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1137" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="131563AB" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
-                <w:lang w:eastAsia="nl-NL"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
-                <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t>487.705</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="722" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:tcW w:w="859" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="369D431B" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
-                <w:lang w:eastAsia="nl-NL"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
-                <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t>535.217</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1021" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:tcW w:w="884" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="4A242E30" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
-                <w:lang w:eastAsia="nl-NL"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
-                <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t>‒ 325.603</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B12D22" w:rsidR="00B12D22" w:rsidTr="00B12D22" w14:paraId="67EF18C7" w14:textId="77777777">
+      <w:tr w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidTr="003627CC" w14:paraId="49F1628E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="009EE0" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="27D2E450" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="009EE0" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="608DA3B5" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1069" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="009EE0" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="34CE3E02" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="009EE0" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="672D91BD" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="009EE0" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="5A3CF6A5" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1137" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="009EE0" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="6FCF02DD" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="722" w:type="dxa"/>
+            <w:tcW w:w="859" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="009EE0" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="73ADB9D7" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1021" w:type="dxa"/>
+            <w:tcW w:w="884" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="009EE0" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="6ABF5A20" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B12D22" w:rsidR="00B12D22" w:rsidTr="00B12D22" w14:paraId="35E53BD8" w14:textId="77777777">
+      <w:tr w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidTr="003627CC" w14:paraId="2A53E825" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...14 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="4C5EAEC3" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="67634C20" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Beleidsartikelen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1069" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...14 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="676C46EF" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...11 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="3FEA1A76" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...11 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="13060054" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1137" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...11 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="684759B9" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="nl-NL"/>
-[...25 lines deleted...]
-                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="859" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="144A0BCA" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="nl-NL"/>
-[...25 lines deleted...]
-                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="884" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="77B30857" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B12D22" w:rsidR="00B12D22" w:rsidTr="00B12D22" w14:paraId="257E3352" w14:textId="77777777">
+      <w:tr w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidTr="003627CC" w14:paraId="6AFBAB9A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...24 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="6FFD94B4" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="6E3E9F3F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Politie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1069" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...24 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="7370166A" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>8.838.010</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...24 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="2E18DB51" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>8.845.848</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...24 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="0AA2812E" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>6.500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1137" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...24 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="17427185" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>21.375</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="722" w:type="dxa"/>
-[...31 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:tcW w:w="859" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="6B09AA72" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>21.375</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1021" w:type="dxa"/>
-[...31 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:tcW w:w="884" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="6CDCBAEB" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B12D22" w:rsidR="00B12D22" w:rsidTr="00B12D22" w14:paraId="6F49F2AC" w14:textId="77777777">
+      <w:tr w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidTr="003627CC" w14:paraId="5FEDF561" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...24 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="53F311E1" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="2F01C3F9" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Rechtspleging en rechtsbijstand</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1069" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...24 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="71C7FC20" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>2.464.740</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...24 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="20203B35" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>2.464.740</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...24 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="0F8C232B" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>205.764</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1137" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...104 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="0E2DE3F8" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">‒ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>26.962</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="859" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="118F4F2E" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">‒ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>26.866</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="884" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="41DD4006" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B12D22" w:rsidR="00B12D22" w:rsidTr="00B12D22" w14:paraId="2A80E94C" w14:textId="77777777">
+      <w:tr w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidTr="003627CC" w14:paraId="319B61DD" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...24 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="46EB63DA" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="4F628553" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Veiligheid en criminaliteitsbestrijding</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1069" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...24 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="11A1A6E8" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>1.523.385</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...24 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="018CDF63" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>1.583.385</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...24 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="146288EC" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>1.479.631</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1137" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...126 lines deleted...]
-              <w:t>667</w:t>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="232B82CE" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">‒ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>111.370</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="859" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="5745D93C" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">‒ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>69.354</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="884" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="2DABC46D" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>332.667</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B12D22" w:rsidR="00B12D22" w:rsidTr="00B12D22" w14:paraId="4CEF7D3D" w14:textId="77777777">
+      <w:tr w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidTr="003627CC" w14:paraId="02D09C62" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...24 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="31063414" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="5608A01B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Straffen en beschermen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1069" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...24 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="23F31888" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>4.692.891</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...24 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="4000E263" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>4.607.311</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...24 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="7CF9C6A7" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>139.125</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1137" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...104 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="1546FAF1" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">‒ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>22.163</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="859" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="5F15B635" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">‒ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>22.163</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="884" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="5EFBF41B" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>1.991</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B12D22" w:rsidR="00B12D22" w:rsidTr="00B12D22" w14:paraId="5CBB82F6" w14:textId="77777777">
+      <w:tr w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidTr="003627CC" w14:paraId="1AD63901" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...24 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="180C16A6" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>36</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="22CD96E1" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Contraterrorisme en nationaal veiligheidsbeleid</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1069" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...24 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="44220589" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>526.740</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...24 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="683B43C4" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>533.843</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...24 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="44A39EBA" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>2.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1137" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...104 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="540D2E52" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">‒ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>42.691</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="859" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="18B6D715" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">‒ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>37.291</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="884" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="39660B8F" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B12D22" w:rsidR="00B12D22" w:rsidTr="00B12D22" w14:paraId="146671F9" w14:textId="77777777">
+      <w:tr w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidTr="003627CC" w14:paraId="474047B9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="009EE0" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="27559CDA" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="009EE0" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="1A6F2799" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1069" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="009EE0" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="354EC83D" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="009EE0" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="2A6493B8" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="009EE0" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="6F83BF3A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1137" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="009EE0" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="2C4BF58E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="722" w:type="dxa"/>
+            <w:tcW w:w="859" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="009EE0" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="79180832" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1021" w:type="dxa"/>
+            <w:tcW w:w="884" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="009EE0" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="29FF6E89" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B12D22" w:rsidR="00B12D22" w:rsidTr="00B12D22" w14:paraId="15A6BDEF" w14:textId="77777777">
+      <w:tr w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidTr="003627CC" w14:paraId="2F3C6710" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...14 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="080C68C4" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="5F1BD189" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Niet-beleidsartikelen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1069" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...14 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="494266A9" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...11 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="13693ED5" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...11 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="479C3843" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1137" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...11 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="4F2735BC" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="nl-NL"/>
-[...25 lines deleted...]
-                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="859" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="2E454D82" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="nl-NL"/>
-[...25 lines deleted...]
-                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="884" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="33BB3065" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B12D22" w:rsidR="00B12D22" w:rsidTr="00B12D22" w14:paraId="646E640E" w14:textId="77777777">
+      <w:tr w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidTr="003627CC" w14:paraId="3D3AC461" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...24 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="3B4A9885" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>91</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="37C9F9A3" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Apparaat kerndepartement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1069" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...24 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="5A7ABB74" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>519.233</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...24 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="317637CB" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>521.608</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...24 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="1F473ABE" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>10.506</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1137" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...24 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="0AA55641" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>115.321</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="722" w:type="dxa"/>
-[...31 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:tcW w:w="859" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="03EABD2E" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>115.321</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1021" w:type="dxa"/>
-[...31 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:tcW w:w="884" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="5F683EB6" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>5.073</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B12D22" w:rsidR="00B12D22" w:rsidTr="00B12D22" w14:paraId="03639946" w14:textId="77777777">
+      <w:tr w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidTr="003627CC" w14:paraId="59716815" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...24 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="128C852C" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>92</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="33DDAAD9" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Nog onverdeeld</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1069" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...24 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="59F013B5" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>23.682</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...24 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="6A30EE87" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>36.003</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...24 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="723BA0D5" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1137" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...24 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="74960BE1" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>554.195</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="722" w:type="dxa"/>
-[...31 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:tcW w:w="859" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="3B52A45C" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>554.195</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1021" w:type="dxa"/>
-[...31 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:tcW w:w="884" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="6C782D5E" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B12D22" w:rsidR="00B12D22" w:rsidTr="00B12D22" w14:paraId="5ACD3956" w14:textId="77777777">
+      <w:tr w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidTr="003627CC" w14:paraId="1B97F56A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="009EE0" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...24 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="6EB2CE0F" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>93</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="009EE0" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="5C980CE2" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Geheim</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1069" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="009EE0" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...24 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="5033289F" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>3.609</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="009EE0" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...24 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="55AA3287" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>3.609</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="009EE0" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...24 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="7D614BEB" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1137" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="009EE0" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...24 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="18AA5F46" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="722" w:type="dxa"/>
+            <w:tcW w:w="859" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="009EE0" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...24 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="5B15BF4B" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1021" w:type="dxa"/>
+            <w:tcW w:w="884" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="009EE0" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...24 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="6C58894B" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00B12D22" w:rsidRDefault="00B12D22" w14:paraId="477C72C5" w14:textId="77777777">
+    <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="00E07AC6" w:rsidRDefault="00E07AC6" w14:paraId="2FAE9E07" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:spacing w:before="14" w:after="1"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00977BED" w:rsidR="00B12D22" w:rsidP="0094091D" w:rsidRDefault="0094091D" w14:paraId="54A8135D" w14:textId="4C9B6989">
+    <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="00E07AC6" w:rsidRDefault="00E07AC6" w14:paraId="58F14710" w14:textId="77777777">
       <w:pPr>
-        <w:widowControl/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="7"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0094091D">
+      <w:r w:rsidRPr="00E07AC6">
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="FFFFFF"/>
           <w:w w:val="105"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:shd w:val="clear" w:color="auto" w:fill="00AEEF"/>
         </w:rPr>
-        <w:t>W</w:t>
+        <w:t>Wĳziging</w:t>
       </w:r>
-      <w:r w:rsidRPr="0094091D">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E07AC6">
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana" w:eastAsiaTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="FFFFFF"/>
           <w:w w:val="105"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:shd w:val="clear" w:color="auto" w:fill="00AEEF"/>
         </w:rPr>
-        <w:t>ĳ</w:t>
+        <w:t xml:space="preserve"> begrotingsstaat inzake de agentschappen voor het jaar 2026 (Eerste suppletoire begroting) (bedragen x</w:t>
       </w:r>
-      <w:r w:rsidRPr="0094091D">
+      <w:r w:rsidRPr="00E07AC6">
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-[...90 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="FFFFFF"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:shd w:val="clear" w:color="auto" w:fill="00AEEF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> €</w:t>
+        <w:t xml:space="preserve"> € .000)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00977BED">
+      <w:r w:rsidRPr="00E07AC6">
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-[...19 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="FFFFFF"/>
           <w:spacing w:val="40"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:shd w:val="clear" w:color="auto" w:fill="00AEEF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10660" w:type="dxa"/>
         <w:tblInd w:w="70" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3820"/>
         <w:gridCol w:w="1120"/>
         <w:gridCol w:w="1120"/>
         <w:gridCol w:w="1020"/>
         <w:gridCol w:w="1440"/>
         <w:gridCol w:w="1120"/>
         <w:gridCol w:w="1020"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00B02EA0" w:rsidR="00B02EA0" w:rsidTr="00B02EA0" w14:paraId="20C555C3" w14:textId="77777777">
+      <w:tr w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidTr="003627CC" w14:paraId="208CC26A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="3B400675" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:name="RANGE!A1:G9" w:id="0"/>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">Naam </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="6"/>
+            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...22 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="22448196" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Vastgestelde begroting 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...22 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="392C0B1E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...22 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="69B35D81" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...22 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="21171560" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Mutaties 1</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B02EA0">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:vertAlign w:val="superscript"/>
-                <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B02EA0">
-[...5 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> suppletoire begroting</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...22 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="0D9BD2DA" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...22 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="2DF4B9E8" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B02EA0" w:rsidR="00B02EA0" w:rsidTr="00B02EA0" w14:paraId="6E230197" w14:textId="77777777">
+      <w:tr w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidTr="003627CC" w14:paraId="2D395D60" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...22 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="530B1AC6" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-              <w:autoSpaceDN/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="6C0EF598" w14:textId="77777777">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Baten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-              <w:autoSpaceDN/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="14F0B5FE" w14:textId="77777777">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Lasten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-              <w:autoSpaceDN/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="718288CB" w14:textId="77777777">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Saldo baten en lasten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-              <w:autoSpaceDN/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="37C6C470" w14:textId="77777777">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Baten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-              <w:autoSpaceDN/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="5F6ADDB8" w14:textId="77777777">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Lasten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-              <w:autoSpaceDN/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="21C8BE4D" w14:textId="77777777">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Saldo baten en lasten</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B02EA0" w:rsidR="00B02EA0" w:rsidTr="00B02EA0" w14:paraId="518B69AF" w14:textId="77777777">
+      <w:tr w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidTr="003627CC" w14:paraId="7D80CDCB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...20 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="0CBFF7B5" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Dienst Justitiële Inrichtingen (DJI)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...21 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="3B8E8756" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>3.763.135</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...21 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="65EACB00" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>3.763.135</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...21 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="7B7ABA41" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...21 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="2E484819" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>5.488</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...21 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="2602C3EC" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>5.488</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...21 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="5322EA3B" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B02EA0" w:rsidR="00B02EA0" w:rsidTr="00B02EA0" w14:paraId="7BBCD6F9" w14:textId="77777777">
+      <w:tr w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidTr="003627CC" w14:paraId="703EE74E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...20 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="5163E852" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">Centraal Justitieel Incassobureau (CJIB) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...21 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="00D46A22" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>274.858</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...21 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="6FF853BE" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>274.858</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...21 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="24B1A579" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...21 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="4E25E54D" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>12.475</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...21 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="1EDAACB7" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>12.475</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...21 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="4620B7FB" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B02EA0" w:rsidR="00B02EA0" w:rsidTr="00B02EA0" w14:paraId="7AA7F730" w14:textId="77777777">
+      <w:tr w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidTr="003627CC" w14:paraId="5F1C6D43" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...20 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="383C9459" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Nederlands Forensisch Instituut (NFI)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...21 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="0713DB4C" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>132.530</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...21 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="1FD0B898" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>132.530</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...21 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="25466BB9" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...21 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="199F5D25" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>5.137</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...21 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="11C50C1E" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>5.137</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...21 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="4F6E8CCD" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B02EA0" w:rsidR="00B02EA0" w:rsidTr="00B02EA0" w14:paraId="58BE03AD" w14:textId="77777777">
+      <w:tr w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidTr="003627CC" w14:paraId="70BB1391" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...22 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="6098868B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Justitiële Uitvoeringsdienst, Toetsing, Integriteit, Screening (JUSTIS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="566E6F37" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>72.373</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="65AD8052" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>72.373</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="4C20C6D8" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="20792C61" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>3.225</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="63A84BE5" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>3.225</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="4A74750B" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B02EA0" w:rsidR="00B02EA0" w:rsidTr="00B02EA0" w14:paraId="59E1AB8D" w14:textId="77777777">
+      <w:tr w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidTr="003627CC" w14:paraId="1B794478" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...24 lines deleted...]
-              <w:t>Justitiële Informatiedienst (Justid)</w:t>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="53EA8315" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Justitiële Informatiedienst (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Justid</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="66B39B90" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>94.500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="1363C279" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>94.500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="752869A8" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="2A6A39BC" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>6.532</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="4835A3C2" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>6.532</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="4CD827BC" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B02EA0" w:rsidR="00B02EA0" w:rsidTr="00B02EA0" w14:paraId="3C1513CD" w14:textId="77777777">
+      <w:tr w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidTr="003627CC" w14:paraId="5682CB46" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...46 lines deleted...]
-              <w:t xml:space="preserve"> (JIO)</w:t>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="16447C06" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Justitiële ICT organisaties (JIO)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="5C56B025" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>221.607</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="04B05D9A" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>221.607</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="7D038E78" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="0C7D9446" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="48ADEC83" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="53574870" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B02EA0" w:rsidR="00B02EA0" w:rsidTr="00B02EA0" w14:paraId="0AB20CDE" w14:textId="77777777">
+      <w:tr w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidTr="003627CC" w14:paraId="2F244837" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="72BD2D6B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
-                <w:lang w:eastAsia="nl-NL"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
-                <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve">Totaal </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="5E845EC6" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>4.559.003</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="1734CA58" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>4.559.003</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="5F434179" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="32339EF1" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>32.857</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="0165512E" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>32.857</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="26E80C15" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00891018" w:rsidRDefault="00891018" w14:paraId="4B0DF0DD" w14:textId="77777777">
+    <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="00E07AC6" w:rsidRDefault="00E07AC6" w14:paraId="1DF32902" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:spacing w:before="14" w:after="1"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B02EA0" w:rsidRDefault="00B02EA0" w14:paraId="34A1E179" w14:textId="77777777">
+    <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="00E07AC6" w:rsidRDefault="00E07AC6" w14:paraId="1478E458" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:spacing w:before="9" w:after="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="121" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4590"/>
         <w:gridCol w:w="1378"/>
         <w:gridCol w:w="1208"/>
         <w:gridCol w:w="1261"/>
         <w:gridCol w:w="1261"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E54C37" w14:paraId="4BDB132B" w14:textId="77777777">
+      <w:tr w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidTr="003627CC" w14:paraId="4F871D58" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="221"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4590" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E54C37" w:rsidRDefault="00000000" w14:paraId="2B6D7545" w14:textId="77777777">
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="7CDCBF0C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-4"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Naam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2586" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E54C37" w:rsidRDefault="00000000" w14:paraId="2138AE63" w14:textId="77777777">
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="3B9A24F6" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19"/>
               <w:ind w:left="91"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Vastgestelde begroting</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="1"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-4"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2522" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E54C37" w:rsidRDefault="00000000" w14:paraId="1686C909" w14:textId="77777777">
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="2388BB53" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19"/>
               <w:ind w:left="26"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Mutaties</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="4"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="105"/>
                 <w:position w:val="5"/>
                 <w:sz w:val="8"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="24"/>
                 <w:w w:val="105"/>
                 <w:position w:val="5"/>
                 <w:sz w:val="8"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>suppletoire</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="4"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>begroting</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E54C37" w14:paraId="216836D6" w14:textId="77777777">
+      <w:tr w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidTr="003627CC" w14:paraId="6963000E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4590" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E54C37" w:rsidRDefault="00E54C37" w14:paraId="2E7B3B9A" w14:textId="77777777">
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="0D7D89AC" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1378" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E54C37" w:rsidRDefault="00000000" w14:paraId="48AA5AC3" w14:textId="77777777">
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="241730A7" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19"/>
               <w:ind w:left="91"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Totaal</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-10"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>kapitaal-uitgaven</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1208" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E54C37" w:rsidRDefault="00000000" w14:paraId="4A68C02F" w14:textId="77777777">
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="28B22DBE" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19"/>
               <w:ind w:left="166" w:hanging="87"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Totaal</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-10"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>kapitaal-ontvangsten</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1261" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E54C37" w:rsidRDefault="00000000" w14:paraId="2FA1A0A5" w14:textId="77777777">
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="569198E8" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19"/>
               <w:ind w:left="26"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Totaal</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-10"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>kapitaal-uitgaven</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1261" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E54C37" w:rsidRDefault="00000000" w14:paraId="669C9E0D" w14:textId="77777777">
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="2AA3CFAE" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19"/>
               <w:ind w:left="25"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Totaal</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-10"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>kapitaal-ontvangsten</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E54C37" w14:paraId="0483C11E" w14:textId="77777777">
+      <w:tr w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidTr="003627CC" w14:paraId="25F6A174" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="223"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4590" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E54C37" w:rsidRDefault="00000000" w14:paraId="360C689D" w14:textId="3AC813B4">
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="1605FB9F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t>Dienst Justitië</w:t>
-[...10 lines deleted...]
-              <w:rPr>
+              <w:t>Dienst Justitiële</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="1"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">Inrichtingen </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-4"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>(DJI)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1378" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E54C37" w:rsidRDefault="00000000" w14:paraId="151623B5" w14:textId="77777777">
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="7E92B0C4" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19"/>
               <w:ind w:right="80"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>12.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1208" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E54C37" w:rsidRDefault="00000000" w14:paraId="0D6493F9" w14:textId="77777777">
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="5C943D45" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19"/>
               <w:ind w:right="28"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>1.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1261" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E54C37" w:rsidRDefault="00000000" w14:paraId="668D7A4B" w14:textId="77777777">
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="3DFF79D3" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19"/>
               <w:ind w:right="29"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1261" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E54C37" w:rsidRDefault="00000000" w14:paraId="5C9969FC" w14:textId="77777777">
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="0CF173DD" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19"/>
               <w:ind w:right="1"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E54C37" w14:paraId="5FAFBFAC" w14:textId="77777777">
+      <w:tr w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidTr="003627CC" w14:paraId="1A18285F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="226"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4590" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E54C37" w:rsidRDefault="00000000" w14:paraId="4D9443D6" w14:textId="77777777">
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="019CB384" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="22"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Centraal</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="7"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Justitieel</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="7"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Incassobureau</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="7"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>(CJIB)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1378" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E54C37" w:rsidRDefault="00000000" w14:paraId="4BFB3B76" w14:textId="77777777">
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="739F704B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="22"/>
               <w:ind w:right="80"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>8.344</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1208" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E54C37" w:rsidRDefault="00000000" w14:paraId="00250C17" w14:textId="77777777">
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="46A3E6EE" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="22"/>
               <w:ind w:right="28"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>4.297</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1261" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E54C37" w:rsidRDefault="00000000" w14:paraId="284D8940" w14:textId="77777777">
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="18DF1D3E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="22"/>
               <w:ind w:right="29"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1261" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E54C37" w:rsidRDefault="00000000" w14:paraId="41972D40" w14:textId="77777777">
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="427192C3" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="22"/>
               <w:ind w:right="1"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E54C37" w14:paraId="5C77BF6D" w14:textId="77777777">
+      <w:tr w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidTr="003627CC" w14:paraId="5E892D34" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="226"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4590" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E54C37" w:rsidRDefault="00000000" w14:paraId="74591800" w14:textId="77777777">
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="2BD17CB6" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="22"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Nederlands</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="1"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Forensisch</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Instituut</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>(NFI)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1378" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E54C37" w:rsidRDefault="00000000" w14:paraId="18FAB522" w14:textId="77777777">
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="1EAA0E70" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="22"/>
               <w:ind w:right="80"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>15.331</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1208" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E54C37" w:rsidRDefault="00000000" w14:paraId="65039A03" w14:textId="77777777">
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="7CF89AA0" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="22"/>
               <w:ind w:right="28"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>7.200</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1261" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E54C37" w:rsidRDefault="00000000" w14:paraId="56385BED" w14:textId="77777777">
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="6850F850" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="22"/>
               <w:ind w:right="29"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1261" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E54C37" w:rsidRDefault="00000000" w14:paraId="4B2B7015" w14:textId="77777777">
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="05530F93" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="22"/>
               <w:ind w:right="1"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E54C37" w14:paraId="2A492C45" w14:textId="77777777">
+      <w:tr w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidTr="003627CC" w14:paraId="2AA991D4" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="226"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4590" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E54C37" w:rsidRDefault="00000000" w14:paraId="78F7A4B7" w14:textId="77777777">
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="4F980393" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="22"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Justitiële</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="17"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Uitvoeringsdienst,</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="18"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Toetsing,</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="18"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Integriteit,</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="18"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Screening</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="18"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>(JUSTIS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1378" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E54C37" w:rsidRDefault="00000000" w14:paraId="4F7704CE" w14:textId="77777777">
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="15CDF685" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="22"/>
               <w:ind w:right="80"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1208" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E54C37" w:rsidRDefault="00000000" w14:paraId="24002449" w14:textId="77777777">
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="1977172C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="22"/>
               <w:ind w:right="28"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1261" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E54C37" w:rsidRDefault="00000000" w14:paraId="347CC901" w14:textId="77777777">
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="08C0B812" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="22"/>
               <w:ind w:right="29"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1261" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E54C37" w:rsidRDefault="00000000" w14:paraId="323805F4" w14:textId="77777777">
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="64625025" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="22"/>
               <w:ind w:right="1"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E54C37" w14:paraId="0D06D1CC" w14:textId="77777777">
+      <w:tr w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidTr="003627CC" w14:paraId="703A7802" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="226"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4590" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E54C37" w:rsidRDefault="00000000" w14:paraId="5434299C" w14:textId="77777777">
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="464C4B8E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="22"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Justitiële</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="25"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Informatiedienst</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="25"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t>(Justid)</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>Justid</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1378" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E54C37" w:rsidRDefault="00000000" w14:paraId="702D17A4" w14:textId="77777777">
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="77FB62BF" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="22"/>
               <w:ind w:right="80"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>7.060</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1208" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E54C37" w:rsidRDefault="00000000" w14:paraId="0CF0E3D8" w14:textId="77777777">
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="02082344" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="22"/>
               <w:ind w:right="28"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>4.500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1261" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E54C37" w:rsidRDefault="00000000" w14:paraId="1061934A" w14:textId="77777777">
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="0D3D8E25" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="22"/>
               <w:ind w:right="29"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>‒</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>3.305</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1261" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E54C37" w:rsidRDefault="00000000" w14:paraId="0A5C2BBE" w14:textId="77777777">
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="0D82DBE4" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="22"/>
               <w:ind w:right="1"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>‒</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>2.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E54C37" w14:paraId="1323F4B9" w14:textId="77777777">
+      <w:tr w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidTr="003627CC" w14:paraId="296F1272" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="224"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4590" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E54C37" w:rsidRDefault="00000000" w14:paraId="59AB344F" w14:textId="77777777">
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="0E1ACC8B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="22"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Justitiële</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="3"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...1 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>ICT</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="4"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>organisaties</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
-[...1 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="3"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>(JIO)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1378" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E54C37" w:rsidRDefault="00000000" w14:paraId="18029331" w14:textId="77777777">
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="3525AA44" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="22"/>
               <w:ind w:right="80"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>48.178</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1208" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E54C37" w:rsidRDefault="00000000" w14:paraId="35D58622" w14:textId="77777777">
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="0101CE45" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="22"/>
               <w:ind w:right="28"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>30.355</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1261" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E54C37" w:rsidRDefault="00000000" w14:paraId="5B879D31" w14:textId="77777777">
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="3D52DF32" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="22"/>
               <w:ind w:right="29"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1261" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E54C37" w:rsidRDefault="00000000" w14:paraId="7CA64EA4" w14:textId="77777777">
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="2F494880" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="22"/>
               <w:ind w:right="1"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E54C37" w14:paraId="076B363D" w14:textId="77777777">
+      <w:tr w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidTr="003627CC" w14:paraId="2AD0F31D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="221"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4590" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E54C37" w:rsidRDefault="00000000" w14:paraId="65701C85" w14:textId="77777777">
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="25235EE1" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="28"/>
               <w:rPr>
-                <w:rFonts w:ascii="Trebuchet MS"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Trebuchet MS"/>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Totaal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1378" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E54C37" w:rsidRDefault="00000000" w14:paraId="190306D1" w14:textId="77777777">
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="58FBB1CE" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19"/>
               <w:ind w:right="80"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>90.913</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1208" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E54C37" w:rsidRDefault="00000000" w14:paraId="24293401" w14:textId="77777777">
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="4AE12465" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19"/>
               <w:ind w:right="28"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>47.352</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1261" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E54C37" w:rsidRDefault="00000000" w14:paraId="5BBCC70E" w14:textId="77777777">
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="3A3E1A7F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19"/>
               <w:ind w:right="29"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>‒</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>3.305</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1261" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E54C37" w:rsidRDefault="00000000" w14:paraId="742D42DE" w14:textId="77777777">
+          <w:p w:rsidRPr="00E07AC6" w:rsidR="00E07AC6" w:rsidP="003627CC" w:rsidRDefault="00E07AC6" w14:paraId="7B8B51E0" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19"/>
               <w:ind w:right="1"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>‒</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00E07AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>2.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="005F1477" w:rsidRDefault="005F1477" w14:paraId="370C71BE" w14:textId="77777777"/>
-    <w:sectPr w:rsidR="005F1477">
+    <w:p w:rsidR="00E07AC6" w:rsidP="00E07AC6" w:rsidRDefault="00E07AC6" w14:paraId="2D0B7960" w14:textId="77777777"/>
+    <w:p w:rsidRPr="007C7785" w:rsidR="007C7785" w:rsidP="007C7785" w:rsidRDefault="007C7785" w14:paraId="0A0CEA54" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="007C7785" w:rsidR="007C7785" w:rsidSect="00E07AC6">
       <w:pgSz w:w="11910" w:h="16840"/>
       <w:pgMar w:top="1380" w:right="992" w:bottom="1340" w:left="992" w:header="0" w:footer="1141" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7374930B" w14:textId="77777777" w:rsidR="00CD63E3" w:rsidRDefault="00CD63E3">
+    <w:p w14:paraId="385A649A" w14:textId="77777777" w:rsidR="00B26CC5" w:rsidRDefault="00B26CC5">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="exact"/>
+      </w:pPr>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="645AA05E" w14:textId="77777777" w:rsidR="00B26CC5" w:rsidRDefault="00B26CC5">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+      </w:pPr>
       <w:r>
-        <w:separator/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
-  <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="005E2C2D" w14:textId="77777777" w:rsidR="00CD63E3" w:rsidRDefault="00CD63E3">
+  <w:endnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="0C0FB149" w14:textId="77777777" w:rsidR="00B26CC5" w:rsidRDefault="00B26CC5">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+      </w:pPr>
       <w:r>
-        <w:continuationSeparator/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Calibri">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
-    <w:pitch w:val="variable"/>
-[...19 lines deleted...]
-    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2FAA4E53" w14:textId="77777777" w:rsidR="00E54C37" w:rsidRDefault="00000000">
+  <w:p w14:paraId="1770042F" w14:textId="5ECA2DF0" w:rsidR="002168F4" w:rsidRDefault="002168F4" w:rsidP="00826224">
     <w:pPr>
-      <w:pStyle w:val="Plattetekst"/>
-      <w:spacing w:line="14" w:lineRule="auto"/>
+      <w:pStyle w:val="Voettekst"/>
+      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
-        <w:sz w:val="20"/>
+        <w:rStyle w:val="Paginanummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:noProof/>
-        <w:sz w:val="20"/>
+        <w:rStyle w:val="Paginanummer"/>
       </w:rPr>
-      <mc:AlternateContent>
-[...346 lines deleted...]
-      </mc:AlternateContent>
+      <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
+        <w:rStyle w:val="Paginanummer"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve">PAGE  </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="Paginanummer"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="3F5D2FA1" w14:textId="77777777" w:rsidR="002168F4" w:rsidRDefault="002168F4" w:rsidP="002168F4">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+      <w:ind w:right="360"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0FCC34D9" w14:textId="7EBEB437" w:rsidR="002168F4" w:rsidRPr="002168F4" w:rsidRDefault="002168F4" w:rsidP="00826224">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
+      <w:rPr>
+        <w:rStyle w:val="Paginanummer"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="002168F4">
+      <w:rPr>
+        <w:rStyle w:val="Paginanummer"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="002168F4">
+      <w:rPr>
+        <w:rStyle w:val="Paginanummer"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve">PAGE  </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="002168F4">
+      <w:rPr>
+        <w:rStyle w:val="Paginanummer"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00A2521E">
+      <w:rPr>
+        <w:rStyle w:val="Paginanummer"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:noProof/>
-        <w:sz w:val="20"/>
       </w:rPr>
-      <mc:AlternateContent>
-[...140 lines deleted...]
-      </mc:AlternateContent>
+      <w:t>1</w:t>
     </w:r>
+    <w:r w:rsidRPr="002168F4">
+      <w:rPr>
+        <w:rStyle w:val="Paginanummer"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="28142899" w14:textId="77777777" w:rsidR="002168F4" w:rsidRPr="002168F4" w:rsidRDefault="002168F4" w:rsidP="002168F4">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+      <w:ind w:right="360"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="59C218AD" w14:textId="77777777" w:rsidR="00CD63E3" w:rsidRDefault="00CD63E3">
+    <w:p w14:paraId="3F5F25E2" w14:textId="77777777" w:rsidR="00B26CC5" w:rsidRDefault="00B26CC5">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+      </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="68676478" w14:textId="77777777" w:rsidR="00CD63E3" w:rsidRDefault="00CD63E3">
+    <w:p w14:paraId="075B0014" w14:textId="77777777" w:rsidR="00B26CC5" w:rsidRDefault="00B26CC5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
-[...4 lines deleted...]
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
+  <w:attachedTemplate r:id="rId1"/>
+  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:defaultTabStop w:val="284"/>
+  <w:hyphenationZone w:val="1109"/>
+  <w:doNotHyphenateCaps/>
+  <w:displayHorizontalDrawingGridEvery w:val="0"/>
+  <w:displayVerticalDrawingGridEvery w:val="0"/>
+  <w:doNotUseMarginsForDrawingGridOrigin/>
+  <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:doNotValidateAgainstSchema/>
+  <w:doNotDemarcateInvalidXml/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
+    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
-    <w:ulTrailSpace/>
-[...2 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00E54C37"/>
-[...26 lines deleted...]
-    <w:rsid w:val="00F83ADC"/>
+    <w:rsidRoot w:val="007C7785"/>
+    <w:rsid w:val="00012DBE"/>
+    <w:rsid w:val="000826AC"/>
+    <w:rsid w:val="000A1D81"/>
+    <w:rsid w:val="00111ED3"/>
+    <w:rsid w:val="001642FE"/>
+    <w:rsid w:val="00197611"/>
+    <w:rsid w:val="001C190E"/>
+    <w:rsid w:val="002168F4"/>
+    <w:rsid w:val="002A727C"/>
+    <w:rsid w:val="0058343A"/>
+    <w:rsid w:val="005D2707"/>
+    <w:rsid w:val="00606255"/>
+    <w:rsid w:val="006B607A"/>
+    <w:rsid w:val="006C50D7"/>
+    <w:rsid w:val="007B4441"/>
+    <w:rsid w:val="007C7785"/>
+    <w:rsid w:val="007D451C"/>
+    <w:rsid w:val="00826224"/>
+    <w:rsid w:val="00910256"/>
+    <w:rsid w:val="00930A23"/>
+    <w:rsid w:val="009709A4"/>
+    <w:rsid w:val="009C7354"/>
+    <w:rsid w:val="009E6D7F"/>
+    <w:rsid w:val="00A11E73"/>
+    <w:rsid w:val="00A2521E"/>
+    <w:rsid w:val="00AE436A"/>
+    <w:rsid w:val="00B26CC5"/>
+    <w:rsid w:val="00C135B1"/>
+    <w:rsid w:val="00C92DF8"/>
+    <w:rsid w:val="00CB3578"/>
+    <w:rsid w:val="00D20AFA"/>
+    <w:rsid w:val="00D55648"/>
+    <w:rsid w:val="00E07AC6"/>
+    <w:rsid w:val="00E16443"/>
+    <w:rsid w:val="00E36EE9"/>
+    <w:rsid w:val="00F13442"/>
+    <w:rsid w:val="00F46684"/>
+    <w:rsid w:val="00F956D4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="5FA639B6"/>
-  <w15:docId w15:val="{A96D836D-E037-4998-9D81-688FCA5307DB}"/>
+  <w14:docId w14:val="488D2CB6"/>
+  <w15:docId w15:val="{6CAF2EF6-8E5E-48D0-83C6-A5752644B772}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...5 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...104 lines deleted...]
-    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Body Text" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -13873,335 +10107,1084 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-      <w:lang w:val="nl-NL"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="9"/>
+    <w:next w:val="Standaard"/>
     <w:qFormat/>
     <w:pPr>
-      <w:ind w:left="113"/>
+      <w:keepNext/>
+      <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+      <w:rFonts w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="18"/>
-      <w:szCs w:val="18"/>
+      <w:kern w:val="32"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:before="240" w:after="60"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:before="240" w:after="60"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Eindnoottekst">
+    <w:name w:val="endnote text"/>
+    <w:basedOn w:val="Standaard"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Eindnootmarkering">
+    <w:name w:val="endnote reference"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Voetnootverwijzing">
+    <w:name w:val="Voetnootverwijzing"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="wetsvoorstel">
+    <w:name w:val="wetsvoorstel"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="-1440"/>
+        <w:tab w:val="left" w:pos="-720"/>
+        <w:tab w:val="left" w:pos="0"/>
+        <w:tab w:val="left" w:pos="288"/>
+        <w:tab w:val="left" w:pos="720"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer1">
+    <w:name w:val="Alineanummer 1"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Bibliografie1">
+    <w:name w:val="Bibliografie1"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument5">
+    <w:name w:val="Dokument 5"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument6">
+    <w:name w:val="Dokument 6"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument4">
+    <w:name w:val="Dokument 4"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer2">
+    <w:name w:val="Alineanummer 2"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Dokument1">
+    <w:name w:val="Dokument 1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:widowControl w:val="0"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="-720"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer3">
+    <w:name w:val="Alineanummer 3"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer4">
+    <w:name w:val="Alineanummer 4"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer5">
+    <w:name w:val="Alineanummer 5"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer6">
+    <w:name w:val="Alineanummer 6"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument2">
+    <w:name w:val="Dokument 2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer7">
+    <w:name w:val="Alineanummer 7"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer8">
+    <w:name w:val="Alineanummer 8"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Techninit">
+    <w:name w:val="Techn init"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokuinit">
+    <w:name w:val="Doku init"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument3">
+    <w:name w:val="Dokument 3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument7">
+    <w:name w:val="Dokument 7"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument8">
+    <w:name w:val="Dokument 8"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch1">
+    <w:name w:val="Technisch 1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch2">
+    <w:name w:val="Technisch 2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch3">
+    <w:name w:val="Technisch 3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch5">
+    <w:name w:val="Technisch 5"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch6">
+    <w:name w:val="Technisch 6"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch7">
+    <w:name w:val="Technisch 7"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch4">
+    <w:name w:val="Technisch 4"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch8">
+    <w:name w:val="Technisch 8"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Amendement">
+    <w:name w:val="Amendement"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="3310"/>
+        <w:tab w:val="left" w:pos="3600"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg1">
+    <w:name w:val="inhopg 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="480"/>
+      <w:ind w:left="720" w:right="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg2">
+    <w:name w:val="inhopg 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="1440" w:right="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg3">
+    <w:name w:val="inhopg 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="2160" w:right="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg4">
+    <w:name w:val="inhopg 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="2880" w:right="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg5">
+    <w:name w:val="inhopg 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="3600" w:right="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg6">
+    <w:name w:val="inhopg 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg7">
+    <w:name w:val="inhopg 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg8">
+    <w:name w:val="inhopg 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg9">
+    <w:name w:val="inhopg 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index1">
+    <w:name w:val="index 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="1440" w:right="720" w:hanging="1440"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index2">
+    <w:name w:val="index 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="1440" w:right="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="bronvermelding">
+    <w:name w:val="bronvermelding"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="bijschrift">
+    <w:name w:val="bijschrift"/>
+    <w:basedOn w:val="Standaard"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EquationCaption">
+    <w:name w:val="_Equation Caption"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Documentstructuur">
+    <w:name w:val="Document Map"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:semiHidden/>
+    <w:pPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="000080"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="afbeelding">
+    <w:name w:val="afbeelding"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rPr>
+      <w:b/>
+      <w:color w:val="FF0000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="afdeling">
+    <w:name w:val="afdeling"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="artikel">
+    <w:name w:val="artikel"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="afkondiging">
+    <w:name w:val="afkondiging"/>
+    <w:basedOn w:val="Standaard"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="boek">
+    <w:name w:val="boek"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="deel">
+    <w:name w:val="deel"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="hoofdstuk">
+    <w:name w:val="hoofdstuk"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="bijlage">
+    <w:name w:val="bijlage"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="inline-afbeelding">
+    <w:name w:val="inline-afbeelding"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="FF0000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="intitule">
+    <w:name w:val="intitule"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="considerans">
+    <w:name w:val="considerans"/>
+    <w:basedOn w:val="Standaard"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="definitie">
+    <w:name w:val="definitie"/>
+    <w:basedOn w:val="Standaard"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="definitieterm">
+    <w:name w:val="definitieterm"/>
+    <w:basedOn w:val="Standaard"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="lid">
+    <w:name w:val="lid"/>
+    <w:basedOn w:val="Standaard"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="livervolgal">
+    <w:name w:val="livervolgal"/>
+    <w:basedOn w:val="Standaard"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ondertekening">
+    <w:name w:val="ondertekening"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraaf">
+    <w:name w:val="paragraaf"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="slotformulering">
+    <w:name w:val="slotformulering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="titeldeel">
+    <w:name w:val="titeldeel"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="artikel-na-wijzig-artikel">
+    <w:name w:val="artikel-na-wijzig-artikel"/>
+    <w:basedOn w:val="wijzig-artikel"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="tussenkop">
+    <w:name w:val="tussenkop"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rPr>
+      <w:b/>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="wat">
+    <w:name w:val="wat"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="wij">
+    <w:name w:val="wij"/>
+    <w:basedOn w:val="Standaard"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="wijzig-lid">
+    <w:name w:val="wijzig-lid"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:i/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="wijzig-artikel">
+    <w:name w:val="wijzig-artikel"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="artikeltekst">
+    <w:name w:val="artikeltekst"/>
+    <w:basedOn w:val="Standaard"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="gegeven">
+    <w:name w:val="gegeven"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="divisie">
+    <w:name w:val="divisie"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="tempartikeltekst">
+    <w:name w:val="temp artikeltekst"/>
+    <w:basedOn w:val="artikeltekst"/>
+    <w:rPr>
+      <w:color w:val="000080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="tempwat">
+    <w:name w:val="temp wat"/>
+    <w:basedOn w:val="wat"/>
+    <w:rPr>
+      <w:color w:val="000080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="tabelstijl">
+    <w:name w:val="tabelstijl"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="stuknr">
+    <w:name w:val="stuknr"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="stuktitel">
+    <w:name w:val="stuktitel"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="dossiernr">
+    <w:name w:val="dossiernr"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="dossiertitel">
+    <w:name w:val="dossiertitel"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="documentdatum">
+    <w:name w:val="documentdatum"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rPr>
+      <w:i/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="vergaderjaar">
+    <w:name w:val="vergaderjaar"/>
+    <w:basedOn w:val="Standaard"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Paginanummer">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:rsid w:val="002168F4"/>
+  </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
     <w:name w:val="Table Normal"/>
     <w:uiPriority w:val="2"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="007C7785"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Plattetekst">
-[...14 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
+    <w:rsid w:val="007C7785"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="007C7785"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Plattetekst">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="PlattetekstChar"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E07AC6"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PlattetekstChar">
+    <w:name w:val="Platte tekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Plattetekst"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00E07AC6"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...65 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId4" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /></Relationships>
+</file>
+
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\GriffieSjablonen\wet.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Kantoor">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Kantoor">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Kantoor">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -14329,90 +11312,106 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>3</ap:Pages>
-  <ap:Words>636</ap:Words>
-  <ap:Characters>3503</ap:Characters>
+  <ap:Words>624</ap:Words>
+  <ap:Characters>3436</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>29</ap:Lines>
+  <ap:Lines>28</ap:Lines>
   <ap:Paragraphs>8</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
-      <vt:lpstr>Voorstel van Wet</vt:lpstr>
+      <vt:lpstr>T W E E D E   K A M E R   D E R   S T A T E N - G E N E R A A L                                                        2</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>4131</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>4052</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:creator/>
   <lastModifiedBy/>
   <revision/>
+  <lastPrinted>2009-12-07T14:10:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:description>------------------------</dc:description>
   <dc:subject/>
   <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
-    <vt:filetime>2026-03-20T00:00:00Z</vt:filetime>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_AdHocReviewCycleID">
+    <vt:i4>737000711</vt:i4>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
-    <vt:lpwstr>Antenna House XSL Formatter V7.4 R1 Linux : 7.4.1.63121 (2023-12-20T11:05+09)</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_EmailSubject">
+    <vt:lpwstr>Sjablonen amendementen en voorstellen van wet</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
-    <vt:filetime>2026-03-26T00:00:00Z</vt:filetime>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_AuthorEmail">
+    <vt:lpwstr>M.Geenen@sdu.nl</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Producer">
-    <vt:lpwstr>Antenna House PDF Output Library 7.4.1889</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_AuthorEmailDisplayName">
+    <vt:lpwstr>Geenen, Michel</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ContentTypeId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="_PreviousAdHocReviewCycleID">
+    <vt:i4>-1389537874</vt:i4>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_ReviewingToolsShownOnce">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="ContentTypeId">
     <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MediaServiceImageTags">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>