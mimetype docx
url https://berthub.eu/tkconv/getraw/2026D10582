--- v0 (2026-04-02)
+++ v1 (2026-05-02)
@@ -1,4271 +1,4920 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00D0373C" w:rsidRDefault="00C222AB" w14:paraId="7E65B4A6" w14:textId="77777777">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9142" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="70" w:type="dxa"/>
+          <w:right w:w="70" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2552"/>
+        <w:gridCol w:w="6590"/>
+      </w:tblGrid>
+      <w:tr w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidTr="00F13442" w14:paraId="0AFF73EA" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9142" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidRDefault="00CB3578" w14:paraId="2EA85631" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidTr="00A11E73" w14:paraId="0C8C655D" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidRDefault="00CB3578" w14:paraId="050E90E2" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6590" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidRDefault="00CB3578" w14:paraId="1AD8DC69" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="-1440"/>
+                <w:tab w:val="left" w:pos="-720"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="002168F4" w:rsidR="002A727C" w:rsidTr="00A11E73" w14:paraId="614CF811" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="002A727C" w:rsidR="002A727C" w:rsidP="00F13442" w:rsidRDefault="00F82DBF" w14:paraId="011963A0" w14:textId="2A7968E9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">36 915 </w:t>
+            </w:r>
+            <w:r w:rsidR="00F13442">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6590" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="002A727C" w:rsidP="000D5BC4" w:rsidRDefault="00F82DBF" w14:paraId="460FA580" w14:textId="08418DF9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F82DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Wijziging van de begrotingsstaten van het Ministerie van Defensie (X) voor het jaar 2026 (wijziging samenhangende met de Voorjaarsnota)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidTr="00A11E73" w14:paraId="26330820" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidRDefault="00CB3578" w14:paraId="60D57DF0" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6590" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidRDefault="00CB3578" w14:paraId="794D5140" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidTr="00A11E73" w14:paraId="2DDE4BCE" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidRDefault="00CB3578" w14:paraId="0ECB817B" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6590" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidRDefault="00CB3578" w14:paraId="3032F499" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidTr="00A11E73" w14:paraId="29A97F25" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidRDefault="00CB3578" w14:paraId="440ED67B" w14:textId="05DAAB75">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002168F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nr. </w:t>
+            </w:r>
+            <w:r w:rsidR="00F82DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6590" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidRDefault="00CB3578" w14:paraId="084712D1" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002168F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>VOORSTEL VAN WET</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidTr="00A11E73" w14:paraId="58BA849C" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidP="00D55648" w:rsidRDefault="00CB3578" w14:paraId="667F7027" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6590" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidRDefault="00CB3578" w14:paraId="41FE6D79" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00CB3578" w:rsidP="00A11E73" w:rsidRDefault="00CB3578" w14:paraId="067E43B8" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="center" w:pos="9128"/>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:ind w:right="1848"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="42534CD0" w14:textId="04D4E7A0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F82DBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Wij Willem-Alexander, bij de gratie Gods, Koning der Nederlanden, Prins van Oranje-Nassau, enz. enz. enz.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="3B88A13D" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="10B698B7" w14:textId="039E7B01">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F82DBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Allen, die deze zullen zien of horen lezen, saluut! doen te weten:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="480D4D17" w14:textId="71E180AB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F82DBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Alzo Wij in overweging genomen hebben, dat de noodzaak is gebleken van een wijziging van de departementale begrotingsstaat van het ministerie van Defensie (X) voor het jaar 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="4153566E" w14:textId="73121FDF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F82DBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Zo is het, dat Wij, met gemeen overleg der Staten-Generaal, hebben goedgevonden en verstaan, gelijk Wij goedvinden en verstaan bij deze:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="383699A5" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="36"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Tweede Kamer der Staten-Generaal</w:t>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="22CFC557" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="35278318" w14:textId="21B11DC5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F82DBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Artikel 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="7E8539B2" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="47DCEDFC" w14:textId="580366BC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F82DBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>De departementale begrotingsstaat van het Ministerie van Defensie (X) voor het jaar 2026 wordt gewijzigd, zoals blijkt uit de desbetreffende bij deze wet behorende staat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="2C90D918" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="01A2B438" w14:textId="15892AEB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F82DBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Artikel 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="010E35EE" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="59E86963" w14:textId="19379473">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F82DBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>De vaststelling van de begrotingsstaat geschiedt in duizenden euro’s.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="1173C8B0" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="441FD8C7" w14:textId="0446C0F8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F82DBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Artikel 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="6CF25731" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="14CC191F" w14:textId="2807D974">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F82DBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Deze wet treedt in werking met ingang van de dag na de datum van uitgifte van het Staatsblad waarin zij wordt geplaatst en werkt terug tot en met 1 juni 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="33B8247D" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="0CCDB0D8" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="74EC7108" w14:textId="4A0601A5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F82DBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Lasten en bevelen dat deze in het Staatsblad zal worden geplaatst en dat alle ministeries, autoriteiten, colleges en ambtenaren die zulks aangaat, aan de nauwkeurige uitvoering de hand zullen houden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="58701651" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="2DB937A5" w14:textId="6379F31A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F82DBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Gegeven</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="3664D843" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="7921B945" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="7037D412" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="42BF52EA" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="6B0D7D4A" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="4B71054B" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="6F8B4FEF" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="192D962C" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="529159CC" w14:textId="1F75A772">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F82DBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>De Minister van Defensie</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:b/>
-          <w:sz w:val="36"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:tab/>
-[...152 lines deleted...]
-        </mc:AlternateContent>
+        <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
-[...439 lines deleted...]
-        <w:tblInd w:w="-3" w:type="dxa"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="30" w:type="dxa"/>
-          <w:left w:w="0" w:type="dxa"/>
-          <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="2" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="612"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="844"/>
+        <w:gridCol w:w="416"/>
+        <w:gridCol w:w="2076"/>
+        <w:gridCol w:w="838"/>
+        <w:gridCol w:w="421"/>
+        <w:gridCol w:w="1081"/>
+        <w:gridCol w:w="1081"/>
+        <w:gridCol w:w="1264"/>
+        <w:gridCol w:w="814"/>
+        <w:gridCol w:w="1079"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D0373C" w14:paraId="7E65B4C4" w14:textId="77777777">
+      <w:tr w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidTr="00F82DBF" w14:paraId="3F30DAFF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="537"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9699" w:type="dxa"/>
+            <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="181717" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="009ED5" w:sz="2" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="009ED5"/>
           </w:tcPr>
-          <w:p w:rsidR="00D0373C" w:rsidRDefault="00C222AB" w14:paraId="7E65B4C2" w14:textId="77777777">
-[...8 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="2AD94FDA" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F82DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Wijziging begrotingsstaat van het Ministerie van Defensie (X) voor het jaar 2026 (eerste suppletoire begroting) </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D0373C" w:rsidRDefault="00C222AB" w14:paraId="7E65B4C3" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:color w:val="FFFEFD"/>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="6DD92A18" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F82DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(bedragen x € 1.000)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D0373C" w14:paraId="7E65B4CB" w14:textId="77777777">
+      <w:tr w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidTr="00F82DBF" w14:paraId="2990A3B1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="613" w:type="dxa"/>
+            <w:tcW w:w="229" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="009ED5" w:sz="2" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D0373C" w:rsidRDefault="00C222AB" w14:paraId="7E65B4C5" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:sz w:val="14"/>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="504E4147" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F82DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Art.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:tcW w:w="1144" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="009ED5" w:sz="2" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D0373C" w:rsidRDefault="00C222AB" w14:paraId="7E65B4C6" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:sz w:val="14"/>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="652B160F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F82DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Omschrijving</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="795" w:type="dxa"/>
+            <w:tcW w:w="462" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="009ED5" w:sz="2" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D0373C" w:rsidRDefault="00D0373C" w14:paraId="7E65B4C7" w14:textId="77777777">
-[...9 lines deleted...]
-            <w:tcW w:w="1631" w:type="dxa"/>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="40FA326A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="828" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="009ED5" w:sz="2" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D0373C" w:rsidRDefault="00C222AB" w14:paraId="7E65B4C8" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:sz w:val="14"/>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="596CD4BD" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F82DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Vastgestelde begroting</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1065" w:type="dxa"/>
+            <w:tcW w:w="596" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="009ED5" w:sz="2" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D0373C" w:rsidRDefault="00D0373C" w14:paraId="7E65B4C9" w14:textId="77777777">
-[...9 lines deleted...]
-            <w:tcW w:w="3297" w:type="dxa"/>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="3F2A3465" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1742" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="009ED5" w:sz="2" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D0373C" w:rsidRDefault="00C222AB" w14:paraId="7E65B4CA" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:sz w:val="14"/>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="5128E972" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F82DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Mutaties 1e suppletoire begroting</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D0373C" w14:paraId="7E65B4D4" w14:textId="77777777">
+      <w:tr w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidTr="00F82DBF" w14:paraId="3BC7B1B8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="226"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="613" w:type="dxa"/>
+            <w:tcW w:w="229" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="009ED5" w:sz="2" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D0373C" w:rsidRDefault="00D0373C" w14:paraId="7E65B4CC" w14:textId="77777777">
-[...9 lines deleted...]
-            <w:tcW w:w="2300" w:type="dxa"/>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="2CE478A5" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1144" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="009ED5" w:sz="2" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D0373C" w:rsidRDefault="00D0373C" w14:paraId="7E65B4CD" w14:textId="77777777">
-[...9 lines deleted...]
-            <w:tcW w:w="1415" w:type="dxa"/>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="53F52662" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="694" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="009ED5" w:sz="2" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D0373C" w:rsidRDefault="00C222AB" w14:paraId="7E65B4CE" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:sz w:val="14"/>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="7ECE72A3" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F82DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Verplichtingen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
+            <w:tcW w:w="596" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="009ED5" w:sz="2" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D0373C" w:rsidRDefault="00C222AB" w14:paraId="7E65B4CF" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:sz w:val="14"/>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="5110CCC7" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F82DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Uitgaven</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1065" w:type="dxa"/>
+            <w:tcW w:w="596" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="009ED5" w:sz="2" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D0373C" w:rsidRDefault="00C222AB" w14:paraId="7E65B4D0" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:sz w:val="14"/>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="0C8CC7FC" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F82DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ontvangsten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1487" w:type="dxa"/>
+            <w:tcW w:w="697" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="009ED5" w:sz="2" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D0373C" w:rsidRDefault="00C222AB" w14:paraId="7E65B4D1" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:sz w:val="14"/>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="0FE0D249" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F82DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Verplichtingen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="966" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="009ED5" w:sz="2" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D0373C" w:rsidRDefault="00C222AB" w14:paraId="7E65B4D2" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:sz w:val="14"/>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="3EEFF5CA" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F82DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Uitgaven</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="844" w:type="dxa"/>
+            <w:tcW w:w="596" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="009ED5" w:sz="2" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D0373C" w:rsidRDefault="00C222AB" w14:paraId="7E65B4D3" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:sz w:val="14"/>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="16B513DD" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F82DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ontvangsten</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D0373C" w14:paraId="7E65B4DD" w14:textId="77777777">
+      <w:tr w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidTr="00F82DBF" w14:paraId="325ADF4E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="453"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="613" w:type="dxa"/>
+            <w:tcW w:w="229" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="009ED5" w:sz="2" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="009ED5" w:sz="2" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D0373C" w:rsidRDefault="00D0373C" w14:paraId="7E65B4D5" w14:textId="77777777">
-[...9 lines deleted...]
-            <w:tcW w:w="2300" w:type="dxa"/>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="76F9AEAA" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1144" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="009ED5" w:sz="2" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="009ED5" w:sz="2" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D0373C" w:rsidRDefault="00C222AB" w14:paraId="7E65B4D6" w14:textId="77777777">
-[...6 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="63AEB341" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F82DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="14"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Totaal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1415" w:type="dxa"/>
+            <w:tcW w:w="694" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="009ED5" w:sz="2" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="009ED5" w:sz="2" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D0373C" w:rsidRDefault="00C222AB" w14:paraId="7E65B4D7" w14:textId="77777777">
-[...6 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="401FBC6D" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F82DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="14"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>11.150.739</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
+            <w:tcW w:w="596" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="009ED5" w:sz="2" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="009ED5" w:sz="2" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D0373C" w:rsidRDefault="00C222AB" w14:paraId="7E65B4D8" w14:textId="77777777">
-[...6 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="1C8C6616" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F82DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="14"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>21.415.229</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1065" w:type="dxa"/>
+            <w:tcW w:w="596" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="009ED5" w:sz="2" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="009ED5" w:sz="2" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D0373C" w:rsidRDefault="00C222AB" w14:paraId="7E65B4D9" w14:textId="77777777">
-[...6 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="51350E37" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F82DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="14"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>279.149</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1487" w:type="dxa"/>
+            <w:tcW w:w="697" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="009ED5" w:sz="2" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="009ED5" w:sz="2" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D0373C" w:rsidRDefault="00C222AB" w14:paraId="7E65B4DA" w14:textId="77777777">
-[...6 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="7B6F44F8" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F82DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="14"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1.014.757</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="966" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="009ED5" w:sz="2" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="009ED5" w:sz="2" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D0373C" w:rsidRDefault="00C222AB" w14:paraId="7E65B4DB" w14:textId="77777777">
-[...6 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="76B5DAFF" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F82DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="14"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>916.918</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="844" w:type="dxa"/>
+            <w:tcW w:w="596" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="009ED5" w:sz="2" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="009ED5" w:sz="2" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D0373C" w:rsidRDefault="00C222AB" w14:paraId="7E65B4DC" w14:textId="77777777">
-[...6 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="399F610C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F82DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="14"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>9.028</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D0373C" w14:paraId="7E65B4E6" w14:textId="77777777">
+      <w:tr w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidTr="00F82DBF" w14:paraId="773103DB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="613" w:type="dxa"/>
+            <w:tcW w:w="229" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="009ED5" w:sz="2" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D0373C" w:rsidRDefault="00D0373C" w14:paraId="7E65B4DE" w14:textId="77777777">
-[...9 lines deleted...]
-            <w:tcW w:w="2300" w:type="dxa"/>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="633573EC" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1144" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="009ED5" w:sz="2" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D0373C" w:rsidRDefault="00C222AB" w14:paraId="7E65B4DF" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:sz w:val="14"/>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="14AD149B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F82DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Beleidsartikelen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1415" w:type="dxa"/>
+            <w:tcW w:w="694" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="009ED5" w:sz="2" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D0373C" w:rsidRDefault="00D0373C" w14:paraId="7E65B4E0" w14:textId="77777777">
-[...9 lines deleted...]
-            <w:tcW w:w="1010" w:type="dxa"/>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="4EFC390D" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="596" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="009ED5" w:sz="2" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D0373C" w:rsidRDefault="00D0373C" w14:paraId="7E65B4E1" w14:textId="77777777">
-[...9 lines deleted...]
-            <w:tcW w:w="1065" w:type="dxa"/>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="3D259126" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="596" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="009ED5" w:sz="2" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D0373C" w:rsidRDefault="00D0373C" w14:paraId="7E65B4E2" w14:textId="77777777">
-[...9 lines deleted...]
-            <w:tcW w:w="1487" w:type="dxa"/>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="653E2815" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="697" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="009ED5" w:sz="2" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D0373C" w:rsidRDefault="00D0373C" w14:paraId="7E65B4E3" w14:textId="77777777">
-[...9 lines deleted...]
-            <w:tcW w:w="966" w:type="dxa"/>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="1C94A032" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="449" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="009ED5" w:sz="2" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D0373C" w:rsidRDefault="00D0373C" w14:paraId="7E65B4E4" w14:textId="77777777">
-[...9 lines deleted...]
-            <w:tcW w:w="844" w:type="dxa"/>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="0CD26D97" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="596" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="009ED5" w:sz="2" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D0373C" w:rsidRDefault="00D0373C" w14:paraId="7E65B4E5" w14:textId="77777777">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="7FC30202" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D0373C" w14:paraId="7E65B4EF" w14:textId="77777777">
+      <w:tr w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidTr="00F82DBF" w14:paraId="377BBFEA" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="613" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="229" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="2E6DCF96" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F82DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2300" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="1144" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="45C17E0A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F82DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Inzet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1415" w:type="dxa"/>
+            <w:tcW w:w="694" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D0373C" w:rsidRDefault="00C222AB" w14:paraId="7E65B4E9" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:sz w:val="14"/>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="2B0D2997" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F82DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>318.301</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="596" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="3301452C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F82DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2.350.144</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1065" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="596" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="52C76F1E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F82DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>133.739</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1487" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="697" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="47FEAC56" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F82DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>937.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="966" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="449" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="1026424D" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F82DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>416.447</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="844" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="596" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="26CA3C65" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F82DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D0373C" w14:paraId="7E65B4F8" w14:textId="77777777">
+      <w:tr w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidTr="00F82DBF" w14:paraId="514AD823" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="613" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="229" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="217E49F4" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F82DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2300" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="1144" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="04E7D63C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F82DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Koninklijke Marine</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1415" w:type="dxa"/>
+            <w:tcW w:w="694" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D0373C" w:rsidRDefault="00C222AB" w14:paraId="7E65B4F2" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:sz w:val="14"/>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="4D125EF0" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F82DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1.217.273</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="596" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="54D0FE4B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F82DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1.271.716</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1065" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="596" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="70B86CAB" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F82DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>12.324</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1487" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="697" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="6E2DCBC3" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F82DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>17.366</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="966" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="449" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="6DEEEA8D" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F82DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>60.251</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="844" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="596" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="01A92707" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F82DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D0373C" w14:paraId="7E65B501" w14:textId="77777777">
+      <w:tr w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidTr="00F82DBF" w14:paraId="65361F8C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="613" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="229" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="3F529114" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F82DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2300" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="1144" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="5D9493D1" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F82DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Koninklijke Landmacht</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1415" w:type="dxa"/>
+            <w:tcW w:w="694" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D0373C" w:rsidRDefault="00C222AB" w14:paraId="7E65B4FB" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:sz w:val="14"/>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="27F793D1" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F82DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2.146.803</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="596" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="5FEE7910" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F82DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2.146.803</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1065" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="596" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="5AA7473C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F82DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>8.054</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1487" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="697" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="5E649C44" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F82DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>81.223</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="966" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="449" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="54CBC3E1" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F82DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>81.223</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="844" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="596" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="28266D26" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F82DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D0373C" w14:paraId="7E65B50A" w14:textId="77777777">
+      <w:tr w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidTr="00F82DBF" w14:paraId="04C4E0EB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="613" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="229" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="68652868" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F82DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2300" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="1144" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="0BCC02DD" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F82DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Koninklijke Luchtmacht</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1415" w:type="dxa"/>
+            <w:tcW w:w="694" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D0373C" w:rsidRDefault="00C222AB" w14:paraId="7E65B504" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:sz w:val="14"/>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="2C968D09" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F82DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1.022.291</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="596" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="26AD6751" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F82DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1.022.291</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1065" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="596" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="6561481E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F82DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>12.111</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1487" w:type="dxa"/>
-[...46 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="697" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="6018A1DB" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F82DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>‒ 4.813</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="449" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="2C062B2C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F82DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>42.687</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="844" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="596" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="03B2FDF2" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F82DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D0373C" w14:paraId="7E65B513" w14:textId="77777777">
+      <w:tr w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidTr="00F82DBF" w14:paraId="230B8B92" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="613" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="229" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="0FF54D19" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F82DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2300" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="1144" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="509B74A0" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F82DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Koninklijke Marechaussee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1415" w:type="dxa"/>
+            <w:tcW w:w="694" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D0373C" w:rsidRDefault="00C222AB" w14:paraId="7E65B50D" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:sz w:val="14"/>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="76D5EEF8" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F82DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>808.689</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="596" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="083D9FED" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F82DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>808.689</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1065" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="596" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="3F2CF614" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F82DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>4.459</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1487" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="697" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="3AE932D6" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F82DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>19.637</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="966" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="449" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="1F4FFFDB" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F82DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>49.037</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="844" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="596" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="5B172C4E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F82DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D0373C" w14:paraId="7E65B51C" w14:textId="77777777">
+      <w:tr w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidTr="00F82DBF" w14:paraId="22EA12E1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="613" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="229" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="0CF634B6" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F82DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2300" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="1144" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="5C50E755" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F82DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Commando Materieel en IT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1415" w:type="dxa"/>
+            <w:tcW w:w="694" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D0373C" w:rsidRDefault="00C222AB" w14:paraId="7E65B516" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:sz w:val="14"/>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="26C79115" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F82DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>901.100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="596" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="51158701" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F82DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>904.176</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1065" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="596" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="41E909EE" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F82DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>25.765</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1487" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="697" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="242EBDC3" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F82DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>130.702</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="966" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="449" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="3032B490" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F82DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>145.702</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="844" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="596" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="2445C02C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F82DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>9.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D0373C" w14:paraId="7E65B526" w14:textId="77777777">
+      <w:tr w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidTr="00F82DBF" w14:paraId="286E6BD8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="623"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="613" w:type="dxa"/>
+            <w:tcW w:w="229" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="009ED5" w:sz="2" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D0373C" w:rsidRDefault="00C222AB" w14:paraId="7E65B51D" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:sz w:val="14"/>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="08E312BD" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F82DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:tcW w:w="1144" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="009ED5" w:sz="2" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D0373C" w:rsidRDefault="00C222AB" w14:paraId="7E65B51E" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:sz w:val="14"/>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="0A529DB4" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F82DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Defensie </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D0373C" w:rsidRDefault="00C222AB" w14:paraId="7E65B51F" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:sz w:val="14"/>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="1E78A8FB" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F82DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ondersteuningscommando</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1415" w:type="dxa"/>
+            <w:tcW w:w="694" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="009ED5" w:sz="2" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D0373C" w:rsidRDefault="00C222AB" w14:paraId="7E65B520" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:sz w:val="14"/>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="15F76D91" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F82DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1.830.514</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
+            <w:tcW w:w="596" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="009ED5" w:sz="2" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D0373C" w:rsidRDefault="00C222AB" w14:paraId="7E65B521" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:sz w:val="14"/>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="503318FC" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F82DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1.835.414</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1065" w:type="dxa"/>
+            <w:tcW w:w="596" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="009ED5" w:sz="2" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D0373C" w:rsidRDefault="00C222AB" w14:paraId="7E65B522" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:sz w:val="14"/>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="5352560F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F82DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>72.995</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1487" w:type="dxa"/>
+            <w:tcW w:w="697" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="009ED5" w:sz="2" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D0373C" w:rsidRDefault="00C222AB" w14:paraId="7E65B523" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:sz w:val="14"/>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="18BC677A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F82DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>134.226</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="966" w:type="dxa"/>
+            <w:tcW w:w="449" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="009ED5" w:sz="2" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D0373C" w:rsidRDefault="00C222AB" w14:paraId="7E65B524" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:sz w:val="14"/>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="0EDA67A0" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F82DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>168.862</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="844" w:type="dxa"/>
+            <w:tcW w:w="596" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="009ED5" w:sz="2" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D0373C" w:rsidRDefault="00C222AB" w14:paraId="7E65B525" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:sz w:val="14"/>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="6BC6105B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F82DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D0373C" w14:paraId="7E65B52F" w14:textId="77777777">
+      <w:tr w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidTr="00F82DBF" w14:paraId="739D5152" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="613" w:type="dxa"/>
+            <w:tcW w:w="229" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="009ED5" w:sz="2" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D0373C" w:rsidRDefault="00D0373C" w14:paraId="7E65B527" w14:textId="77777777">
-[...9 lines deleted...]
-            <w:tcW w:w="2300" w:type="dxa"/>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="2F2C0FD1" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1144" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="009ED5" w:sz="2" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D0373C" w:rsidRDefault="00C222AB" w14:paraId="7E65B528" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:sz w:val="14"/>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="4867904E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F82DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Niet-beleidsartikelen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1415" w:type="dxa"/>
+            <w:tcW w:w="694" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="009ED5" w:sz="2" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D0373C" w:rsidRDefault="00D0373C" w14:paraId="7E65B529" w14:textId="77777777">
-[...9 lines deleted...]
-            <w:tcW w:w="1010" w:type="dxa"/>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="4817CFD6" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="596" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="009ED5" w:sz="2" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D0373C" w:rsidRDefault="00D0373C" w14:paraId="7E65B52A" w14:textId="77777777">
-[...9 lines deleted...]
-            <w:tcW w:w="1065" w:type="dxa"/>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="548D13DE" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="596" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="009ED5" w:sz="2" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D0373C" w:rsidRDefault="00D0373C" w14:paraId="7E65B52B" w14:textId="77777777">
-[...9 lines deleted...]
-            <w:tcW w:w="1487" w:type="dxa"/>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="433FFE4B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="697" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="009ED5" w:sz="2" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D0373C" w:rsidRDefault="00D0373C" w14:paraId="7E65B52C" w14:textId="77777777">
-[...9 lines deleted...]
-            <w:tcW w:w="966" w:type="dxa"/>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="090B6A80" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="449" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="009ED5" w:sz="2" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D0373C" w:rsidRDefault="00D0373C" w14:paraId="7E65B52D" w14:textId="77777777">
-[...9 lines deleted...]
-            <w:tcW w:w="844" w:type="dxa"/>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="16016F85" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="596" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="009ED5" w:sz="2" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D0373C" w:rsidRDefault="00D0373C" w14:paraId="7E65B52E" w14:textId="77777777">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="501FEB93" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D0373C" w14:paraId="7E65B538" w14:textId="77777777">
+      <w:tr w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidTr="00F82DBF" w14:paraId="7E9CB5C6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="613" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="229" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="7545BEB5" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F82DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2300" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="1144" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="0FB212C7" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F82DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Algemeen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1415" w:type="dxa"/>
+            <w:tcW w:w="694" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D0373C" w:rsidRDefault="00C222AB" w14:paraId="7E65B532" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:sz w:val="14"/>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="3D871ADC" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F82DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>280.444</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="596" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="031E371A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F82DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>281.046</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1065" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="596" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="3934975E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F82DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1.600</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1487" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="697" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="319FD076" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F82DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>42.622</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="966" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="449" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="5B0D0B25" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F82DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>42.622</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="844" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="596" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="1E7160D6" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F82DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D0373C" w14:paraId="7E65B541" w14:textId="77777777">
+      <w:tr w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidTr="00F82DBF" w14:paraId="4EB7F8D2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="613" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="229" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="5CF66A6F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F82DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2300" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="1144" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="745E07C0" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F82DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Apparaat kerndepartement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1415" w:type="dxa"/>
+            <w:tcW w:w="694" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D0373C" w:rsidRDefault="00C222AB" w14:paraId="7E65B53B" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:sz w:val="14"/>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="565C5260" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F82DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2.083.611</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="596" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="2ED11002" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F82DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>10.253.237</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1065" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="596" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="255FDC1E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F82DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>8.102</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1487" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="697" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="698C37FF" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F82DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>12.291</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="966" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="449" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="434D2E51" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F82DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>322.742</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="844" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="596" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="02F6BCDC" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F82DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>28</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D0373C" w14:paraId="7E65B54A" w14:textId="77777777">
+      <w:tr w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidTr="00F82DBF" w14:paraId="3C7A5A21" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="613" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="229" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="02D17347" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F82DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2300" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="1144" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="38400CE3" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F82DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Geheim</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1415" w:type="dxa"/>
+            <w:tcW w:w="694" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D0373C" w:rsidRDefault="00C222AB" w14:paraId="7E65B544" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:sz w:val="14"/>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="0C3B2CBF" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F82DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>19.631</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="596" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="5530626B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F82DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>19.631</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1065" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="596" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="3C3C8434" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F82DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1487" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="697" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="78A896DA" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F82DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="966" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="449" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="76B032D6" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F82DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="844" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:tcW w:w="596" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="609B2F81" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F82DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D0373C" w14:paraId="7E65B553" w14:textId="77777777">
+      <w:tr w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidTr="00F82DBF" w14:paraId="2475AC8D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="226"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="613" w:type="dxa"/>
+            <w:tcW w:w="229" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="009ED5" w:sz="2" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D0373C" w:rsidRDefault="00C222AB" w14:paraId="7E65B54B" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:sz w:val="14"/>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="3CE07DE7" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F82DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:tcW w:w="1144" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="009ED5" w:sz="2" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D0373C" w:rsidRDefault="00C222AB" w14:paraId="7E65B54C" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:sz w:val="14"/>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="0B4ADF90" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F82DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Nog onverdeeld</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1415" w:type="dxa"/>
+            <w:tcW w:w="694" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="009ED5" w:sz="2" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D0373C" w:rsidRDefault="00C222AB" w14:paraId="7E65B54D" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:sz w:val="14"/>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="526F4638" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F82DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>522.082</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
+            <w:tcW w:w="596" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="009ED5" w:sz="2" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D0373C" w:rsidRDefault="00C222AB" w14:paraId="7E65B54E" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:sz w:val="14"/>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="11E5A0F2" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F82DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>522.082</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1065" w:type="dxa"/>
+            <w:tcW w:w="596" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="009ED5" w:sz="2" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D0373C" w:rsidRDefault="00C222AB" w14:paraId="7E65B54F" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:sz w:val="14"/>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="315C2C25" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F82DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1487" w:type="dxa"/>
+            <w:tcW w:w="697" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="009ED5" w:sz="2" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D0373C" w:rsidRDefault="00C222AB" w14:paraId="7E65B550" w14:textId="77777777">
-[...22 lines deleted...]
-            <w:tcW w:w="966" w:type="dxa"/>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="3816652D" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F82DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>‒ 355.497</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="449" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="009ED5" w:sz="2" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D0373C" w:rsidRDefault="00C222AB" w14:paraId="7E65B551" w14:textId="77777777">
-[...22 lines deleted...]
-            <w:tcW w:w="844" w:type="dxa"/>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="4E34521A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F82DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>‒ 412.655</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="596" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="009ED5" w:sz="2" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D0373C" w:rsidRDefault="00C222AB" w14:paraId="7E65B552" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:sz w:val="14"/>
+          <w:p w:rsidRPr="00F82DBF" w:rsidR="00F82DBF" w:rsidP="00F82DBF" w:rsidRDefault="00F82DBF" w14:paraId="483E98B8" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F82DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00C222AB" w14:paraId="7E65B554" w14:textId="77777777"/>
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+    <w:p w:rsidRPr="002168F4" w:rsidR="00F82DBF" w:rsidP="007C4E9C" w:rsidRDefault="00F82DBF" w14:paraId="29D65B34" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="002168F4" w:rsidR="00F82DBF" w:rsidSect="00A11E73">
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1235" w:right="1105" w:bottom="4861" w:left="1106" w:header="708" w:footer="1122" w:gutter="0"/>
+      <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="357" w:footer="1440" w:gutter="0"/>
+      <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
+      <w:noEndnote/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7E65B55F" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00C222AB">
+    <w:p w14:paraId="71EF6EBF" w14:textId="77777777" w:rsidR="00F82DBF" w:rsidRDefault="00F82DBF">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:line="20" w:lineRule="exact"/>
+      </w:pPr>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="71E195AB" w14:textId="77777777" w:rsidR="00F82DBF" w:rsidRDefault="00F82DBF">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
       </w:pPr>
       <w:r>
-        <w:separator/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
-  <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7E65B561" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00C222AB">
+  <w:endnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="535C8658" w14:textId="77777777" w:rsidR="00F82DBF" w:rsidRDefault="00F82DBF">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:pStyle w:val="Amendement"/>
       </w:pPr>
       <w:r>
-        <w:continuationSeparator/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...6 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="SimSun">
+    <w:altName w:val="宋体"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="7E65B558" w14:textId="77777777" w:rsidR="00D0373C" w:rsidRDefault="00C222AB">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1047B252" w14:textId="77777777" w:rsidR="002168F4" w:rsidRDefault="002168F4" w:rsidP="00826224">
     <w:pPr>
-      <w:tabs>
-[...5 lines deleted...]
-      <w:jc w:val="left"/>
+      <w:pStyle w:val="Voettekst"/>
+      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
+      <w:rPr>
+        <w:rStyle w:val="Paginanummer"/>
+      </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:color w:val="000000"/>
-        <w:sz w:val="22"/>
+        <w:rStyle w:val="Paginanummer"/>
       </w:rPr>
-      <w:tab/>
-[...7 lines deleted...]
-    <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
-      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+      <w:rPr>
+        <w:rStyle w:val="Paginanummer"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
-      <w:fldChar w:fldCharType="separate"/>
-[...4 lines deleted...]
-    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="Paginanummer"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
+  </w:p>
+  <w:p w14:paraId="29909EBA" w14:textId="77777777" w:rsidR="002168F4" w:rsidRDefault="002168F4" w:rsidP="002168F4">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+      <w:ind w:right="360"/>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="7E65B559" w14:textId="3E0ECDB7" w:rsidR="00D0373C" w:rsidRDefault="00C222AB">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4845EDBB" w14:textId="77777777" w:rsidR="002168F4" w:rsidRPr="002168F4" w:rsidRDefault="002168F4" w:rsidP="00826224">
     <w:pPr>
-      <w:tabs>
-[...5 lines deleted...]
-      <w:jc w:val="left"/>
+      <w:pStyle w:val="Voettekst"/>
+      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
+      <w:rPr>
+        <w:rStyle w:val="Paginanummer"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="002168F4">
       <w:rPr>
-        <w:color w:val="000000"/>
-        <w:sz w:val="22"/>
+        <w:rStyle w:val="Paginanummer"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
-      <w:tab/>
-[...7 lines deleted...]
-    <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
-      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+    <w:r w:rsidRPr="002168F4">
+      <w:rPr>
+        <w:rStyle w:val="Paginanummer"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="002168F4">
+      <w:rPr>
+        <w:rStyle w:val="Paginanummer"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00A2521E">
       <w:rPr>
+        <w:rStyle w:val="Paginanummer"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:noProof/>
       </w:rPr>
-      <w:t>2</w:t>
+      <w:t>1</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="002168F4">
+      <w:rPr>
+        <w:rStyle w:val="Paginanummer"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-</w:ftr>
-[...4 lines deleted...]
-  <w:p w14:paraId="7E65B55A" w14:textId="77777777" w:rsidR="00D0373C" w:rsidRDefault="00C222AB">
+  <w:p w14:paraId="3DBDE8D0" w14:textId="77777777" w:rsidR="002168F4" w:rsidRPr="002168F4" w:rsidRDefault="002168F4" w:rsidP="002168F4">
     <w:pPr>
-      <w:tabs>
-[...5 lines deleted...]
-      <w:jc w:val="left"/>
+      <w:pStyle w:val="Voettekst"/>
+      <w:ind w:right="360"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
-[...26 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7E65B55B" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00C222AB">
+    <w:p w14:paraId="41D1D7CA" w14:textId="77777777" w:rsidR="00F82DBF" w:rsidRDefault="00F82DBF">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:pStyle w:val="Amendement"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7E65B55D" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00C222AB">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="5FBD1212" w14:textId="77777777" w:rsidR="00F82DBF" w:rsidRDefault="00F82DBF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:defaultTabStop w:val="708"/>
-  <w:hyphenationZone w:val="425"/>
+  <w:attachedTemplate r:id="rId1"/>
+  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:defaultTabStop w:val="284"/>
+  <w:hyphenationZone w:val="1109"/>
+  <w:doNotHyphenateCaps/>
+  <w:displayHorizontalDrawingGridEvery w:val="0"/>
+  <w:displayVerticalDrawingGridEvery w:val="0"/>
+  <w:doNotUseMarginsForDrawingGridOrigin/>
+  <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:doNotValidateAgainstSchema/>
+  <w:doNotDemarcateInvalidXml/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
+    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00D0373C"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00D0373C"/>
+    <w:rsidRoot w:val="00F82DBF"/>
+    <w:rsid w:val="00012DBE"/>
+    <w:rsid w:val="000A1D81"/>
+    <w:rsid w:val="00111ED3"/>
+    <w:rsid w:val="001C190E"/>
+    <w:rsid w:val="002168F4"/>
+    <w:rsid w:val="002A727C"/>
+    <w:rsid w:val="005D2707"/>
+    <w:rsid w:val="00606255"/>
+    <w:rsid w:val="006B607A"/>
+    <w:rsid w:val="006C01B2"/>
+    <w:rsid w:val="007C4E9C"/>
+    <w:rsid w:val="007D451C"/>
+    <w:rsid w:val="007F4B28"/>
+    <w:rsid w:val="00826224"/>
+    <w:rsid w:val="0091708B"/>
+    <w:rsid w:val="00930A23"/>
+    <w:rsid w:val="009534D9"/>
+    <w:rsid w:val="009C7354"/>
+    <w:rsid w:val="009E6D7F"/>
+    <w:rsid w:val="00A11E73"/>
+    <w:rsid w:val="00A2521E"/>
+    <w:rsid w:val="00AE436A"/>
+    <w:rsid w:val="00C135B1"/>
+    <w:rsid w:val="00C92DF8"/>
+    <w:rsid w:val="00CB3578"/>
+    <w:rsid w:val="00D20AFA"/>
+    <w:rsid w:val="00D55648"/>
+    <w:rsid w:val="00E16443"/>
+    <w:rsid w:val="00E36EE9"/>
+    <w:rsid w:val="00F13442"/>
+    <w:rsid w:val="00F82DBF"/>
+    <w:rsid w:val="00F956D4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="nl-NL" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="nl-NL" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="7E65B4A6"/>
-  <w15:docId w15:val="{4BCFF73F-2FC6-424C-9FDD-DCD67A269197}"/>
+  <w14:docId w14:val="7F70E0BF"/>
+  <w15:docId w15:val="{7308F00F-68BF-4E77-8B52-BF5E43609A92}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-        <w:szCs w:val="22"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...104 lines deleted...]
-    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -4414,518 +5063,1217 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-      <w:sz w:val="18"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
-    <w:next w:val="Normal"/>
-[...2 lines deleted...]
-    <w:unhideWhenUsed/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
-      <w:keepLines/>
-[...1 lines deleted...]
-      <w:ind w:left="3327" w:hanging="10"/>
+      <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:rFonts w:cs="Arial"/>
       <w:b/>
-      <w:color w:val="181717"/>
-      <w:sz w:val="18"/>
+      <w:bCs/>
+      <w:kern w:val="32"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:before="240" w:after="60"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:before="240" w:after="60"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-[...1 lines deleted...]
-    <w:link w:val="Heading1"/>
+  <w:style w:type="paragraph" w:styleId="Eindnoottekst">
+    <w:name w:val="endnote text"/>
+    <w:basedOn w:val="Standaard"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Eindnootmarkering">
+    <w:name w:val="endnote reference"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Voetnootverwijzing">
+    <w:name w:val="Voetnootverwijzing"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="wetsvoorstel">
+    <w:name w:val="wetsvoorstel"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="-1440"/>
+        <w:tab w:val="left" w:pos="-720"/>
+        <w:tab w:val="left" w:pos="0"/>
+        <w:tab w:val="left" w:pos="288"/>
+        <w:tab w:val="left" w:pos="720"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer1">
+    <w:name w:val="Alineanummer 1"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Bibliografie1">
+    <w:name w:val="Bibliografie1"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument5">
+    <w:name w:val="Dokument 5"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument6">
+    <w:name w:val="Dokument 6"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument4">
+    <w:name w:val="Dokument 4"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
       <w:b/>
-      <w:color w:val="181717"/>
-      <w:sz w:val="18"/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid">
-    <w:name w:val="TableGrid"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer2">
+    <w:name w:val="Alineanummer 2"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Dokument1">
+    <w:name w:val="Dokument 1"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:widowControl w:val="0"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="-720"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
     </w:pPr>
-    <w:tblPr>
-[...6 lines deleted...]
-    </w:tblPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer3">
+    <w:name w:val="Alineanummer 3"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer4">
+    <w:name w:val="Alineanummer 4"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer5">
+    <w:name w:val="Alineanummer 5"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer6">
+    <w:name w:val="Alineanummer 6"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument2">
+    <w:name w:val="Dokument 2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer7">
+    <w:name w:val="Alineanummer 7"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer8">
+    <w:name w:val="Alineanummer 8"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Techninit">
+    <w:name w:val="Techn init"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokuinit">
+    <w:name w:val="Doku init"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument3">
+    <w:name w:val="Dokument 3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument7">
+    <w:name w:val="Dokument 7"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument8">
+    <w:name w:val="Dokument 8"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch1">
+    <w:name w:val="Technisch 1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch2">
+    <w:name w:val="Technisch 2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch3">
+    <w:name w:val="Technisch 3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch5">
+    <w:name w:val="Technisch 5"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch6">
+    <w:name w:val="Technisch 6"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch7">
+    <w:name w:val="Technisch 7"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch4">
+    <w:name w:val="Technisch 4"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch8">
+    <w:name w:val="Technisch 8"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Amendement">
+    <w:name w:val="Amendement"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="3310"/>
+        <w:tab w:val="left" w:pos="3600"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg1">
+    <w:name w:val="inhopg 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="480"/>
+      <w:ind w:left="720" w:right="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg2">
+    <w:name w:val="inhopg 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="1440" w:right="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg3">
+    <w:name w:val="inhopg 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="2160" w:right="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg4">
+    <w:name w:val="inhopg 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="2880" w:right="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg5">
+    <w:name w:val="inhopg 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="3600" w:right="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg6">
+    <w:name w:val="inhopg 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg7">
+    <w:name w:val="inhopg 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg8">
+    <w:name w:val="inhopg 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg9">
+    <w:name w:val="inhopg 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index1">
+    <w:name w:val="index 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="1440" w:right="720" w:hanging="1440"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index2">
+    <w:name w:val="index 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="1440" w:right="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="bronvermelding">
+    <w:name w:val="bronvermelding"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="bijschrift">
+    <w:name w:val="bijschrift"/>
+    <w:basedOn w:val="Standaard"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EquationCaption">
+    <w:name w:val="_Equation Caption"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Documentstructuur">
+    <w:name w:val="Document Map"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:semiHidden/>
+    <w:pPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="000080"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="afbeelding">
+    <w:name w:val="afbeelding"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rPr>
+      <w:b/>
+      <w:color w:val="FF0000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="afdeling">
+    <w:name w:val="afdeling"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="artikel">
+    <w:name w:val="artikel"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="afkondiging">
+    <w:name w:val="afkondiging"/>
+    <w:basedOn w:val="Standaard"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="boek">
+    <w:name w:val="boek"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="deel">
+    <w:name w:val="deel"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="hoofdstuk">
+    <w:name w:val="hoofdstuk"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="bijlage">
+    <w:name w:val="bijlage"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="inline-afbeelding">
+    <w:name w:val="inline-afbeelding"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="FF0000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="intitule">
+    <w:name w:val="intitule"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="considerans">
+    <w:name w:val="considerans"/>
+    <w:basedOn w:val="Standaard"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="definitie">
+    <w:name w:val="definitie"/>
+    <w:basedOn w:val="Standaard"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="definitieterm">
+    <w:name w:val="definitieterm"/>
+    <w:basedOn w:val="Standaard"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="lid">
+    <w:name w:val="lid"/>
+    <w:basedOn w:val="Standaard"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="livervolgal">
+    <w:name w:val="livervolgal"/>
+    <w:basedOn w:val="Standaard"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ondertekening">
+    <w:name w:val="ondertekening"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraaf">
+    <w:name w:val="paragraaf"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="slotformulering">
+    <w:name w:val="slotformulering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="titeldeel">
+    <w:name w:val="titeldeel"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="artikel-na-wijzig-artikel">
+    <w:name w:val="artikel-na-wijzig-artikel"/>
+    <w:basedOn w:val="wijzig-artikel"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="tussenkop">
+    <w:name w:val="tussenkop"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rPr>
+      <w:b/>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="wat">
+    <w:name w:val="wat"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="wij">
+    <w:name w:val="wij"/>
+    <w:basedOn w:val="Standaard"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="wijzig-lid">
+    <w:name w:val="wijzig-lid"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:i/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="wijzig-artikel">
+    <w:name w:val="wijzig-artikel"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="artikeltekst">
+    <w:name w:val="artikeltekst"/>
+    <w:basedOn w:val="Standaard"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="gegeven">
+    <w:name w:val="gegeven"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="divisie">
+    <w:name w:val="divisie"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="tempartikeltekst">
+    <w:name w:val="temp artikeltekst"/>
+    <w:basedOn w:val="artikeltekst"/>
+    <w:rPr>
+      <w:color w:val="000080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="tempwat">
+    <w:name w:val="temp wat"/>
+    <w:basedOn w:val="wat"/>
+    <w:rPr>
+      <w:color w:val="000080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="tabelstijl">
+    <w:name w:val="tabelstijl"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="stuknr">
+    <w:name w:val="stuknr"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="stuktitel">
+    <w:name w:val="stuktitel"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="dossiernr">
+    <w:name w:val="dossiernr"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="dossiertitel">
+    <w:name w:val="dossiertitel"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="documentdatum">
+    <w:name w:val="documentdatum"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rPr>
+      <w:i/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="vergaderjaar">
+    <w:name w:val="vergaderjaar"/>
+    <w:basedOn w:val="Standaard"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Paginanummer">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:rsid w:val="002168F4"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+</w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /></Relationships>
+</file>
+
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\GriffieSjablonen\wet.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Kantoor">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Kantoor">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Kantoor">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
-</file>
-[...77 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>3</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>2140</ap:Characters>
+  <ap:Pages>2</ap:Pages>
+  <ap:Words>378</ap:Words>
+  <ap:Characters>2085</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>17</ap:Lines>
-  <ap:Paragraphs>5</ap:Paragraphs>
+  <ap:Paragraphs>4</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
-        <vt:lpstr>Title</vt:lpstr>
+        <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
-      <vt:lpstr>Voorstel van Wet</vt:lpstr>
+      <vt:lpstr>T W E E D E   K A M E R   D E R   S T A T E N - G E N E R A A L                                                        2</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>2523</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>2459</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
-  <dc:subject/>
   <dc:creator/>
-  <keywords/>
   <lastModifiedBy/>
   <revision/>
+  <lastPrinted>2026-04-20T13:54:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:description>------------------------</dc:description>
+  <dc:subject/>
+  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_AdHocReviewCycleID">
+    <vt:i4>737000711</vt:i4>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_EmailSubject">
+    <vt:lpwstr>Sjablonen amendementen en voorstellen van wet</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_AuthorEmail">
+    <vt:lpwstr>M.Geenen@sdu.nl</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_AuthorEmailDisplayName">
+    <vt:lpwstr>Geenen, Michel</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="_PreviousAdHocReviewCycleID">
+    <vt:i4>-1389537874</vt:i4>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_ReviewingToolsShownOnce">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="ContentTypeId">
     <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>b8cf7936-dc20-46c8-95e5-ada207aecd3f</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MediaServiceImageTags">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>