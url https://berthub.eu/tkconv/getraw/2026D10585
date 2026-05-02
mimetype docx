--- v0 (2026-04-02)
+++ v1 (2026-05-02)
@@ -1,13060 +1,14190 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="002867C1" w:rsidRDefault="002867C1" w14:paraId="19F9793E" w14:textId="77777777">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9142" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="70" w:type="dxa"/>
+          <w:right w:w="70" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2552"/>
+        <w:gridCol w:w="6590"/>
+      </w:tblGrid>
+      <w:tr w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidTr="00F13442" w14:paraId="0EC3BFB0" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9142" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidRDefault="00CB3578" w14:paraId="5B956EAD" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidTr="00A11E73" w14:paraId="5465F326" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidRDefault="00CB3578" w14:paraId="069D7871" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6590" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidRDefault="00CB3578" w14:paraId="62222EB0" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="-1440"/>
+                <w:tab w:val="left" w:pos="-720"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="002168F4" w:rsidR="002A727C" w:rsidTr="00A11E73" w14:paraId="28ED7B9D" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="002A727C" w:rsidR="002A727C" w:rsidP="00F13442" w:rsidRDefault="00496493" w14:paraId="662DD125" w14:textId="0473B7B4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>36</w:t>
+            </w:r>
+            <w:r w:rsidR="00F13442">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>915 XII</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6590" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00496493" w:rsidR="002A727C" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="06BD5834" w14:textId="6325E69A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Wijziging van de begrotingsstaten van het Ministerie van Infrastructuur en Waterstaat (XII) voor het jaar 2026 (wijziging samenhangende met de Voorjaarsnota)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidTr="00A11E73" w14:paraId="05A1E9A2" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidRDefault="00CB3578" w14:paraId="39ABFCC5" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6590" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidRDefault="00CB3578" w14:paraId="160CD707" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidTr="00A11E73" w14:paraId="29B2823D" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidRDefault="00CB3578" w14:paraId="2F8CA745" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6590" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidRDefault="00CB3578" w14:paraId="41F9DD7B" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidTr="00A11E73" w14:paraId="40FCD9DA" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidRDefault="00CB3578" w14:paraId="403B2DBC" w14:textId="79888994">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002168F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nr. </w:t>
+            </w:r>
+            <w:r w:rsidR="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6590" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidRDefault="00CB3578" w14:paraId="39565B64" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002168F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>VOORSTEL VAN WET</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidTr="00A11E73" w14:paraId="2294FED3" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidP="00D55648" w:rsidRDefault="00CB3578" w14:paraId="3F3E67D2" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6590" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidRDefault="00CB3578" w14:paraId="5821C525" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidRPr="003844CB" w:rsidR="00CB3578" w:rsidP="009E0892" w:rsidRDefault="00CB3578" w14:paraId="4900AB16" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003844CB" w:rsidR="00CB3578" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="4DAF36F5" w14:textId="106CD207">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
-        <w:spacing w:before="4"/>
-[...2 lines deleted...]
-          <w:sz w:val="2"/>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Wij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Willem-Alexander,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>bij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>gratie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Gods,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Koning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>der</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nederlanden,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Prins van Oranje-Nassau, enz. enz. enz.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003844CB" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="55DC429F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003844CB" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="7DF4C3FF" w14:textId="39C209F2">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Allen,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>die</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>deze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>zullen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>zien</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>horen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>lezen,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>saluut!</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>doen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>weten:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003844CB" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="320FFF9B" w14:textId="6404539E">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Alzo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Wij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>overweging</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>genomen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>hebben,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>noodzaak</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gebleken </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>wijziging</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>departementale</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>begrotingsstaat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ministerie </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Infrastructuur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Waterstaat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(XII),</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>begrotingsstaat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>inzake</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>de agentschappen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ministerie,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>alle</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>jaar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2026;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003844CB" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="2ACD9B6D" w14:textId="1508B1E9">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Zo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>het,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Wij,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>gemeen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>overleg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>der</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Staten-Generaal,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hebben </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>goedgevonden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="42"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="43"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>verstaan,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="43"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>gelijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="43"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Wij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="43"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>goedvinden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="43"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="43"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>verstaan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="43"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>bij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="43"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>deze:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003844CB" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="2CD06E54" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003844CB" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="53255C2A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Kop1"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="Artikel_1" w:id="0"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Artikel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003844CB" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="5B4D9451" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003844CB" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="4A3FD831" w14:textId="099E0580">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>departementale</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>begrotingsstaat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ministerie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Infrastructuur </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Waterstaat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(XII)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>jaar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>wordt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>gewijzigd,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>zoals</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>blijkt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>uit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>de desbetreffende bij deze wet behorende staat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003844CB" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="0E55B7CE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003844CB" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="097911D0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Kop1"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="Artikel_2" w:id="1"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Artikel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003844CB" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="04ACFFFB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003844CB" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="7BE4E21F" w14:textId="0E45A86A">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>begrotingsstaat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>inzake</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>agentschappen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>jaar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">wordt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>gewijzigd,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="34"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>zoals</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="34"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>blijkt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="34"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>uit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="34"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="34"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>desbetreffende</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="34"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>bij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="34"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>deze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="34"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>wet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="34"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>behorende</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="34"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>staat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003844CB" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="16C3CA55" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003844CB" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="7035D726" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Kop1"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="Artikel_3" w:id="2"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Artikel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003844CB" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="5C8BB674" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003844CB" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="76E35E79" w14:textId="215AA4BB">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>vaststelling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>de begrotingsstaten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>geschiedt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>duizenden euro’s.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003844CB" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="0BAC3C19" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003844CB" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="698A5389" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Kop1"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="Artikel_4" w:id="3"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Artikel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003844CB" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="7AB3A168" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003844CB" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="4614E53E" w14:textId="2D6E5295">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deze wet treedt in werking met ingang van de dag na de datum van uitgifte </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Staatsblad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>waarin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>zij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>wordt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>geplaatst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>werkt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>terug</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB" w:rsidR="009E0892">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>juni</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003844CB" w:rsidR="009E0892" w:rsidP="009E0892" w:rsidRDefault="009E0892" w14:paraId="75EA56B1" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003844CB" w:rsidR="009E0892" w:rsidP="009E0892" w:rsidRDefault="009E0892" w14:paraId="799515E6" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003844CB" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="765441CB" w14:textId="45500D11">
+      <w:pPr>
+        <w:pStyle w:val="p-slotformulering"/>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lasten en bevelen dat deze in het Staatsblad zal worden geplaatst en dat alle ministeries, autoriteiten, colleges en ambtenaren die zulks aangaat, aan de nauwkeurige uitvoering de hand zullen houden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003844CB" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="196D1145" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003844CB" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="083C35BF" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="label-p"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003844CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Gegeven</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009E0892" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="5A291D42" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009E0892" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="3AA30366" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009E0892" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="40C7B8F4" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009E0892" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="6A36D1B0" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009E0892" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="1BC39D97" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009E0892" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="12AC579C" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009E0892" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="234ED858" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009E0892" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="671D3675" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="25F5BE51" w14:textId="22EE759A">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E0892">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E0892">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="35"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E0892">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Minister</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E0892">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="35"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E0892">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E0892">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="35"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E0892">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Infrastructuur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E0892">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="35"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E0892">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E0892">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="35"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E0892">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Waterstaat</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E0892" w:rsidP="009E0892" w:rsidRDefault="009E0892" w14:paraId="0F044E67" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009E0892" w:rsidP="009E0892" w:rsidRDefault="009E0892" w14:paraId="19470A45" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009E0892" w:rsidP="009E0892" w:rsidRDefault="009E0892" w14:paraId="1F86DDC6" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009E0892" w:rsidP="009E0892" w:rsidRDefault="009E0892" w14:paraId="7A95D935" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009E0892" w:rsidP="009E0892" w:rsidRDefault="009E0892" w14:paraId="528DA895" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009E0892" w:rsidP="009E0892" w:rsidRDefault="009E0892" w14:paraId="6E0D9B15" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009E0892" w:rsidP="009E0892" w:rsidRDefault="009E0892" w14:paraId="6C4D1C3A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009E0892" w:rsidP="009E0892" w:rsidRDefault="009E0892" w14:paraId="03534551" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009E0892" w:rsidP="009E0892" w:rsidRDefault="009E0892" w14:paraId="35736D46" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009E0892" w:rsidP="009E0892" w:rsidRDefault="009E0892" w14:paraId="68D7F84B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009E0892" w:rsidP="009E0892" w:rsidRDefault="009E0892" w14:paraId="53096379" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009E0892" w:rsidP="009E0892" w:rsidRDefault="009E0892" w14:paraId="0C524BB7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009E0892" w:rsidP="009E0892" w:rsidRDefault="009E0892" w14:paraId="51E75CD4" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009E0892" w:rsidP="009E0892" w:rsidRDefault="009E0892" w14:paraId="5C5BBA5E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009E0892" w:rsidP="009E0892" w:rsidRDefault="009E0892" w14:paraId="7598DAE8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009E0892" w:rsidP="009E0892" w:rsidRDefault="009E0892" w14:paraId="6613C9F7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009E0892" w:rsidP="009E0892" w:rsidRDefault="009E0892" w14:paraId="1DAACDCE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009E0892" w:rsidP="009E0892" w:rsidRDefault="009E0892" w14:paraId="4ADB98EA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009E0892" w:rsidP="009E0892" w:rsidRDefault="009E0892" w14:paraId="643064CE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009E0892" w:rsidP="009E0892" w:rsidRDefault="009E0892" w14:paraId="7C134200" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009E0892" w:rsidP="009E0892" w:rsidRDefault="009E0892" w14:paraId="3DE88BBD" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009E0892" w:rsidP="009E0892" w:rsidRDefault="009E0892" w14:paraId="1421C710" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009E0892" w:rsidP="009E0892" w:rsidRDefault="009E0892" w14:paraId="67D678BB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009E0892" w:rsidP="009E0892" w:rsidRDefault="009E0892" w14:paraId="7172A914" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009E0892" w:rsidP="009E0892" w:rsidRDefault="009E0892" w14:paraId="2123DAE0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009E0892" w:rsidP="009E0892" w:rsidRDefault="009E0892" w14:paraId="00C405FA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009E0892" w:rsidP="009E0892" w:rsidRDefault="009E0892" w14:paraId="7B76E0A8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009E0892" w:rsidP="009E0892" w:rsidRDefault="009E0892" w14:paraId="77F5F5EB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009E0892" w:rsidP="009E0892" w:rsidRDefault="009E0892" w14:paraId="33176503" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009E0892" w:rsidP="009E0892" w:rsidRDefault="009E0892" w14:paraId="2503133B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009E0892" w:rsidP="009E0892" w:rsidRDefault="009E0892" w14:paraId="29F1FB26" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009E0892" w:rsidP="009E0892" w:rsidRDefault="009E0892" w14:paraId="09BD6C8C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009E0892" w:rsidP="009E0892" w:rsidRDefault="009E0892" w14:paraId="0677CFC0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009E0892" w:rsidP="009E0892" w:rsidRDefault="009E0892" w14:paraId="17C7D85A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009E0892" w:rsidP="009E0892" w:rsidRDefault="009E0892" w14:paraId="3692E096" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009E0892" w:rsidP="009E0892" w:rsidRDefault="009E0892" w14:paraId="1CFF3F3A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009E0892" w:rsidP="009E0892" w:rsidRDefault="009E0892" w14:paraId="58A17563" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009E0892" w:rsidP="009E0892" w:rsidRDefault="009E0892" w14:paraId="28F7B6DE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009E0892" w:rsidP="009E0892" w:rsidRDefault="009E0892" w14:paraId="25BB00EB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009E0892" w:rsidP="009E0892" w:rsidRDefault="009E0892" w14:paraId="47919397" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009E0892" w:rsidP="009E0892" w:rsidRDefault="009E0892" w14:paraId="1270418C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009E0892" w:rsidP="009E0892" w:rsidRDefault="009E0892" w14:paraId="5E4AF254" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009E0892" w:rsidR="009E0892" w:rsidP="0086223A" w:rsidRDefault="009E0892" w14:paraId="54AC51DC" w14:textId="6C9A90DD">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:before="21"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableNormal"/>
-[...3594 lines deleted...]
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblStyle w:val="TableNormal1"/>
+        <w:tblW w:w="9695" w:type="dxa"/>
         <w:tblInd w:w="121" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="418"/>
         <w:gridCol w:w="2495"/>
         <w:gridCol w:w="1298"/>
         <w:gridCol w:w="1137"/>
         <w:gridCol w:w="989"/>
         <w:gridCol w:w="1318"/>
         <w:gridCol w:w="1033"/>
         <w:gridCol w:w="1007"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002867C1" w14:paraId="73916AE7" w14:textId="77777777">
+      <w:tr w:rsidRPr="00496493" w:rsidR="00496493" w:rsidTr="0086223A" w14:paraId="28423DFF" w14:textId="7B8C5538">
         <w:trPr>
           <w:trHeight w:val="764"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002867C1" w:rsidRDefault="00000000" w14:paraId="5ABBC38D" w14:textId="77777777">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="0086223A" w14:paraId="051BFA72" w14:textId="1FA2BAC9">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="38" w:line="247" w:lineRule="auto"/>
               <w:ind w:left="113" w:right="-130"/>
               <w:jc w:val="left"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="0086223A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487164928" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="4525E0FC" wp14:anchorId="5CD07BAF">
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="68F81B45" wp14:anchorId="008427D1">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>0</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>-3538</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="6156325" cy="346710"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="3" name="Group 3"/>
+                      <wp:docPr id="17175581" name="Group 3"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                           <wpg:wgp>
                             <wpg:cNvGrpSpPr>
                               <a:grpSpLocks/>
                             </wpg:cNvGrpSpPr>
                             <wpg:grpSpPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="6156325" cy="346710"/>
                                 <a:chOff x="0" y="0"/>
                                 <a:chExt cx="6156325" cy="346710"/>
                               </a:xfrm>
                             </wpg:grpSpPr>
                             <wps:wsp>
-                              <wps:cNvPr id="4" name="Graphic 4"/>
+                              <wps:cNvPr id="2059656592" name="Graphic 4"/>
                               <wps:cNvSpPr/>
                               <wps:spPr>
                                 <a:xfrm>
                                   <a:off x="0" y="6350"/>
                                   <a:ext cx="6156325" cy="338455"/>
                                 </a:xfrm>
                                 <a:custGeom>
                                   <a:avLst/>
                                   <a:gdLst/>
                                   <a:ahLst/>
                                   <a:cxnLst/>
                                   <a:rect l="l" t="t" r="r" b="b"/>
                                   <a:pathLst>
                                     <a:path w="6156325" h="338455">
                                       <a:moveTo>
                                         <a:pt x="6156000" y="338400"/>
                                       </a:moveTo>
                                       <a:lnTo>
                                         <a:pt x="0" y="338400"/>
                                       </a:lnTo>
                                       <a:lnTo>
                                         <a:pt x="0" y="0"/>
                                       </a:lnTo>
                                       <a:lnTo>
                                         <a:pt x="6156000" y="0"/>
                                       </a:lnTo>
                                       <a:lnTo>
                                         <a:pt x="6156000" y="338400"/>
                                       </a:lnTo>
                                       <a:close/>
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:solidFill>
                                   <a:srgbClr val="00AEEF"/>
                                 </a:solidFill>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                             <wps:wsp>
-                              <wps:cNvPr id="5" name="Graphic 5"/>
+                              <wps:cNvPr id="1854651775" name="Graphic 5"/>
                               <wps:cNvSpPr/>
                               <wps:spPr>
                                 <a:xfrm>
                                   <a:off x="0" y="3175"/>
                                   <a:ext cx="6156325" cy="1270"/>
                                 </a:xfrm>
                                 <a:custGeom>
                                   <a:avLst/>
                                   <a:gdLst/>
                                   <a:ahLst/>
                                   <a:cxnLst/>
                                   <a:rect l="l" t="t" r="r" b="b"/>
                                   <a:pathLst>
                                     <a:path w="6156325">
                                       <a:moveTo>
                                         <a:pt x="0" y="0"/>
                                       </a:moveTo>
                                       <a:lnTo>
                                         <a:pt x="6156000" y="0"/>
                                       </a:lnTo>
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:ln w="6350">
                                   <a:solidFill>
                                     <a:srgbClr val="231F20"/>
                                   </a:solidFill>
                                   <a:prstDash val="solid"/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                             <wps:wsp>
-                              <wps:cNvPr id="6" name="Graphic 6"/>
+                              <wps:cNvPr id="1973253896" name="Graphic 6"/>
                               <wps:cNvSpPr/>
                               <wps:spPr>
                                 <a:xfrm>
                                   <a:off x="0" y="344750"/>
                                   <a:ext cx="363220" cy="1270"/>
                                 </a:xfrm>
                                 <a:custGeom>
                                   <a:avLst/>
                                   <a:gdLst/>
                                   <a:ahLst/>
                                   <a:cxnLst/>
                                   <a:rect l="l" t="t" r="r" b="b"/>
                                   <a:pathLst>
                                     <a:path w="363220">
                                       <a:moveTo>
                                         <a:pt x="363203" y="0"/>
                                       </a:moveTo>
                                       <a:lnTo>
                                         <a:pt x="0" y="0"/>
                                       </a:lnTo>
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:ln w="3175">
                                   <a:solidFill>
                                     <a:srgbClr val="00AEEF"/>
                                   </a:solidFill>
                                   <a:prstDash val="solid"/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                             <wps:wsp>
-                              <wps:cNvPr id="7" name="Graphic 7"/>
+                              <wps:cNvPr id="336313080" name="Graphic 7"/>
                               <wps:cNvSpPr/>
                               <wps:spPr>
                                 <a:xfrm>
                                   <a:off x="363203" y="344750"/>
                                   <a:ext cx="1434465" cy="1270"/>
                                 </a:xfrm>
                                 <a:custGeom>
                                   <a:avLst/>
                                   <a:gdLst/>
                                   <a:ahLst/>
                                   <a:cxnLst/>
                                   <a:rect l="l" t="t" r="r" b="b"/>
                                   <a:pathLst>
                                     <a:path w="1434465">
                                       <a:moveTo>
                                         <a:pt x="1434347" y="0"/>
                                       </a:moveTo>
                                       <a:lnTo>
                                         <a:pt x="0" y="0"/>
                                       </a:lnTo>
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:ln w="3175">
                                   <a:solidFill>
                                     <a:srgbClr val="00AEEF"/>
                                   </a:solidFill>
                                   <a:prstDash val="solid"/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                             <wps:wsp>
-                              <wps:cNvPr id="8" name="Graphic 8"/>
+                              <wps:cNvPr id="129259457" name="Graphic 8"/>
                               <wps:cNvSpPr/>
                               <wps:spPr>
                                 <a:xfrm>
                                   <a:off x="1797552" y="344750"/>
                                   <a:ext cx="2179320" cy="1270"/>
                                 </a:xfrm>
                                 <a:custGeom>
                                   <a:avLst/>
                                   <a:gdLst/>
                                   <a:ahLst/>
                                   <a:cxnLst/>
                                   <a:rect l="l" t="t" r="r" b="b"/>
                                   <a:pathLst>
                                     <a:path w="2179320">
                                       <a:moveTo>
                                         <a:pt x="2179223" y="0"/>
                                       </a:moveTo>
                                       <a:lnTo>
                                         <a:pt x="0" y="0"/>
                                       </a:lnTo>
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:ln w="3175">
                                   <a:solidFill>
                                     <a:srgbClr val="00AEEF"/>
                                   </a:solidFill>
                                   <a:prstDash val="solid"/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                             <wps:wsp>
-                              <wps:cNvPr id="9" name="Graphic 9"/>
+                              <wps:cNvPr id="1076892198" name="Graphic 9"/>
                               <wps:cNvSpPr/>
                               <wps:spPr>
                                 <a:xfrm>
                                   <a:off x="3976775" y="344750"/>
                                   <a:ext cx="2179320" cy="1270"/>
                                 </a:xfrm>
                                 <a:custGeom>
                                   <a:avLst/>
                                   <a:gdLst/>
                                   <a:ahLst/>
                                   <a:cxnLst/>
                                   <a:rect l="l" t="t" r="r" b="b"/>
                                   <a:pathLst>
                                     <a:path w="2179320">
                                       <a:moveTo>
                                         <a:pt x="2179223" y="0"/>
                                       </a:moveTo>
                                       <a:lnTo>
                                         <a:pt x="0" y="0"/>
                                       </a:lnTo>
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:ln w="3175">
                                   <a:solidFill>
                                     <a:srgbClr val="00AEEF"/>
                                   </a:solidFill>
                                   <a:prstDash val="solid"/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
+                <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
                   <w:pict>
-                    <v:group id="Group 3" style="position:absolute;margin-left:0;margin-top:-.3pt;width:484.75pt;height:27.3pt;z-index:-16151552;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="61563,3467" o:spid="_x0000_s1026" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBlTLHpqwMAAFYUAAAOAAAAZHJzL2Uyb0RvYy54bWzsmN9v0zAQx9+R+B8sv7M0SZts0TqE2A8h&#10;IUBiiGfXcZqIJDa223T/PWc7brMuYxSEJlBfWid3ds5ff86+5Pz1pqnRmklV8XaOw5MJRqylPK/a&#10;5Rx/ub1+dYqR0qTNSc1bNsd3TOHXFy9fnHciYxEveZ0ziWCQVmWdmONSa5EFgaIla4g64YK1YCy4&#10;bIiGS7kMckk6GL2pg2gySYKOy1xITplScPfSGfGFHb8oGNUfi0Ixjeo5hti0/ZX2d2F+g4tzki0l&#10;EWVF+zDIb0TRkKqFh26HuiSaoJWsHgzVVFRyxQt9QnkT8KKoKLNzgNmEk73Z3Ei+EnYuy6xbiq1M&#10;IO2eTr89LP2wvpHis/gkXfTQfM/pNwW6BJ1YZkO7uV7unDeFbEwnmATaWEXvtoqyjUYUbibhLImj&#10;GUYUbPE0ScNeclrCujzoRsurn3cMSOYea4PbBtMJoEftBFJ/JtDnkghmdVdGgE8SVfkcTzFqSQMM&#10;3/S4TA095tHgYxTsr1Qv5qg+STzrFRiXKD6dzmZm3O1MSUZXSt8wbsUm6/dKgxlIy32LlL5FN61v&#10;SkDfQF9b6DVGAL3ECKBfOOgF0aafGco0UTdYrRIWy0VizA1fs1tuHbVZMrOokwlkk1lTcIOmC3jn&#10;WLfDDiOu3sH/Czuyc/TDeZv/dz7Dp/+65704/YC05oq50I0EVvStLLAAQ+EVr6v8uqpro4OSy8Xb&#10;WqI1MdvK5M3V1XUvwcANEFWZg8G0Fjy/A5I6gGeO1fcVkQyj+l0LrJqNyTekbyx8Q+r6Lbfbl10C&#10;qfTt5iuRAglozrEGkD5wjyzJPCEQv3FwvqZny9+sNC8qg4+NzUXUX0D6OJj/eh7BbnA/jyzvB+ZR&#10;HKa2G8lG8yiMUs+GT8PhYnqN/moWGc13GTEG+M7qiXwKcbOoT5FatzaXzUZjWX0U3CgOryMv0wBc&#10;B84lUaUD3Jp6vuu25+UI9oMDItkHOzGiHQr2dJruHxExnKGwUPYQfU6y+zjGwDamSWyPBE/UY3SP&#10;bfK/zrVN/J9z/diGfOT6qYLTnyI9s33hk+5znR7E9QCNeATucAp3k75EfE66fSBjeBtbPAUhfIkL&#10;wB75tufLrsj4VwsSeEW9X5CcHsR3mJ6ls1nkyuERwCNwgM3x+bdvH8gY4MYWRccN3Bbj/1vFfbYP&#10;+NlBgMdnaZJCuW3f946AuxLcvjrDKTB8rXCV97FCGb5S2g818PEK7t37Oja8tv67z4EXPwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAGcm/yjdAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AUhO+C&#10;/2F5grd2EzXBptmUUtRTEWwF6e01+5qEZt+G7DZJ/73ryR6HGWa+yVeTacVAvWssK4jnEQji0uqG&#10;KwXf+/fZKwjnkTW2lknBlRysivu7HDNtR/6iYecrEUrYZaig9r7LpHRlTQbd3HbEwTvZ3qAPsq+k&#10;7nEM5aaVT1GUSoMNh4UaO9rUVJ53F6PgY8Rx/Ry/DdvzaXM97JPPn21MSj0+TOslCE+T/w/DH35A&#10;hyIwHe2FtROtgnDEK5ilIIK5SBcJiKOC5CUCWeTylr74BQAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAGVMsemrAwAAVhQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAGcm/yjdAAAABQEAAA8AAAAAAAAAAAAAAAAABQYAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAAAPBwAAAAA=&#10;" w14:anchorId="798F0480">
-                      <v:shape id="Graphic 4" style="position:absolute;top:63;width:61563;height:3385;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="6156325,338455" o:spid="_x0000_s1027" fillcolor="#00aeef" stroked="f" path="m6156000,338400l,338400,,,6156000,r,338400xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBPDCZYwQAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bq8Iw&#10;EITvgv8hrOBFNFXkIdUoIggKIj714m1p1rbabGoTtf57Iwgeh5n5hpnMalOIB1Uut6yg34tAECdW&#10;55wqOB6W3REI55E1FpZJwYsczKbNxgRjbZ/8T4+9T0WAsItRQeZ9GUvpkowMup4tiYN3tpVBH2SV&#10;Sl3hM8BNIQdR9CcN5hwWMixpkVFy3d+NgvOp3Cx3nc0aL7f7dkCFPx13Wql2q56PQXiq/S/8ba+0&#10;giF8roQbIKdvAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAE8MJljBAAAA2gAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;">
+                    <v:group id="Group 3" style="position:absolute;margin-left:0;margin-top:-.3pt;width:484.75pt;height:27.3pt;z-index:-251658240;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="61563,3467" o:spid="_x0000_s1026" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlPwflxgMAAIcUAAAOAAAAZHJzL2Uyb0RvYy54bWzsmFuP2ygUx99X2u9g8b7j+yXWZKqqc1Gl&#10;qq3UqfpMbBxbaxsKJM58+z2ASTwZT6fpqhqpykMc8Dngw58fcOzLN7uudbaEi4b2S+RfeMghfUHL&#10;pl8v0df7238y5AiJ+xK3tCdL9EAEenP191+XA8tJQGvaloQ70Ekv8oEtUS0ly11XFDXpsLigjPRg&#10;rCjvsIQqX7slxwP03rVu4HmJO1BeMk4LIgTcvTZGdKX7rypSyE9VJYh02iWC2KS+cn1dqat7dYnz&#10;NcesbooxDPwLUXS46eGh+66uscTOhjdPuuqaglNBK3lR0M6lVdUURI8BRuN7R6O543TD9FjW+bBm&#10;e5lA2iOdfrnb4uP2jrMv7DM30UPxAy3+FaCLO7B1PrWr+vrgvKt4pxrBIJydVvRhryjZSaeAm4kf&#10;J2EQI6cAWxglqT9KXtQwL0+aFfXNjxu6ODeP1cHtgxkY0CMOAon/J9CXGjOidRdKgM/cacolirJ4&#10;sYgXvo+cHnfA8t2ITaQoUiGAr1JyrIlR1FmdkjAelZiXKsyiOFb97keM82Ij5B2hWnS8/SAkmIG4&#10;0pZwbUvFrrdFDktAwd9q+CVyAH6OHIB/ZeBnWKp2qitVdIbJrNUwaSYSZe7oltxT7SjV1KnJ9TxY&#10;VWpuwQ2KJuCDY9tPG8y4Wgf7z3TPxtF2Z2323/hMn/7zno/itB0WLRXEhK4k0KLvZYEJmAovaNuU&#10;t03bKh0EX6/etdzZYrW9eG9vbm5HCSZugKrIDQyqtKLlAxA1ADxLJL5vMCfIad/3wKzaoGyB28LK&#10;Frhs31G9jekp4ELe775hzhwGxSWSANJHatHFuSUE4lcOxle17OnbjaRVo/DRsZmIxgosIwPz719P&#10;wcKPvQQG/Xg5aexPXE6hn+pmOJ9dTn6QWkTsapzOqZXqty4mJf1hYcxxfrBaMF8iXc3tS8C2vV7S&#10;ar/RyD7LbxD6t4GVacKv4ecai9pwrk0j5m0/YnPm+8l54SeJF2cB/I4JT5R6pxIeRenxkRHC2Qoz&#10;pg/X10R8jGOOcGXyQn1EWLSew3xu0/95wPUO8GPAn9ugz4C/lIjaU2VkdkyIkjj0gjTNIL17vIOn&#10;J/E9QSScgdyP4G4yppCvSbkNZA5zZQuj9My5ymH+tEQliL3MB9KTY86zkzj300Uax4FJl2dAD8AB&#10;NsvX385tIHOgK1sQnDd0naz/aaD7XuYlWQRpyzHpi5NIDxdpkkJCrl8Mz6SbJF2/Yx+9TJrc/Jy6&#10;TN899Zcd+NoF9x59TpvWtf/h++HVfwAAAP//AwBQSwMEFAAGAAgAAAAhAGcm/yjdAAAABQEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj0FLw0AUhO+C/2F5grd2EzXBptmUUtRTEWwF6e01+5qEZt+G7DZJ&#10;/73ryR6HGWa+yVeTacVAvWssK4jnEQji0uqGKwXf+/fZKwjnkTW2lknBlRysivu7HDNtR/6iYecr&#10;EUrYZaig9r7LpHRlTQbd3HbEwTvZ3qAPsq+k7nEM5aaVT1GUSoMNh4UaO9rUVJ53F6PgY8Rx/Ry/&#10;DdvzaXM97JPPn21MSj0+TOslCE+T/w/DH35AhyIwHe2FtROtgnDEK5ilIIK5SBcJiKOC5CUCWeTy&#10;lr74BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACU/B+XGAwAAhxQAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAGcm/yjdAAAABQEAAA8AAAAAAAAA&#10;AAAAAAAAIAYAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAqBwAAAAA=&#10;" w14:anchorId="03E1CAC9">
+                      <v:shape id="Graphic 4" style="position:absolute;top:63;width:61563;height:3385;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="6156325,338455" o:spid="_x0000_s1027" fillcolor="#00aeef" stroked="f" path="m6156000,338400l,338400,,,6156000,r,338400xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDNs/hOygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5RV6Ed1EtJjoKlIQFESs9eLtkX0m0ezbmF01/ntXKPQ4zMw3zGTWmkrcqHGlZQVxLwJB&#10;nFldcq5g/7vojkA4j6yxskwKHuRgNn1/m2Cq7Z1/6LbzuQgQdikqKLyvUyldVpBB17M1cfCOtjHo&#10;g2xyqRu8B7ipZD+KvqTBksNCgTV9F5Sdd1ej4Hio14ttZ73C0+W66VPlD/utVurzo52PQXhq/X/4&#10;r73UCgajYZIMkziG16VwB+T0CQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAM2z+E7KAAAA&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;">
                         <v:path arrowok="t"/>
                       </v:shape>
-                      <v:shape id="Graphic 5" style="position:absolute;top:31;width:61563;height:13;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="6156325,1270" o:spid="_x0000_s1028" filled="f" strokecolor="#231f20" strokeweight=".5pt" path="m,l6156000,e" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBZGhicwgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RaoNA&#10;FETfA/mH5Qb6lqwtGKzNKqYQCE0RTPsBF/dGpe5dcTdq/75bKPRxmJkzzCFfTC8mGl1nWcHjLgJB&#10;XFvdcaPg8+O0TUA4j6yxt0wKvslBnq1XB0y1nbmi6eobESDsUlTQej+kUrq6JYNuZwfi4N3saNAH&#10;OTZSjzgHuOnlUxTtpcGOw0KLA722VH9d70ZB7ZOkfL5UFL+9nwp5s1VxLI9KPWyW4gWEp8X/h//a&#10;Z60ght8r4QbI7AcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBZGhicwgAAANoAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;">
+                      <v:shape id="Graphic 5" style="position:absolute;top:31;width:61563;height:13;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="6156325,1270" o:spid="_x0000_s1028" filled="f" strokecolor="#231f20" strokeweight=".5pt" path="m,l6156000,e" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCq74JmxgAAAOEAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/bisIw&#10;EIbvhX2HMAveaaqo1G6jVEEQXYS6+wBDMz2wzaQ0UevbmwthL3/+E1+6HUwr7tS7xrKC2TQCQVxY&#10;3XCl4PfnMIlBOI+ssbVMCp7kYLv5GKWYaPvgnO5XX4kwwi5BBbX3XSKlK2oy6Ka2Iw5eaXuDPsi+&#10;krrHRxg3rZxH0UoabDg81NjRvqbi73ozCgofx5f1Oafl6fuQydLm2e6yU2r8OWRfIDwN/j/8bh+1&#10;gsV8PVtGq8AQiAINyM0LAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqu+CZsYAAADhAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
                         <v:path arrowok="t"/>
                       </v:shape>
-                      <v:shape id="Graphic 6" style="position:absolute;top:3447;width:3632;height:13;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="363220,1270" o:spid="_x0000_s1029" filled="f" strokecolor="#00aeef" strokeweight=".25pt" path="m363203,l,e" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAO8PmPvgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NqsIw&#10;FIT3F3yHcAR311QXRapRVBDEhaDV/aE5/dHmpDRRq09vBMHlMDPfMLNFZ2pxp9ZVlhWMhhEI4szq&#10;igsFp3TzPwHhPLLG2jIpeJKDxbz3N8NE2wcf6H70hQgQdgkqKL1vEildVpJBN7QNcfBy2xr0QbaF&#10;1C0+AtzUchxFsTRYcVgosaF1Sdn1eDOBkvIlfW4wfsX7s8Nol/vlKldq0O+WUxCeOv8Lf9tbrSCG&#10;z5VwA+T8DQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAAAAAA&#10;AAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAA7w+Y++AAAA2gAAAA8AAAAAAAAA&#10;AAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAADyAgAAAAA=&#10;">
+                      <v:shape id="Graphic 6" style="position:absolute;top:3447;width:3632;height:13;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="363220,1270" o:spid="_x0000_s1029" filled="f" strokecolor="#00aeef" strokeweight=".25pt" path="m363203,l,e" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDktWtmyQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PSwNB&#10;DMXvQr/DEMGbnbHQoaydllooSA+CXb2Hnewf3cksO2O79dMbQfCQw8t7+SVZb6fQqzONqYvs4GFu&#10;QBFX0XfcOHgrD/crUCkje+wjk4MrJdhuZjdrLHy88CudT7lRAuFUoIM256HQOlUtBUzzOBCLV8cx&#10;YBY5NtqPeBF46PXCGKsDdiwbWhxo31L1efoKQin5o7we0H7bl/eE5ljn3VPt3N3ttHsElWnK/+G/&#10;6Wcv51trlquFFPz+JA3Qmx8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA5LVrZskAAADj&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;">
                         <v:path arrowok="t"/>
                       </v:shape>
-                      <v:shape id="Graphic 7" style="position:absolute;left:3632;top:3447;width:14344;height:13;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1434465,1270" o:spid="_x0000_s1030" filled="f" strokecolor="#00aeef" strokeweight=".25pt" path="m1434347,l,e" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDrkmsvwgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dagIx&#10;FITvhb5DOIXeabaFdmU1Sn8QFAVx1fvD5rhZ3JwsSdT17ZtCwcthZr5hpvPetuJKPjSOFbyOMhDE&#10;ldMN1woO+8VwDCJEZI2tY1JwpwDz2dNgioV2N97RtYy1SBAOBSowMXaFlKEyZDGMXEecvJPzFmOS&#10;vpba4y3BbSvfsuxDWmw4LRjs6NtQdS4vVsH6Yg7+y2w3i/2PXa2PyzyU77lSL8/95wREpD4+wv/t&#10;pVaQw9+VdAPk7BcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDrkmsvwgAAANoAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;">
+                      <v:shape id="Graphic 7" style="position:absolute;left:3632;top:3447;width:14344;height:13;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1434465,1270" o:spid="_x0000_s1030" filled="f" strokecolor="#00aeef" strokeweight=".25pt" path="m1434347,l,e" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCtH++nygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ra8Iw&#10;FIXfB/6HcIW9zXSOWqlG0Q3B4WCsuvdLc23KmpuSRO3+/TIY7PFwzvkOZ7kebCeu5EPrWMHjJANB&#10;XDvdcqPgdNw9zEGEiKyxc0wKvinAejW6W2Kp3Y0/6FrFRiQIhxIVmBj7UspQG7IYJq4nTt7ZeYsx&#10;Sd9I7fGW4LaT0yybSYstpwWDPT0bqr+qi1VwuJiT35r3t93xxb4ePvdFqPJCqfvxsFmAiDTE//Bf&#10;e68VzPKnbFoU8xx+L6U7IFc/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAK0f76fKAAAA&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;">
                         <v:path arrowok="t"/>
                       </v:shape>
-                      <v:shape id="Graphic 8" style="position:absolute;left:17975;top:3447;width:21793;height:13;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2179320,1270" o:spid="_x0000_s1031" filled="f" strokecolor="#00aeef" strokeweight=".25pt" path="m2179223,l,e" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCJTM3GuwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE+7CsIw&#10;FN0F/yFcwU1THURqo4ggVHTxtV+ba1ttbkoTtfr1ZhAcD+edLFpTiSc1rrSsYDSMQBBnVpecKzgd&#10;14MpCOeRNVaWScGbHCzm3U6CsbYv3tPz4HMRQtjFqKDwvo6ldFlBBt3Q1sSBu9rGoA+wyaVu8BXC&#10;TSXHUTSRBksODQXWtCooux8eRoFup9fzWG/yT3kZbY+7j72lnCrV77XLGQhPrf+Lf+5UKwhbw5Vw&#10;A+T8CwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAAAAAAAAAA&#10;AAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIlMzca7AAAA2gAAAA8AAAAAAAAAAAAA&#10;AAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAADvAgAAAAA=&#10;">
+                      <v:shape id="Graphic 8" style="position:absolute;left:17975;top:3447;width:21793;height:13;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2179320,1270" o:spid="_x0000_s1031" filled="f" strokecolor="#00aeef" strokeweight=".25pt" path="m2179223,l,e" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDqTDx8yQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvQr/D8gq96W4CtSG6ShGElHrxT++v2WcSm30bsltN/fSuUPA4zMxvmPlysK04U+8bxxqSiQJB&#10;XDrTcKXhsF+PMxA+IBtsHZOGP/KwXDyN5pgbd+EtnXehEhHCPkcNdQhdLqUva7LoJ64jjt7R9RZD&#10;lH0lTY+XCLetTJWaSosNx4UaO1rVVP7sfq0GM2THr9R8VNfmO/ncb67uVHCh9cvz8D4DEWgIj/B/&#10;uzAa0leVJSp9m8L9UrwDcnEDAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA6kw8fMkAAADi&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;">
                         <v:path arrowok="t"/>
                       </v:shape>
-                      <v:shape id="Graphic 9" style="position:absolute;left:39767;top:3447;width:21793;height:13;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2179320,1270" o:spid="_x0000_s1032" filled="f" strokecolor="#00aeef" strokeweight=".25pt" path="m2179223,l,e" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDmAGhdwQAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvgv8hPMGbTfUg2jUtIggVvai797fNs+1u81KaqNVfbxYWPA4z8w2zynrTiBt1rrasYBrFIIgL&#10;q2suFXyet5MFCOeRNTaWScGDHGTpcLDCRNs7H+l28qUIEHYJKqi8bxMpXVGRQRfZljh4F9sZ9EF2&#10;pdQd3gPcNHIWx3NpsOawUGFLm4qK39PVKND94vI107vyWX9P9+fD0/7knCs1HvXrDxCeev8O/7dz&#10;rWAJf1fCDZDpCwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOYAaF3BAAAA2gAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;">
+                      <v:shape id="Graphic 9" style="position:absolute;left:39767;top:3447;width:21793;height:13;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2179320,1270" o:spid="_x0000_s1032" filled="f" strokecolor="#00aeef" strokeweight=".25pt" path="m2179223,l,e" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQChMM5YxgAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fa8Iw&#10;EH8X9h3CDXzTRNFSOqMMQejQl+l8P5uz7dZcSpNp9dMvgrDH+/2/xaq3jbhQ52vHGiZjBYK4cKbm&#10;UsPXYTNKQfiAbLBxTBpu5GG1fBksMDPuyp902YdSxBD2GWqoQmgzKX1RkUU/di1x5M6usxji2ZXS&#10;dHiN4baRU6USabHm2FBhS+uKip/9r9Vg+vR8nJqP8l6fJtvD7u6+c861Hr72728gAvXhX/x05ybO&#10;V6lK0lmi5vD4KQIgl38AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAoTDOWMYAAADjAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
                         <v:path arrowok="t"/>
                       </v:shape>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:bookmarkStart w:name="Begrotingsstaat" w:id="6"/>
-            <w:bookmarkEnd w:id="6"/>
+            <w:bookmarkStart w:name="Begrotingsstaat" w:id="4"/>
+            <w:bookmarkEnd w:id="4"/>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00496493" w:rsidR="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-4"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Wijz</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00496493" w:rsidR="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-4"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-          <w:p w:rsidR="002867C1" w:rsidRDefault="00000000" w14:paraId="7049DFEC" w14:textId="77777777">
+              <w:t xml:space="preserve"> supp</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="1D63A71B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="74"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-4"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Art.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2495" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002867C1" w:rsidRDefault="00000000" w14:paraId="5D20498F" w14:textId="2EB34488">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="130E84EB" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="38" w:line="247" w:lineRule="auto"/>
               <w:ind w:left="115" w:hanging="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>iging</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> begrotingsstaat van het </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="18"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>letoire</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="27"/>
                 <w:sz w:val="18"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="18"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>begroting)</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="27"/>
                 <w:sz w:val="18"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>(bedragen</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002867C1" w:rsidRDefault="00000000" w14:paraId="3AB2D149" w14:textId="77777777">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="2F0DF836" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="74"/>
               <w:ind w:left="182"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Omschrijving</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2435" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="002867C1" w:rsidRDefault="00000000" w14:paraId="7913AB4B" w14:textId="44A2E8B6">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="45F800BA" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="38" w:line="247" w:lineRule="auto"/>
               <w:ind w:left="70" w:right="-71" w:firstLine="30"/>
               <w:jc w:val="left"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="FFFFFF"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="18"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Ministerie van Infrastructuur x € 1.000)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002867C1" w:rsidRDefault="00000000" w14:paraId="029F4AEB" w14:textId="77777777">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="5640BE3E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="74"/>
               <w:ind w:left="878"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Vastgestelde</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-9"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>begroting</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002867C1" w:rsidRDefault="00000000" w14:paraId="3409D7CA" w14:textId="13F01890">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="0CCF2A71" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="38"/>
               <w:ind w:left="136" w:right="-72"/>
               <w:jc w:val="left"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="FFFFFF"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>en</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-6"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Waterst</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3358" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="002867C1" w:rsidRDefault="00000000" w14:paraId="78A81F9F" w14:textId="77777777">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="029BE355" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="38"/>
               <w:ind w:left="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>aat</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> (XII)</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="18"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>voor</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="18"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>het</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="18"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>jaar</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="18"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>2026</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="18"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>(Eerste</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002867C1" w:rsidRDefault="002867C1" w14:paraId="64D2134A" w14:textId="77777777">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="316CE2C9" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="87"/>
               <w:jc w:val="left"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w:rsidR="002867C1" w:rsidRDefault="00000000" w14:paraId="6A3AF9E3" w14:textId="77777777">
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="3945079F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="0"/>
               <w:ind w:left="544"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Mutaties</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="4"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>1e</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="4"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>suppletoire</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="4"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>begroting</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002867C1" w14:paraId="35876769" w14:textId="77777777">
+      <w:tr w:rsidRPr="00496493" w:rsidR="00496493" w:rsidTr="0086223A" w14:paraId="69FEEA19" w14:textId="027FC591">
         <w:trPr>
           <w:trHeight w:val="224"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="418" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002867C1" w:rsidRDefault="002867C1" w14:paraId="2CBF2046" w14:textId="77777777">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="1051344F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2495" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002867C1" w:rsidRDefault="002867C1" w14:paraId="3B45D6C0" w14:textId="7A22787E">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="165077EB" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1298" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002867C1" w:rsidRDefault="00000000" w14:paraId="014C5BDF" w14:textId="77777777">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="28153535" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="262"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Verplichtingen</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1137" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002867C1" w:rsidRDefault="00000000" w14:paraId="696D1E80" w14:textId="77777777">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="50A70CFE" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="255"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Uitgaven</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002867C1" w:rsidRDefault="00000000" w14:paraId="1A37FFF3" w14:textId="77777777">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="33AA44D7" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="44"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Ontvangsten</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1318" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002867C1" w:rsidRDefault="00000000" w14:paraId="7162DE59" w14:textId="77777777">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="261FBA68" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="274"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Verplichtingen</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1033" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002867C1" w:rsidRDefault="00000000" w14:paraId="78F8EAB3" w14:textId="77777777">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="2A3EFA81" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="163"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Uitgaven</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1007" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002867C1" w:rsidRDefault="00000000" w14:paraId="0050C44D" w14:textId="77777777">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="4D1CEEB8" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Ontvangsten</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D036D" w14:paraId="5482AB5C" w14:textId="77777777">
+      <w:tr w:rsidRPr="00496493" w:rsidR="00496493" w:rsidTr="0086223A" w14:paraId="24564219" w14:textId="424F20E9">
         <w:trPr>
           <w:trHeight w:val="448"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="2696EBC8" w14:textId="77777777">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="7367B871" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2495" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="06E02835" w14:textId="1B7499FD">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="6D1BAE73" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="29"/>
               <w:ind w:left="182"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Gill Sans MT"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Gill Sans MT"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Totaal</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1298" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="003D036D" w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="607336D8" w14:textId="677C4B04">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="5A006517" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="29"/>
               <w:ind w:right="262"/>
               <w:rPr>
-                <w:rFonts w:ascii="Gill Sans MT"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003D036D">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>4.088.147</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1137" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="003D036D" w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="3F0BE226" w14:textId="6BA023C3">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="5C33122C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="29"/>
               <w:ind w:right="255"/>
               <w:rPr>
-                <w:rFonts w:ascii="Gill Sans MT"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003D036D">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>3.987.518</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="003D036D" w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="45EF91F0" w14:textId="147F1268">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="2E4D14A0" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="29"/>
               <w:ind w:left="384"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Gill Sans MT"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003D036D">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>582.204</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1318" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="003D036D" w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="12BE7EA1" w14:textId="7CB862DA">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="5E1D1484" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="28"/>
               <w:ind w:right="274"/>
               <w:rPr>
-                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003D036D">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>-9.419</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1033" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="003D036D" w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="310CA32E" w14:textId="6E08E23B">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="1CA8F65B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="29"/>
               <w:ind w:right="163"/>
               <w:rPr>
-                <w:rFonts w:ascii="Gill Sans MT"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003D036D">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>60.259</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1007" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="003D036D" w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="4CDCFA7F" w14:textId="3D56DF7D">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="18FFB1D7" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="29"/>
               <w:rPr>
-                <w:rFonts w:ascii="Gill Sans MT"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003D036D">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>20.009</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002867C1" w14:paraId="524DCB13" w14:textId="77777777">
+      <w:tr w:rsidRPr="00496493" w:rsidR="00496493" w:rsidTr="0086223A" w14:paraId="7304BDAD" w14:textId="5C30AF39">
         <w:trPr>
           <w:trHeight w:val="223"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002867C1" w:rsidRDefault="002867C1" w14:paraId="33F4BE5E" w14:textId="77777777">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="1C328D61" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2495" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002867C1" w:rsidRDefault="00000000" w14:paraId="4F37DCBC" w14:textId="2701C858">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="5A6682FA" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19"/>
               <w:ind w:left="182"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Beleidsartikelen</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1298" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002867C1" w:rsidRDefault="002867C1" w14:paraId="2D1C082B" w14:textId="77777777">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="29BB8843" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1137" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002867C1" w:rsidRDefault="002867C1" w14:paraId="2772145E" w14:textId="77777777">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="1A674B35" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002867C1" w:rsidRDefault="002867C1" w14:paraId="5E841D35" w14:textId="77777777">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="07BCF411" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1318" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002867C1" w:rsidRDefault="002867C1" w14:paraId="0D6169E7" w14:textId="77777777">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="76EBF269" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1033" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002867C1" w:rsidRDefault="002867C1" w14:paraId="6D2868C1" w14:textId="77777777">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="54BF95DD" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1007" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002867C1" w:rsidRDefault="002867C1" w14:paraId="4247A9E7" w14:textId="77777777">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="54E51288" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D036D" w14:paraId="4A6BCF35" w14:textId="77777777">
+      <w:tr w:rsidRPr="00496493" w:rsidR="00496493" w:rsidTr="0086223A" w14:paraId="487B6D7E" w14:textId="4CD63FA4">
         <w:trPr>
           <w:trHeight w:val="226"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="0D746EAC" w14:textId="77777777">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="17ED80A0" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2495" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="46C67CFF" w14:textId="4F21C61D">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="0D6C2776" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="182"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Integraal</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="10"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>waterbeleid</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1298" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003D036D" w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="47B62B89" w14:textId="7D7DCB6D">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="0932893A" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="262"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>73.721</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1137" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003D036D" w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="32B10C00" w14:textId="2AC731A3">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="72C721C0" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="255"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>99.892</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003D036D" w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="4D261EB0" w14:textId="77777777">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="5C66BEFB" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="100"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1318" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003D036D" w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="4A7412BD" w14:textId="5BDDD772">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="6CB98350" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="274"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>1.274</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1033" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003D036D" w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="61FFBD77" w14:textId="38DD6B56">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="23EF95FD" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="163"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>3.841</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1007" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003D036D" w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="2B147225" w14:textId="3894A033">
-[...8 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="3959E38D" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>452</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D036D" w14:paraId="1277C144" w14:textId="77777777">
+      <w:tr w:rsidRPr="00496493" w:rsidR="00496493" w:rsidTr="0086223A" w14:paraId="556ECD7D" w14:textId="7B2B610F">
         <w:trPr>
           <w:trHeight w:val="226"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="24F8EEF6" w14:textId="77777777">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="42244960" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2495" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="7CF40A83" w14:textId="38D7744D">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="051FB01C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="182"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Bodem</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="19"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>en</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="20"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Ondergrond</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1298" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003D036D" w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="394437CE" w14:textId="34125621">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="2BB3D98C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="262"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>151.495</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1137" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003D036D" w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="091DA930" w14:textId="2B4CB451">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="2DAD8C41" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="255"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>119.539</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003D036D" w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="51F057A0" w14:textId="77777777">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="75EA5C85" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="100"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1318" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003D036D" w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="0C5E7004" w14:textId="7FAE34E0">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="3AEC6263" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="274"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>5.053</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1033" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003D036D" w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="1DFC0998" w14:textId="09772647">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="19874469" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="163"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>196</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1007" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003D036D" w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="6908D246" w14:textId="2C2D162D">
-[...8 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="75583ED1" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>168</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D036D" w14:paraId="489E1A5E" w14:textId="77777777">
+      <w:tr w:rsidRPr="00496493" w:rsidR="00496493" w:rsidTr="0086223A" w14:paraId="75E60E93" w14:textId="42481ECA">
         <w:trPr>
           <w:trHeight w:val="226"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="173E0E85" w14:textId="77777777">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="16CE0E1A" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2495" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="42BFBC5D" w14:textId="77777777">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="79FFBF2D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="182"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Wegen</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-6"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>en</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-5"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>verkeersveiligheid</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1298" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003D036D" w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="50AA1087" w14:textId="140FE84D">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="63562957" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="262"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>392.585</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1137" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003D036D" w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="2748F598" w14:textId="250CA3F0">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="7B7CE284" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="255"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>400.246</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003D036D" w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="350286EF" w14:textId="77777777">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="010AE216" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="538"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>5.782</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1318" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003D036D" w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="3CFF59F0" w14:textId="393905B6">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="19900A7C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="274"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>23.134</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1033" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003D036D" w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="2B2A213C" w14:textId="2B510128">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="45EEFC22" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="163"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>-88.434</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1007" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003D036D" w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="0A49B47F" w14:textId="4A1E48EB">
-[...8 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="7C4B7575" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D036D" w14:paraId="3992D336" w14:textId="77777777">
+      <w:tr w:rsidRPr="00496493" w:rsidR="00496493" w:rsidTr="0086223A" w14:paraId="3A9A21E1" w14:textId="0024B0C0">
         <w:trPr>
           <w:trHeight w:val="226"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="746664C2" w14:textId="77777777">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="15CA0E06" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2495" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="173453CD" w14:textId="77777777">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="0388AFF6" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="182"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Vrachtwagenheffing</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1298" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003D036D" w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="4D7F938C" w14:textId="42E1E86A">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="2DD31130" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="262"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>374.484</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1137" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003D036D" w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="324C44EA" w14:textId="1B0B682A">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="15472758" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="255"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>374.484</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003D036D" w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="32FCA3CB" w14:textId="77777777">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="65BD2AB1" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="373"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>539.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1318" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003D036D" w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="212473F8" w14:textId="6519261A">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="251BAC55" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="274"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>-10.205</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1033" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003D036D" w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="0E81C70A" w14:textId="3D811F93">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="31AEFF2A" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="163"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>-110.705</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1007" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003D036D" w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="23BD8B39" w14:textId="605B7380">
-[...8 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="217FB046" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>16.064</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D036D" w14:paraId="14CA7066" w14:textId="77777777">
+      <w:tr w:rsidRPr="00496493" w:rsidR="00496493" w:rsidTr="0086223A" w14:paraId="610B8823" w14:textId="41F6890C">
         <w:trPr>
           <w:trHeight w:val="226"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="50BD9FB9" w14:textId="77777777">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="46129446" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2495" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="15A565A2" w14:textId="77777777">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="51CF0B9C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="182"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Openbaar</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="22"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>vervoer</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="22"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>en</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="23"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>spoor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1298" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003D036D" w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="0538C123" w14:textId="02FE6648">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="0EFD32C5" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="262"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>250.511</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1137" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003D036D" w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="6D56018D" w14:textId="35C8C632">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="229173E7" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="255"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>256.998</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003D036D" w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="17867403" w14:textId="77777777">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="41183192" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="100"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1318" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003D036D" w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="1C1D5F40" w14:textId="316FD975">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="583280E9" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="274"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>-1.470</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1033" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003D036D" w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="2DDBCAA8" w14:textId="40F2B0F2">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="24884070" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="163"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>10.963</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1007" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003D036D" w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="63FA4F8B" w14:textId="3FF3E07C">
-[...8 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="1A1CE1B4" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D036D" w14:paraId="43E6BA22" w14:textId="77777777">
+      <w:tr w:rsidRPr="00496493" w:rsidR="00496493" w:rsidTr="0086223A" w14:paraId="4F758624" w14:textId="06F3301E">
         <w:trPr>
           <w:trHeight w:val="226"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="3546B7EC" w14:textId="77777777">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="12728713" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2495" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="750A9B6B" w14:textId="77777777">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="4EB4AE01" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="182"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Luchtvaart</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1298" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003D036D" w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="32F94B09" w14:textId="2671D91B">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="04844EDC" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="262"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>267.890</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1137" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003D036D" w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="20C07927" w14:textId="118F75A4">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="62D1F003" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="255"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>125.057</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003D036D" w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="12F4A1B1" w14:textId="77777777">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="2AF195BB" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="482"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>12.711</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1318" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003D036D" w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="4DEBB294" w14:textId="030AC92B">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="1109FD54" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="274"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>-102.609</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1033" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003D036D" w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="662EC934" w14:textId="1699D2B4">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="4748438D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="163"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>-9.653</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1007" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003D036D" w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="2BE9D03F" w14:textId="59A1AC4D">
-[...8 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="3A544F5D" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>1.568</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D036D" w14:paraId="54B71EB1" w14:textId="77777777">
+      <w:tr w:rsidRPr="00496493" w:rsidR="00496493" w:rsidTr="0086223A" w14:paraId="6AF85945" w14:textId="08AFBCE2">
         <w:trPr>
           <w:trHeight w:val="226"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="057F7B81" w14:textId="77777777">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="6AA7E75F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2495" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="06B1AC7A" w14:textId="77777777">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="46640E9D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="182"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Scheepvaart</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-5"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>en</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-5"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>havens</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1298" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003D036D" w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="69328907" w14:textId="7F8C02B8">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="0791747B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="262"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>139.592</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1137" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003D036D" w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="52BFC109" w14:textId="7D1CED17">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="722E452F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="255"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>162.239</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003D036D" w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="215D5AE7" w14:textId="77777777">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="7421063F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="100"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1318" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003D036D" w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="15750139" w14:textId="2388EA82">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="31F98790" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="274"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>-35.807</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1033" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003D036D" w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="44BCAF1D" w14:textId="5357BCBA">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="4CD26FB6" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="163"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>12.992</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1007" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003D036D" w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="1596C959" w14:textId="7F42D0D8">
-[...8 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="40146F23" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>1.360</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D036D" w14:paraId="4375CC8A" w14:textId="77777777">
+      <w:tr w:rsidRPr="00496493" w:rsidR="00496493" w:rsidTr="0086223A" w14:paraId="3CF41728" w14:textId="2A829C7A">
         <w:trPr>
           <w:trHeight w:val="226"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="10215175" w14:textId="77777777">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="548597D0" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2495" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="693EB138" w14:textId="77777777">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="241DE832" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="182"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Internationaal</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-9"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Beleid</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1298" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003D036D" w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="2521A8A2" w14:textId="47724441">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="2A6193A4" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="262"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>10.102</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1137" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003D036D" w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="174F08EC" w14:textId="7F158262">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="7C69CD5F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="255"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>11.030</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003D036D" w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="4E1616CE" w14:textId="77777777">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="01F8AAB4" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="654"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>802</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1318" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003D036D" w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="4075CB35" w14:textId="27D434A0">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="3BB9722A" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="274"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>686</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1033" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003D036D" w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="02017917" w14:textId="2A52B700">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="545D86A2" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="163"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>767</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1007" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003D036D" w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="0D8F09C0" w14:textId="2909D116">
-[...8 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="2302C95F" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>397</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D036D" w14:paraId="41F1C9BC" w14:textId="77777777">
+      <w:tr w:rsidRPr="00496493" w:rsidR="00496493" w:rsidTr="0086223A" w14:paraId="07516810" w14:textId="3CB53034">
         <w:trPr>
           <w:trHeight w:val="226"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="1934A70C" w14:textId="77777777">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="7B29249B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2495" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="13F933D4" w14:textId="77777777">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="746E4EA8" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="182"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Lucht</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="7"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>en</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="8"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>geluid</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1298" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003D036D" w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="5A4615E5" w14:textId="390E1E9E">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="46CC8914" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="262"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>54.870</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1137" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003D036D" w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="4DC2CFC7" w14:textId="7D7E1061">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="2FB39C75" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="255"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>60.816</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003D036D" w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="45A9DA1D" w14:textId="77777777">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="18860654" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="541"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>1.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1318" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003D036D" w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="202155B1" w14:textId="38995472">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="68AD857A" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="274"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>-200</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1033" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003D036D" w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="39E121E5" w14:textId="3416EA76">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="63E685AA" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="163"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>206</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1007" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003D036D" w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="0CDE29AF" w14:textId="62BF23FA">
-[...8 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="1DA2BDA0" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D036D" w14:paraId="551474B6" w14:textId="77777777">
+      <w:tr w:rsidRPr="00496493" w:rsidR="00496493" w:rsidTr="0086223A" w14:paraId="28B878D9" w14:textId="25AEB37E">
         <w:trPr>
           <w:trHeight w:val="226"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="73D4FCBF" w14:textId="77777777">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="5911E57C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2495" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="4CF12838" w14:textId="77777777">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="1E9D9E51" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="182"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Circulaire</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="12"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Economie</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1298" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003D036D" w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="5AA0B77F" w14:textId="15DD032D">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="1FCF3BDB" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="262"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>65.775</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1137" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003D036D" w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="62AC6418" w14:textId="6AC8C9E5">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="6C37FD66" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="255"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>69.734</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003D036D" w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="0A88C836" w14:textId="77777777">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="3B011EC7" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="100"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1318" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003D036D" w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="3C756AC7" w14:textId="3A7AFEEC">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="35068159" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="274"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>18.914</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1033" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003D036D" w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="7F8E1FBE" w14:textId="5EDF76F3">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="559D10FE" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="163"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>7.257</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1007" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003D036D" w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="0A64B8DC" w14:textId="51F078E9">
-[...8 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="05A1BC11" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D036D" w14:paraId="4FA26A77" w14:textId="77777777">
+      <w:tr w:rsidRPr="00496493" w:rsidR="00496493" w:rsidTr="0086223A" w14:paraId="49DBCA08" w14:textId="295541A3">
         <w:trPr>
           <w:trHeight w:val="396"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="0CCE4B14" w14:textId="77777777">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="4800D7CD" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2495" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="6122F363" w14:textId="77777777">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="6363AB70" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="182" w:right="812"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve">Omgevingsveiligheid </w:t>
-[...3 lines deleted...]
-                <w:color w:val="231F20"/>
+              <w:t>Omgevingsveiligheid</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="14"/>
               </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="231F20"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
               <w:t>en</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-13"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>milieurisico's</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1298" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003D036D" w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="14E014DA" w14:textId="090D3885">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="01B4CAF9" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="262"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>106.971</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1137" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003D036D" w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="738CBAA5" w14:textId="71CA67C1">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="0FDB596C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="255"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>98.115</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003D036D" w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="78E148C5" w14:textId="77777777">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="6D024918" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="654"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>250</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1318" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003D036D" w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="75B19F14" w14:textId="7776A40C">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="0BBB0BCB" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="274"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>-4.775</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1033" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003D036D" w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="3A30C9A9" w14:textId="5D78EEED">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="21C017C8" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="163"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>-4.722</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1007" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003D036D" w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="7CB53AEC" w14:textId="67E3083A">
-[...8 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="615D0D80" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D036D" w14:paraId="2D41F9C1" w14:textId="77777777">
+      <w:tr w:rsidRPr="00496493" w:rsidR="00496493" w:rsidTr="0086223A" w14:paraId="16165511" w14:textId="0CB082D4">
         <w:trPr>
           <w:trHeight w:val="396"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="24DB4574" w14:textId="77777777">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="0FE26947" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2495" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="0B042E0A" w14:textId="77777777">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="7BED907F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="182" w:right="549"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t>Meteorologie,</w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t>Meteorologie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="231F20"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-13"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t>seismologie en</w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t>seismologie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="231F20"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> en</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-13"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>aardobservatie</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1298" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003D036D" w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="3A66E045" w14:textId="4FAB031C">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="63CD51D2" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="262"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>82.553</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1137" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003D036D" w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="17B6781B" w14:textId="02410A40">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="56C8BE87" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="255"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>83.493</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003D036D" w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="4E2A70C2" w14:textId="77777777">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="6E4227B1" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="100"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1318" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003D036D" w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="4D34B138" w14:textId="4E655B40">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="7AF9ABA8" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="274"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>2.762</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1033" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003D036D" w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="797F9D03" w14:textId="0EFFD5AD">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="573B3DB2" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="163"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>2.762</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1007" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003D036D" w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="2FB77CF8" w14:textId="465F7A8E">
-[...8 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="16BAC4A3" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D036D" w14:paraId="643697A7" w14:textId="77777777">
+      <w:tr w:rsidRPr="00496493" w:rsidR="00496493" w:rsidTr="0086223A" w14:paraId="2ACAF296" w14:textId="11FA3907">
         <w:trPr>
           <w:trHeight w:val="226"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="57173BC7" w14:textId="77777777">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="71CA3B53" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2495" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="315D12E4" w14:textId="77777777">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="7652CA4C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="182"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Handhaving</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="3"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>en</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="4"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>toezicht</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1298" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003D036D" w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="5AAA873F" w14:textId="00D2EBB2">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="6127BC38" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="262"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>228.514</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1137" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003D036D" w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="5B137498" w14:textId="047165F8">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="4C6C9EDD" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="255"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>230.713</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003D036D" w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="146CDCF6" w14:textId="77777777">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="7E175B0C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="463"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>16.678</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1318" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003D036D" w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="2F6598DE" w14:textId="4DFE70E9">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="610CE899" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="274"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>13.407</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1033" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003D036D" w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="67A64BC5" w14:textId="3B7FC2C2">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="47441E8E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="163"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>13.407</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1007" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003D036D" w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="71B5BD93" w14:textId="78B730AC">
-[...8 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="1B5519C9" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D036D" w14:paraId="2F6869A5" w14:textId="77777777">
+      <w:tr w:rsidRPr="00496493" w:rsidR="00496493" w:rsidTr="0086223A" w14:paraId="0EB265F1" w14:textId="52E1F9CB">
         <w:trPr>
           <w:trHeight w:val="451"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="418" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="1D64C733" w14:textId="77777777">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="46C931AB" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2495" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="3E3AA7B9" w14:textId="77777777">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="2F834A68" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="182"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Brede</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="19"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>doeluitkering</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1298" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="003D036D" w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="6B4146E3" w14:textId="71CCD289">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="5ACA5717" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="262"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>1.296.254</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1137" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="003D036D" w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="424954C5" w14:textId="3025451E">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="1F7BE8FF" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="255"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>1.296.254</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="003D036D" w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="1245EF66" w14:textId="77777777">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="6FA637BB" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="100"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1318" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="003D036D" w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="1FFDC9C3" w14:textId="116F9DE5">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="56B4EA82" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="274"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>-191.465</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1033" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="003D036D" w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="66321009" w14:textId="31EDB8D1">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="75955484" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="163"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>64.943</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1007" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="003D036D" w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="299E0D13" w14:textId="0568BB22">
-[...8 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="7CD83D3E" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002867C1" w14:paraId="13F9CD08" w14:textId="77777777">
+      <w:tr w:rsidRPr="00496493" w:rsidR="00496493" w:rsidTr="0086223A" w14:paraId="4A4D0554" w14:textId="1227D7E3">
         <w:trPr>
           <w:trHeight w:val="223"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002867C1" w:rsidRDefault="002867C1" w14:paraId="53A9AD51" w14:textId="77777777">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="6CFD901C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2495" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002867C1" w:rsidRDefault="00000000" w14:paraId="2F6AD61E" w14:textId="77777777">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="568E7FE7" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19"/>
               <w:ind w:left="182"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Niet-</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>beleidsartikelen</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1298" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002867C1" w:rsidRDefault="002867C1" w14:paraId="30A500A3" w14:textId="77777777">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="33CD92F7" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1137" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002867C1" w:rsidRDefault="002867C1" w14:paraId="4516287C" w14:textId="77777777">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="708BE398" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002867C1" w:rsidRDefault="002867C1" w14:paraId="7E1BEA85" w14:textId="77777777">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="41A74491" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1318" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002867C1" w:rsidRDefault="002867C1" w14:paraId="1000E97B" w14:textId="77777777">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="48FE3C60" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1033" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002867C1" w:rsidRDefault="002867C1" w14:paraId="0E09BC39" w14:textId="77777777">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="5C5F1693" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1007" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002867C1" w:rsidRDefault="002867C1" w14:paraId="26869473" w14:textId="77777777">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="46F1EE3A" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D036D" w14:paraId="7CC04762" w14:textId="77777777">
+      <w:tr w:rsidRPr="00496493" w:rsidR="00496493" w:rsidTr="0086223A" w14:paraId="0BAD49F6" w14:textId="03D774F8">
         <w:trPr>
           <w:trHeight w:val="226"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="713B69CB" w14:textId="7F989C8A">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="07D254B1" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2495" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="0F56924D" w14:textId="3B5ED4DC">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="2B07B05E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="182"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Algemeen</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-11"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>departement</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1298" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003D036D" w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="073749B3" w14:textId="5720A3EA">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="6105C41D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="262"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>64.242</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1137" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003D036D" w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="6F131491" w14:textId="39535075">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="35416EB1" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="255"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>57.287</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003D036D" w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="4A08F5E3" w14:textId="2B7453CA">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="2A405431" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="567"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>1.101</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1318" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003D036D" w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="54CDDF01" w14:textId="4B8E7A8B">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="00EAB81E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="274"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>184.161</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1033" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003D036D" w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="78F10586" w14:textId="017DF95F">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="47A601FB" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="163"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>57.841</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1007" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003D036D" w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="516DCF8D" w14:textId="67D12878">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="46A6E508" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D036D" w14:paraId="6C4E259B" w14:textId="77777777">
+      <w:tr w:rsidRPr="00496493" w:rsidR="00496493" w:rsidTr="0086223A" w14:paraId="4773C13A" w14:textId="78E6E5CB">
         <w:trPr>
           <w:trHeight w:val="396"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="777F81C5" w14:textId="77777777">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="11FB24FB" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>98</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2495" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="71A2567A" w14:textId="068CD4C1">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="6AC67704" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="182" w:right="812"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t>Apparaatsuitgaven Kerndepartement</w:t>
-            </w:r>
+              <w:t>Apparaatsuitgaven</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>Kerndepartement</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1298" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003D036D" w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="7BDC8685" w14:textId="1AEA8019">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="5AD0B961" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="262"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>528.588</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1137" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003D036D" w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="5621946D" w14:textId="7BB18E1A">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="1464B1DB" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="255"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>541.621</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003D036D" w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="6147FA07" w14:textId="1782ACB2">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="7607DC72" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="538"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>4.880</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1318" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003D036D" w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="214FD5FB" w14:textId="12468D7D">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="26A102F8" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="274"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>-18.682</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1033" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003D036D" w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="0ED0C631" w14:textId="41DEA779">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="09FB99D2" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="163"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>22.660</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1007" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003D036D" w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="7A500EA1" w14:textId="423D8119">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="1448C9D6" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D036D" w14:paraId="42714EAB" w14:textId="77777777">
+      <w:tr w:rsidRPr="00496493" w:rsidR="00496493" w:rsidTr="0086223A" w14:paraId="5BBA5057" w14:textId="236CBEA2">
         <w:trPr>
           <w:trHeight w:val="224"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="418" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="0D05938A" w14:textId="77777777">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="3EC8A789" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2495" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="29F9BBB9" w14:textId="77777777">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="32D007F7" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="182"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Nog</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-6"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Onverdeeld</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1298" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="003D036D" w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="6CA37096" w14:textId="1E9D8228">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="71CE565C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="262"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1137" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="003D036D" w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="5523162A" w14:textId="3F92E6CC">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="13D3FA24" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="255"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="003D036D" w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="3E1623D9" w14:textId="6103F338">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="462FEE26" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="100"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1318" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="003D036D" w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="726A0675" w14:textId="7F1E069D">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="37D0150D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="274"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>106.403</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1033" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="003D036D" w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="6886B368" w14:textId="54D34903">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="44C4671E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="163"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>75.938</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1007" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="003D036D" w:rsidR="003D036D" w:rsidP="003D036D" w:rsidRDefault="003D036D" w14:paraId="129D9532" w14:textId="7749FB4B">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="3DB4CA1B" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="002867C1" w:rsidRDefault="00907727" w14:paraId="0FE3D61C" w14:textId="235405F8">
+    <w:p w:rsidRPr="0086223A" w:rsidR="0086223A" w:rsidP="0086223A" w:rsidRDefault="0086223A" w14:paraId="15A8EDFA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:spacing w:before="21"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="0086223A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="231F20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487169536" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="5A00DBB6" wp14:anchorId="145D27F2">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="15F9EF07" wp14:anchorId="77551455">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-8255</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>122718</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6278245" cy="447675"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1816654766" name="Tekstvak 1"/>
+                <wp:docPr id="66626064" name="Tekstvak 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6278245" cy="447675"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidRPr="00195A32" w:rsidR="00907727" w:rsidP="00907727" w:rsidRDefault="00907727" w14:paraId="57207951" w14:textId="51E14FAA">
+                          <w:p w:rsidRPr="00464FA2" w:rsidR="0086223A" w:rsidP="0086223A" w:rsidRDefault="0086223A" w14:paraId="37793E8D" w14:textId="228AB8CB">
                             <w:pPr>
                               <w:shd w:val="clear" w:color="auto" w:fill="00B0F0"/>
                               <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
+                            <w:r w:rsidRPr="00464FA2">
                               <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
-                              <w:t>Suppletoire</w:t>
+                              <w:t xml:space="preserve">Suppletoire begrotingsstaat inzake de baten-lastenagentschappen van het Ministerie van </w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidR="00CB2CD5">
                               <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> begrotingsstaat </w:t>
+                              <w:t>I</w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidRPr="00464FA2">
                               <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">inzake de baten-lastenagentschappen </w:t>
-[...23 lines deleted...]
-                              <w:t>erste suppletoire begroting) (bedragen x € 1.000)</w:t>
+                              <w:t>nfrastructuur en Waterstaat (XII) voor het jaar 2026 (Eerste suppletoire begroting) (bedragen x € 1.000)</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="145D27F2">
+              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="77551455">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Tekstvak 1" style="position:absolute;margin-left:-.65pt;margin-top:9.65pt;width:494.35pt;height:35.25pt;z-index:487169536;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDvNk7LFwIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P2jAQvVfqf7B8Lwk0wDYirOiuqCqh&#10;3ZXYas/GsUkkx+PahoT++o6d8KFtT1UvzoxnMh/vPS/uu0aRo7CuBl3Q8SilRGgOZa33Bf3xuv50&#10;R4nzTJdMgRYFPQlH75cfPyxak4sJVKBKYQkW0S5vTUEr702eJI5XomFuBEZoDEqwDfPo2n1SWtZi&#10;9UYlkzSdJS3Y0ljgwjm8feyDdBnrSym4f5bSCU9UQXE2H08bz104k+WC5XvLTFXzYQz2D1M0rNbY&#10;9FLqkXlGDrb+o1RTcwsOpB9xaBKQsuYi7oDbjNN322wrZkTcBcFx5gKT+39l+dNxa14s8d1X6JDA&#10;AEhrXO7wMuzTSduEL05KMI4Qni6wic4Tjpezyfxukk0p4RjLsvlsPg1lkuvfxjr/TUBDglFQi7RE&#10;tNhx43yfek4JzTSsa6UiNUqTFjt8nqbxh0sEiyuNPa6zBst3u25YYAflCfey0FPuDF/X2HzDnH9h&#10;FjnGVVC3/hkPqQCbwGBRUoH99bf7kI/QY5SSFjVTUPfzwKygRH3XSMqXcZYFkUUnm84n6NjbyO42&#10;og/NA6Asx/hCDI9myPfqbEoLzRvKexW6Yohpjr0L6s/mg++VjM+Di9UqJqGsDPMbvTU8lA5wBmhf&#10;uzdmzYC/R+ae4Kwulr+joc/tiVgdPMg6chQA7lEdcEdJRpaH5xM0f+vHrOsjX/4GAAD//wMAUEsD&#10;BBQABgAIAAAAIQAq72ky4AAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjc&#10;WqflzwlxqipShYTg0NILt03sJhHxOsRuG3h6lhOcVrszmv0mX02uFyc7hs6ThsU8AWGp9qajRsP+&#10;bTNTIEJEMth7shq+bIBVcXmRY2b8mbb2tIuN4BAKGWpoYxwyKUPdWodh7gdLrB386DDyOjbSjHjm&#10;cNfLZZLcS4cd8YcWB1u2tv7YHZ2G53Lzittq6dR3Xz69HNbD5/79Tuvrq2n9CCLaKf6Z4Ref0aFg&#10;psofyQTRa5gtbtjJ95Qn66l6uAVRaVCpAlnk8n+B4gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQDvNk7LFwIAACwEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQAq72ky4AAAAAgBAAAPAAAAAAAAAAAAAAAAAHEEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;">
+              <v:shape id="Tekstvak 1" style="position:absolute;margin-left:-.65pt;margin-top:9.65pt;width:494.35pt;height:35.25pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDvNk7LFwIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P2jAQvVfqf7B8Lwk0wDYirOiuqCqh&#10;3ZXYas/GsUkkx+PahoT++o6d8KFtT1UvzoxnMh/vPS/uu0aRo7CuBl3Q8SilRGgOZa33Bf3xuv50&#10;R4nzTJdMgRYFPQlH75cfPyxak4sJVKBKYQkW0S5vTUEr702eJI5XomFuBEZoDEqwDfPo2n1SWtZi&#10;9UYlkzSdJS3Y0ljgwjm8feyDdBnrSym4f5bSCU9UQXE2H08bz104k+WC5XvLTFXzYQz2D1M0rNbY&#10;9FLqkXlGDrb+o1RTcwsOpB9xaBKQsuYi7oDbjNN322wrZkTcBcFx5gKT+39l+dNxa14s8d1X6JDA&#10;AEhrXO7wMuzTSduEL05KMI4Qni6wic4Tjpezyfxukk0p4RjLsvlsPg1lkuvfxjr/TUBDglFQi7RE&#10;tNhx43yfek4JzTSsa6UiNUqTFjt8nqbxh0sEiyuNPa6zBst3u25YYAflCfey0FPuDF/X2HzDnH9h&#10;FjnGVVC3/hkPqQCbwGBRUoH99bf7kI/QY5SSFjVTUPfzwKygRH3XSMqXcZYFkUUnm84n6NjbyO42&#10;og/NA6Asx/hCDI9myPfqbEoLzRvKexW6Yohpjr0L6s/mg++VjM+Di9UqJqGsDPMbvTU8lA5wBmhf&#10;uzdmzYC/R+ae4Kwulr+joc/tiVgdPMg6chQA7lEdcEdJRpaH5xM0f+vHrOsjX/4GAAD//wMAUEsD&#10;BBQABgAIAAAAIQAq72ky4AAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjc&#10;WqflzwlxqipShYTg0NILt03sJhHxOsRuG3h6lhOcVrszmv0mX02uFyc7hs6ThsU8AWGp9qajRsP+&#10;bTNTIEJEMth7shq+bIBVcXmRY2b8mbb2tIuN4BAKGWpoYxwyKUPdWodh7gdLrB386DDyOjbSjHjm&#10;cNfLZZLcS4cd8YcWB1u2tv7YHZ2G53Lzittq6dR3Xz69HNbD5/79Tuvrq2n9CCLaKf6Z4Ref0aFg&#10;psofyQTRa5gtbtjJ95Qn66l6uAVRaVCpAlnk8n+B4gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQDvNk7LFwIAACwEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQAq72ky4AAAAAgBAAAPAAAAAAAAAAAAAAAAAHEEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidRPr="00195A32" w:rsidR="00907727" w:rsidP="00907727" w:rsidRDefault="00907727" w14:paraId="57207951" w14:textId="51E14FAA">
+                    <w:p w:rsidRPr="00464FA2" w:rsidR="0086223A" w:rsidP="0086223A" w:rsidRDefault="0086223A" w14:paraId="37793E8D" w14:textId="228AB8CB">
                       <w:pPr>
                         <w:shd w:val="clear" w:color="auto" w:fill="00B0F0"/>
                         <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r>
+                      <w:r w:rsidRPr="00464FA2">
                         <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
-                        <w:t>Suppletoire</w:t>
+                        <w:t xml:space="preserve">Suppletoire begrotingsstaat inzake de baten-lastenagentschappen van het Ministerie van </w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidR="00CB2CD5">
                         <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> begrotingsstaat </w:t>
+                        <w:t>I</w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidRPr="00464FA2">
                         <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">inzake de baten-lastenagentschappen </w:t>
-[...23 lines deleted...]
-                        <w:t>erste suppletoire begroting) (bedragen x € 1.000)</w:t>
+                        <w:t>nfrastructuur en Waterstaat (XII) voor het jaar 2026 (Eerste suppletoire begroting) (bedragen x € 1.000)</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="0086223A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="231F20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487167488" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="2DCB9FA0" wp14:anchorId="766AE602">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="1152F775" wp14:anchorId="3053939F">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1096</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-4163425</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6278706" cy="448237"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1608892774" name="Tekstvak 1"/>
+                <wp:docPr id="2033491106" name="Tekstvak 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6278706" cy="448237"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidRPr="00195A32" w:rsidR="00907727" w:rsidP="00907727" w:rsidRDefault="00907727" w14:paraId="20626A9E" w14:textId="58BFD80F">
+                          <w:p w:rsidRPr="00464FA2" w:rsidR="0086223A" w:rsidP="0086223A" w:rsidRDefault="0086223A" w14:paraId="55282E68" w14:textId="39299A9D">
                             <w:pPr>
                               <w:shd w:val="clear" w:color="auto" w:fill="00B0F0"/>
                               <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
+                            <w:r w:rsidRPr="00464FA2">
                               <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
-                              <w:t>Wijziging begrotingsstaat van het Ministerie van infrastructuur en Waterstaat (XII) voor het jaar 2026 (Eerste suppletoire begroting) (bedragen x € 1.000)</w:t>
+                              <w:t xml:space="preserve">Wijziging begrotingsstaat van het Ministerie van </w:t>
+                            </w:r>
+                            <w:r w:rsidR="004F4BAB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>I</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00464FA2">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>nfrastructuur en Waterstaat (XII) voor het jaar 2026 (Eerste suppletoire begroting) (bedragen x € 1.000)</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="_x0000_s1027" style="position:absolute;margin-left:.1pt;margin-top:-327.85pt;width:494.4pt;height:35.3pt;z-index:487167488;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDdeZ3DGgIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Idx3YEy4GbwEWB&#10;IAngFDnTFGkJILksSVtyv75Lyi+kPRW9ULvc1T5mhvP7TiuyF843YEo6HOSUCMOhasy2pD/eVl9m&#10;lPjATMUUGFHSg/D0fvH507y1hRhBDaoSjmAR44vWlrQOwRZZ5nktNPMDsMJgUILTLKDrtlnlWIvV&#10;tcpGeT7JWnCVdcCF93j72AfpItWXUvDwIqUXgaiS4mwhnS6dm3hmizkrto7ZuuHHMdg/TKFZY7Dp&#10;udQjC4zsXPNHKd1wBx5kGHDQGUjZcJF2wG2G+Ydt1jWzIu2C4Hh7hsn/v7L8eb+2r46E7it0SGAE&#10;pLW+8HgZ9+mk0/GLkxKMI4SHM2yiC4Tj5WQ0nU3zCSUcY+PxbHQzjWWyy9/W+fBNgCbRKKlDWhJa&#10;bP/kQ596SonNDKwapRI1ypAWO9zc5umHcwSLK4M9LrNGK3SbjjTV1R4bqA64noOeeW/5qsEZnpgP&#10;r8wh1bgRyje84CEVYC84WpTU4H797T7mIwMYpaRF6ZTU/9wxJyhR3w1yczccj6PWkjO+nY7QcdeR&#10;zXXE7PQDoDqH+FAsT2bMD+pkSgf6HVW+jF0xxAzH3iUNJ/Mh9ILGV8LFcpmSUF2WhSeztjyWjqhG&#10;hN+6d+bskYaABD7DSWSs+MBGn9vzsdwFkE2iKuLco3qEH5WZyD6+oij9az9lXd764jcAAAD//wMA&#10;UEsDBBQABgAIAAAAIQBM+u4t4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyD&#10;tZW4tU4juaQhTlVFqpAQHFp64ebE2ySqf0LstoGnZznBcWdGs98Um8kadsUx9N5JWC4SYOgar3vX&#10;Sji+7+YZsBCV08p4hxK+MMCmvL8rVK79ze3xeogtoxIXciWhi3HIOQ9Nh1aFhR/QkXfyo1WRzrHl&#10;elQ3KreGp0my4lb1jj50asCqw+Z8uFgJL9XuTe3r1Gbfpnp+PW2Hz+OHkPJhNm2fgEWc4l8YfvEJ&#10;HUpiqv3F6cCMhJRyEuYrIR6Bkb/O1rStJklkYgm8LPj/CeUPAAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAN15ncMaAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAEz67i3iAAAACgEAAA8AAAAAAAAAAAAAAAAAdAQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" w14:anchorId="766AE602">
+              <v:shape id="_x0000_s1027" style="position:absolute;margin-left:.1pt;margin-top:-327.85pt;width:494.4pt;height:35.3pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDdeZ3DGgIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Idx3YEy4GbwEWB&#10;IAngFDnTFGkJILksSVtyv75Lyi+kPRW9ULvc1T5mhvP7TiuyF843YEo6HOSUCMOhasy2pD/eVl9m&#10;lPjATMUUGFHSg/D0fvH507y1hRhBDaoSjmAR44vWlrQOwRZZ5nktNPMDsMJgUILTLKDrtlnlWIvV&#10;tcpGeT7JWnCVdcCF93j72AfpItWXUvDwIqUXgaiS4mwhnS6dm3hmizkrto7ZuuHHMdg/TKFZY7Dp&#10;udQjC4zsXPNHKd1wBx5kGHDQGUjZcJF2wG2G+Ydt1jWzIu2C4Hh7hsn/v7L8eb+2r46E7it0SGAE&#10;pLW+8HgZ9+mk0/GLkxKMI4SHM2yiC4Tj5WQ0nU3zCSUcY+PxbHQzjWWyy9/W+fBNgCbRKKlDWhJa&#10;bP/kQ596SonNDKwapRI1ypAWO9zc5umHcwSLK4M9LrNGK3SbjjTV1R4bqA64noOeeW/5qsEZnpgP&#10;r8wh1bgRyje84CEVYC84WpTU4H797T7mIwMYpaRF6ZTU/9wxJyhR3w1yczccj6PWkjO+nY7QcdeR&#10;zXXE7PQDoDqH+FAsT2bMD+pkSgf6HVW+jF0xxAzH3iUNJ/Mh9ILGV8LFcpmSUF2WhSeztjyWjqhG&#10;hN+6d+bskYaABD7DSWSs+MBGn9vzsdwFkE2iKuLco3qEH5WZyD6+oij9az9lXd764jcAAAD//wMA&#10;UEsDBBQABgAIAAAAIQBM+u4t4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyD&#10;tZW4tU4juaQhTlVFqpAQHFp64ebE2ySqf0LstoGnZznBcWdGs98Um8kadsUx9N5JWC4SYOgar3vX&#10;Sji+7+YZsBCV08p4hxK+MMCmvL8rVK79ze3xeogtoxIXciWhi3HIOQ9Nh1aFhR/QkXfyo1WRzrHl&#10;elQ3KreGp0my4lb1jj50asCqw+Z8uFgJL9XuTe3r1Gbfpnp+PW2Hz+OHkPJhNm2fgEWc4l8YfvEJ&#10;HUpiqv3F6cCMhJRyEuYrIR6Bkb/O1rStJklkYgm8LPj/CeUPAAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAN15ncMaAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAEz67i3iAAAACgEAAA8AAAAAAAAAAAAAAAAAdAQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" w14:anchorId="3053939F">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidRPr="00195A32" w:rsidR="00907727" w:rsidP="00907727" w:rsidRDefault="00907727" w14:paraId="20626A9E" w14:textId="58BFD80F">
+                    <w:p w:rsidRPr="00464FA2" w:rsidR="0086223A" w:rsidP="0086223A" w:rsidRDefault="0086223A" w14:paraId="55282E68" w14:textId="39299A9D">
                       <w:pPr>
                         <w:shd w:val="clear" w:color="auto" w:fill="00B0F0"/>
                         <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r>
+                      <w:r w:rsidRPr="00464FA2">
                         <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
-                        <w:t>Wijziging begrotingsstaat van het Ministerie van infrastructuur en Waterstaat (XII) voor het jaar 2026 (Eerste suppletoire begroting) (bedragen x € 1.000)</w:t>
+                        <w:t xml:space="preserve">Wijziging begrotingsstaat van het Ministerie van </w:t>
+                      </w:r>
+                      <w:r w:rsidR="004F4BAB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>I</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00464FA2">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>nfrastructuur en Waterstaat (XII) voor het jaar 2026 (Eerste suppletoire begroting) (bedragen x € 1.000)</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableNormal"/>
+        <w:tblStyle w:val="TableNormal1"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="121" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1500"/>
         <w:gridCol w:w="1413"/>
         <w:gridCol w:w="1205"/>
         <w:gridCol w:w="1681"/>
         <w:gridCol w:w="1375"/>
         <w:gridCol w:w="1421"/>
         <w:gridCol w:w="1100"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002867C1" w14:paraId="01FC9B3E" w14:textId="77777777">
+      <w:tr w:rsidRPr="00496493" w:rsidR="00496493" w:rsidTr="00352F34" w14:paraId="7524B94C" w14:textId="0F0AB36E">
         <w:trPr>
           <w:trHeight w:val="762"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002867C1" w:rsidRDefault="00000000" w14:paraId="3299976F" w14:textId="77777777">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="0086223A" w14:paraId="0CBE5788" w14:textId="1C0E441D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="38" w:line="247" w:lineRule="auto"/>
               <w:ind w:left="113" w:right="-27"/>
               <w:jc w:val="left"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0086223A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487165440" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="6051377D" wp14:anchorId="5934F96A">
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658243" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="5122C683" wp14:anchorId="67D42881">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>0</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>-3539</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="6156325" cy="346710"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="10" name="Group 10"/>
+                      <wp:docPr id="2011334799" name="Group 10"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                           <wpg:wgp>
                             <wpg:cNvGrpSpPr>
                               <a:grpSpLocks/>
                             </wpg:cNvGrpSpPr>
                             <wpg:grpSpPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="6156325" cy="346710"/>
                                 <a:chOff x="0" y="0"/>
                                 <a:chExt cx="6156325" cy="346710"/>
                               </a:xfrm>
                             </wpg:grpSpPr>
                             <wps:wsp>
-                              <wps:cNvPr id="11" name="Graphic 11"/>
+                              <wps:cNvPr id="296695944" name="Graphic 11"/>
                               <wps:cNvSpPr/>
                               <wps:spPr>
                                 <a:xfrm>
                                   <a:off x="0" y="6350"/>
                                   <a:ext cx="6156325" cy="338455"/>
                                 </a:xfrm>
                                 <a:custGeom>
                                   <a:avLst/>
                                   <a:gdLst/>
                                   <a:ahLst/>
                                   <a:cxnLst/>
                                   <a:rect l="l" t="t" r="r" b="b"/>
                                   <a:pathLst>
                                     <a:path w="6156325" h="338455">
                                       <a:moveTo>
                                         <a:pt x="6156000" y="338400"/>
                                       </a:moveTo>
                                       <a:lnTo>
                                         <a:pt x="0" y="338400"/>
                                       </a:lnTo>
                                       <a:lnTo>
                                         <a:pt x="0" y="0"/>
                                       </a:lnTo>
                                       <a:lnTo>
                                         <a:pt x="6156000" y="0"/>
                                       </a:lnTo>
                                       <a:lnTo>
                                         <a:pt x="6156000" y="338400"/>
                                       </a:lnTo>
                                       <a:close/>
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:solidFill>
                                   <a:srgbClr val="00AEEF"/>
                                 </a:solidFill>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                             <wps:wsp>
-                              <wps:cNvPr id="12" name="Graphic 12"/>
+                              <wps:cNvPr id="1440524860" name="Graphic 12"/>
                               <wps:cNvSpPr/>
                               <wps:spPr>
                                 <a:xfrm>
                                   <a:off x="0" y="3175"/>
                                   <a:ext cx="6156325" cy="1270"/>
                                 </a:xfrm>
                                 <a:custGeom>
                                   <a:avLst/>
                                   <a:gdLst/>
                                   <a:ahLst/>
                                   <a:cxnLst/>
                                   <a:rect l="l" t="t" r="r" b="b"/>
                                   <a:pathLst>
                                     <a:path w="6156325">
                                       <a:moveTo>
                                         <a:pt x="0" y="0"/>
                                       </a:moveTo>
                                       <a:lnTo>
                                         <a:pt x="6156000" y="0"/>
                                       </a:lnTo>
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:ln w="6350">
                                   <a:solidFill>
                                     <a:srgbClr val="231F20"/>
                                   </a:solidFill>
                                   <a:prstDash val="solid"/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                             <wps:wsp>
-                              <wps:cNvPr id="13" name="Graphic 13"/>
+                              <wps:cNvPr id="2015712393" name="Graphic 13"/>
                               <wps:cNvSpPr/>
                               <wps:spPr>
                                 <a:xfrm>
                                   <a:off x="0" y="344750"/>
                                   <a:ext cx="739140" cy="1270"/>
                                 </a:xfrm>
                                 <a:custGeom>
                                   <a:avLst/>
                                   <a:gdLst/>
                                   <a:ahLst/>
                                   <a:cxnLst/>
                                   <a:rect l="l" t="t" r="r" b="b"/>
                                   <a:pathLst>
                                     <a:path w="739140">
                                       <a:moveTo>
                                         <a:pt x="738719" y="0"/>
                                       </a:moveTo>
                                       <a:lnTo>
                                         <a:pt x="0" y="0"/>
                                       </a:lnTo>
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:ln w="3175">
                                   <a:solidFill>
                                     <a:srgbClr val="00AEEF"/>
                                   </a:solidFill>
                                   <a:prstDash val="solid"/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                             <wps:wsp>
-                              <wps:cNvPr id="14" name="Graphic 14"/>
+                              <wps:cNvPr id="10311014" name="Graphic 14"/>
                               <wps:cNvSpPr/>
                               <wps:spPr>
                                 <a:xfrm>
                                   <a:off x="738720" y="344750"/>
                                   <a:ext cx="2776855" cy="1270"/>
                                 </a:xfrm>
                                 <a:custGeom>
                                   <a:avLst/>
                                   <a:gdLst/>
                                   <a:ahLst/>
                                   <a:cxnLst/>
                                   <a:rect l="l" t="t" r="r" b="b"/>
                                   <a:pathLst>
                                     <a:path w="2776855">
                                       <a:moveTo>
                                         <a:pt x="2776355" y="0"/>
                                       </a:moveTo>
                                       <a:lnTo>
                                         <a:pt x="0" y="0"/>
                                       </a:lnTo>
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:ln w="3175">
                                   <a:solidFill>
                                     <a:srgbClr val="00AEEF"/>
                                   </a:solidFill>
                                   <a:prstDash val="solid"/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                             <wps:wsp>
-                              <wps:cNvPr id="15" name="Graphic 15"/>
+                              <wps:cNvPr id="283805278" name="Graphic 15"/>
                               <wps:cNvSpPr/>
                               <wps:spPr>
                                 <a:xfrm>
                                   <a:off x="3515075" y="344750"/>
                                   <a:ext cx="2640965" cy="1270"/>
                                 </a:xfrm>
                                 <a:custGeom>
                                   <a:avLst/>
                                   <a:gdLst/>
                                   <a:ahLst/>
                                   <a:cxnLst/>
                                   <a:rect l="l" t="t" r="r" b="b"/>
                                   <a:pathLst>
                                     <a:path w="2640965">
                                       <a:moveTo>
                                         <a:pt x="2640923" y="0"/>
                                       </a:moveTo>
                                       <a:lnTo>
                                         <a:pt x="0" y="0"/>
                                       </a:lnTo>
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:ln w="3175">
                                   <a:solidFill>
                                     <a:srgbClr val="00AEEF"/>
                                   </a:solidFill>
                                   <a:prstDash val="solid"/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
+                <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
                   <w:pict>
-                    <v:group id="Group 10" style="position:absolute;margin-left:0;margin-top:-.3pt;width:484.75pt;height:27.3pt;z-index:-16151040;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="61563,3467" o:spid="_x0000_s1026" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGgZgRjwMAAH8RAAAOAAAAZHJzL2Uyb0RvYy54bWzsmFtv0zAUx9+R+A5W3llubbNF6xBiFyEh&#10;QGKIZ9dxmogkNrbbdN+ec5y4DWt2RWMg7aV14uOT479/xz7J8dtNXZE1V7oUzdwLDwKP8IaJrGyW&#10;c+/b5fmbQ49oQ5uMVqLhc++Ka+/tyetXx61MeSQKUWVcEXDS6LSVc68wRqa+r1nBa6oPhOQNdOZC&#10;1dTApVr6maIteK8rPwqCmd8KlUklGNca7p52nd6J9Z/nnJnPea65IdXcg9iM/VX2d4G//skxTZeK&#10;yqJkfRj0EVHUtGzgoVtXp9RQslLlnqu6ZEpokZsDJmpf5HnJuJ0DzCYMrs3mQomVtHNZpu1SbmUC&#10;aa/p9Gi37NP6Qsmv8ovqoofmR8F+aNDFb+UyHfbj9XJnvMlVjYNgEmRjFb3aKso3hjC4OQunszia&#10;eoRBXzyZJWEvOStgXfaGseLs9oE+TbvH2uC2wbQS6NE7gfSfCfS1oJJb3TUK8EWRMgO4Q480tAaI&#10;L3pe4A7ohA8HK9Swv9K9nKMKzeJpr8G4SPHhZDpFv9u50pSttLngwspN1x+1gW5gLXMtWrgW2zSu&#10;qQB+xL6y2BuPAPbKI4D9osNeUoPj0BU2STtYrwKWq4sEu2ux5pfCGhpcNFzWIIB8wlUFM2h2Ae8M&#10;q2Y4YMTUGbh/aT13hs6d63P/nc3w6fe3/C1O55BVQvMudJTAir6VBRZgKLwWVZmdl1WFOmi1XLyv&#10;FFlT3FiCd2dn570EAzOAVKcdDNhaiOwKWGqBnrmnf66o4h6pPjRAK25NrqFcY+EaylTvhd3A7BIo&#10;bS4336mSREJz7hkA6ZNw0NLUEQLxo0FniyMb8W5lRF4iPja2LqL+AhKog/npMynay6QI1XtgJsVh&#10;YhOFpqOZFEaJo8Ml4nA5nUpPmkeo+i4nxhDf9Tom74Icl/UuVqvGZjNuNZbWG9GN4vA8cjIN0O3Q&#10;OaW66BC3XT3hVdMT84L2/iER76EdPwbtySS5fkwk8VE4gY0Cj9LnZLuPYwztJD5MwiN7LDimbuJ7&#10;bKO/P9k29W8n+6ZN+YXsu8pOd5L027ErfyZ7ZE8eRDbCAVuNrRlG8I6SZHYIlc+z8+0CGQMc+2IM&#10;0pW6gOwL4faM2ZUa/21ZAut6rcC39cW9y5J4Gk4DqEluRHw2CY5m/wLifSCjiGNfBMfYC+LwyvT3&#10;Km/7Rgtv+fYdpP8igZ8Rhte27tp9Nzn5BQAA//8DAFBLAwQUAAYACAAAACEAZyb/KN0AAAAFAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBSE74L/YXmCt3YTNcGm2ZRS1FMRbAXp7TX7moRm34bs&#10;Nkn/vevJHocZZr7JV5NpxUC9aywriOcRCOLS6oYrBd/799krCOeRNbaWScGVHKyK+7scM21H/qJh&#10;5ysRSthlqKD2vsukdGVNBt3cdsTBO9neoA+yr6TucQzlppVPUZRKgw2HhRo72tRUnncXo+BjxHH9&#10;HL8N2/Npcz3sk8+fbUxKPT5M6yUIT5P/D8MffkCHIjAd7YW1E62CcMQrmKUggrlIFwmIo4LkJQJZ&#10;5PKWvvgFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEARoGYEY8DAAB/EQAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAZyb/KN0AAAAFAQAADwAAAAAA&#10;AAAAAAAAAADpBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAPMGAAAAAA==&#10;" w14:anchorId="21394D10">
-                      <v:shape id="Graphic 11" style="position:absolute;top:63;width:61563;height:3385;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="6156325,338455" o:spid="_x0000_s1027" fillcolor="#00aeef" stroked="f" path="m6156000,338400l,338400,,,6156000,r,338400xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDCHYrivgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9LCsIw&#10;EN0L3iGM4EY01YVINYoIgoKIv427oRnbajOpTdR6eyMI7ubxvjOZ1aYQT6pcbllBvxeBIE6szjlV&#10;cDouuyMQziNrLCyTgjc5mE2bjQnG2r54T8+DT0UIYRejgsz7MpbSJRkZdD1bEgfuYiuDPsAqlbrC&#10;Vwg3hRxE0VAazDk0ZFjSIqPkdngYBZdzuVnuOps1Xu+P7YAKfz7ttFLtVj0fg/BU+7/4517pML8P&#10;31/CAXL6AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAAAAAA&#10;AAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMIdiuK+AAAA2wAAAA8AAAAAAAAA&#10;AAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAADyAgAAAAA=&#10;">
+                    <v:group id="Group 10" style="position:absolute;margin-left:0;margin-top:-.3pt;width:484.75pt;height:27.3pt;z-index:-251658239;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="61563,3467" o:spid="_x0000_s1026" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC2ea0/qQMAAKURAAAOAAAAZHJzL2Uyb0RvYy54bWzsmG1vnDgQx99Xuu+AeH8B87wom6pqHnRS&#10;1VZqqr72glnQAeZs77L59p0xeJfukiZNlcvplDesWY+H8d+/sQfO3+6a2toyISveLm1y5toWazOe&#10;V+16aX+9vf4zsS2paJvTmrdsad8xab+9+OPNed+lzOMlr3MmLHDSyrTvlnapVJc6jsxK1lB5xjvW&#10;QmfBRUMV3Iq1kwvag/emdjzXjZyei7wTPGNSwr+XQ6d9of0XBcvUp6KQTFn10obYlL4KfV3h1bk4&#10;p+la0K6ssjEM+oQoGlq18NC9q0uqqLUR1YmrpsoEl7xQZxlvHF4UVcb0HGA2xD2azY3gm07PZZ32&#10;624vE0h7pNOT3WYftzei+9J9FkP00PzAs78l6OL03Tqd9uP9+mC8K0SDg2AS1k4rerdXlO2UlcGf&#10;EQkj3wttK4M+P4hiMkqelbAuJ8Oy8urnAx2aDo/Vwe2D6TugRx4Ekr8n0JeSdkzrLlGAz8Kqcgzf&#10;S0jgJ4FttbQBlm9GbAhBjDAGMEYpxzs5qjorVOSHoxTzWsFzwhD97qdM02wj1Q3jWnW6/SAVdANy&#10;uWnR0rSyXWuaAnIA6a81/cq2gH5hW0D/aqC/owrHoStsWv1k2UqY9hAJdjd8y265NlS4dri6rgtp&#10;hYsLZtAcAj4Y1u10wIypMTC/nfY8GBp3ps/8DjbTpz/e8oc4jcOs5pINoaMEWvS9LLAAU+Elr6v8&#10;uqpr1EGK9ep9Lawtxf3FfXd1dT1KMDEDVmU6wICtFc/vAKke6Fna8p8NFcy26r9agBZ3KNMQprEy&#10;DaHq91zvY3oJhFS3u29UdFYHzaWtAKSP3LBLU0MIxI8Ggy2ObPm7jeJFhfjo2IaIxhvIowHmZ0+o&#10;yA3ChMSJf5JQHor4iwnlk1jnC01nE4p4sYHE5ON0VY1Yz5pOKP4hNeZIP/QaNB9iHVf3IWTrVic1&#10;7jga2nsJ9nxy7RmZJgQPBF1SWQ6k664R9LodwXkl/OTIILELZwYJQNPjM8N/CuJBEB+fGrG/IAG4&#10;xwP2JRkf45hDPPaTmCz0KWHYuo/zuX3/8YTrLeDnhN+3R78S/lAxag6WcVseiyISkSQIPJLA+h5V&#10;RcEvEY6QYJroOvEUcy+OowQKohfn3AQyBzr2+RgkTOKV9P9ZtUKihb8Io2ARn5Cu645Hlyt+SEIX&#10;apV7UY8CdxH9F1AfA5lFHfs8qNxeUYc3qn8Pdf3eC98C9CvK+N0CPzZM73U9dvi6cvEdAAD//wMA&#10;UEsDBBQABgAIAAAAIQBnJv8o3QAAAAUBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAFITvgv9h&#10;eYK3dhM1wabZlFLUUxFsBentNfuahGbfhuw2Sf+968kehxlmvslXk2nFQL1rLCuI5xEI4tLqhisF&#10;3/v32SsI55E1tpZJwZUcrIr7uxwzbUf+omHnKxFK2GWooPa+y6R0ZU0G3dx2xME72d6gD7KvpO5x&#10;DOWmlU9RlEqDDYeFGjva1FSedxej4GPEcf0cvw3b82lzPeyTz59tTEo9PkzrJQhPk/8Pwx9+QIci&#10;MB3thbUTrYJwxCuYpSCCuUgXCYijguQlAlnk8pa++AUAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQC2ea0/qQMAAKURAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQBnJv8o3QAAAAUBAAAPAAAAAAAAAAAAAAAAAAMGAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAADQcAAAAA&#10;" w14:anchorId="274C5690">
+                      <v:shape id="Graphic 11" style="position:absolute;top:63;width:61563;height:3385;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="6156325,338455" o:spid="_x0000_s1027" fillcolor="#00aeef" stroked="f" path="m6156000,338400l,338400,,,6156000,r,338400xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDaJxQuywAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvBb/D8oRepNkYQwmpq4ggtCBFUy/eHtmXP232bZpdNf323YLQ4zAzv2GW69F04kqDay0rmEcx&#10;COLS6pZrBaeP3VMGwnlkjZ1lUvBDDtarycMSc21vfKRr4WsRIOxyVNB43+dSurIhgy6yPXHwKjsY&#10;9EEOtdQD3gLcdDKJ42dpsOWw0GBP24bKr+JiFFTnfr87zPZv+Pl9eU+o8+fTQSv1OB03LyA8jf4/&#10;fG+/agWLNMnm6SJL4e9SuANy9QsAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDaJxQuywAA&#10;AOIAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;">
                         <v:path arrowok="t"/>
                       </v:shape>
-                      <v:shape id="Graphic 12" style="position:absolute;top:31;width:61563;height:13;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="6156325,1270" o:spid="_x0000_s1028" filled="f" strokecolor="#231f20" strokeweight=".5pt" path="m,l6156000,e" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDwnZK8wAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/bisIw&#10;EH1f8B/CCL6tqYJLraalCoLsLkLVDxiasS02k9JErX+/EYR9m8O5zjobTCvu1LvGsoLZNAJBXFrd&#10;cKXgfNp9xiCcR9bYWiYFT3KQpaOPNSbaPrig+9FXIoSwS1BB7X2XSOnKmgy6qe2IA3exvUEfYF9J&#10;3eMjhJtWzqPoSxpsODTU2NG2pvJ6vBkFpY/jw/KnoMX37y6XF1vkm8NGqcl4yFcgPA3+X/x273WY&#10;P4fXL+EAmf4BAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA8J2SvMAAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;">
+                      <v:shape id="Graphic 12" style="position:absolute;top:31;width:61563;height:13;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="6156325,1270" o:spid="_x0000_s1028" filled="f" strokecolor="#231f20" strokeweight=".5pt" path="m,l6156000,e" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCpsaSKyQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RasJA&#10;FETfhf7DcoW+1Y1ttWt0lVgQihYh6gdcstckmL0bsltN/74rFHwcZuYMs1j1thFX6nztWMN4lIAg&#10;LpypudRwOm5eFAgfkA02jknDL3lYLZ8GC0yNu3FO10MoRYSwT1FDFUKbSumLiiz6kWuJo3d2ncUQ&#10;ZVdK0+Etwm0jX5NkKi3WHBcqbOmzouJy+LEaiqDUfrbLabL93mTy7PJsvV9r/TzsszmIQH14hP/b&#10;X0bDNHmfqPGHeoP7pXgH5PIPAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqbGkiskAAADi&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;">
                         <v:path arrowok="t"/>
                       </v:shape>
-                      <v:shape id="Graphic 13" style="position:absolute;top:3447;width:7391;height:13;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="739140,1270" o:spid="_x0000_s1029" filled="f" strokecolor="#00aeef" strokeweight=".25pt" path="m738719,l,e" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAZKlEzxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9La8JA&#10;EL4X+h+WKXgputFC1egqUSj14sHHweOYnWTTZmdDdquxv74rFLzNx/ec+bKztbhQ6yvHCoaDBARx&#10;7nTFpYLj4aM/AeEDssbaMSm4kYfl4vlpjql2V97RZR9KEUPYp6jAhNCkUvrckEU/cA1x5ArXWgwR&#10;tqXULV5juK3lKEnepcWKY4PBhtaG8u/9j1XwZX63q8OpGGebSTY9+8LePl9HSvVeumwGIlAXHuJ/&#10;90bH+W9w/yUeIBd/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABkqUTPEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
+                      <v:shape id="Graphic 13" style="position:absolute;top:3447;width:7391;height:13;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="739140,1270" o:spid="_x0000_s1029" filled="f" strokecolor="#00aeef" strokeweight=".25pt" path="m738719,l,e" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAioyfAzAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BT8Mw&#10;DIXvSPyHyEhcEEtbIVbKsqkgIXbhwMaBo2ncptA4VRO2jl+PD0gcbT+/977VZvaDOtAU+8AG8kUG&#10;irgJtufOwNv+6boEFROyxSEwGThRhM36/GyFlQ1HfqXDLnVKTDhWaMClNFZax8aRx7gII7Hc2jB5&#10;TDJOnbYTHsXcD7rIslvtsWdJcDjSo6Pma/ftDXy6n5eH/Xu7rLdlffcRW396viqMubyY63tQieb0&#10;L/773lqpv8yKMs9vCqEQJlmAXv8CAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78A&#10;AAAVAQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAIqMnwMwA&#10;AADjAAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAAAD&#10;AAAAAA==&#10;">
                         <v:path arrowok="t"/>
                       </v:shape>
-                      <v:shape id="Graphic 14" style="position:absolute;left:7387;top:3447;width:27768;height:13;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2776855,1270" o:spid="_x0000_s1030" filled="f" strokecolor="#00aeef" strokeweight=".25pt" path="m2776355,l,e" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCvpBo0wAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NagIx&#10;EL4XfIcwQi+lJtbSytYoKiq9dusDDJtxd9tksiZR17c3QqG3+fh+Z7bonRVnCrH1rGE8UiCIK29a&#10;rjXsv7fPUxAxIRu0nknDlSIs5oOHGRbGX/iLzmWqRQ7hWKCGJqWukDJWDTmMI98RZ+7gg8OUYail&#10;CXjJ4c7KF6XepMOWc0ODHa0bqn7Lk9PwFKfl1fys3ifqtLNhfNjs7VFp/Tjslx8gEvXpX/zn/jR5&#10;/ivcf8kHyPkNAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAr6QaNMAAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;">
+                      <v:shape id="Graphic 14" style="position:absolute;left:7387;top:3447;width:27768;height:13;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2776855,1270" o:spid="_x0000_s1030" filled="f" strokecolor="#00aeef" strokeweight=".25pt" path="m2776355,l,e" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD0/gVDxwAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fT8Iw&#10;EH834Ts0R+KLkXZIcE4KUaPGVycf4LIe26S9jrbA+PbWxMTH+/2/1WZ0VpwoxN6zhmKmQBA33vTc&#10;ath+vd2WIGJCNmg9k4YLRdisJ1crrIw/8yed6tSKHMKxQg1dSkMlZWw6chhnfiDO3M4HhymfoZUm&#10;4DmHOyvnSi2lw55zQ4cDvXTU7Ouj03ATy/pivp/v79Tx3YZi97q1B6X19XR8egSRaEz/4j/3h8nz&#10;l0W5WMyL8gF+f8oAyPUPAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPT+BUPHAAAA4wAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;">
                         <v:path arrowok="t"/>
                       </v:shape>
-                      <v:shape id="Graphic 15" style="position:absolute;left:35150;top:3447;width:26410;height:13;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2640965,1270" o:spid="_x0000_s1031" filled="f" strokecolor="#00aeef" strokeweight=".25pt" path="m2640923,l,e" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAKLZJLwAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;EIXvC/6HMIK3NbXiUqpRRBS8qgvqbWzGttpMShO1/nsjCN5meO9782Yya00l7tS40rKCQT8CQZxZ&#10;XXKu4H+3+k1AOI+ssbJMCp7kYDbt/Eww1fbBG7pvfS5CCLsUFRTe16mULivIoOvbmjhoZ9sY9GFt&#10;cqkbfIRwU8k4iv6kwZLDhQJrWhSUXbc3E2ocjpfYDONcn/ZmWa05OdDJKdXrtvMxCE+t/5o/9FoH&#10;bgTvX8IAcvoCAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEACi2SS8AAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;">
+                      <v:shape id="Graphic 15" style="position:absolute;left:35150;top:3447;width:26410;height:13;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2640965,1270" o:spid="_x0000_s1031" filled="f" strokecolor="#00aeef" strokeweight=".25pt" path="m2640923,l,e" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAtP/giygAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bb8Iw&#10;DIXvSPsPkSftBunKVmjXFCG0SVzHJgE305i2W+NUTQbdvydISBzt977n53wxmFacqHeNZQXPkwgE&#10;cWl1w5WC76+P8RyE88gaW8uk4J8cLIqHUY6Ztmf+pNPGVyKEsMtQQe19l0npypoMuontiIN2tL1B&#10;H8a+krrHcwg3rYyjKJEGGw4XauxoVVP5u/kzocZu/xObaVzpw9a8t2ue7+jglHp6HJZvIDwN/m6+&#10;0WsduCSdpq/JSzqD609hAbK4AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAC0/+CLKAAAA&#10;4wAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;">
                         <v:path arrowok="t"/>
                       </v:shape>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00496493" w:rsidR="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="FFFFFF"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="18"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Suppletoire</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00496493" w:rsidR="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-1"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="18"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00496493" w:rsidR="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="FFFFFF"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="18"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>begr</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00496493" w:rsidR="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="FFFFFF"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="18"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> Waterstaat</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00496493" w:rsidR="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-1"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="18"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00496493" w:rsidR="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="FFFFFF"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="18"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>(XII)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002867C1" w:rsidRDefault="00000000" w14:paraId="49535E0E" w14:textId="77777777">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="7D30A95C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="74"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-4"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="14"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Naam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2618" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002867C1" w:rsidRDefault="00000000" w14:paraId="1E4C2C09" w14:textId="4B7A0664">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="4EDE2E06" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="38" w:line="247" w:lineRule="auto"/>
               <w:ind w:left="-23" w:right="-89" w:firstLine="66"/>
               <w:jc w:val="left"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="FFFFFF"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="18"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>otingsstaat</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="FFFFFF"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="18"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> inzake de baten-las (Eerste suppletoire begroting 20</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002867C1" w:rsidRDefault="00000000" w14:paraId="6B420CCA" w14:textId="77777777">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="3C9882E8" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="74"/>
               <w:ind w:left="1072" w:right="-15"/>
               <w:jc w:val="left"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:position w:val="5"/>
                 <w:sz w:val="8"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Vastgestelde</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-9"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>begroting</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:position w:val="5"/>
                 <w:sz w:val="8"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1681" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002867C1" w:rsidRDefault="00000000" w14:paraId="5FF19213" w14:textId="77777777">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="41E2D93F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="38"/>
               <w:ind w:left="39"/>
               <w:jc w:val="left"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>tenagentschappen</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w:rsidR="002867C1" w:rsidRDefault="00000000" w14:paraId="517DC3EF" w14:textId="77777777">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="36B50CFF" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="7"/>
               <w:ind w:left="93" w:right="-44"/>
               <w:jc w:val="left"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="FFFFFF"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>26)</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-13"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="FFFFFF"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>(bedragen</w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FFFFFF"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>bedragen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-12"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="FFFFFF"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>x</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-13"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="FFFFFF"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>€</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-13"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-10"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3896" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002867C1" w:rsidRDefault="00000000" w14:paraId="60D28A47" w14:textId="77777777">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="5AC05493" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="38"/>
               <w:ind w:left="-31"/>
               <w:jc w:val="left"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="FFFFFF"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="18"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>van</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="5"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="18"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="FFFFFF"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="18"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>het</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="5"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="18"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="FFFFFF"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="18"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Ministerie</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="6"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="18"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="FFFFFF"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="18"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>van</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="5"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="18"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="FFFFFF"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="18"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Infrastructuur</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="5"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="18"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-5"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="18"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>en</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002867C1" w:rsidRDefault="00000000" w14:paraId="080FB990" w14:textId="77777777">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="1F795F40" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="7"/>
               <w:ind w:left="24"/>
               <w:jc w:val="left"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>.000)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002867C1" w:rsidRDefault="00000000" w14:paraId="5E4E6EC6" w14:textId="77777777">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="0E47D78B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="80"/>
               <w:ind w:left="735"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Mutaties</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="3"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="105"/>
                 <w:position w:val="5"/>
                 <w:sz w:val="8"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="24"/>
                 <w:w w:val="105"/>
                 <w:position w:val="5"/>
                 <w:sz w:val="8"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>suppletoire</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="4"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>begroting</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002867C1" w14:paraId="63CB12AF" w14:textId="77777777">
+      <w:tr w:rsidRPr="00496493" w:rsidR="00496493" w:rsidTr="00352F34" w14:paraId="2F4EBAA6" w14:textId="44D21BA5">
         <w:trPr>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002867C1" w:rsidRDefault="002867C1" w14:paraId="52DC4FEC" w14:textId="77777777">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="1CE59598" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1413" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002867C1" w:rsidRDefault="00000000" w14:paraId="68F2E5A1" w14:textId="179C335D">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="2EA89ACC" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19"/>
               <w:ind w:right="312"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Totaal</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-8"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>baten</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002867C1" w:rsidRDefault="00000000" w14:paraId="49603A9D" w14:textId="77777777">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="15474EE4" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19"/>
               <w:ind w:right="64"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Totaal</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-8"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>lasten</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1681" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002867C1" w:rsidRDefault="00000000" w14:paraId="0BB56CCF" w14:textId="77777777">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="6BAA3EF1" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19"/>
               <w:ind w:right="289"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Saldo</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="10"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>baten</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="10"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>en</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="11"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>lasten</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1375" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002867C1" w:rsidRDefault="00000000" w14:paraId="4A1BF786" w14:textId="77777777">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="7D3D93A4" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19"/>
               <w:ind w:right="278"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Totaal</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-8"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>baten</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1421" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002867C1" w:rsidRDefault="00000000" w14:paraId="2DF39D9B" w14:textId="77777777">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="3E55F097" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19"/>
               <w:ind w:right="313"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Totaal</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-8"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>lasten</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002867C1" w:rsidRDefault="00000000" w14:paraId="75F2198C" w14:textId="77777777">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="01FBADFF" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19"/>
               <w:ind w:left="505" w:right="-7" w:hanging="191"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Saldo</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-11"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve">baten </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t>baten</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>en</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-7"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-4"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>lasten</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002867C1" w14:paraId="7A128973" w14:textId="77777777">
+      <w:tr w:rsidRPr="00496493" w:rsidR="00496493" w:rsidTr="00352F34" w14:paraId="0AD69EBA" w14:textId="5003686E">
         <w:trPr>
           <w:trHeight w:val="223"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002867C1" w:rsidRDefault="00000000" w14:paraId="0098A31D" w14:textId="77777777">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="7A5B2FD2" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Rijkswaterstaat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1413" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002867C1" w:rsidRDefault="00000000" w14:paraId="7AB63359" w14:textId="77777777">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="17468101" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19"/>
               <w:ind w:right="312"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>4.742.556</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002867C1" w:rsidRDefault="00000000" w14:paraId="3ADCD6CB" w14:textId="77777777">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="06CFC4A1" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19"/>
               <w:ind w:right="64"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>4.740.121</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1681" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002867C1" w:rsidRDefault="00000000" w14:paraId="4528F9B2" w14:textId="77777777">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="6BB70FFB" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19"/>
               <w:ind w:right="289"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>2.435</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1375" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002867C1" w:rsidRDefault="00000000" w14:paraId="4FFFF43C" w14:textId="77777777">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="68ECF290" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19"/>
               <w:ind w:right="278"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>190.961</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1421" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002867C1" w:rsidRDefault="00000000" w14:paraId="29498215" w14:textId="77777777">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="65226B2E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19"/>
               <w:ind w:right="313"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>224.732</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002867C1" w:rsidRDefault="00000000" w14:paraId="041022C5" w14:textId="77777777">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="7476C0FD" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>‒</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-              <w:t>33.771</w:t>
+              <w:t xml:space="preserve"> 33.771</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB5FDB" w14:paraId="203B1273" w14:textId="77777777">
+      <w:tr w:rsidRPr="00496493" w:rsidR="00496493" w:rsidTr="00352F34" w14:paraId="394F1A31" w14:textId="42731C1E">
         <w:trPr>
           <w:trHeight w:val="734"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AB5FDB" w:rsidP="00AB5FDB" w:rsidRDefault="00AB5FDB" w14:paraId="342FEF39" w14:textId="77777777">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="6693FFF0" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="150"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t>Koninklijk Nederlands Meteorologisch Instituut</w:t>
-            </w:r>
+              <w:t>Koninklijk</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>Nederlands</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>Meteorologisch</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>Instituut</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1413" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AB5FDB" w:rsidP="00AB5FDB" w:rsidRDefault="00AB5FDB" w14:paraId="2DF92DA8" w14:textId="77777777">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="56CE8722" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="108"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-          <w:p w:rsidR="00AB5FDB" w:rsidP="00AB5FDB" w:rsidRDefault="00AB5FDB" w14:paraId="4B59589A" w14:textId="77777777">
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="4C23013C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="0"/>
               <w:ind w:right="312"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>127.130</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AB5FDB" w:rsidP="00AB5FDB" w:rsidRDefault="00AB5FDB" w14:paraId="2C18FCA8" w14:textId="77777777">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="75F34B7C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="108"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-          <w:p w:rsidR="00AB5FDB" w:rsidP="00AB5FDB" w:rsidRDefault="00AB5FDB" w14:paraId="3DA8EC3B" w14:textId="34FB9A4E">
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="11A3DB72" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="108"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">               127.130</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1681" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AB5FDB" w:rsidP="00AB5FDB" w:rsidRDefault="00AB5FDB" w14:paraId="147B5693" w14:textId="77777777">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="56266095" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="108"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-          <w:p w:rsidR="00AB5FDB" w:rsidP="00AB5FDB" w:rsidRDefault="00AB5FDB" w14:paraId="5AB4EF49" w14:textId="77777777">
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="19540880" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="0"/>
               <w:ind w:right="289"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1375" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AB5FDB" w:rsidP="00AB5FDB" w:rsidRDefault="00AB5FDB" w14:paraId="6A4CB1F6" w14:textId="77777777">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="47D6DE35" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="108"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-          <w:p w:rsidR="00AB5FDB" w:rsidP="00AB5FDB" w:rsidRDefault="00AB5FDB" w14:paraId="1B542088" w14:textId="77777777">
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="19176A94" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="0"/>
               <w:ind w:right="278"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>8.069</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1421" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AB5FDB" w:rsidP="00AB5FDB" w:rsidRDefault="00AB5FDB" w14:paraId="0570C60B" w14:textId="77777777">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="326062A5" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="313"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>10.322</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1100" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AB5FDB" w:rsidP="00AB5FDB" w:rsidRDefault="00AB5FDB" w14:paraId="526A5628" w14:textId="77777777">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="36B5143B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="108"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-          <w:p w:rsidR="00AB5FDB" w:rsidP="00AB5FDB" w:rsidRDefault="00AB5FDB" w14:paraId="54782548" w14:textId="77777777">
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="5BD5EF6D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="0"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>‒</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>2.253</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002867C1" w14:paraId="0186EBE0" w14:textId="77777777">
+      <w:tr w:rsidRPr="00496493" w:rsidR="00496493" w:rsidTr="00352F34" w14:paraId="2508C4AB" w14:textId="79274F31">
         <w:trPr>
           <w:trHeight w:val="221"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002867C1" w:rsidRDefault="00000000" w14:paraId="153F90B5" w14:textId="77777777">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="2AAC8B5D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="29"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Gill Sans MT"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Gill Sans MT"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Totaal</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1413" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002867C1" w:rsidRDefault="00000000" w14:paraId="429F3BCE" w14:textId="77777777">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="386B4627" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="29"/>
               <w:ind w:right="312"/>
               <w:rPr>
-                <w:rFonts w:ascii="Gill Sans MT"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Gill Sans MT"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>4.869.686</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002867C1" w:rsidRDefault="00000000" w14:paraId="71C635AF" w14:textId="77777777">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="066F1812" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="29"/>
               <w:ind w:right="64"/>
               <w:rPr>
-                <w:rFonts w:ascii="Gill Sans MT"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Gill Sans MT"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>4.867.251</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1681" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002867C1" w:rsidRDefault="00000000" w14:paraId="5C067156" w14:textId="77777777">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="6EFB0C1B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="29"/>
               <w:ind w:right="289"/>
               <w:rPr>
-                <w:rFonts w:ascii="Gill Sans MT"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Gill Sans MT"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>2.435</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1375" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002867C1" w:rsidRDefault="00000000" w14:paraId="7E36C655" w14:textId="77777777">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="300C5009" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="29"/>
               <w:ind w:right="278"/>
               <w:rPr>
-                <w:rFonts w:ascii="Gill Sans MT"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Gill Sans MT"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>199.030</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1421" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002867C1" w:rsidRDefault="00000000" w14:paraId="16639FC5" w14:textId="77777777">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="63673638" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="29"/>
               <w:ind w:right="313"/>
               <w:rPr>
-                <w:rFonts w:ascii="Gill Sans MT"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Gill Sans MT"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>235.054</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002867C1" w:rsidRDefault="00000000" w14:paraId="06F509D5" w14:textId="77777777">
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="0997F117" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="28"/>
               <w:rPr>
-                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="231F20"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>‒</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...9 lines deleted...]
-              <w:t>36.024</w:t>
+              <w:t xml:space="preserve"> 36.024</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="002867C1" w:rsidRDefault="00000000" w14:paraId="3013AC65" w14:textId="77777777">
+    <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="00496493" w:rsidRDefault="00496493" w14:paraId="5C6D8845" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="71"/>
         <w:ind w:left="113"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="12"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00496493">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:w w:val="105"/>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00496493">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="37"/>
           <w:w w:val="105"/>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00496493">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:w w:val="105"/>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:t>Incl.</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00496493">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-7"/>
           <w:w w:val="105"/>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00496493">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:w w:val="105"/>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:t>ISB,</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00496493">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-6"/>
           <w:w w:val="105"/>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00496493">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:w w:val="105"/>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:t>NvW</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00496493">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-6"/>
           <w:w w:val="105"/>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00496493">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:w w:val="105"/>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00496493">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-7"/>
           <w:w w:val="105"/>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00496493">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-2"/>
           <w:w w:val="105"/>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:t>amendementen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002867C1" w:rsidRDefault="002867C1" w14:paraId="7DC9651F" w14:textId="77777777">
+    <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="00496493" w:rsidRDefault="00496493" w14:paraId="7111A916" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:spacing w:before="3"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableNormal"/>
+        <w:tblStyle w:val="TableNormal2"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="121" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2253"/>
         <w:gridCol w:w="1540"/>
         <w:gridCol w:w="2137"/>
         <w:gridCol w:w="1877"/>
         <w:gridCol w:w="1889"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002867C1" w14:paraId="21403F1F" w14:textId="77777777">
+      <w:tr w:rsidRPr="00496493" w:rsidR="00496493" w:rsidTr="009F32B7" w14:paraId="497A0797" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="221"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2253" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-          <w:p w:rsidR="002867C1" w:rsidRDefault="00000000" w14:paraId="32395813" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="4D90B205" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-4"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Naam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3677" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-          <w:p w:rsidR="002867C1" w:rsidRDefault="00000000" w14:paraId="5CF4B23C" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="430A3B90" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19"/>
               <w:ind w:left="654"/>
               <w:jc w:val="left"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:position w:val="5"/>
                 <w:sz w:val="8"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Vastgestelde</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-9"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>begroting</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:position w:val="5"/>
                 <w:sz w:val="8"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3766" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-          <w:p w:rsidR="002867C1" w:rsidRDefault="00000000" w14:paraId="32667FC4" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="7A9BE3AB" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19"/>
               <w:ind w:left="696"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Mutaties</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="3"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="105"/>
                 <w:position w:val="5"/>
                 <w:sz w:val="8"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="24"/>
                 <w:w w:val="105"/>
                 <w:position w:val="5"/>
                 <w:sz w:val="8"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>suppletoire</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="4"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>begroting</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002867C1" w14:paraId="19D25D4E" w14:textId="77777777">
+      <w:tr w:rsidRPr="00496493" w:rsidR="00496493" w:rsidTr="009F32B7" w14:paraId="1CAC7603" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="221"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3793" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-          <w:p w:rsidR="002867C1" w:rsidRDefault="00000000" w14:paraId="38C25597" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="6981F80E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19"/>
               <w:ind w:left="2142"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Totaal</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-8"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>kapitaaluitgaven</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2137" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-          <w:p w:rsidR="002867C1" w:rsidRDefault="00000000" w14:paraId="125A46B8" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="3A1626E0" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19"/>
               <w:ind w:right="236"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Totaal</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-8"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>kapitaalontvangsten</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1877" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-          <w:p w:rsidR="002867C1" w:rsidRDefault="00000000" w14:paraId="2C57B18C" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="7EDE2787" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19"/>
               <w:ind w:right="126"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Totaal</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-8"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>kapitaaluitgaven</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1889" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-          <w:p w:rsidR="002867C1" w:rsidRDefault="00000000" w14:paraId="3B43243F" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="2B9F632D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19"/>
               <w:ind w:right="1"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Totaal</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-8"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>kapitaalontvangsten</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002867C1" w14:paraId="6A6D258C" w14:textId="77777777">
+      <w:tr w:rsidRPr="00496493" w:rsidR="00496493" w:rsidTr="009F32B7" w14:paraId="45B7D009" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="223"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2253" w:type="dxa"/>
-            <w:tcBorders>
-[...3 lines deleted...]
-          <w:p w:rsidR="002867C1" w:rsidRDefault="00000000" w14:paraId="365239B3" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="1F382191" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Rijkswaterstaat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1540" w:type="dxa"/>
-            <w:tcBorders>
-[...3 lines deleted...]
-          <w:p w:rsidR="002867C1" w:rsidRDefault="00000000" w14:paraId="0B7C62FE" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="476C6E4C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19"/>
               <w:ind w:right="135"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>105.858</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2137" w:type="dxa"/>
-            <w:tcBorders>
-[...3 lines deleted...]
-          <w:p w:rsidR="002867C1" w:rsidRDefault="00000000" w14:paraId="3DEE7161" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="25D04369" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19"/>
               <w:ind w:right="236"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>81.752</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1877" w:type="dxa"/>
-            <w:tcBorders>
-[...3 lines deleted...]
-          <w:p w:rsidR="002867C1" w:rsidRDefault="00000000" w14:paraId="7F807E89" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="41B6D8E7" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19"/>
               <w:ind w:right="126"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>‒</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-              <w:t>17.339</w:t>
+              <w:t xml:space="preserve"> 17.339</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1889" w:type="dxa"/>
-            <w:tcBorders>
-[...3 lines deleted...]
-          <w:p w:rsidR="002867C1" w:rsidRDefault="00000000" w14:paraId="7F8347F9" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="1EABF3E1" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19"/>
               <w:ind w:right="1"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>‒</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-              <w:t>15.142</w:t>
+              <w:t xml:space="preserve"> 15.142</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002867C1" w14:paraId="07731A75" w14:textId="77777777">
+      <w:tr w:rsidRPr="00496493" w:rsidR="00496493" w:rsidTr="009F32B7" w14:paraId="0065DD18" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="394"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2253" w:type="dxa"/>
-            <w:tcBorders>
-[...3 lines deleted...]
-          <w:p w:rsidR="002867C1" w:rsidRDefault="00000000" w14:paraId="78466311" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="37B4C62E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Koninklijk</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-13"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nederlands </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t>Nederlands</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="231F20"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Meteorologisch</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-9"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Instituut</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1540" w:type="dxa"/>
-            <w:tcBorders>
-[...3 lines deleted...]
-          <w:p w:rsidR="002867C1" w:rsidRDefault="00000000" w14:paraId="3F538301" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="2D23B58B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="107"/>
               <w:ind w:right="135"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>10.261</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2137" w:type="dxa"/>
-            <w:tcBorders>
-[...3 lines deleted...]
-          <w:p w:rsidR="002867C1" w:rsidRDefault="00000000" w14:paraId="01D592B6" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="4DF85F60" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="107"/>
               <w:ind w:right="236"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>4.044</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1877" w:type="dxa"/>
-            <w:tcBorders>
-[...3 lines deleted...]
-          <w:p w:rsidR="002867C1" w:rsidRDefault="00000000" w14:paraId="7969FF52" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="4C6FC376" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="107"/>
               <w:ind w:right="126"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>‒</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>2.479</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1889" w:type="dxa"/>
-            <w:tcBorders>
-[...3 lines deleted...]
-          <w:p w:rsidR="002867C1" w:rsidRDefault="00000000" w14:paraId="7274D743" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="76AA5AAF" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="107"/>
               <w:ind w:right="1"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>76</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002867C1" w14:paraId="5A30CEDE" w14:textId="77777777">
+      <w:tr w:rsidRPr="00496493" w:rsidR="00496493" w:rsidTr="009F32B7" w14:paraId="1D7B0A52" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="221"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2253" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-          <w:p w:rsidR="002867C1" w:rsidRDefault="00000000" w14:paraId="65CAAA62" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="5EDF9C63" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="29"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Gill Sans MT"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Gill Sans MT"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Totaal</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1540" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-          <w:p w:rsidR="002867C1" w:rsidRDefault="00000000" w14:paraId="2AF74E11" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="437F646C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="29"/>
               <w:ind w:right="135"/>
               <w:rPr>
-                <w:rFonts w:ascii="Gill Sans MT"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Gill Sans MT"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>116.119</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2137" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-          <w:p w:rsidR="002867C1" w:rsidRDefault="00000000" w14:paraId="6C7A9B32" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="093C5F06" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="29"/>
               <w:ind w:right="236"/>
               <w:rPr>
-                <w:rFonts w:ascii="Gill Sans MT"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Gill Sans MT"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>85.796</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1877" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-          <w:p w:rsidR="002867C1" w:rsidRDefault="00000000" w14:paraId="36A0AFC5" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="6C163036" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="28"/>
               <w:ind w:right="126"/>
               <w:rPr>
-                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="231F20"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>‒</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...9 lines deleted...]
-              <w:t>19.818</w:t>
+              <w:t xml:space="preserve"> 19.818</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1889" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-          <w:p w:rsidR="002867C1" w:rsidRDefault="00000000" w14:paraId="4D83F3E7" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidP="006127F2" w:rsidRDefault="00496493" w14:paraId="2A4468F3" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="28"/>
               <w:ind w:right="1"/>
               <w:rPr>
-                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="231F20"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>‒</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:r w:rsidRPr="00496493">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...9 lines deleted...]
-              <w:t>15.066</w:t>
+              <w:t xml:space="preserve"> 15.066</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="002867C1" w:rsidRDefault="00000000" w14:paraId="1D7CEE59" w14:textId="77777777">
+    <w:p w:rsidRPr="006127F2" w:rsidR="00496493" w:rsidP="00496493" w:rsidRDefault="00496493" w14:paraId="1447AFAD" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="69"/>
         <w:ind w:left="113"/>
         <w:rPr>
           <w:sz w:val="12"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006127F2">
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:w w:val="105"/>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006127F2">
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:spacing w:val="37"/>
           <w:w w:val="105"/>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006127F2">
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:w w:val="105"/>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:t>Incl.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006127F2">
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-7"/>
           <w:w w:val="105"/>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006127F2">
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:w w:val="105"/>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:t>ISB,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006127F2">
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-6"/>
           <w:w w:val="105"/>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="006127F2">
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:w w:val="105"/>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:t>NvW</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="006127F2">
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-6"/>
           <w:w w:val="105"/>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006127F2">
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:w w:val="105"/>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006127F2">
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-7"/>
           <w:w w:val="105"/>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006127F2">
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-2"/>
           <w:w w:val="105"/>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:t>amendementen</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="002867C1">
-[...1 lines deleted...]
-      <w:pgMar w:top="1380" w:right="992" w:bottom="1340" w:left="992" w:header="0" w:footer="1141" w:gutter="0"/>
+    <w:p w:rsidR="009E0892" w:rsidP="009E0892" w:rsidRDefault="009E0892" w14:paraId="3003F166" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009E0892" w:rsidP="009E0892" w:rsidRDefault="009E0892" w14:paraId="31933BBF" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009E0892" w:rsidP="009E0892" w:rsidRDefault="009E0892" w14:paraId="224C3491" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009E0892" w:rsidP="009E0892" w:rsidRDefault="009E0892" w14:paraId="11187D36" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009E0892" w:rsidP="009E0892" w:rsidRDefault="009E0892" w14:paraId="4C5A21D8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009E0892" w:rsidP="009E0892" w:rsidRDefault="009E0892" w14:paraId="503E439B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009E0892" w:rsidP="009E0892" w:rsidRDefault="009E0892" w14:paraId="4B11795A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009E0892" w:rsidR="009E0892" w:rsidP="009E0892" w:rsidRDefault="009E0892" w14:paraId="7986A3D2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00496493" w:rsidR="00496493" w:rsidRDefault="00496493" w14:paraId="49463896" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="1848"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00496493" w:rsidR="00496493" w:rsidSect="006127F2">
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="357" w:footer="1440" w:gutter="0"/>
+      <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
+      <w:noEndnote/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="598AC536" w14:textId="77777777" w:rsidR="002B0F73" w:rsidRDefault="002B0F73">
-[...2 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="2E100497" w14:textId="77777777" w:rsidR="001327BE" w:rsidRDefault="001327BE">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="exact"/>
+      </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4E3282A5" w14:textId="77777777" w:rsidR="002B0F73" w:rsidRDefault="002B0F73">
+    <w:p w14:paraId="354658FC" w14:textId="77777777" w:rsidR="001327BE" w:rsidRDefault="001327BE">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+      </w:pPr>
       <w:r>
-        <w:continuationSeparator/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="69257DF9" w14:textId="77777777" w:rsidR="001327BE" w:rsidRDefault="001327BE">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Calibri">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...13 lines deleted...]
-    <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="DejaVu Sans">
+    <w:altName w:val="Verdana"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Arial Unicode MS">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="MS Mincho">
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6D5ED60B" w14:textId="77777777" w:rsidR="002867C1" w:rsidRDefault="00000000">
+  <w:p w14:paraId="370C5835" w14:textId="77777777" w:rsidR="002168F4" w:rsidRDefault="002168F4" w:rsidP="00826224">
     <w:pPr>
-      <w:pStyle w:val="Plattetekst"/>
-      <w:spacing w:line="14" w:lineRule="auto"/>
+      <w:pStyle w:val="Voettekst"/>
+      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
-        <w:sz w:val="20"/>
+        <w:rStyle w:val="Paginanummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:noProof/>
-        <w:sz w:val="20"/>
+        <w:rStyle w:val="Paginanummer"/>
       </w:rPr>
-      <mc:AlternateContent>
-[...346 lines deleted...]
-      </mc:AlternateContent>
+      <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
+        <w:rStyle w:val="Paginanummer"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve">PAGE  </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="Paginanummer"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="6FA0B2FB" w14:textId="77777777" w:rsidR="002168F4" w:rsidRDefault="002168F4" w:rsidP="002168F4">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+      <w:ind w:right="360"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="14DB844E" w14:textId="77777777" w:rsidR="002168F4" w:rsidRPr="002168F4" w:rsidRDefault="002168F4" w:rsidP="00826224">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
+      <w:rPr>
+        <w:rStyle w:val="Paginanummer"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="002168F4">
+      <w:rPr>
+        <w:rStyle w:val="Paginanummer"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="002168F4">
+      <w:rPr>
+        <w:rStyle w:val="Paginanummer"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve">PAGE  </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="002168F4">
+      <w:rPr>
+        <w:rStyle w:val="Paginanummer"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00A2521E">
+      <w:rPr>
+        <w:rStyle w:val="Paginanummer"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:noProof/>
-        <w:sz w:val="20"/>
       </w:rPr>
-      <mc:AlternateContent>
-[...140 lines deleted...]
-      </mc:AlternateContent>
+      <w:t>1</w:t>
     </w:r>
+    <w:r w:rsidRPr="002168F4">
+      <w:rPr>
+        <w:rStyle w:val="Paginanummer"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="446F4F59" w14:textId="77777777" w:rsidR="002168F4" w:rsidRPr="002168F4" w:rsidRDefault="002168F4" w:rsidP="002168F4">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+      <w:ind w:right="360"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5294D025" w14:textId="77777777" w:rsidR="002B0F73" w:rsidRDefault="002B0F73">
+    <w:p w14:paraId="6A9F7F61" w14:textId="77777777" w:rsidR="001327BE" w:rsidRDefault="001327BE">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+      </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="11033322" w14:textId="77777777" w:rsidR="002B0F73" w:rsidRDefault="002B0F73">
+    <w:p w14:paraId="40F13990" w14:textId="77777777" w:rsidR="001327BE" w:rsidRDefault="001327BE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1B5AD7E6" w14:textId="77777777" w:rsidR="00F8265C" w:rsidRDefault="00F8265C">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="94"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
-  <w:defaultTabStop w:val="720"/>
-[...2 lines deleted...]
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
+  <w:attachedTemplate r:id="rId1"/>
+  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:defaultTabStop w:val="284"/>
+  <w:hyphenationZone w:val="1109"/>
+  <w:doNotHyphenateCaps/>
+  <w:displayHorizontalDrawingGridEvery w:val="0"/>
+  <w:displayVerticalDrawingGridEvery w:val="0"/>
+  <w:doNotUseMarginsForDrawingGridOrigin/>
+  <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:doNotValidateAgainstSchema/>
+  <w:doNotDemarcateInvalidXml/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
+    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
-    <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="002867C1"/>
-[...9 lines deleted...]
-    <w:rsid w:val="00D80938"/>
+    <w:rsidRoot w:val="009E0892"/>
+    <w:rsid w:val="00012DBE"/>
+    <w:rsid w:val="0004298B"/>
+    <w:rsid w:val="000A1D81"/>
+    <w:rsid w:val="00111ED3"/>
+    <w:rsid w:val="001327BE"/>
+    <w:rsid w:val="001444DC"/>
+    <w:rsid w:val="00154336"/>
+    <w:rsid w:val="001567AC"/>
+    <w:rsid w:val="001620E7"/>
+    <w:rsid w:val="001C190E"/>
+    <w:rsid w:val="002168F4"/>
+    <w:rsid w:val="002A727C"/>
+    <w:rsid w:val="00352F34"/>
+    <w:rsid w:val="00352FBA"/>
+    <w:rsid w:val="00365AC9"/>
+    <w:rsid w:val="0037424A"/>
+    <w:rsid w:val="003844CB"/>
+    <w:rsid w:val="003915C4"/>
+    <w:rsid w:val="00464369"/>
+    <w:rsid w:val="00464FA2"/>
+    <w:rsid w:val="00496493"/>
+    <w:rsid w:val="004F4BAB"/>
+    <w:rsid w:val="005D2707"/>
+    <w:rsid w:val="00606255"/>
+    <w:rsid w:val="00611D67"/>
+    <w:rsid w:val="006127F2"/>
+    <w:rsid w:val="006650BC"/>
+    <w:rsid w:val="006701FC"/>
+    <w:rsid w:val="006B607A"/>
+    <w:rsid w:val="007A4D9F"/>
+    <w:rsid w:val="007D451C"/>
+    <w:rsid w:val="00826224"/>
+    <w:rsid w:val="0086223A"/>
+    <w:rsid w:val="00930A23"/>
+    <w:rsid w:val="00941E7A"/>
+    <w:rsid w:val="00986158"/>
+    <w:rsid w:val="009C7354"/>
+    <w:rsid w:val="009E0892"/>
+    <w:rsid w:val="009E6D7F"/>
+    <w:rsid w:val="009F32B7"/>
+    <w:rsid w:val="00A11E73"/>
+    <w:rsid w:val="00A2521E"/>
+    <w:rsid w:val="00A377B5"/>
+    <w:rsid w:val="00AE436A"/>
+    <w:rsid w:val="00AF5277"/>
+    <w:rsid w:val="00B75914"/>
+    <w:rsid w:val="00BB3C3B"/>
+    <w:rsid w:val="00BD7F3E"/>
+    <w:rsid w:val="00C135B1"/>
+    <w:rsid w:val="00C91C2D"/>
+    <w:rsid w:val="00C92DF8"/>
+    <w:rsid w:val="00CB2CD5"/>
+    <w:rsid w:val="00CB3578"/>
+    <w:rsid w:val="00D100F3"/>
+    <w:rsid w:val="00D20AFA"/>
+    <w:rsid w:val="00D33E3F"/>
+    <w:rsid w:val="00D55648"/>
+    <w:rsid w:val="00D605B9"/>
+    <w:rsid w:val="00D65088"/>
+    <w:rsid w:val="00D809B1"/>
+    <w:rsid w:val="00E16443"/>
+    <w:rsid w:val="00E36EE9"/>
+    <w:rsid w:val="00F13442"/>
+    <w:rsid w:val="00F8265C"/>
+    <w:rsid w:val="00F956D4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="nl-NL"/>
+  <w:themeFontLang w:val="nl-NL" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="01BEFFB0"/>
-  <w15:docId w15:val="{6C0A5A6C-3DAA-467C-AEEB-2CD6D12635DF}"/>
+  <w14:docId w14:val="3F99ABB3"/>
+  <w15:docId w15:val="{0183BA09-2F6D-4C80-A1B4-A88A983155CB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...5 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...101 lines deleted...]
-    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 2" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Body Text" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -13203,272 +14333,1135 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-      <w:lang w:val="nl-NL"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
-      <w:ind w:left="113"/>
+      <w:keepNext/>
+      <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+      <w:rFonts w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="18"/>
-      <w:szCs w:val="18"/>
+      <w:kern w:val="32"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:before="240" w:after="60"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:before="240" w:after="60"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
-    <w:name w:val="Table Normal"/>
+  <w:style w:type="paragraph" w:styleId="Eindnoottekst">
+    <w:name w:val="endnote text"/>
+    <w:basedOn w:val="Standaard"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Eindnootmarkering">
+    <w:name w:val="endnote reference"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Voetnootverwijzing">
+    <w:name w:val="Voetnootverwijzing"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="wetsvoorstel">
+    <w:name w:val="wetsvoorstel"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="-1440"/>
+        <w:tab w:val="left" w:pos="-720"/>
+        <w:tab w:val="left" w:pos="0"/>
+        <w:tab w:val="left" w:pos="288"/>
+        <w:tab w:val="left" w:pos="720"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer1">
+    <w:name w:val="Alineanummer 1"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Bibliografie1">
+    <w:name w:val="Bibliografie1"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument5">
+    <w:name w:val="Dokument 5"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument6">
+    <w:name w:val="Dokument 6"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument4">
+    <w:name w:val="Dokument 4"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer2">
+    <w:name w:val="Alineanummer 2"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Dokument1">
+    <w:name w:val="Dokument 1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:widowControl w:val="0"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="-720"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer3">
+    <w:name w:val="Alineanummer 3"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer4">
+    <w:name w:val="Alineanummer 4"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer5">
+    <w:name w:val="Alineanummer 5"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer6">
+    <w:name w:val="Alineanummer 6"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument2">
+    <w:name w:val="Dokument 2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer7">
+    <w:name w:val="Alineanummer 7"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer8">
+    <w:name w:val="Alineanummer 8"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Techninit">
+    <w:name w:val="Techn init"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokuinit">
+    <w:name w:val="Doku init"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument3">
+    <w:name w:val="Dokument 3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument7">
+    <w:name w:val="Dokument 7"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument8">
+    <w:name w:val="Dokument 8"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch1">
+    <w:name w:val="Technisch 1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch2">
+    <w:name w:val="Technisch 2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch3">
+    <w:name w:val="Technisch 3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch5">
+    <w:name w:val="Technisch 5"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch6">
+    <w:name w:val="Technisch 6"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch7">
+    <w:name w:val="Technisch 7"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch4">
+    <w:name w:val="Technisch 4"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch8">
+    <w:name w:val="Technisch 8"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Amendement">
+    <w:name w:val="Amendement"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="3310"/>
+        <w:tab w:val="left" w:pos="3600"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg1">
+    <w:name w:val="inhopg 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="480"/>
+      <w:ind w:left="720" w:right="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg2">
+    <w:name w:val="inhopg 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="1440" w:right="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg3">
+    <w:name w:val="inhopg 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="2160" w:right="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg4">
+    <w:name w:val="inhopg 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="2880" w:right="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg5">
+    <w:name w:val="inhopg 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="3600" w:right="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg6">
+    <w:name w:val="inhopg 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg7">
+    <w:name w:val="inhopg 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg8">
+    <w:name w:val="inhopg 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg9">
+    <w:name w:val="inhopg 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index1">
+    <w:name w:val="index 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="1440" w:right="720" w:hanging="1440"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index2">
+    <w:name w:val="index 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="1440" w:right="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="bronvermelding">
+    <w:name w:val="bronvermelding"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="bijschrift">
+    <w:name w:val="bijschrift"/>
+    <w:basedOn w:val="Standaard"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EquationCaption">
+    <w:name w:val="_Equation Caption"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Documentstructuur">
+    <w:name w:val="Document Map"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:semiHidden/>
+    <w:pPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="000080"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="afbeelding">
+    <w:name w:val="afbeelding"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rPr>
+      <w:b/>
+      <w:color w:val="FF0000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="afdeling">
+    <w:name w:val="afdeling"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="artikel">
+    <w:name w:val="artikel"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="afkondiging">
+    <w:name w:val="afkondiging"/>
+    <w:basedOn w:val="Standaard"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="boek">
+    <w:name w:val="boek"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="deel">
+    <w:name w:val="deel"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="hoofdstuk">
+    <w:name w:val="hoofdstuk"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="bijlage">
+    <w:name w:val="bijlage"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="inline-afbeelding">
+    <w:name w:val="inline-afbeelding"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="FF0000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="intitule">
+    <w:name w:val="intitule"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="considerans">
+    <w:name w:val="considerans"/>
+    <w:basedOn w:val="Standaard"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="definitie">
+    <w:name w:val="definitie"/>
+    <w:basedOn w:val="Standaard"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="definitieterm">
+    <w:name w:val="definitieterm"/>
+    <w:basedOn w:val="Standaard"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="lid">
+    <w:name w:val="lid"/>
+    <w:basedOn w:val="Standaard"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="livervolgal">
+    <w:name w:val="livervolgal"/>
+    <w:basedOn w:val="Standaard"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ondertekening">
+    <w:name w:val="ondertekening"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraaf">
+    <w:name w:val="paragraaf"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="slotformulering">
+    <w:name w:val="slotformulering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="titeldeel">
+    <w:name w:val="titeldeel"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="artikel-na-wijzig-artikel">
+    <w:name w:val="artikel-na-wijzig-artikel"/>
+    <w:basedOn w:val="wijzig-artikel"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="tussenkop">
+    <w:name w:val="tussenkop"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rPr>
+      <w:b/>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="wat">
+    <w:name w:val="wat"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="wij">
+    <w:name w:val="wij"/>
+    <w:basedOn w:val="Standaard"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="wijzig-lid">
+    <w:name w:val="wijzig-lid"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:i/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="wijzig-artikel">
+    <w:name w:val="wijzig-artikel"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="artikeltekst">
+    <w:name w:val="artikeltekst"/>
+    <w:basedOn w:val="Standaard"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="gegeven">
+    <w:name w:val="gegeven"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="divisie">
+    <w:name w:val="divisie"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="tempartikeltekst">
+    <w:name w:val="temp artikeltekst"/>
+    <w:basedOn w:val="artikeltekst"/>
+    <w:rPr>
+      <w:color w:val="000080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="tempwat">
+    <w:name w:val="temp wat"/>
+    <w:basedOn w:val="wat"/>
+    <w:rPr>
+      <w:color w:val="000080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="tabelstijl">
+    <w:name w:val="tabelstijl"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="stuknr">
+    <w:name w:val="stuknr"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="stuktitel">
+    <w:name w:val="stuktitel"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="dossiernr">
+    <w:name w:val="dossiernr"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="dossiertitel">
+    <w:name w:val="dossiertitel"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="documentdatum">
+    <w:name w:val="documentdatum"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rPr>
+      <w:i/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="vergaderjaar">
+    <w:name w:val="vergaderjaar"/>
+    <w:basedOn w:val="Standaard"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Paginanummer">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:rsid w:val="002168F4"/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal2">
+    <w:name w:val="Table Normal2"/>
     <w:uiPriority w:val="2"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00496493"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Plattetekst">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Standaard"/>
+    <w:link w:val="PlattetekstChar"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
+    <w:rsid w:val="00496493"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Lijstalinea">
-[...1 lines deleted...]
-    <w:basedOn w:val="Standaard"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PlattetekstChar">
+    <w:name w:val="Platte tekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Plattetekst"/>
     <w:uiPriority w:val="1"/>
-    <w:qFormat/>
+    <w:rsid w:val="00496493"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
+    <w:rsid w:val="00496493"/>
     <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
       <w:spacing w:before="22"/>
       <w:jc w:val="right"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="p-slotformulering">
+    <w:name w:val="p-slotformulering"/>
+    <w:rsid w:val="00F8265C"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:ind w:firstLine="142"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="DejaVu Sans" w:eastAsia="Arial Unicode MS" w:hAnsi="DejaVu Sans" w:cs="Tahoma"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="label-p">
+    <w:name w:val="label-p"/>
+    <w:rsid w:val="00F8265C"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="180"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="DejaVu Sans" w:eastAsia="Arial Unicode MS" w:hAnsi="DejaVu Sans" w:cs="Tahoma"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal1">
+    <w:name w:val="Table Normal1"/>
+    <w:uiPriority w:val="2"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006127F2"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+</w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId4" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /></Relationships>
+</file>
+
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\GriffieSjablonen\wet.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Kantoor">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Kantoor">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Kantoor">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -13596,90 +15589,106 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>3</ap:Pages>
-  <ap:Words>654</ap:Words>
-  <ap:Characters>3575</ap:Characters>
+  <ap:Words>646</ap:Words>
+  <ap:Characters>3559</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>223</ap:Lines>
-  <ap:Paragraphs>169</ap:Paragraphs>
+  <ap:Lines>29</ap:Lines>
+  <ap:Paragraphs>8</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
-      <vt:lpstr>Voorstel van Wet</vt:lpstr>
+      <vt:lpstr>T W E E D E   K A M E R   D E R   S T A T E N - G E N E R A A L                                                        2</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>4060</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>4197</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
   <lastModifiedBy/>
   <revision/>
+  <lastPrinted>2026-04-21T13:18:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:description>------------------------</dc:description>
-  <dc:subject/>
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
-    <vt:filetime>2026-03-17T00:00:00Z</vt:filetime>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_AdHocReviewCycleID">
+    <vt:i4>737000711</vt:i4>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
-    <vt:lpwstr>Antenna House XSL Formatter V7.4 R1 Linux : 7.4.1.63121 (2023-12-20T11:05+09)</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_EmailSubject">
+    <vt:lpwstr>Sjablonen amendementen en voorstellen van wet</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
-    <vt:filetime>2026-03-31T00:00:00Z</vt:filetime>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_AuthorEmail">
+    <vt:lpwstr>M.Geenen@sdu.nl</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Producer">
-    <vt:lpwstr>Antenna House PDF Output Library 7.4.1889</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_AuthorEmailDisplayName">
+    <vt:lpwstr>Geenen, Michel</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ContentTypeId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="_PreviousAdHocReviewCycleID">
+    <vt:i4>-1389537874</vt:i4>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_ReviewingToolsShownOnce">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="ContentTypeId">
     <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MediaServiceImageTags">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>