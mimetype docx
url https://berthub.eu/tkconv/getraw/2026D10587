--- v0 (2026-04-02)
+++ v1 (2026-05-02)
@@ -1,10178 +1,7663 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00E35FF0" w:rsidRDefault="00E35FF0" w14:paraId="797AAA4D" w14:textId="77777777">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9142" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="70" w:type="dxa"/>
+          <w:right w:w="70" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2552"/>
+        <w:gridCol w:w="6590"/>
+      </w:tblGrid>
+      <w:tr w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidTr="00F13442" w14:paraId="24F9C91E" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9142" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidRDefault="00CB3578" w14:paraId="62DF20CA" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidTr="00A11E73" w14:paraId="6637D6E9" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidRDefault="00CB3578" w14:paraId="1DA54550" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6590" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidRDefault="00CB3578" w14:paraId="6860D77D" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="-1440"/>
+                <w:tab w:val="left" w:pos="-720"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="002168F4" w:rsidR="002A727C" w:rsidTr="00A11E73" w14:paraId="4187557A" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="002A727C" w:rsidR="002A727C" w:rsidP="00F13442" w:rsidRDefault="00AF66D9" w14:paraId="073C9632" w14:textId="1A4DDA13">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>36 915</w:t>
+            </w:r>
+            <w:r w:rsidR="00F13442">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>XIII</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6590" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="002A727C" w:rsidP="000D5BC4" w:rsidRDefault="00AF66D9" w14:paraId="3A5A9EB5" w14:textId="43C8D3EF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Wijziging van de begrotingsstaten van het Ministerie van Economische Zaken (XIII) voor het jaar 2026 (wijziging samenhangende met de Voorjaarsnota)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidTr="00A11E73" w14:paraId="0D8A8E59" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidRDefault="00CB3578" w14:paraId="7FE70D59" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6590" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidRDefault="00CB3578" w14:paraId="5DF7FBFA" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidTr="00A11E73" w14:paraId="785629A4" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidRDefault="00CB3578" w14:paraId="1783AEB9" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6590" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidRDefault="00CB3578" w14:paraId="31D2A023" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidTr="00A11E73" w14:paraId="40C5CDE5" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidRDefault="00CB3578" w14:paraId="1C886AFF" w14:textId="74D6E6B4">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002168F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nr. </w:t>
+            </w:r>
+            <w:r w:rsidR="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6590" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidRDefault="00CB3578" w14:paraId="387D7A33" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002168F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>VOORSTEL VAN WET</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidTr="00A11E73" w14:paraId="5D7766BE" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidP="00D55648" w:rsidRDefault="00CB3578" w14:paraId="7F789C16" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6590" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidRDefault="00CB3578" w14:paraId="5108E649" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00CB3578" w:rsidP="00AF66D9" w:rsidRDefault="00AF66D9" w14:paraId="48AD7A43" w14:textId="1818B24C">
       <w:pPr>
-        <w:pStyle w:val="Plattetekst"/>
-[...3 lines deleted...]
-          <w:sz w:val="2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AF66D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Wij Willem-Alexander, bij de gratie Gods, Koning der Nederlanden, Prins van Oranje-Nassau, enz. enz. enz.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF66D9" w:rsidP="00AF66D9" w:rsidRDefault="00AF66D9" w14:paraId="7E9491CB" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...450 lines deleted...]
-    <w:p w:rsidR="00E35FF0" w:rsidRDefault="00E35FF0" w14:paraId="797AAA56" w14:textId="77777777">
+    <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="00AF66D9" w:rsidRDefault="00AF66D9" w14:paraId="6AB34CE3" w14:textId="24AA1A99">
       <w:pPr>
-        <w:pStyle w:val="Plattetekst"/>
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AF66D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Allen, die deze zullen zien of horen lezen, saluut! doen te weten:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="00AF66D9" w:rsidRDefault="00AF66D9" w14:paraId="7B999C05" w14:textId="2CCB312E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AF66D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Alzo Wij in overweging genomen hebben, dat de noodzaak is gebleken van een wijziging van de departementale begrotingsstaat van het Ministerie van Economische Zaken (XIII) en van de begrotingsstaat inzake de agentschappen van dit ministerie, alle voor het jaar 2026;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="00AF66D9" w:rsidRDefault="00AF66D9" w14:paraId="4F0359CF" w14:textId="0A2A8423">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AF66D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Zo is het, dat Wij, met gemeen overleg der Staten-Generaal, hebben goedgevonden en verstaan, gelijk Wij goedvinden en verstaan bij deze:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="00AF66D9" w:rsidRDefault="00AF66D9" w14:paraId="4E994CEA" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E35FF0" w:rsidRDefault="00E35FF0" w14:paraId="797AAA57" w14:textId="77777777">
+    <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="00AF66D9" w:rsidRDefault="00AF66D9" w14:paraId="6A288A5E" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="Plattetekst"/>
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF66D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Artikel 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="00AF66D9" w:rsidRDefault="00AF66D9" w14:paraId="30511E6D" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E35FF0" w:rsidRDefault="00E35FF0" w14:paraId="797AAA58" w14:textId="77777777">
+    <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="00AF66D9" w:rsidRDefault="00AF66D9" w14:paraId="3309131D" w14:textId="2C87B2AD">
       <w:pPr>
-        <w:pStyle w:val="Plattetekst"/>
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AF66D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>De departementale begrotingsstaat van het Ministerie van Economische Zaken (XIII) voor het jaar 2026 wordt gewijzigd, zoals blijkt uit de desbetreffende bij deze wet behorende staat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="00AF66D9" w:rsidRDefault="00AF66D9" w14:paraId="7E2F1F5D" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E35FF0" w:rsidRDefault="00E35FF0" w14:paraId="797AAA59" w14:textId="77777777">
+    <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="00AF66D9" w:rsidRDefault="00AF66D9" w14:paraId="70D33F33" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="Plattetekst"/>
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF66D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Artikel 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="00AF66D9" w:rsidRDefault="00AF66D9" w14:paraId="732C70A6" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E35FF0" w:rsidRDefault="00E35FF0" w14:paraId="797AAA5A" w14:textId="77777777">
+    <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="00AF66D9" w:rsidRDefault="00AF66D9" w14:paraId="0AEA8A84" w14:textId="6CDE539D">
       <w:pPr>
-        <w:pStyle w:val="Plattetekst"/>
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AF66D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>De begrotingsstaat inzake de agentschappen voor het jaar 2026 wordt gewijzigd, zoals blijkt uit de desbetreffende bij deze wet behorende staat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="00AF66D9" w:rsidRDefault="00AF66D9" w14:paraId="62D0A751" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E35FF0" w:rsidRDefault="00E35FF0" w14:paraId="797AAA5B" w14:textId="77777777">
+    <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="00AF66D9" w:rsidRDefault="00AF66D9" w14:paraId="79AFC58F" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="Plattetekst"/>
-[...8 lines deleted...]
-          <w:pgMar w:top="1020" w:right="992" w:bottom="1340" w:left="992" w:header="0" w:footer="1141" w:gutter="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF66D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Artikel 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="00AF66D9" w:rsidRDefault="00AF66D9" w14:paraId="673AF7CE" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="00AF66D9" w:rsidRDefault="00AF66D9" w14:paraId="5C419996" w14:textId="283A93CA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AF66D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>De vaststelling van de begrotingsstaten geschiedt in duizenden euro’s.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="00AF66D9" w:rsidRDefault="00AF66D9" w14:paraId="5BAE0414" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="00AF66D9" w:rsidRDefault="00AF66D9" w14:paraId="3DDF6562" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF66D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Artikel 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="00AF66D9" w:rsidRDefault="00AF66D9" w14:paraId="3E412C94" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="00AF66D9" w:rsidRDefault="00AF66D9" w14:paraId="65580AA5" w14:textId="6A4479A2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AF66D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Deze wet treedt in werking met ingang van de dag na de datum van uitgifte van het Staatsblad waarin zij wordt geplaatst en werkt terug tot en met</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="00AF66D9" w:rsidRDefault="00AF66D9" w14:paraId="7D9D56D2" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF66D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1 juni 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF66D9" w:rsidP="00AF66D9" w:rsidRDefault="00AF66D9" w14:paraId="0579CFB6" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AF66D9" w:rsidP="00AF66D9" w:rsidRDefault="00AF66D9" w14:paraId="400B86FF" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AF66D9" w:rsidP="00AF66D9" w:rsidRDefault="00AF66D9" w14:paraId="56597C3E" w14:textId="412F874A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AF66D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Lasten en bevelen dat deze in het Staatsblad zal worden geplaatst en dat alle ministeries, autoriteiten, colleges en ambtenaren die zulks aangaat, aan de nauwkeurige uitvoering de hand zullen houden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF66D9" w:rsidP="00AF66D9" w:rsidRDefault="00AF66D9" w14:paraId="7CB64E0D" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AF66D9" w:rsidP="00AF66D9" w:rsidRDefault="00AF66D9" w14:paraId="5ACDCEA8" w14:textId="1B1A54D6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Gegeven</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF66D9" w:rsidP="00AF66D9" w:rsidRDefault="00AF66D9" w14:paraId="077CAA86" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AF66D9" w:rsidP="00AF66D9" w:rsidRDefault="00AF66D9" w14:paraId="125CE5BC" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AF66D9" w:rsidP="00AF66D9" w:rsidRDefault="00AF66D9" w14:paraId="6651DFC3" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AF66D9" w:rsidP="00AF66D9" w:rsidRDefault="00AF66D9" w14:paraId="63DDC529" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AF66D9" w:rsidP="00AF66D9" w:rsidRDefault="00AF66D9" w14:paraId="65FFBB2B" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AF66D9" w:rsidP="00AF66D9" w:rsidRDefault="00AF66D9" w14:paraId="37D63EA0" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AF66D9" w:rsidP="00AF66D9" w:rsidRDefault="00AF66D9" w14:paraId="30B0CF22" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AF66D9" w:rsidP="00AF66D9" w:rsidRDefault="00AF66D9" w14:paraId="4C44FBD7" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AF66D9" w:rsidP="00AF66D9" w:rsidRDefault="00AF66D9" w14:paraId="3DD9693E" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AF66D9" w:rsidP="00AF66D9" w:rsidRDefault="00AF66D9" w14:paraId="2687F182" w14:textId="22DB2C4B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF66D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>De Minister van Economische Zaken en Klimaat,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF66D9" w:rsidP="00AF66D9" w:rsidRDefault="00AF66D9" w14:paraId="39391E78" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00AF66D9" w:rsidSect="00A11E73">
+          <w:footerReference w:type="even" r:id="rId9"/>
+          <w:footerReference w:type="default" r:id="rId10"/>
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="357" w:footer="1440" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="708"/>
+          <w:noEndnote/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E35FF0" w:rsidRDefault="006228DC" w14:paraId="797AAA5C" w14:textId="77777777">
-[...2953 lines deleted...]
-    <w:p w:rsidR="00803AEB" w:rsidRDefault="00803AEB" w14:paraId="3326CEE3" w14:textId="62E71C08">
+    <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="00AF66D9" w:rsidRDefault="00AF66D9" w14:paraId="245669A7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:spacing w:before="8"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="121" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="418"/>
         <w:gridCol w:w="2514"/>
         <w:gridCol w:w="1291"/>
         <w:gridCol w:w="1136"/>
         <w:gridCol w:w="978"/>
         <w:gridCol w:w="1318"/>
         <w:gridCol w:w="1033"/>
         <w:gridCol w:w="1007"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00803AEB" w:rsidTr="000D176F" w14:paraId="6E1A4E9D" w14:textId="77777777">
+      <w:tr w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidTr="004D3E1A" w14:paraId="3C7857D6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="762"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9695" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="00B0F0"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00916D2E" w:rsidR="00803AEB" w:rsidP="000D176F" w:rsidRDefault="00803AEB" w14:paraId="72DB9CC6" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="221FE3F1" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="38"/>
               <w:ind w:right="72"/>
               <w:jc w:val="left"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="FFFFFF"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005D7BB0">
-              <w:rPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="FFFFFF"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Wijziging begrotingsstaat van het Ministerie van Economische Zaken (XIII) voor het jaar 2026 (Eerste suppletoire begroting) (bedragen x € 1.000)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00803AEB" w:rsidTr="000D176F" w14:paraId="59B82DA4" w14:textId="77777777">
+      <w:tr w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidTr="004D3E1A" w14:paraId="3FD52185" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0060219D" w:rsidR="00803AEB" w:rsidP="000D176F" w:rsidRDefault="00803AEB" w14:paraId="0246D274" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="6FCE8AED" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0060219D">
-              <w:rPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Art.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2514" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="0060219D" w:rsidR="00803AEB" w:rsidP="000D176F" w:rsidRDefault="00803AEB" w14:paraId="72045187" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="61B48C4C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0060219D">
-              <w:rPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Omschrijving</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3405" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="0060219D" w:rsidR="00803AEB" w:rsidP="000D176F" w:rsidRDefault="00803AEB" w14:paraId="2AB89A63" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="66773685" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:jc w:val="left"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0060219D">
-              <w:rPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Vastgestelde begroting</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AF524B">
-              <w:rPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:position w:val="5"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3358" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="0060219D" w:rsidR="00803AEB" w:rsidP="000D176F" w:rsidRDefault="00803AEB" w14:paraId="07079991" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="06737046" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:jc w:val="left"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0060219D">
-              <w:rPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Mutaties 1</w:t>
             </w:r>
-            <w:r w:rsidRPr="0060219D">
-              <w:rPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:r w:rsidRPr="0060219D">
-              <w:rPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> suppletoire begroting</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="0060219D" w:rsidR="00803AEB" w:rsidP="000D176F" w:rsidRDefault="00803AEB" w14:paraId="499AFBBC" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="15A6ECBF" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:jc w:val="left"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00803AEB" w:rsidTr="000D176F" w14:paraId="36C8991E" w14:textId="77777777">
+      <w:tr w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidTr="004D3E1A" w14:paraId="20BEEB5E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="221"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00803AEB" w:rsidP="000D176F" w:rsidRDefault="00803AEB" w14:paraId="09BBDE53" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="6E73C5C1" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2514" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00803AEB" w:rsidP="000D176F" w:rsidRDefault="00803AEB" w14:paraId="074CBF4B" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="6A76602B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00803AEB" w:rsidP="000D176F" w:rsidRDefault="00803AEB" w14:paraId="26534902" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="5A54308E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="274"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Verplichtingen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00803AEB" w:rsidP="000D176F" w:rsidRDefault="00803AEB" w14:paraId="6424A45F" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="6AD796BE" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="266"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Uitgaven</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="978" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00803AEB" w:rsidP="000D176F" w:rsidRDefault="00803AEB" w14:paraId="6CC2B7C3" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="6BBEEB16" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="33"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Ontvangsten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1318" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00803AEB" w:rsidP="000D176F" w:rsidRDefault="00803AEB" w14:paraId="05109939" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="164D92C5" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="274"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Verplichtingen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1033" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00803AEB" w:rsidP="000D176F" w:rsidRDefault="00803AEB" w14:paraId="68D2CA0A" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="39045912" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="163"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Uitgaven</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1007" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00803AEB" w:rsidP="000D176F" w:rsidRDefault="00803AEB" w14:paraId="799DD385" w14:textId="77777777">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="76D9E8A5" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Ontvangsten</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00803AEB" w:rsidTr="000D176F" w14:paraId="05E08B3D" w14:textId="77777777">
+      <w:tr w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidTr="004D3E1A" w14:paraId="50BFB0EC" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="221"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00803AEB" w:rsidP="000D176F" w:rsidRDefault="00803AEB" w14:paraId="48A6DADB" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="57583E81" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2514" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00803AEB" w:rsidP="000D176F" w:rsidRDefault="00803AEB" w14:paraId="4426DDEC" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="6F62AE08" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="29"/>
               <w:ind w:left="182"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Gill Sans MT"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Gill Sans MT"/>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Totaal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00803AEB" w:rsidP="000D176F" w:rsidRDefault="00803AEB" w14:paraId="221C82D3" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="37BB5A93" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="29"/>
               <w:ind w:right="274"/>
               <w:rPr>
-                <w:rFonts w:ascii="Gill Sans MT"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Gill Sans MT"/>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>4.777.995</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00803AEB" w:rsidP="000D176F" w:rsidRDefault="00803AEB" w14:paraId="3AD39532" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="298E8202" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="29"/>
               <w:ind w:right="266"/>
               <w:rPr>
-                <w:rFonts w:ascii="Gill Sans MT"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Gill Sans MT"/>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>3.320.871</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="978" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00803AEB" w:rsidP="000D176F" w:rsidRDefault="00803AEB" w14:paraId="620F7003" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="5B1E60F0" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="29"/>
               <w:ind w:right="100"/>
               <w:rPr>
-                <w:rFonts w:ascii="Gill Sans MT"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Gill Sans MT"/>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>472.320</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1318" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00803AEB" w:rsidP="000D176F" w:rsidRDefault="00803AEB" w14:paraId="0548FC8F" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="3779CBB4" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="28"/>
               <w:ind w:right="274"/>
               <w:rPr>
-                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Gill Sans MT"/>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>649.433</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1033" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00803AEB" w:rsidP="000D176F" w:rsidRDefault="00803AEB" w14:paraId="5C0DA8C7" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="56887D2C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="28"/>
               <w:ind w:right="163"/>
               <w:rPr>
-                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Gill Sans MT"/>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>400.562</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1007" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00803AEB" w:rsidP="000D176F" w:rsidRDefault="00803AEB" w14:paraId="1310C84A" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="4D36F772" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="29"/>
               <w:rPr>
-                <w:rFonts w:ascii="Gill Sans MT"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Gill Sans MT"/>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>106.346</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00803AEB" w:rsidTr="000D176F" w14:paraId="033C5996" w14:textId="77777777">
+      <w:tr w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidTr="004D3E1A" w14:paraId="5E0C74ED" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="221"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00803AEB" w:rsidP="000D176F" w:rsidRDefault="00803AEB" w14:paraId="124A5A29" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="64F325C6" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:jc w:val="left"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2514" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00803AEB" w:rsidP="000D176F" w:rsidRDefault="00803AEB" w14:paraId="497196CF" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="5EFD072D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="182"/>
               <w:jc w:val="left"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00803AEB" w:rsidP="000D176F" w:rsidRDefault="00803AEB" w14:paraId="25B35AB8" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="2C0938EB" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="274"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00803AEB" w:rsidP="000D176F" w:rsidRDefault="00803AEB" w14:paraId="6CABFE50" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="78D9549A" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="266"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="978" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00803AEB" w:rsidP="000D176F" w:rsidRDefault="00803AEB" w14:paraId="1D48291E" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="448F91DB" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="100"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1318" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00803AEB" w:rsidP="000D176F" w:rsidRDefault="00803AEB" w14:paraId="745E26A8" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="52DB466A" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="274"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1033" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00803AEB" w:rsidP="000D176F" w:rsidRDefault="00803AEB" w14:paraId="5AFDF52A" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="412931C4" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="163"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1007" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00803AEB" w:rsidP="000D176F" w:rsidRDefault="00803AEB" w14:paraId="5BB32918" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="6466FD33" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00803AEB" w:rsidTr="000D176F" w14:paraId="3E07FDC1" w14:textId="77777777">
+      <w:tr w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidTr="004D3E1A" w14:paraId="1F9378E6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="221"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00803AEB" w:rsidP="000D176F" w:rsidRDefault="00803AEB" w14:paraId="3D457721" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="1EEE9B6A" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:jc w:val="left"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2514" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00803AEB" w:rsidP="000D176F" w:rsidRDefault="00803AEB" w14:paraId="2CF80A34" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="42CCF9E4" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="182"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Gill Sans MT"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Beleidsartikelen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00803AEB" w:rsidP="000D176F" w:rsidRDefault="00803AEB" w14:paraId="42AC35DF" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="4C9B6523" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="274"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Gill Sans MT"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>4.230.415</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00803AEB" w:rsidP="000D176F" w:rsidRDefault="00803AEB" w14:paraId="639B82B4" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="0083CA3B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="266"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Gill Sans MT"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>2.773.291</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="978" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00803AEB" w:rsidP="000D176F" w:rsidRDefault="00803AEB" w14:paraId="5FF2134C" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="5AF1FD18" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="100"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Gill Sans MT"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>438.278</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1318" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00803AEB" w:rsidP="000D176F" w:rsidRDefault="00803AEB" w14:paraId="64DB37A1" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="10875C63" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="274"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Gill Sans MT"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>531.882</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1033" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00803AEB" w:rsidP="000D176F" w:rsidRDefault="00803AEB" w14:paraId="48F20057" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="33EFF8AA" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="163"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Gill Sans MT"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>283.011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1007" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00803AEB" w:rsidP="000D176F" w:rsidRDefault="00803AEB" w14:paraId="0703F62E" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Gill Sans MT"/>
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="18235C2A" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>44.414</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00803AEB" w:rsidTr="000D176F" w14:paraId="43420655" w14:textId="77777777">
+      <w:tr w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidTr="004D3E1A" w14:paraId="008F42BB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="221"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00803AEB" w:rsidP="000D176F" w:rsidRDefault="00803AEB" w14:paraId="539EB40C" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="7791C786" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2514" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00803AEB" w:rsidP="000D176F" w:rsidRDefault="00803AEB" w14:paraId="0A6E0F86" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="2EA053D2" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="182"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Goed</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="6"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>functionerende</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="7"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>economie</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="7"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>en</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="6"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>markten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00803AEB" w:rsidP="000D176F" w:rsidRDefault="00803AEB" w14:paraId="3B562F05" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="57BC67BE" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="274"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>438.157</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00803AEB" w:rsidP="000D176F" w:rsidRDefault="00803AEB" w14:paraId="74569427" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="71E4D6A9" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="266"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>481.720</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="978" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00803AEB" w:rsidP="000D176F" w:rsidRDefault="00803AEB" w14:paraId="387E84FE" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="730C0E26" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="100"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>44.684</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1318" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00803AEB" w:rsidP="000D176F" w:rsidRDefault="00803AEB" w14:paraId="68C0E29B" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="3087B247" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="274"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>70.294</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1033" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00803AEB" w:rsidP="000D176F" w:rsidRDefault="00803AEB" w14:paraId="4AC24872" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="60CF2BFA" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="163"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>29.504</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1007" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00803AEB" w:rsidP="000D176F" w:rsidRDefault="00803AEB" w14:paraId="1A622C16" w14:textId="77777777">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="06D6FC07" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>155</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00803AEB" w:rsidTr="000D176F" w14:paraId="7ED902FB" w14:textId="77777777">
+      <w:tr w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidTr="004D3E1A" w14:paraId="00DDB955" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="221"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00803AEB" w:rsidP="000D176F" w:rsidRDefault="00803AEB" w14:paraId="56F9C983" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="12FFBD87" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2514" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00803AEB" w:rsidP="000D176F" w:rsidRDefault="00803AEB" w14:paraId="47B4903D" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="7816A35B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="182"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Bedrijvenbeleid:</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-9"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">innovatie </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>en</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-11"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>ondernemerschap</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-10"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">voor </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>duurzame</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-13"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>welvaartsgroei</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00803AEB" w:rsidP="000D176F" w:rsidRDefault="00803AEB" w14:paraId="750E5258" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="1785D20F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="274"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>3.106.302</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00803AEB" w:rsidP="000D176F" w:rsidRDefault="00803AEB" w14:paraId="4179E02C" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="03D84C37" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="266"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>1.791.971</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="978" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00803AEB" w:rsidP="000D176F" w:rsidRDefault="00803AEB" w14:paraId="7B99C887" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="1BF08764" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="100"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>225.740</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1318" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00803AEB" w:rsidP="000D176F" w:rsidRDefault="00803AEB" w14:paraId="55AEED5C" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="7586BDA6" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="274"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>314.033</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1033" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00803AEB" w:rsidP="000D176F" w:rsidRDefault="00803AEB" w14:paraId="32D4C840" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="4D267D98" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="163"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>248.263</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1007" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00803AEB" w:rsidP="000D176F" w:rsidRDefault="00803AEB" w14:paraId="28131352" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="58AD0676" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>‒</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>8.730</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00803AEB" w:rsidTr="000D176F" w14:paraId="67C60ED6" w14:textId="77777777">
+      <w:tr w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidTr="004D3E1A" w14:paraId="521D3937" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00803AEB" w:rsidP="000D176F" w:rsidRDefault="00803AEB" w14:paraId="66546159" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="551BAAE6" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2514" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00803AEB" w:rsidP="000D176F" w:rsidRDefault="00803AEB" w14:paraId="4E279170" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="21781C2A" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="182" w:right="-14"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Toekomstfonds</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00803AEB" w:rsidP="000D176F" w:rsidRDefault="00803AEB" w14:paraId="5F034410" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="17DD37B3" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="274"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>685.956</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00803AEB" w:rsidP="000D176F" w:rsidRDefault="00803AEB" w14:paraId="1B56F381" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="1CAE8999" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="266"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>499.600</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="978" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00803AEB" w:rsidP="000D176F" w:rsidRDefault="00803AEB" w14:paraId="71C85F99" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="6EE17591" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="100"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>167.854</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1318" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00803AEB" w:rsidP="000D176F" w:rsidRDefault="00803AEB" w14:paraId="2F085237" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="5A682459" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="274"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>147.555</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1033" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00803AEB" w:rsidP="000D176F" w:rsidRDefault="00803AEB" w14:paraId="6D46D587" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="68476117" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="163"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>5.244</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1007" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00803AEB" w:rsidP="000D176F" w:rsidRDefault="00803AEB" w14:paraId="517A9C2B" w14:textId="77777777">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="1564ABBD" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>52.989</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00803AEB" w:rsidTr="000D176F" w14:paraId="19296DA0" w14:textId="77777777">
+      <w:tr w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidTr="004D3E1A" w14:paraId="5C414E2D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00803AEB" w:rsidP="000D176F" w:rsidRDefault="00803AEB" w14:paraId="34341331" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="4628DEBA" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:jc w:val="left"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2514" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00803AEB" w:rsidP="000D176F" w:rsidRDefault="00803AEB" w14:paraId="4CD10469" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="28F5670E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="182" w:right="649"/>
               <w:jc w:val="left"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00803AEB" w:rsidP="000D176F" w:rsidRDefault="00803AEB" w14:paraId="09A3002C" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="697F439F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="274"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00803AEB" w:rsidP="000D176F" w:rsidRDefault="00803AEB" w14:paraId="4D4A4B29" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="52522C29" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="266"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="978" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00803AEB" w:rsidP="000D176F" w:rsidRDefault="00803AEB" w14:paraId="3632400F" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="35751556" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="100"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1318" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00803AEB" w:rsidP="000D176F" w:rsidRDefault="00803AEB" w14:paraId="40D042F6" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="67C0420E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="274"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1033" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00803AEB" w:rsidP="000D176F" w:rsidRDefault="00803AEB" w14:paraId="10A5A419" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="55B30DAB" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="163"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1007" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00803AEB" w:rsidP="000D176F" w:rsidRDefault="00803AEB" w14:paraId="3D95068F" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="51203941" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00803AEB" w:rsidTr="000D176F" w14:paraId="31E4B8A4" w14:textId="77777777">
+      <w:tr w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidTr="004D3E1A" w14:paraId="2F6D3874" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="221"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00803AEB" w:rsidP="000D176F" w:rsidRDefault="00803AEB" w14:paraId="655F4626" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="5060ECD6" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:jc w:val="left"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2514" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00803AEB" w:rsidP="000D176F" w:rsidRDefault="00803AEB" w14:paraId="13131465" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="316ABB70" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="182"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Gill Sans MT"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Niet-beleidsartikelen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00803AEB" w:rsidP="000D176F" w:rsidRDefault="00803AEB" w14:paraId="5E023271" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="66A58E87" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="274"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Gill Sans MT"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>547.580</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00803AEB" w:rsidP="000D176F" w:rsidRDefault="00803AEB" w14:paraId="15560B65" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="7859BEE2" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="266"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Gill Sans MT"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>547.580</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="978" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00803AEB" w:rsidP="000D176F" w:rsidRDefault="00803AEB" w14:paraId="20FFDC36" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="25FCEF3F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="100"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Gill Sans MT"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>34.042</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1318" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00803AEB" w:rsidP="000D176F" w:rsidRDefault="00803AEB" w14:paraId="12AFD824" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="73730333" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="274"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Gill Sans MT"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>117.551</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1033" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00803AEB" w:rsidP="000D176F" w:rsidRDefault="00803AEB" w14:paraId="7F038C5B" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="1E4EA807" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="163"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Gill Sans MT"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>117.551</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1007" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00803AEB" w:rsidP="000D176F" w:rsidRDefault="00803AEB" w14:paraId="462C7080" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Gill Sans MT"/>
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="4A90C89E" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>61.932</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00803AEB" w:rsidTr="000D176F" w14:paraId="73AC310E" w14:textId="77777777">
+      <w:tr w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidTr="004D3E1A" w14:paraId="7CB68AAC" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="221"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00803AEB" w:rsidP="000D176F" w:rsidRDefault="00803AEB" w14:paraId="2E8C32C3" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="0C1B98EE" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2514" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00803AEB" w:rsidP="000D176F" w:rsidRDefault="00803AEB" w14:paraId="53842BBF" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="19C68D53" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="182"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Gill Sans MT"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Apparaat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00803AEB" w:rsidP="000D176F" w:rsidRDefault="00803AEB" w14:paraId="108F0E1D" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="712858BB" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="274"/>
               <w:rPr>
-                <w:rFonts w:ascii="Gill Sans MT"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>547.580</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00803AEB" w:rsidP="000D176F" w:rsidRDefault="00803AEB" w14:paraId="5B1D2C33" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="33E0E4E3" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="266"/>
               <w:rPr>
-                <w:rFonts w:ascii="Gill Sans MT"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>547.580</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="978" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00803AEB" w:rsidP="000D176F" w:rsidRDefault="00803AEB" w14:paraId="09358D2D" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="55B9A21E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="100"/>
               <w:rPr>
-                <w:rFonts w:ascii="Gill Sans MT"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>34.042</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1318" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00803AEB" w:rsidP="000D176F" w:rsidRDefault="00803AEB" w14:paraId="6675B95C" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="4D8D47F1" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="274"/>
               <w:rPr>
-                <w:rFonts w:ascii="Gill Sans MT"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>73.716</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1033" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00803AEB" w:rsidP="000D176F" w:rsidRDefault="00803AEB" w14:paraId="4D54D93C" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="400DC9BC" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="163"/>
               <w:rPr>
-                <w:rFonts w:ascii="Gill Sans MT"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>73.716</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1007" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00803AEB" w:rsidP="000D176F" w:rsidRDefault="00803AEB" w14:paraId="4B1EB255" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Gill Sans MT"/>
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="6C00FB53" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>61.932</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00803AEB" w:rsidTr="000D176F" w14:paraId="44CDC373" w14:textId="77777777">
+      <w:tr w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidTr="004D3E1A" w14:paraId="2F2787E5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="221"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00803AEB" w:rsidP="000D176F" w:rsidRDefault="00803AEB" w14:paraId="2FE2DF8C" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="01F2DB81" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:jc w:val="left"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>41</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2514" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00803AEB" w:rsidP="000D176F" w:rsidRDefault="00803AEB" w14:paraId="2DA6C245" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="5CDB9072" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="182"/>
               <w:jc w:val="left"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Nog</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-6"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>onverdeeld</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00803AEB" w:rsidP="000D176F" w:rsidRDefault="00803AEB" w14:paraId="7177A4AF" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="6E41422D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="274"/>
               <w:rPr>
-                <w:color w:val="231F20"/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00803AEB" w:rsidP="000D176F" w:rsidRDefault="00803AEB" w14:paraId="15F5C2B1" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="5894A43E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="266"/>
               <w:rPr>
-                <w:color w:val="231F20"/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="978" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00803AEB" w:rsidP="000D176F" w:rsidRDefault="00803AEB" w14:paraId="103AB02F" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="596DCDF1" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="100"/>
               <w:rPr>
-                <w:color w:val="231F20"/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1318" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00803AEB" w:rsidP="000D176F" w:rsidRDefault="00803AEB" w14:paraId="3685B12C" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="64827436" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="274"/>
               <w:rPr>
-                <w:color w:val="231F20"/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>43.835</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1033" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00803AEB" w:rsidP="000D176F" w:rsidRDefault="00803AEB" w14:paraId="41EAC45E" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="7BB11767" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="163"/>
               <w:rPr>
-                <w:color w:val="231F20"/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>43.835</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1007" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00803AEB" w:rsidP="000D176F" w:rsidRDefault="00803AEB" w14:paraId="667C2CC1" w14:textId="77777777">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="53DBB7D0" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00803AEB" w:rsidP="00803AEB" w:rsidRDefault="00803AEB" w14:paraId="24CFFCBA" w14:textId="77777777">
+    <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="00AF66D9" w:rsidRDefault="00AF66D9" w14:paraId="1A953429" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="96"/>
         <w:ind w:left="113"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="12"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF524B">
-        <w:rPr>
+      <w:r w:rsidRPr="00AF66D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:w w:val="105"/>
           <w:sz w:val="12"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00AF66D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="40"/>
           <w:w w:val="105"/>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00AF66D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:w w:val="105"/>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:t>Incl.</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00AF66D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-4"/>
           <w:w w:val="105"/>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00AF66D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:w w:val="105"/>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:t>ISB's</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00AF66D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:w w:val="105"/>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00AF66D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-5"/>
           <w:w w:val="105"/>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00AF66D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:w w:val="105"/>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:t>NvW</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00AF66D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-5"/>
           <w:w w:val="105"/>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00AF66D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:w w:val="105"/>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00AF66D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-4"/>
           <w:w w:val="105"/>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00AF66D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-2"/>
           <w:w w:val="105"/>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:t>amendementen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00803AEB" w:rsidR="00E35FF0" w:rsidP="00803AEB" w:rsidRDefault="00803AEB" w14:paraId="797AAA9C" w14:textId="39671F57">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+    <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="00AF66D9" w:rsidRDefault="00AF66D9" w14:paraId="68FEC5CF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF66D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal1"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="121" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3069"/>
         <w:gridCol w:w="1037"/>
         <w:gridCol w:w="1064"/>
         <w:gridCol w:w="1236"/>
         <w:gridCol w:w="1133"/>
         <w:gridCol w:w="1179"/>
         <w:gridCol w:w="979"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F133F3" w:rsidTr="0072296F" w14:paraId="4B99BD2A" w14:textId="77777777">
+      <w:tr w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidTr="004D3E1A" w14:paraId="0371B4B1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9697" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="00B0F0"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0072296F" w:rsidR="00F133F3" w:rsidP="0072296F" w:rsidRDefault="0072296F" w14:paraId="383B0774" w14:textId="2CF940E2">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="10F789E4" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="-4"/>
               <w:jc w:val="left"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0072296F">
-              <w:rPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Wijziging begrotingsstaat inzake de agentschappen van het Ministerie van Economische Zaken (XIII) voor het jaar 2026 (Eerste suppletoire begroting) (bedragen x € 1.000)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D7BB0" w:rsidTr="0072296F" w14:paraId="5E4C6D10" w14:textId="77777777">
+      <w:tr w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidTr="004D3E1A" w14:paraId="0B5230FD" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3069" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="0072296F" w:rsidR="005D7BB0" w:rsidP="0072296F" w:rsidRDefault="00F133F3" w14:paraId="52A87195" w14:textId="408CC415">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="3C2D9B01" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Naam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3337" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="0072296F" w:rsidR="005D7BB0" w:rsidP="0072296F" w:rsidRDefault="005D7BB0" w14:paraId="179A991B" w14:textId="2A14D5E0">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="3CA051C0" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="169"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:color w:val="231F20"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Vastgestelde begroting</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3291" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="0072296F" w:rsidR="005D7BB0" w:rsidP="0072296F" w:rsidRDefault="00043A0C" w14:paraId="05FD37A5" w14:textId="2981F2F0">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="6D6D0B2A" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="-4"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0072296F">
-              <w:rPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Mutaties 1</w:t>
             </w:r>
-            <w:r w:rsidRPr="0072296F">
-              <w:rPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="14"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:r w:rsidRPr="0072296F">
-              <w:rPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> suppletoire begroting</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E35FF0" w14:paraId="797AAAAD" w14:textId="77777777">
+      <w:tr w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidTr="004D3E1A" w14:paraId="51AF94C2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3069" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E35FF0" w:rsidRDefault="00E35FF0" w14:paraId="797AAAA5" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="6B2E0E95" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1037" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E35FF0" w:rsidRDefault="006228DC" w14:paraId="797AAAA6" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="60F25E91" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="157"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Totaal</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-8"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>baten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1064" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E35FF0" w:rsidRDefault="006228DC" w14:paraId="797AAAA7" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="4D22C501" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="77"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Totaal</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-8"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>lasten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1236" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E35FF0" w:rsidRDefault="006228DC" w14:paraId="797AAAA8" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="49EC9985" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="169"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Saldo</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="22"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>baten</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="23"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>en</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E35FF0" w:rsidRDefault="006228DC" w14:paraId="797AAAA9" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="14CA5B36" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:right="169"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>lasten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E35FF0" w:rsidRDefault="006228DC" w14:paraId="797AAAAA" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="3219DC91" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="158"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Totaal</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-8"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>baten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1179" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E35FF0" w:rsidRDefault="006228DC" w14:paraId="797AAAAB" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="252F7820" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="193"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Totaal</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-8"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>lasten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="979" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E35FF0" w:rsidRDefault="006228DC" w14:paraId="797AAAAC" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="2920281C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="381" w:right="-4" w:hanging="191"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Saldo</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-11"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">baten </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>en</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-7"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-4"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>lasten</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E35FF0" w14:paraId="797AAAB5" w14:textId="77777777">
+      <w:tr w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidTr="004D3E1A" w14:paraId="39BE9867" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="221"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3069" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E35FF0" w:rsidRDefault="006228DC" w14:paraId="797AAAAE" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="57EAC778" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Dienst</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="6"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>ICT</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="6"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Uitvoering</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1037" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E35FF0" w:rsidRDefault="006228DC" w14:paraId="797AAAAF" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="64F31D22" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="157"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>412.218</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1064" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E35FF0" w:rsidRDefault="006228DC" w14:paraId="797AAAB0" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="5DB199AF" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="77"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>412.218</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1236" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E35FF0" w:rsidRDefault="006228DC" w14:paraId="797AAAB1" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="0161C3D7" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="169"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E35FF0" w:rsidRDefault="006228DC" w14:paraId="797AAAB2" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="1EA2CCD9" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="158"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1179" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E35FF0" w:rsidRDefault="006228DC" w14:paraId="797AAAB3" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="66996E15" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="193"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="979" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E35FF0" w:rsidRDefault="006228DC" w14:paraId="797AAAB4" w14:textId="77777777">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="27210B63" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E35FF0" w14:paraId="797AAABD" w14:textId="77777777">
+      <w:tr w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidTr="004D3E1A" w14:paraId="65921E80" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="221"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3069" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E35FF0" w:rsidRDefault="006228DC" w14:paraId="797AAAB6" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="5FE96D2D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:jc w:val="left"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:position w:val="5"/>
                 <w:sz w:val="8"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Rijksdienst</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="23"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>voor</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="22"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Ondernemend</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="24"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Nederland</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:position w:val="5"/>
                 <w:sz w:val="8"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1037" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E35FF0" w:rsidRDefault="006228DC" w14:paraId="797AAAB7" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="190E354F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="157"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>1.308.487</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1064" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E35FF0" w:rsidRDefault="006228DC" w14:paraId="797AAAB8" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="511FE8FF" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="77"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>1.308.487</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1236" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E35FF0" w:rsidRDefault="006228DC" w14:paraId="797AAAB9" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="503A5B8C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="169"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E35FF0" w:rsidRDefault="006228DC" w14:paraId="797AAABA" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="69D6ECB0" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="158"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>121.042</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1179" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E35FF0" w:rsidRDefault="006228DC" w14:paraId="797AAABB" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="75430C2D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="193"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>121.042</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="979" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E35FF0" w:rsidRDefault="006228DC" w14:paraId="797AAABC" w14:textId="77777777">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="28371E4C" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E35FF0" w14:paraId="797AAAC5" w14:textId="77777777">
+      <w:tr w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidTr="004D3E1A" w14:paraId="14E3D918" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="221"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3069" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E35FF0" w:rsidRDefault="006228DC" w14:paraId="797AAABE" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="31A90CFC" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Rijksinspectie</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="7"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Digitale</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="7"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Infrastructuur</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1037" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E35FF0" w:rsidRDefault="006228DC" w14:paraId="797AAABF" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="3D63FC62" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="157"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>112.564</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1064" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E35FF0" w:rsidRDefault="006228DC" w14:paraId="797AAAC0" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="3FD61777" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="77"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>112.564</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1236" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E35FF0" w:rsidRDefault="006228DC" w14:paraId="797AAAC1" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="134EFE3C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="169"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E35FF0" w:rsidRDefault="006228DC" w14:paraId="797AAAC2" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="587BFAA5" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="158"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1179" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E35FF0" w:rsidRDefault="006228DC" w14:paraId="797AAAC3" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="274B6449" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="193"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="979" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E35FF0" w:rsidRDefault="006228DC" w14:paraId="797AAAC4" w14:textId="77777777">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="1252FDEB" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E35FF0" w14:paraId="797AAACD" w14:textId="77777777">
+      <w:tr w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidTr="004D3E1A" w14:paraId="66363E05" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="221"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3069" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E35FF0" w:rsidRDefault="006228DC" w14:paraId="797AAAC6" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="040C3474" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="29"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Gill Sans MT"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Gill Sans MT"/>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Totaal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1037" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E35FF0" w:rsidRDefault="006228DC" w14:paraId="797AAAC7" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="63450B99" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="29"/>
               <w:ind w:right="157"/>
               <w:rPr>
-                <w:rFonts w:ascii="Gill Sans MT"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Gill Sans MT"/>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>1.833.269</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1064" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E35FF0" w:rsidRDefault="006228DC" w14:paraId="797AAAC8" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="6ADAD508" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="29"/>
               <w:ind w:right="77"/>
               <w:rPr>
-                <w:rFonts w:ascii="Gill Sans MT"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Gill Sans MT"/>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>1.833.269</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1236" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E35FF0" w:rsidRDefault="006228DC" w14:paraId="797AAAC9" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="682B75B0" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="29"/>
               <w:ind w:right="169"/>
               <w:rPr>
-                <w:rFonts w:ascii="Gill Sans MT"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Gill Sans MT"/>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E35FF0" w:rsidRDefault="006228DC" w14:paraId="797AAACA" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="664EBC6C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="29"/>
               <w:ind w:right="158"/>
               <w:rPr>
-                <w:rFonts w:ascii="Gill Sans MT"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Gill Sans MT"/>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>121.042</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1179" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E35FF0" w:rsidRDefault="006228DC" w14:paraId="797AAACB" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="759F731E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="29"/>
               <w:ind w:right="193"/>
               <w:rPr>
-                <w:rFonts w:ascii="Gill Sans MT"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Gill Sans MT"/>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>121.042</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="979" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E35FF0" w:rsidRDefault="006228DC" w14:paraId="797AAACC" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="011037B8" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="29"/>
               <w:rPr>
-                <w:rFonts w:ascii="Gill Sans MT"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Gill Sans MT"/>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00E35FF0" w:rsidRDefault="006228DC" w14:paraId="797AAACE" w14:textId="5BD6E747">
+    <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="00AF66D9" w:rsidRDefault="00AF66D9" w14:paraId="49F63E27" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="71"/>
         <w:ind w:left="113"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="12"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00975B71">
-        <w:rPr>
+      <w:r w:rsidRPr="00AF66D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:sz w:val="12"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00975B71">
-        <w:rPr>
+      <w:r w:rsidRPr="00AF66D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:sz w:val="12"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> Bij</w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00AF66D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="13"/>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00AF66D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00AF66D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="13"/>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00AF66D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:t>ontwerpbegroting</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00AF66D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="13"/>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00AF66D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:t>2026</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00AF66D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="13"/>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00AF66D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:t>is</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00AF66D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="13"/>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00AF66D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:t>onder</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00AF66D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="12"/>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00AF66D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:t>baten/lasten</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00AF66D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="13"/>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00AF66D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:t>per</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00AF66D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="13"/>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00AF66D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:t>abuis</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00AF66D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="13"/>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00AF66D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:t>€</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00AF66D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="13"/>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00AF66D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:t>1.304.487</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00AF66D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="13"/>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00AF66D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:t>opgenomen.</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00AF66D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="13"/>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00AF66D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:t>Het</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00AF66D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="13"/>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00AF66D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:t>juiste</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00AF66D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="12"/>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00AF66D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:t>bedrag</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00AF66D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="13"/>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00AF66D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:t>is</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00AF66D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="13"/>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00AF66D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:t>€</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00AF66D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="13"/>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00AF66D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:t>1.308.487.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E35FF0" w:rsidRDefault="00E35FF0" w14:paraId="797AAACF" w14:textId="77777777">
+    <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="00AF66D9" w:rsidRDefault="00AF66D9" w14:paraId="06BB3889" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:spacing w:before="8"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal1"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="121" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2856"/>
         <w:gridCol w:w="1766"/>
         <w:gridCol w:w="1640"/>
         <w:gridCol w:w="1802"/>
         <w:gridCol w:w="1596"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00462B49" w:rsidTr="001E797D" w14:paraId="2C8EA560" w14:textId="77777777">
+      <w:tr w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidTr="004D3E1A" w14:paraId="2E97E5AE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9660" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="00B0F0"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001E797D" w:rsidR="00462B49" w:rsidP="00462B49" w:rsidRDefault="00462B49" w14:paraId="2095C40B" w14:textId="5A8B3A91">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="5774957E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="-4"/>
               <w:jc w:val="left"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-4"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001E797D">
-              <w:rPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:spacing w:val="-4"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wijziging begrotingsstaat inzake de agentschappen </w:t>
-[...19 lines deleted...]
-              <w:t>jaar 2026 (Eerste suppletoire begroting) (bedragen x €1.000)</w:t>
+              <w:t>Wijziging begrotingsstaat inzake de agentschappen van het Ministerie van Economische Zaken (XIII) voor het jaar 2026 (Eerste suppletoire begroting) (bedragen x €1.000)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E6646" w:rsidTr="0072296F" w14:paraId="29D64675" w14:textId="77777777">
+      <w:tr w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidTr="004D3E1A" w14:paraId="00386187" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2856" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005E6646" w:rsidP="005E6646" w:rsidRDefault="005E6646" w14:paraId="2850509C" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="14531510" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Naam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3406" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005E6646" w:rsidP="005E6646" w:rsidRDefault="005E6646" w14:paraId="17692B0E" w14:textId="3C48C7AC">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="525BB9EA" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="88"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-4"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-4"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Vastgestelde begroting</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3398" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005E6646" w:rsidP="005E6646" w:rsidRDefault="005E6646" w14:paraId="3D921FAF" w14:textId="18E9B146">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="23F81B34" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="-4"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-4"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Mutaties 1</w:t>
             </w:r>
-            <w:r w:rsidRPr="005E6646">
-              <w:rPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> suppletoire begroting</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E35FF0" w:rsidTr="006E6D19" w14:paraId="797AAADC" w14:textId="77777777">
+      <w:tr w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidTr="004D3E1A" w14:paraId="0AE2D27F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4622" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E35FF0" w:rsidRDefault="006228DC" w14:paraId="797AAAD8" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="0E021E09" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="3063"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Totaal</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-8"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>kapitaaluitgaven</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1640" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E35FF0" w:rsidRDefault="006228DC" w14:paraId="797AAAD9" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="0246F646" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="182" w:right="88" w:firstLine="937"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-4"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">Totaal </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>kapitaalontvangsten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1802" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E35FF0" w:rsidRDefault="006228DC" w14:paraId="797AAADA" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="77628358" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="196"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Totaal</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-8"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>kapitaaluitgaven</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1596" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E35FF0" w:rsidRDefault="006228DC" w14:paraId="797AAADB" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="1955C7E8" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="196" w:right="-4" w:firstLine="937"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-4"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">Totaal </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>kapitaalontvangsten</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E35FF0" w:rsidTr="0072296F" w14:paraId="797AAAE2" w14:textId="77777777">
+      <w:tr w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidTr="004D3E1A" w14:paraId="38054DA1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="221"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2856" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E35FF0" w:rsidRDefault="006228DC" w14:paraId="797AAADD" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="3AB202FE" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Dienst</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="6"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>ICT</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="6"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Uitvoering</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1766" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E35FF0" w:rsidRDefault="006228DC" w14:paraId="797AAADE" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="5A298E3B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="181"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>34.928</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1640" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E35FF0" w:rsidRDefault="006228DC" w14:paraId="797AAADF" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="074263F9" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="90"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>20.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1802" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E35FF0" w:rsidRDefault="006228DC" w14:paraId="797AAAE0" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="19020893" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="196"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1596" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E35FF0" w:rsidP="0072296F" w:rsidRDefault="0072296F" w14:paraId="797AAAE1" w14:textId="2500B075">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="7E0F9CF5" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve">                                          </w:t>
-[...7 lines deleted...]
-              <w:t>0</w:t>
+              <w:t xml:space="preserve">                                          0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E35FF0" w:rsidTr="0072296F" w14:paraId="797AAAE8" w14:textId="77777777">
+      <w:tr w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidTr="004D3E1A" w14:paraId="1C8BDED9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="221"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2856" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E35FF0" w:rsidRDefault="006228DC" w14:paraId="797AAAE3" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="3E7FDF3F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Rijksdienst</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="23"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>voor</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="24"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Ondernemend</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="23"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Nederland</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1766" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E35FF0" w:rsidRDefault="006228DC" w14:paraId="797AAAE4" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="4AA451D9" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="181"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>69.532</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1640" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E35FF0" w:rsidRDefault="006228DC" w14:paraId="797AAAE5" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="1CE4C322" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="90"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>39.500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1802" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E35FF0" w:rsidRDefault="006228DC" w14:paraId="797AAAE6" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="0F1EA5E7" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="196"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>24.348</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1596" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E35FF0" w:rsidP="0072296F" w:rsidRDefault="0072296F" w14:paraId="797AAAE7" w14:textId="457C2583">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="25CF4B63" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...16 lines deleted...]
-              <w:t>22.200</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                          22.200</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E35FF0" w:rsidTr="0072296F" w14:paraId="797AAAEE" w14:textId="77777777">
+      <w:tr w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidTr="004D3E1A" w14:paraId="7A6EC0A1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="221"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2856" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E35FF0" w:rsidRDefault="006228DC" w14:paraId="797AAAE9" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="3CF0E20E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Rijksinspectie</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="7"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Digitale</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="7"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Infrastructuur</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1766" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E35FF0" w:rsidRDefault="006228DC" w14:paraId="797AAAEA" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="001D07E9" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="181"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>13.798</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1640" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E35FF0" w:rsidRDefault="006228DC" w14:paraId="797AAAEB" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="74C51A6E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="90"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>9.400</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1802" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E35FF0" w:rsidRDefault="006228DC" w14:paraId="797AAAEC" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="4893F548" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="196"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1596" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E35FF0" w:rsidP="0072296F" w:rsidRDefault="0072296F" w14:paraId="797AAAED" w14:textId="22573EB8">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="6F35B507" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve">                                       </w:t>
-[...7 lines deleted...]
-              <w:t>0</w:t>
+              <w:t xml:space="preserve">                                       0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E35FF0" w:rsidTr="0072296F" w14:paraId="797AAAF4" w14:textId="77777777">
+      <w:tr w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidTr="004D3E1A" w14:paraId="237CCC3D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="221"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2856" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E35FF0" w:rsidRDefault="006228DC" w14:paraId="797AAAEF" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="05E0E0B2" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="29"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Gill Sans MT"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Gill Sans MT"/>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Totaal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1766" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E35FF0" w:rsidRDefault="006228DC" w14:paraId="797AAAF0" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="1F18B80D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="29"/>
               <w:ind w:right="181"/>
               <w:rPr>
-                <w:rFonts w:ascii="Gill Sans MT"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Gill Sans MT"/>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>118.258</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1640" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E35FF0" w:rsidRDefault="006228DC" w14:paraId="797AAAF1" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="125984B8" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="29"/>
               <w:ind w:right="90"/>
               <w:rPr>
-                <w:rFonts w:ascii="Gill Sans MT"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Gill Sans MT"/>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>68.900</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1802" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E35FF0" w:rsidRDefault="006228DC" w14:paraId="797AAAF2" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="0F4550F3" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="29"/>
               <w:ind w:right="196"/>
               <w:rPr>
-                <w:rFonts w:ascii="Gill Sans MT"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Gill Sans MT"/>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>24.348</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1596" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="00AEEF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E35FF0" w:rsidRDefault="006228DC" w14:paraId="797AAAF3" w14:textId="77777777">
+          <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="004D3E1A" w:rsidRDefault="00AF66D9" w14:paraId="713F4667" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="29"/>
               <w:ind w:right="1"/>
               <w:rPr>
-                <w:rFonts w:ascii="Gill Sans MT"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Gill Sans MT"/>
+            <w:r w:rsidRPr="00AF66D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>22.200</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="005D7BB0" w:rsidP="00E65025" w:rsidRDefault="009C2A3A" w14:paraId="20D91F9E" w14:textId="776033A2">
-      <w:r>
+    <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="00AF66D9" w:rsidRDefault="00AF66D9" w14:paraId="05B40C84" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF66D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="005D7BB0">
+    <w:p w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidP="00AF66D9" w:rsidRDefault="00AF66D9" w14:paraId="059B7DE3" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00AF66D9" w:rsidR="00AF66D9" w:rsidSect="00AF66D9">
       <w:pgSz w:w="11910" w:h="16840"/>
       <w:pgMar w:top="1380" w:right="992" w:bottom="1340" w:left="992" w:header="0" w:footer="1141" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="306BF7C6" w14:textId="77777777" w:rsidR="004361A5" w:rsidRDefault="004361A5">
+    <w:p w14:paraId="0EC08231" w14:textId="77777777" w:rsidR="00AF66D9" w:rsidRDefault="00AF66D9">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="exact"/>
+      </w:pPr>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="1FA874E1" w14:textId="77777777" w:rsidR="00AF66D9" w:rsidRDefault="00AF66D9">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+      </w:pPr>
       <w:r>
-        <w:separator/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
-  <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4CCDF37D" w14:textId="77777777" w:rsidR="004361A5" w:rsidRDefault="004361A5">
+  <w:endnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="25E8A991" w14:textId="77777777" w:rsidR="00AF66D9" w:rsidRDefault="00AF66D9">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+      </w:pPr>
       <w:r>
-        <w:continuationSeparator/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Gill Sans MT">
-    <w:panose1 w:val="020B0502020104020203"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
-[...14 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Mincho">
-[...6 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="797AAAFD" w14:textId="77777777" w:rsidR="00E35FF0" w:rsidRDefault="006228DC">
+  <w:p w14:paraId="3334C703" w14:textId="77777777" w:rsidR="002168F4" w:rsidRDefault="002168F4" w:rsidP="00826224">
     <w:pPr>
-      <w:pStyle w:val="Plattetekst"/>
-      <w:spacing w:line="14" w:lineRule="auto"/>
+      <w:pStyle w:val="Voettekst"/>
+      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
-        <w:sz w:val="20"/>
+        <w:rStyle w:val="Paginanummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:noProof/>
-        <w:sz w:val="20"/>
+        <w:rStyle w:val="Paginanummer"/>
       </w:rPr>
-      <mc:AlternateContent>
-[...352 lines deleted...]
-      </mc:AlternateContent>
+      <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
+        <w:rStyle w:val="Paginanummer"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve">PAGE  </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="Paginanummer"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="0AC39130" w14:textId="77777777" w:rsidR="002168F4" w:rsidRDefault="002168F4" w:rsidP="002168F4">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+      <w:ind w:right="360"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6C625294" w14:textId="77777777" w:rsidR="002168F4" w:rsidRPr="002168F4" w:rsidRDefault="002168F4" w:rsidP="00826224">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
+      <w:rPr>
+        <w:rStyle w:val="Paginanummer"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="002168F4">
+      <w:rPr>
+        <w:rStyle w:val="Paginanummer"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="002168F4">
+      <w:rPr>
+        <w:rStyle w:val="Paginanummer"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve">PAGE  </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="002168F4">
+      <w:rPr>
+        <w:rStyle w:val="Paginanummer"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00A2521E">
+      <w:rPr>
+        <w:rStyle w:val="Paginanummer"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:noProof/>
-        <w:sz w:val="20"/>
       </w:rPr>
-      <mc:AlternateContent>
-[...146 lines deleted...]
-      </mc:AlternateContent>
+      <w:t>1</w:t>
     </w:r>
+    <w:r w:rsidRPr="002168F4">
+      <w:rPr>
+        <w:rStyle w:val="Paginanummer"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="1306F101" w14:textId="77777777" w:rsidR="002168F4" w:rsidRPr="002168F4" w:rsidRDefault="002168F4" w:rsidP="002168F4">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+      <w:ind w:right="360"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="52ABC292" w14:textId="77777777" w:rsidR="004361A5" w:rsidRDefault="004361A5">
+    <w:p w14:paraId="0399FC55" w14:textId="77777777" w:rsidR="00AF66D9" w:rsidRDefault="00AF66D9">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+      </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="15073BB2" w14:textId="77777777" w:rsidR="004361A5" w:rsidRDefault="004361A5">
+    <w:p w14:paraId="40F68037" w14:textId="77777777" w:rsidR="00AF66D9" w:rsidRDefault="00AF66D9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
-  <w:defaultTabStop w:val="720"/>
-[...2 lines deleted...]
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
+  <w:attachedTemplate r:id="rId1"/>
+  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:defaultTabStop w:val="284"/>
+  <w:hyphenationZone w:val="1109"/>
+  <w:doNotHyphenateCaps/>
+  <w:displayHorizontalDrawingGridEvery w:val="0"/>
+  <w:displayVerticalDrawingGridEvery w:val="0"/>
+  <w:doNotUseMarginsForDrawingGridOrigin/>
+  <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:doNotValidateAgainstSchema/>
+  <w:doNotDemarcateInvalidXml/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
+    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
-    <w:ulTrailSpace/>
-[...2 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00E35FF0"/>
-[...113 lines deleted...]
-    <w:rsid w:val="00FF201F"/>
+    <w:rsidRoot w:val="00AF66D9"/>
+    <w:rsid w:val="00012DBE"/>
+    <w:rsid w:val="000A1D81"/>
+    <w:rsid w:val="00111ED3"/>
+    <w:rsid w:val="00123286"/>
+    <w:rsid w:val="001C190E"/>
+    <w:rsid w:val="002168F4"/>
+    <w:rsid w:val="002A727C"/>
+    <w:rsid w:val="005D2707"/>
+    <w:rsid w:val="00606255"/>
+    <w:rsid w:val="006B607A"/>
+    <w:rsid w:val="007D451C"/>
+    <w:rsid w:val="00826224"/>
+    <w:rsid w:val="00930A23"/>
+    <w:rsid w:val="009C7354"/>
+    <w:rsid w:val="009E6D7F"/>
+    <w:rsid w:val="009F6EAD"/>
+    <w:rsid w:val="00A11E73"/>
+    <w:rsid w:val="00A2521E"/>
+    <w:rsid w:val="00AE436A"/>
+    <w:rsid w:val="00AF66D9"/>
+    <w:rsid w:val="00C135B1"/>
+    <w:rsid w:val="00C92DF8"/>
+    <w:rsid w:val="00CB3578"/>
+    <w:rsid w:val="00D20AFA"/>
+    <w:rsid w:val="00D55648"/>
+    <w:rsid w:val="00E16443"/>
+    <w:rsid w:val="00E33665"/>
+    <w:rsid w:val="00E36EE9"/>
+    <w:rsid w:val="00F13442"/>
+    <w:rsid w:val="00F956D4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="nl-NL" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="797AAA4D"/>
-  <w15:docId w15:val="{A4A5BA92-92DA-4552-93E8-F9F0975F589F}"/>
+  <w14:docId w14:val="4FF3EB41"/>
+  <w15:docId w15:val="{01B4E2D1-B210-4A07-A4D6-3EFA79BB9D90}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...5 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...104 lines deleted...]
-    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Body Text" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -10321,327 +7806,1076 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-      <w:lang w:val="nl-NL"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="9"/>
+    <w:next w:val="Standaard"/>
     <w:qFormat/>
     <w:pPr>
-      <w:ind w:left="113"/>
+      <w:keepNext/>
+      <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+      <w:rFonts w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="18"/>
-      <w:szCs w:val="18"/>
+      <w:kern w:val="32"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:before="240" w:after="60"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:before="240" w:after="60"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Eindnoottekst">
+    <w:name w:val="endnote text"/>
+    <w:basedOn w:val="Standaard"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Eindnootmarkering">
+    <w:name w:val="endnote reference"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Voetnootverwijzing">
+    <w:name w:val="Voetnootverwijzing"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="wetsvoorstel">
+    <w:name w:val="wetsvoorstel"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="-1440"/>
+        <w:tab w:val="left" w:pos="-720"/>
+        <w:tab w:val="left" w:pos="0"/>
+        <w:tab w:val="left" w:pos="288"/>
+        <w:tab w:val="left" w:pos="720"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer1">
+    <w:name w:val="Alineanummer 1"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Bibliografie1">
+    <w:name w:val="Bibliografie1"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument5">
+    <w:name w:val="Dokument 5"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument6">
+    <w:name w:val="Dokument 6"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument4">
+    <w:name w:val="Dokument 4"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer2">
+    <w:name w:val="Alineanummer 2"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Dokument1">
+    <w:name w:val="Dokument 1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:widowControl w:val="0"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="-720"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer3">
+    <w:name w:val="Alineanummer 3"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer4">
+    <w:name w:val="Alineanummer 4"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer5">
+    <w:name w:val="Alineanummer 5"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer6">
+    <w:name w:val="Alineanummer 6"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument2">
+    <w:name w:val="Dokument 2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer7">
+    <w:name w:val="Alineanummer 7"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer8">
+    <w:name w:val="Alineanummer 8"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Techninit">
+    <w:name w:val="Techn init"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokuinit">
+    <w:name w:val="Doku init"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument3">
+    <w:name w:val="Dokument 3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument7">
+    <w:name w:val="Dokument 7"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument8">
+    <w:name w:val="Dokument 8"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch1">
+    <w:name w:val="Technisch 1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch2">
+    <w:name w:val="Technisch 2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch3">
+    <w:name w:val="Technisch 3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch5">
+    <w:name w:val="Technisch 5"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch6">
+    <w:name w:val="Technisch 6"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch7">
+    <w:name w:val="Technisch 7"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch4">
+    <w:name w:val="Technisch 4"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch8">
+    <w:name w:val="Technisch 8"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Amendement">
+    <w:name w:val="Amendement"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="3310"/>
+        <w:tab w:val="left" w:pos="3600"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg1">
+    <w:name w:val="inhopg 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="480"/>
+      <w:ind w:left="720" w:right="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg2">
+    <w:name w:val="inhopg 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="1440" w:right="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg3">
+    <w:name w:val="inhopg 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="2160" w:right="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg4">
+    <w:name w:val="inhopg 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="2880" w:right="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg5">
+    <w:name w:val="inhopg 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="3600" w:right="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg6">
+    <w:name w:val="inhopg 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg7">
+    <w:name w:val="inhopg 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg8">
+    <w:name w:val="inhopg 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg9">
+    <w:name w:val="inhopg 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index1">
+    <w:name w:val="index 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="1440" w:right="720" w:hanging="1440"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index2">
+    <w:name w:val="index 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="1440" w:right="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="bronvermelding">
+    <w:name w:val="bronvermelding"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="bijschrift">
+    <w:name w:val="bijschrift"/>
+    <w:basedOn w:val="Standaard"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EquationCaption">
+    <w:name w:val="_Equation Caption"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Documentstructuur">
+    <w:name w:val="Document Map"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:semiHidden/>
+    <w:pPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="000080"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="afbeelding">
+    <w:name w:val="afbeelding"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rPr>
+      <w:b/>
+      <w:color w:val="FF0000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="afdeling">
+    <w:name w:val="afdeling"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="artikel">
+    <w:name w:val="artikel"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="afkondiging">
+    <w:name w:val="afkondiging"/>
+    <w:basedOn w:val="Standaard"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="boek">
+    <w:name w:val="boek"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="deel">
+    <w:name w:val="deel"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="hoofdstuk">
+    <w:name w:val="hoofdstuk"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="bijlage">
+    <w:name w:val="bijlage"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="inline-afbeelding">
+    <w:name w:val="inline-afbeelding"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="FF0000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="intitule">
+    <w:name w:val="intitule"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="considerans">
+    <w:name w:val="considerans"/>
+    <w:basedOn w:val="Standaard"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="definitie">
+    <w:name w:val="definitie"/>
+    <w:basedOn w:val="Standaard"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="definitieterm">
+    <w:name w:val="definitieterm"/>
+    <w:basedOn w:val="Standaard"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="lid">
+    <w:name w:val="lid"/>
+    <w:basedOn w:val="Standaard"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="livervolgal">
+    <w:name w:val="livervolgal"/>
+    <w:basedOn w:val="Standaard"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ondertekening">
+    <w:name w:val="ondertekening"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraaf">
+    <w:name w:val="paragraaf"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="slotformulering">
+    <w:name w:val="slotformulering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="titeldeel">
+    <w:name w:val="titeldeel"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="artikel-na-wijzig-artikel">
+    <w:name w:val="artikel-na-wijzig-artikel"/>
+    <w:basedOn w:val="wijzig-artikel"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="tussenkop">
+    <w:name w:val="tussenkop"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rPr>
+      <w:b/>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="wat">
+    <w:name w:val="wat"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="wij">
+    <w:name w:val="wij"/>
+    <w:basedOn w:val="Standaard"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="wijzig-lid">
+    <w:name w:val="wijzig-lid"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:i/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="wijzig-artikel">
+    <w:name w:val="wijzig-artikel"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="artikeltekst">
+    <w:name w:val="artikeltekst"/>
+    <w:basedOn w:val="Standaard"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="gegeven">
+    <w:name w:val="gegeven"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="divisie">
+    <w:name w:val="divisie"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="tempartikeltekst">
+    <w:name w:val="temp artikeltekst"/>
+    <w:basedOn w:val="artikeltekst"/>
+    <w:rPr>
+      <w:color w:val="000080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="tempwat">
+    <w:name w:val="temp wat"/>
+    <w:basedOn w:val="wat"/>
+    <w:rPr>
+      <w:color w:val="000080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="tabelstijl">
+    <w:name w:val="tabelstijl"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="stuknr">
+    <w:name w:val="stuknr"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="stuktitel">
+    <w:name w:val="stuktitel"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="dossiernr">
+    <w:name w:val="dossiernr"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="dossiertitel">
+    <w:name w:val="dossiertitel"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="documentdatum">
+    <w:name w:val="documentdatum"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rPr>
+      <w:i/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="vergaderjaar">
+    <w:name w:val="vergaderjaar"/>
+    <w:basedOn w:val="Standaard"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Paginanummer">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:rsid w:val="002168F4"/>
+  </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal1">
     <w:name w:val="Table Normal1"/>
     <w:uiPriority w:val="2"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00F67B8D"/>
+    <w:rsid w:val="00AF66D9"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Plattetekst">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Standaard"/>
+    <w:link w:val="PlattetekstChar"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
+    <w:rsid w:val="00AF66D9"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Lijstalinea">
-[...1 lines deleted...]
-    <w:basedOn w:val="Standaard"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PlattetekstChar">
+    <w:name w:val="Platte tekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Plattetekst"/>
     <w:uiPriority w:val="1"/>
-    <w:qFormat/>
+    <w:rsid w:val="00AF66D9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
+    <w:rsid w:val="00AF66D9"/>
     <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
       <w:spacing w:before="19"/>
       <w:jc w:val="right"/>
     </w:pPr>
-  </w:style>
-[...21 lines deleted...]
-    <w:rsid w:val="0060528D"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-      <w:lang w:val="nl-NL"/>
-[...26 lines deleted...]
-      <w:lang w:val="nl-NL"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+</w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /></Relationships>
+</file>
+
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\GriffieSjablonen\wet.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Kantoor">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Kantoor">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Kantoor">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -10769,84 +9003,97 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>3381</ap:Characters>
+  <ap:Pages>3</ap:Pages>
+  <ap:Words>604</ap:Words>
+  <ap:Characters>3325</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>28</ap:Lines>
+  <ap:Lines>27</ap:Lines>
   <ap:Paragraphs>7</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:HeadingPairs>
+    <vt:vector baseType="variant" size="2">
+      <vt:variant>
+        <vt:lpstr>Titel</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </ap:HeadingPairs>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="1">
+      <vt:lpstr>T W E E D E   K A M E R   D E R   S T A T E N - G E N E R A A L                                                        2</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>3988</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>3922</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
-  <dc:subject/>
   <dc:creator/>
-  <keywords/>
   <lastModifiedBy/>
   <revision/>
+  <lastPrinted>2009-12-07T14:10:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:description>------------------------</dc:description>
+  <dc:subject/>
+  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
-    <vt:filetime>2026-03-19T00:00:00Z</vt:filetime>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_AdHocReviewCycleID">
+    <vt:i4>737000711</vt:i4>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
-    <vt:lpwstr>Antenna House XSL Formatter V7.4 R1 Linux : 7.4.1.63121 (2023-12-20T11:05+09)</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_EmailSubject">
+    <vt:lpwstr>Sjablonen amendementen en voorstellen van wet</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
-    <vt:filetime>2026-03-26T00:00:00Z</vt:filetime>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_AuthorEmail">
+    <vt:lpwstr>M.Geenen@sdu.nl</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Producer">
-    <vt:lpwstr>Antenna House PDF Output Library 7.4.1889</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_AuthorEmailDisplayName">
+    <vt:lpwstr>Geenen, Michel</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ContentTypeId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="_PreviousAdHocReviewCycleID">
+    <vt:i4>-1389537874</vt:i4>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_ReviewingToolsShownOnce">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="ContentTypeId">
     <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
-  </property>
-[...1 lines deleted...]
-    <vt:lpwstr/>
   </property>
 </Properties>
 </file>