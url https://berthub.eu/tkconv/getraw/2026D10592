--- v0 (2026-04-02)
+++ v1 (2026-05-01)
@@ -1,6083 +1,6366 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00C96CEC" w:rsidRDefault="00C96CEC" w14:paraId="513FDC64" w14:textId="77777777">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9142" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="70" w:type="dxa"/>
+          <w:right w:w="70" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2552"/>
+        <w:gridCol w:w="6590"/>
+      </w:tblGrid>
+      <w:tr w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidTr="00F13442" w14:paraId="46F0B04C" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9142" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidRDefault="00CB3578" w14:paraId="67AF30D1" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidTr="00A11E73" w14:paraId="4CCB3DFC" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidRDefault="00CB3578" w14:paraId="1AA81C71" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6590" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidRDefault="00CB3578" w14:paraId="3E57E3CE" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="-1440"/>
+                <w:tab w:val="left" w:pos="-720"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="002168F4" w:rsidR="002A727C" w:rsidTr="00A11E73" w14:paraId="70EB28B4" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="002A727C" w:rsidR="002A727C" w:rsidP="00F13442" w:rsidRDefault="00CB4BC7" w14:paraId="2C15D8D2" w14:textId="3B9E9D03">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>36 915 XV</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6590" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="002A727C" w:rsidP="000D5BC4" w:rsidRDefault="00CB4BC7" w14:paraId="5D2BB5D2" w14:textId="6CF841AA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Wijziging van de begrotingsstaten van het Ministerie van Sociale Zaken en Werkgelegenheid (XV) voor het jaar 2026 (wijziging samenhangende met de Voorjaarsnota)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidTr="00A11E73" w14:paraId="37C95D62" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidRDefault="00CB3578" w14:paraId="0885856B" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6590" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidRDefault="00CB3578" w14:paraId="055C0F73" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidTr="00A11E73" w14:paraId="731191B0" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidRDefault="00CB3578" w14:paraId="431051B1" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6590" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidRDefault="00CB3578" w14:paraId="641ACC04" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidTr="00A11E73" w14:paraId="55D8664B" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidRDefault="00CB3578" w14:paraId="040EFDC9" w14:textId="74EA7B31">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002168F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nr. </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6590" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidRDefault="00CB3578" w14:paraId="4E2AAA69" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002168F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>VOORSTEL VAN WET</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidTr="00A11E73" w14:paraId="52C7AA40" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidP="00D55648" w:rsidRDefault="00CB3578" w14:paraId="69D93784" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6590" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidRDefault="00CB3578" w14:paraId="4D33AED9" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB3578" w:rsidP="00CB4BC7" w:rsidRDefault="00CB3578" w14:paraId="50DB36E9" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00CB4BC7" w:rsidRDefault="00CB4BC7" w14:paraId="0D871ABF" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="wie-p"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4BC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Wij Willem-Alexander, bij de gratie Gods, Koning der Nederlanden, Prins van Oranje-Nassau, enz. enz. enz.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F55BD3" w:rsidP="00CB4BC7" w:rsidRDefault="00F55BD3" w14:paraId="4545B257" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="considerans-p"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00CB4BC7" w:rsidRDefault="00CB4BC7" w14:paraId="1319BFD8" w14:textId="6B1FFD4F">
+      <w:pPr>
+        <w:pStyle w:val="considerans-p"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4BC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Allen, die deze zullen zien of horen lezen, saluut! doen te weten:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00CB4BC7" w:rsidRDefault="00CB4BC7" w14:paraId="5DE18C9F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="considerans-p"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4BC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Alzo Wij in overweging genomen hebben, dat de noodzaak is gebleken van een wijziging van de departementale begrotingsstaat van het Ministerie van Sociale Zaken en Werkgelegenheid voor het jaar 2026;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00CB4BC7" w:rsidRDefault="00CB4BC7" w14:paraId="30DC90B8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="considerans-p"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4BC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Zo is het, dat Wij, met gemeen overleg der Staten-Generaal, hebben goedgevonden en verstaan, gelijk Wij goedvinden en verstaan bij deze:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CB4BC7" w:rsidP="00CB4BC7" w:rsidRDefault="00CB4BC7" w14:paraId="60F0E431" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="artikel-title"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00CB4BC7" w:rsidRDefault="00CB4BC7" w14:paraId="18A8BE55" w14:textId="3D9A3BB2">
+      <w:pPr>
+        <w:pStyle w:val="artikel-title"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4BC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Artikel 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CB4BC7" w:rsidP="00CB4BC7" w:rsidRDefault="00CB4BC7" w14:paraId="06FAFF6B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="p-artikel"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00CB4BC7" w:rsidRDefault="00CB4BC7" w14:paraId="1C9A9467" w14:textId="146F256A">
+      <w:pPr>
+        <w:pStyle w:val="p-artikel"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4BC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De departementale begrotingsstaat van het Ministerie van Sociale Zaken en Werkgelegenheid (XV) voor het jaar 2026 wordt gewijzigd, zoals blijkt uit de desbetreffende bij deze wet behorende staat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CB4BC7" w:rsidP="00CB4BC7" w:rsidRDefault="00CB4BC7" w14:paraId="31BFA742" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="artikel-title"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00CB4BC7" w:rsidRDefault="00CB4BC7" w14:paraId="713BFEDE" w14:textId="57D216C0">
+      <w:pPr>
+        <w:pStyle w:val="artikel-title"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4BC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Artikel 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CB4BC7" w:rsidP="00CB4BC7" w:rsidRDefault="00CB4BC7" w14:paraId="53983EA6" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="p-artikel"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00CB4BC7" w:rsidRDefault="00CB4BC7" w14:paraId="25AD877B" w14:textId="22F2B1B5">
+      <w:pPr>
+        <w:pStyle w:val="p-artikel"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4BC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De vaststelling van de begrotingsstaten geschiedt in duizenden euro’s.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CB4BC7" w:rsidP="00CB4BC7" w:rsidRDefault="00CB4BC7" w14:paraId="74C41F53" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="artikel-title"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00CB4BC7" w:rsidRDefault="00CB4BC7" w14:paraId="0D3344D7" w14:textId="20804AD9">
+      <w:pPr>
+        <w:pStyle w:val="artikel-title"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4BC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Artikel 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CB4BC7" w:rsidP="00CB4BC7" w:rsidRDefault="00CB4BC7" w14:paraId="5EC259CE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="p-artikel"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00CB4BC7" w:rsidRDefault="00CB4BC7" w14:paraId="02E4A6B4" w14:textId="12A8549A">
+      <w:pPr>
+        <w:pStyle w:val="p-artikel"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4BC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Deze wet treedt in werking met ingang van de dag na de datum van uitgifte van het Staatsblad waarin zij wordt geplaatst en werkt terug tot en met 1 juni 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CB4BC7" w:rsidP="00CB4BC7" w:rsidRDefault="00CB4BC7" w14:paraId="4473EBAE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="p-slotformulering"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00CB4BC7" w:rsidP="00CB4BC7" w:rsidRDefault="00CB4BC7" w14:paraId="656DDCB7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="p-slotformulering"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00CB4BC7" w:rsidRDefault="00CB4BC7" w14:paraId="18DBFC84" w14:textId="2E253BA4">
+      <w:pPr>
+        <w:pStyle w:val="p-slotformulering"/>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4BC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lasten en bevelen dat deze in het Staatsblad zal worden geplaatst en dat alle ministeries, autoriteiten, colleges en ambtenaren die zulks aangaat, aan de nauwkeurige uitvoering de hand zullen houden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00CB4BC7" w:rsidRDefault="00CB4BC7" w14:paraId="4A73257A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00CB4BC7" w:rsidRDefault="00CB4BC7" w14:paraId="3E719BC7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="label-p"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4BC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Gegeven</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CB4BC7" w:rsidP="00CB4BC7" w:rsidRDefault="00CB4BC7" w14:paraId="2771EEB2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ondertekening-spacing-large"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00CB4BC7" w:rsidP="00CB4BC7" w:rsidRDefault="00CB4BC7" w14:paraId="2CF82BF7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ondertekening-spacing-large"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00CB4BC7" w:rsidP="00CB4BC7" w:rsidRDefault="00CB4BC7" w14:paraId="7CA155FC" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ondertekening-spacing-large"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00CB4BC7" w:rsidP="00CB4BC7" w:rsidRDefault="00CB4BC7" w14:paraId="68D65607" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ondertekening-spacing-large"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00CB4BC7" w:rsidP="00CB4BC7" w:rsidRDefault="00CB4BC7" w14:paraId="3904DEE7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ondertekening-spacing-large"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00CB4BC7" w:rsidP="00CB4BC7" w:rsidRDefault="00CB4BC7" w14:paraId="025DCB9A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ondertekening-spacing-large"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00CB4BC7" w:rsidP="00CB4BC7" w:rsidRDefault="00CB4BC7" w14:paraId="5360CEFB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ondertekening-spacing-large"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00CB4BC7" w:rsidRDefault="00CB4BC7" w14:paraId="73E31470" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ondertekening-spacing-large"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00CB4BC7" w:rsidRDefault="00CB4BC7" w14:paraId="58DEEE7E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="functie"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4BC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De Minister van Sociale Zaken en Werkgelegenheid,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CB4BC7" w:rsidP="00CB4BC7" w:rsidRDefault="00CB4BC7" w14:paraId="7720C8C0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ondertekening-spacing-large"/>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00CB4BC7" w:rsidP="00CB4BC7" w:rsidRDefault="00CB4BC7" w14:paraId="0A8E7F51" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ondertekening-spacing-large"/>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00CB4BC7" w:rsidP="00CB4BC7" w:rsidRDefault="00CB4BC7" w14:paraId="61C342E8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ondertekening-spacing-large"/>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00CB4BC7" w:rsidP="00CB4BC7" w:rsidRDefault="00CB4BC7" w14:paraId="3841A7C0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ondertekening-spacing-large"/>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00CB4BC7" w:rsidP="00CB4BC7" w:rsidRDefault="00CB4BC7" w14:paraId="607A59A4" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ondertekening-spacing-large"/>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00CB4BC7" w:rsidP="00CB4BC7" w:rsidRDefault="00CB4BC7" w14:paraId="055CBE5C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ondertekening-spacing-large"/>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00CB4BC7" w:rsidP="00CB4BC7" w:rsidRDefault="00CB4BC7" w14:paraId="522DE4A6" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ondertekening-spacing-large"/>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00CB4BC7" w:rsidP="00CB4BC7" w:rsidRDefault="00CB4BC7" w14:paraId="15B907DD" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ondertekening-spacing-large"/>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00CB4BC7" w:rsidRDefault="00CB4BC7" w14:paraId="3FC268B5" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="functie"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4BC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De Minister van Werk en Participatie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00CB4BC7" w:rsidRDefault="00CB4BC7" w14:paraId="2037C471" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ondertekening-spacing-large"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00CB4BC7" w:rsidP="00CB4BC7" w:rsidRDefault="00CB4BC7" w14:paraId="12647D11" w14:textId="77777777"/>
+    <w:p w:rsidR="00CB4BC7" w:rsidP="00CB4BC7" w:rsidRDefault="00CB4BC7" w14:paraId="341EAB46" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="page-break"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9694" w:type="dxa"/>
-        <w:tblInd w:w="-3317" w:type="dxa"/>
+        <w:tblInd w:w="-621" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="8844"/>
-        <w:gridCol w:w="850"/>
+        <w:gridCol w:w="355"/>
+        <w:gridCol w:w="2716"/>
+        <w:gridCol w:w="1234"/>
+        <w:gridCol w:w="1030"/>
+        <w:gridCol w:w="1067"/>
+        <w:gridCol w:w="1234"/>
+        <w:gridCol w:w="991"/>
+        <w:gridCol w:w="1067"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C96CEC" w14:paraId="6BA8C69B" w14:textId="77777777">
-[...42 lines deleted...]
-              <w:t>2</w:t>
+      <w:tr w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidTr="00CB4BC7" w14:paraId="0FA3BD2C" w14:textId="77777777">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9694" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="113" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="179D7BD1" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="kio2-table-title"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Wijziging begrotingsstaat van het Ministerie van Sociale Zaken en Werkgelegenheid (XV) voor het jaar 2026 (Eerste suppletoire begroting) (bedragen x € 1.000)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C96CEC" w14:paraId="2EAED3EE" w14:textId="77777777">
-[...48 lines deleted...]
-            <w:tcW w:w="3317" w:type="dxa"/>
+      <w:tr w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidTr="00CB4BC7" w14:paraId="6C271048" w14:textId="77777777">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="320" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...330 lines deleted...]
-            <w:tcW w:w="275" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="179CF5F6" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Art.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2964" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C96CEC" w:rsidRDefault="002155F8" w14:paraId="7A2F8B05" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="7B94A1F3" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="17"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="17"/>
-[...30 lines deleted...]
-                <w:sz w:val="17"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Omschrijving</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3030" w:type="dxa"/>
+            <w:tcW w:w="3205" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C96CEC" w:rsidRDefault="002155F8" w14:paraId="33BF5FC2" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="1015E157" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="p-table"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="17"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="17"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Vastgestelde begroting</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3030" w:type="dxa"/>
+            <w:tcW w:w="3205" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="2" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C96CEC" w:rsidRDefault="002155F8" w14:paraId="4FC97130" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="32727609" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="p-table"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="17"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="17"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Mutaties 1e suppletoire begroting</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C96CEC" w14:paraId="3426E10F" w14:textId="77777777">
+      <w:tr w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidTr="00CB4BC7" w14:paraId="3D2C330B" w14:textId="77777777">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="275" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="320" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C96CEC" w:rsidRDefault="00C96CEC" w14:paraId="197B17BE" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="31A89244" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="17"/>
-[...7 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2964" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C96CEC" w:rsidRDefault="00C96CEC" w14:paraId="224A8567" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="2B001B23" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="17"/>
-[...7 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1101" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C96CEC" w:rsidRDefault="002155F8" w14:paraId="1FEC8ECC" w14:textId="77777777">
-[...3 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="3E1DDECA" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="17"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="17"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Verplichtingen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1052" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C96CEC" w:rsidRDefault="002155F8" w14:paraId="512EDB6F" w14:textId="77777777">
-[...3 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="1AF8B364" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="17"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="17"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Uitgaven</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1052" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C96CEC" w:rsidRDefault="002155F8" w14:paraId="0DA51B6D" w14:textId="77777777">
-[...3 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="5206CC28" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="17"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="17"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ontvangsten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1101" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C96CEC" w:rsidRDefault="002155F8" w14:paraId="1219DFDE" w14:textId="77777777">
-[...3 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="69D309A6" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="17"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="17"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Verplichtingen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1052" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C96CEC" w:rsidRDefault="002155F8" w14:paraId="05AE1521" w14:textId="77777777">
-[...3 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="60260D74" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="17"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="17"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Uitgaven</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1052" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C96CEC" w:rsidRDefault="002155F8" w14:paraId="026D3F6D" w14:textId="77777777">
-[...3 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="2EDF076A" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="17"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="17"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ontvangsten</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C96CEC" w14:paraId="1BF1D78A" w14:textId="77777777">
+      <w:tr w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidTr="00CB4BC7" w14:paraId="228C6215" w14:textId="77777777">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="275" w:type="dxa"/>
+            <w:tcW w:w="320" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="009EE0" w:sz="2" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C96CEC" w:rsidRDefault="00C96CEC" w14:paraId="5294D996" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="63AEF60D" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="17"/>
-[...6 lines deleted...]
-            <w:tcW w:w="2846" w:type="dxa"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2964" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="009EE0" w:sz="2" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C96CEC" w:rsidRDefault="00C96CEC" w14:paraId="336C37DE" w14:textId="38668C41">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="4A222E62" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="17"/>
-[...6 lines deleted...]
-            <w:tcW w:w="1010" w:type="dxa"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1101" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="009EE0" w:sz="2" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C96CEC" w:rsidRDefault="00C96CEC" w14:paraId="59A81A76" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="1C5A4164" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="17"/>
-[...6 lines deleted...]
-            <w:tcW w:w="1010" w:type="dxa"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1052" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="009EE0" w:sz="2" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C96CEC" w:rsidRDefault="00C96CEC" w14:paraId="210C0067" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="4D8B605C" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="17"/>
-[...6 lines deleted...]
-            <w:tcW w:w="1010" w:type="dxa"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1052" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="009EE0" w:sz="2" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C96CEC" w:rsidRDefault="00C96CEC" w14:paraId="64783998" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="76FC8AC0" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="17"/>
-[...6 lines deleted...]
-            <w:tcW w:w="1010" w:type="dxa"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1101" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="009EE0" w:sz="2" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C96CEC" w:rsidRDefault="00C96CEC" w14:paraId="734675AD" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="5163E614" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="17"/>
-[...6 lines deleted...]
-            <w:tcW w:w="1010" w:type="dxa"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1052" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="009EE0" w:sz="2" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C96CEC" w:rsidRDefault="00C96CEC" w14:paraId="711D588B" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="007E70B3" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="17"/>
-[...6 lines deleted...]
-            <w:tcW w:w="1010" w:type="dxa"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1052" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="009EE0" w:sz="2" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C96CEC" w:rsidRDefault="00C96CEC" w14:paraId="0DDABF84" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="0DB637EE" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="17"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C96CEC" w14:paraId="59CC2E8A" w14:textId="77777777">
-[...38 lines deleted...]
-              <w:rPr>
+      <w:tr w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidTr="00CB4BC7" w14:paraId="1F6371D9" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="320" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="7E9B7C94" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="2E07441F" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="17"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Totaal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
-[...17 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1101" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="67CD2F5A" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="17"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>65.366.289</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
-[...17 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1052" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="459E8495" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="17"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>65.707.199</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
-[...17 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1052" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="6D512FC1" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="17"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2.630.327</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
-[...17 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1101" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="5EA1E0F8" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="17"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>- 79.384</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
-[...17 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1052" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="03406CA1" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="17"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>- 111.908</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
-[...17 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1052" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="59940A7E" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="17"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>‒ 137</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C96CEC" w14:paraId="787DF557" w14:textId="77777777">
-[...2 lines deleted...]
-            <w:tcW w:w="275" w:type="dxa"/>
+      <w:tr w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidTr="00CB4BC7" w14:paraId="3AF07EA1" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="320" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="009EE0" w:sz="2" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...17 lines deleted...]
-            <w:tcW w:w="2846" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="451355CB" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2964" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="009EE0" w:sz="2" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...18 lines deleted...]
-            <w:tcW w:w="1010" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="11CF1CEC" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1101" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="009EE0" w:sz="2" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...18 lines deleted...]
-            <w:tcW w:w="1010" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="51954AD9" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1052" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="009EE0" w:sz="2" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...18 lines deleted...]
-            <w:tcW w:w="1010" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="67653AC0" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1052" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="009EE0" w:sz="2" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...18 lines deleted...]
-            <w:tcW w:w="1010" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="318BC260" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1101" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="009EE0" w:sz="2" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...18 lines deleted...]
-            <w:tcW w:w="1010" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="59ACA28F" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1052" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="009EE0" w:sz="2" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...18 lines deleted...]
-            <w:tcW w:w="1010" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="4EE51EF1" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1052" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="009EE0" w:sz="2" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...11 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="46E0D8F8" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C96CEC" w14:paraId="2E1BFBD4" w14:textId="77777777">
-[...39 lines deleted...]
-                <w:sz w:val="17"/>
+      <w:tr w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidTr="00CB4BC7" w14:paraId="478E817D" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="320" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="3736CCD7" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="4C5D3297" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Beleidsartikelen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
-[...112 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:tcW w:w="1101" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="2E6AA692" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1052" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="4C84EF1A" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1052" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="22D59DE6" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1101" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="78175825" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1052" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="329D6A3F" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1052" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="5C01AE74" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C96CEC" w14:paraId="4548ABE6" w14:textId="77777777">
-[...19 lines deleted...]
-                <w:sz w:val="17"/>
+      <w:tr w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidTr="00CB4BC7" w14:paraId="67AF14BC" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="320" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="410A8116" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2846" w:type="dxa"/>
-[...17 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:tcW w:w="2964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="4B06F951" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Arbeidsmarkt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:tcW w:w="1101" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="65976779" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>259.545</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:tcW w:w="1052" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="7C697EFF" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>587.419</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:tcW w:w="1052" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="7639E802" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>17.680</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:tcW w:w="1101" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="268679CF" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>17.201</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:tcW w:w="1052" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="0FFBAF07" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>‒ 5.323</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:tcW w:w="1052" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="45765531" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>‒ 3.100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C96CEC" w14:paraId="5ED9AD8F" w14:textId="77777777">
-[...19 lines deleted...]
-                <w:sz w:val="17"/>
+      <w:tr w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidTr="00CB4BC7" w14:paraId="005ACC7A" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="320" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="42BB6BA1" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2846" w:type="dxa"/>
-[...17 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:tcW w:w="2964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="2B1CD894" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Bijstand, Participatiewet en Toeslagenwet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:tcW w:w="1101" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="0CAD7E7C" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>9.251.579</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:tcW w:w="1052" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="76DA10EB" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>9.259.442</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:tcW w:w="1052" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="26C7F837" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>55.357</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:tcW w:w="1101" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="608A1EBC" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>‒ 60.290</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:tcW w:w="1052" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="2DC9FA73" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>‒ 60.290</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:tcW w:w="1052" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="3899D3B0" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8.400</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C96CEC" w14:paraId="18B19740" w14:textId="77777777">
-[...19 lines deleted...]
-                <w:sz w:val="17"/>
+      <w:tr w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidTr="00CB4BC7" w14:paraId="36A3E6AA" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="320" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="36630703" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2846" w:type="dxa"/>
-[...17 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:tcW w:w="2964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="1010DBC1" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Arbeidsongeschiktheid</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:tcW w:w="1101" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="71CB3EEC" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>13.056</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:tcW w:w="1052" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="1D39CC56" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>13.056</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:tcW w:w="1052" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="4D60C899" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:tcW w:w="1101" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="14FC68C1" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>253.431</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:tcW w:w="1052" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="324B7F6B" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>253.431</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:tcW w:w="1052" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="1563F468" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C96CEC" w14:paraId="6CABA585" w14:textId="77777777">
-[...19 lines deleted...]
-                <w:sz w:val="17"/>
+      <w:tr w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidTr="00CB4BC7" w14:paraId="15FDBF38" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="320" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="48D4DA07" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2846" w:type="dxa"/>
-[...17 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:tcW w:w="2964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="28BD2951" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Jonggehandicapten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:tcW w:w="1101" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="7BE6DC0B" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4.851.392</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:tcW w:w="1052" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="6294871B" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4.851.392</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:tcW w:w="1052" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="77101369" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:tcW w:w="1101" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="3EC5A5F8" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3.011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:tcW w:w="1052" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="3F7CFAA1" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3.011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:tcW w:w="1052" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="38A7BCAB" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C96CEC" w14:paraId="6113DDB2" w14:textId="77777777">
-[...19 lines deleted...]
-                <w:sz w:val="17"/>
+      <w:tr w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidTr="00CB4BC7" w14:paraId="3D5E2B15" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="320" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="429D8BAE" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2846" w:type="dxa"/>
-[...17 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:tcW w:w="2964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="31045EDD" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Werkloosheid</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:tcW w:w="1101" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="0FB81729" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>98.782</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:tcW w:w="1052" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="245D2F53" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>98.782</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:tcW w:w="1052" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="25ED5C2B" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:tcW w:w="1101" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="1DF5AF5F" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>‒ 3.689</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:tcW w:w="1052" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="75558981" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>‒ 3.689</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:tcW w:w="1052" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="6D890A54" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>971</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C96CEC" w14:paraId="30EC475B" w14:textId="77777777">
-[...19 lines deleted...]
-                <w:sz w:val="17"/>
+      <w:tr w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidTr="00CB4BC7" w14:paraId="22CECDCB" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="320" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="60A79420" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2846" w:type="dxa"/>
-[...17 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:tcW w:w="2964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="17EA851E" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ziekte en verlofregelingen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:tcW w:w="1101" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="1B017C2F" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>40.765</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:tcW w:w="1052" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="2305D7F7" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>40.765</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:tcW w:w="1052" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="323ADDBF" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:tcW w:w="1101" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="1759B903" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>‒ 18.555</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:tcW w:w="1052" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="681B6CA6" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>‒ 18.555</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:tcW w:w="1052" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="7F23FDDC" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2.763</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C96CEC" w14:paraId="00A60E25" w14:textId="77777777">
-[...19 lines deleted...]
-                <w:sz w:val="17"/>
+      <w:tr w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidTr="00CB4BC7" w14:paraId="1C061472" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="320" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="72B9BBBC" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2846" w:type="dxa"/>
-[...17 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:tcW w:w="2964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="5A641714" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Kinderopvang</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:tcW w:w="1101" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="4CD636CD" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6.213.745</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:tcW w:w="1052" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="51013CD3" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6.213.745</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:tcW w:w="1052" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="37874923" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2.112.930</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:tcW w:w="1101" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="5C0D9F6D" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>‒ 260.235</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:tcW w:w="1052" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="11A9FF07" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>‒ 260.235</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:tcW w:w="1052" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="41A96EA2" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>‒ 18.366</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C96CEC" w14:paraId="2350065F" w14:textId="77777777">
-[...19 lines deleted...]
-                <w:sz w:val="17"/>
+      <w:tr w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidTr="00CB4BC7" w14:paraId="2E298AEA" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="320" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="304B19DB" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2846" w:type="dxa"/>
-[...17 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:tcW w:w="2964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="4C2BA220" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Oudedagsvoorziening</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:tcW w:w="1101" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="40F78EF9" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>66.725</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:tcW w:w="1052" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="7434CF21" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>66.887</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:tcW w:w="1052" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="28FB1BAD" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:tcW w:w="1101" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="44618AE6" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>‒ 2.242</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:tcW w:w="1052" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="6D1A653B" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>‒ 2.242</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:tcW w:w="1052" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="28AA73CF" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>32</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C96CEC" w14:paraId="230E4752" w14:textId="77777777">
-[...19 lines deleted...]
-                <w:sz w:val="17"/>
+      <w:tr w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidTr="00CB4BC7" w14:paraId="399690A5" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="320" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="0AC30E20" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2846" w:type="dxa"/>
-[...17 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:tcW w:w="2964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="7801904D" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Nabestaanden</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:tcW w:w="1101" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="6F09E064" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3.280</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:tcW w:w="1052" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="68F2576F" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3.280</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:tcW w:w="1052" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="341127F3" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:tcW w:w="1101" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="11365AF7" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>‒ 53</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:tcW w:w="1052" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="6D4C665B" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>‒ 53</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:tcW w:w="1052" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="26FFACD8" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C96CEC" w14:paraId="0BBC3B1C" w14:textId="77777777">
-[...19 lines deleted...]
-                <w:sz w:val="17"/>
+      <w:tr w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidTr="00CB4BC7" w14:paraId="2CB814F5" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="320" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="6037C9EE" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2846" w:type="dxa"/>
-[...17 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:tcW w:w="2964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="574A8DF2" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Tegemoetkoming ouders</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:tcW w:w="1101" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="623458A0" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>9.928.997</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:tcW w:w="1052" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="0D38D88E" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>9.928.997</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:tcW w:w="1052" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="58D87EAD" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>335.662</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:tcW w:w="1101" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="04808A71" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>‒ 67.362</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:tcW w:w="1052" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="524BD17D" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>‒ 67.362</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:tcW w:w="1052" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="41B08A57" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>‒ 45.205</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C96CEC" w14:paraId="5892605F" w14:textId="77777777">
-[...19 lines deleted...]
-                <w:sz w:val="17"/>
+      <w:tr w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidTr="00CB4BC7" w14:paraId="0696B27E" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="320" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="2D08BD51" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2846" w:type="dxa"/>
-[...17 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:tcW w:w="2964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="43539CC0" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Uitvoering</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:tcW w:w="1101" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="79B140CC" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>723.710</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:tcW w:w="1052" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="200FC427" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>723.710</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:tcW w:w="1052" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="17E4D154" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:tcW w:w="1101" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="403F5018" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>33.308</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:tcW w:w="1052" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="57F0749F" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>33.308</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:tcW w:w="1052" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="3EB6D1AD" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C96CEC" w14:paraId="1B67ED5D" w14:textId="77777777">
-[...19 lines deleted...]
-                <w:sz w:val="17"/>
+      <w:tr w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidTr="00CB4BC7" w14:paraId="3D7E33E6" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="320" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="5E4A3AAD" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2846" w:type="dxa"/>
-[...17 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:tcW w:w="2964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="60B9F3CF" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Rijksbijdragen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:tcW w:w="1101" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="58CB3ACB" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>32.633.056</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:tcW w:w="1052" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="079B5B7C" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>32.633.056</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:tcW w:w="1052" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="6E116070" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:tcW w:w="1101" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="2BAD91F7" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>51.233</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:tcW w:w="1052" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="3CC56C26" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>51.233</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:tcW w:w="1052" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="7CD2C937" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C96CEC" w14:paraId="6D246EC4" w14:textId="77777777">
-[...19 lines deleted...]
-                <w:sz w:val="17"/>
+      <w:tr w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidTr="00CB4BC7" w14:paraId="06C81E77" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="320" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="2D99CE34" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2846" w:type="dxa"/>
-[...17 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:tcW w:w="2964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="00887DF5" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Integratie en maatschappelijke samenhang</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:tcW w:w="1101" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="0F54C40C" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>484.978</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:tcW w:w="1052" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="41F1C1FF" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>485.978</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:tcW w:w="1052" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="72AC3D78" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:tcW w:w="1101" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="54BF276B" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>‒ 10.589</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:tcW w:w="1052" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="44581368" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>‒ 20.589</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:tcW w:w="1052" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="01ED46F7" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>54.122</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C96CEC" w14:paraId="0775BD32" w14:textId="77777777">
-[...2 lines deleted...]
-            <w:tcW w:w="275" w:type="dxa"/>
+      <w:tr w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidTr="00CB4BC7" w14:paraId="6B59F964" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="320" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="009EE0" w:sz="2" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...17 lines deleted...]
-            <w:tcW w:w="2846" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="46457F91" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2964" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="009EE0" w:sz="2" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...18 lines deleted...]
-            <w:tcW w:w="1010" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="733BC151" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1101" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="009EE0" w:sz="2" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...18 lines deleted...]
-            <w:tcW w:w="1010" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="567447AC" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1052" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="009EE0" w:sz="2" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...18 lines deleted...]
-            <w:tcW w:w="1010" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="45EE6614" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1052" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="009EE0" w:sz="2" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...18 lines deleted...]
-            <w:tcW w:w="1010" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="65CEE9E0" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1101" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="009EE0" w:sz="2" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...18 lines deleted...]
-            <w:tcW w:w="1010" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="4DEF23B2" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1052" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="009EE0" w:sz="2" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...18 lines deleted...]
-            <w:tcW w:w="1010" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="6A393E06" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1052" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="009EE0" w:sz="2" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...11 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="310D6EA2" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C96CEC" w14:paraId="307995F1" w14:textId="77777777">
-[...39 lines deleted...]
-                <w:sz w:val="17"/>
+      <w:tr w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidTr="00CB4BC7" w14:paraId="7F5EA04A" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="320" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="75C16889" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="17D44FAD" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Niet-beleidsartikelen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
-[...112 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:tcW w:w="1101" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="470155B9" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1052" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="194264B0" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1052" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="231D7C8C" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1101" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="3D3FBAB6" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1052" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="50EAA644" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1052" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="54F969DA" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C96CEC" w14:paraId="729F9AC1" w14:textId="77777777">
-[...19 lines deleted...]
-                <w:sz w:val="17"/>
+      <w:tr w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidTr="00CB4BC7" w14:paraId="3332EDA0" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="320" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="6C383DC0" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>96</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2846" w:type="dxa"/>
-[...17 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:tcW w:w="2964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="44A5ED27" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Apparaat Kerndepartement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:tcW w:w="1101" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="2C87DB7E" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>631.903</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:tcW w:w="1052" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="72FC40F2" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>635.914</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:tcW w:w="1052" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="52546B64" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>105.698</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:tcW w:w="1101" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="0BA8AF54" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>22.827</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:tcW w:w="1052" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="615ACE61" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>22.827</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:tcW w:w="1052" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="73AC4729" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>246</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C96CEC" w14:paraId="5094B6F5" w14:textId="77777777">
-[...2 lines deleted...]
-            <w:tcW w:w="275" w:type="dxa"/>
+      <w:tr w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidTr="00CB4BC7" w14:paraId="645972C1" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="320" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="009EE0" w:sz="2" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="43D2E52C" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2846" w:type="dxa"/>
+            <w:tcW w:w="2964" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="009EE0" w:sz="2" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...16 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="0CAE9EDB" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Nog onverdeeld</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
+            <w:tcW w:w="1101" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="009EE0" w:sz="2" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...17 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="2210F12E" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>164.776</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
+            <w:tcW w:w="1052" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="009EE0" w:sz="2" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...17 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="7F013F55" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>164.776</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
+            <w:tcW w:w="1052" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="009EE0" w:sz="2" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...17 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="6DE7A6F9" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
+            <w:tcW w:w="1101" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="009EE0" w:sz="2" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...17 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="6AFD8B7A" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>‒ 37.380</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
+            <w:tcW w:w="1052" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="009EE0" w:sz="2" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...17 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="1BDCAC40" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>‒ 37.380</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
+            <w:tcW w:w="1052" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="009EE0" w:sz="2" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...17 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:tcMar>
+              <w:top w:w="22" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="22" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00C227D2" w:rsidRDefault="00CB4BC7" w14:paraId="7BC8E07F" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="p-table"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00C96CEC" w:rsidRDefault="00C96CEC" w14:paraId="743BB3C9" w14:textId="77777777">
+    <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00CB4BC7" w:rsidRDefault="00CB4BC7" w14:paraId="56943173" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="p-marginbottom"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00C96CEC">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId8"/>
+    <w:p w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidP="00A11E73" w:rsidRDefault="00CB4BC7" w14:paraId="482918B2" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="1848"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00CB4BC7" w:rsidR="00CB4BC7" w:rsidSect="00A11E73">
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1831" w:right="1106" w:bottom="859" w:left="4422" w:header="1417" w:footer="576" w:gutter="0"/>
+      <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="357" w:footer="1440" w:gutter="0"/>
+      <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
+      <w:noEndnote/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="35482589" w14:textId="77777777" w:rsidR="002155F8" w:rsidRDefault="002155F8">
+    <w:p w14:paraId="0ED31460" w14:textId="77777777" w:rsidR="00CB4BC7" w:rsidRDefault="00CB4BC7">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="exact"/>
+      </w:pPr>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="5FF31203" w14:textId="77777777" w:rsidR="00CB4BC7" w:rsidRDefault="00CB4BC7">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+      </w:pPr>
       <w:r>
-        <w:separator/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
-  <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1C2538ED" w14:textId="77777777" w:rsidR="002155F8" w:rsidRDefault="002155F8">
+  <w:endnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="20CF15DE" w14:textId="77777777" w:rsidR="00CB4BC7" w:rsidRDefault="00CB4BC7">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+      </w:pPr>
       <w:r>
-        <w:continuationSeparator/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Times New Roman"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="DejaVu Sans">
+    <w:altName w:val="Verdana"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A246029" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
   </w:font>
-  <w:font w:name="Tahoma">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7DCDBD1A" w14:textId="77777777" w:rsidR="002155F8" w:rsidRDefault="002155F8">
+  <w:p w14:paraId="2039B4F1" w14:textId="77777777" w:rsidR="002168F4" w:rsidRDefault="002168F4" w:rsidP="00826224">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
+      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
+      <w:rPr>
+        <w:rStyle w:val="Paginanummer"/>
+      </w:rPr>
     </w:pPr>
     <w:r>
-      <w:t>Tweede Kamer, vergaderjaar 2025–2026, 36 915 XV, nr. 1</w:t>
-[...4 lines deleted...]
-    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="Paginanummer"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
-      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+      <w:rPr>
+        <w:rStyle w:val="Paginanummer"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
+      <w:rPr>
+        <w:rStyle w:val="Paginanummer"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="60DF4C2D" w14:textId="77777777" w:rsidR="002168F4" w:rsidRDefault="002168F4" w:rsidP="002168F4">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+      <w:ind w:right="360"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7D722A95" w14:textId="77777777" w:rsidR="002168F4" w:rsidRPr="002168F4" w:rsidRDefault="002168F4" w:rsidP="00826224">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
+      <w:rPr>
+        <w:rStyle w:val="Paginanummer"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="002168F4">
+      <w:rPr>
+        <w:rStyle w:val="Paginanummer"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="002168F4">
+      <w:rPr>
+        <w:rStyle w:val="Paginanummer"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve">PAGE  </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="002168F4">
+      <w:rPr>
+        <w:rStyle w:val="Paginanummer"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
-      <w:t>45</w:t>
+    <w:r w:rsidR="00A2521E">
+      <w:rPr>
+        <w:rStyle w:val="Paginanummer"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>1</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="002168F4">
+      <w:rPr>
+        <w:rStyle w:val="Paginanummer"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
+  </w:p>
+  <w:p w14:paraId="1FD88B8B" w14:textId="77777777" w:rsidR="002168F4" w:rsidRPr="002168F4" w:rsidRDefault="002168F4" w:rsidP="002168F4">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+      <w:ind w:right="360"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="42159940" w14:textId="77777777" w:rsidR="002155F8" w:rsidRDefault="002155F8">
+    <w:p w14:paraId="2FD7BD5C" w14:textId="77777777" w:rsidR="00CB4BC7" w:rsidRDefault="00CB4BC7">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="000000"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="44DE7B65" w14:textId="77777777" w:rsidR="002155F8" w:rsidRDefault="002155F8">
+    <w:p w14:paraId="3D422D4B" w14:textId="77777777" w:rsidR="00CB4BC7" w:rsidRDefault="00CB4BC7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...465 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
-  <w:defaultTabStop w:val="709"/>
-[...1 lines deleted...]
-  <w:hyphenationZone w:val="425"/>
+  <w:attachedTemplate r:id="rId1"/>
+  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:defaultTabStop w:val="284"/>
+  <w:hyphenationZone w:val="1109"/>
+  <w:doNotHyphenateCaps/>
+  <w:displayHorizontalDrawingGridEvery w:val="0"/>
+  <w:displayVerticalDrawingGridEvery w:val="0"/>
+  <w:doNotUseMarginsForDrawingGridOrigin/>
+  <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:doNotValidateAgainstSchema/>
+  <w:doNotDemarcateInvalidXml/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
+    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C96CEC"/>
-[...9 lines deleted...]
-    <w:rsid w:val="00F8083F"/>
+    <w:rsidRoot w:val="00CB4BC7"/>
+    <w:rsid w:val="00010523"/>
+    <w:rsid w:val="00010B86"/>
+    <w:rsid w:val="00012DBE"/>
+    <w:rsid w:val="000A1D81"/>
+    <w:rsid w:val="00111ED3"/>
+    <w:rsid w:val="001C190E"/>
+    <w:rsid w:val="001C28AD"/>
+    <w:rsid w:val="002168F4"/>
+    <w:rsid w:val="002A727C"/>
+    <w:rsid w:val="005D2707"/>
+    <w:rsid w:val="00606255"/>
+    <w:rsid w:val="006B607A"/>
+    <w:rsid w:val="007D451C"/>
+    <w:rsid w:val="00826224"/>
+    <w:rsid w:val="00930A23"/>
+    <w:rsid w:val="009C7354"/>
+    <w:rsid w:val="009E6D7F"/>
+    <w:rsid w:val="00A11E73"/>
+    <w:rsid w:val="00A2521E"/>
+    <w:rsid w:val="00AE436A"/>
+    <w:rsid w:val="00C135B1"/>
+    <w:rsid w:val="00C92DF8"/>
+    <w:rsid w:val="00CB3578"/>
+    <w:rsid w:val="00CB4BC7"/>
+    <w:rsid w:val="00CE00E3"/>
+    <w:rsid w:val="00D101FF"/>
+    <w:rsid w:val="00D20AFA"/>
+    <w:rsid w:val="00D33E3F"/>
+    <w:rsid w:val="00D55648"/>
+    <w:rsid w:val="00E16443"/>
+    <w:rsid w:val="00E36EE9"/>
+    <w:rsid w:val="00F13442"/>
+    <w:rsid w:val="00F55BD3"/>
+    <w:rsid w:val="00F956D4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="3B0A45C8"/>
-  <w15:docId w15:val="{14425F9B-1E41-4638-959A-18842AFB07EA}"/>
+  <w14:docId w14:val="7A966828"/>
+  <w15:docId w15:val="{1480B2BF-060A-4B46-8B24-CFDE6912808D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="DejaVu Sans" w:eastAsia="Arial Unicode MS" w:hAnsi="DejaVu Sans" w:cs="Tahoma"/>
-[...1 lines deleted...]
-        <w:sz w:val="18"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...5 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...104 lines deleted...]
-    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -6226,1130 +6509,1432 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:before="240" w:after="60"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="32"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:before="240" w:after="60"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:before="240" w:after="60"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titel">
-[...2 lines deleted...]
-    <w:qFormat/>
+  <w:style w:type="paragraph" w:styleId="Eindnoottekst">
+    <w:name w:val="endnote text"/>
+    <w:basedOn w:val="Standaard"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Eindnootmarkering">
+    <w:name w:val="endnote reference"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Voetnootverwijzing">
+    <w:name w:val="Voetnootverwijzing"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="wetsvoorstel">
+    <w:name w:val="wetsvoorstel"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="-1440"/>
+        <w:tab w:val="left" w:pos="-720"/>
+        <w:tab w:val="left" w:pos="0"/>
+        <w:tab w:val="left" w:pos="288"/>
+        <w:tab w:val="left" w:pos="720"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer1">
+    <w:name w:val="Alineanummer 1"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Bibliografie1">
+    <w:name w:val="Bibliografie1"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument5">
+    <w:name w:val="Dokument 5"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument6">
+    <w:name w:val="Dokument 6"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument4">
+    <w:name w:val="Dokument 4"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer2">
+    <w:name w:val="Alineanummer 2"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Dokument1">
+    <w:name w:val="Dokument 1"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:pageBreakBefore/>
-[...15 lines deleted...]
-      <w:spacing w:after="220" w:line="220" w:lineRule="exact"/>
+      <w:widowControl w:val="0"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="-720"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="17"/>
-[...212 lines deleted...]
-      <w:b/>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="begrotingshoofdstuk-text">
-    <w:name w:val="begrotingshoofdstuk-text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer3">
+    <w:name w:val="Alineanummer 3"/>
     <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer4">
+    <w:name w:val="Alineanummer 4"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer5">
+    <w:name w:val="Alineanummer 5"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer6">
+    <w:name w:val="Alineanummer 6"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument2">
+    <w:name w:val="Dokument 2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer7">
+    <w:name w:val="Alineanummer 7"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer8">
+    <w:name w:val="Alineanummer 8"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Techninit">
+    <w:name w:val="Techn init"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokuinit">
+    <w:name w:val="Doku init"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument3">
+    <w:name w:val="Dokument 3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument7">
+    <w:name w:val="Dokument 7"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument8">
+    <w:name w:val="Dokument 8"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch1">
+    <w:name w:val="Technisch 1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch2">
+    <w:name w:val="Technisch 2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch3">
+    <w:name w:val="Technisch 3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch5">
+    <w:name w:val="Technisch 5"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch6">
+    <w:name w:val="Technisch 6"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch7">
+    <w:name w:val="Technisch 7"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch4">
+    <w:name w:val="Technisch 4"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch8">
+    <w:name w:val="Technisch 8"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Amendement">
+    <w:name w:val="Amendement"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="3310"/>
+        <w:tab w:val="left" w:pos="3600"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:b/>
+      <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="dossiernr-highlight">
-[...358 lines deleted...]
-    <w:name w:val="box-p"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg1">
+    <w:name w:val="inhopg 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:pPr>
-      <w:pBdr>
-[...3 lines deleted...]
-      <w:ind w:left="108"/>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="480"/>
+      <w:ind w:left="720" w:right="720" w:hanging="720"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="stuknr-highlight">
-[...22 lines deleted...]
-    <w:name w:val="footer"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg2">
+    <w:name w:val="inhopg 2"/>
+    <w:basedOn w:val="Standaard"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="right" w:pos="10567"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
       </w:tabs>
-      <w:spacing w:before="144"/>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="1440" w:right="720" w:hanging="720"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="ul">
-[...1 lines deleted...]
-    <w:basedOn w:val="Geenlijst"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg3">
+    <w:name w:val="inhopg 3"/>
+    <w:basedOn w:val="Standaard"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="2160" w:right="720" w:hanging="720"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="ol">
-[...1 lines deleted...]
-    <w:basedOn w:val="Geenlijst"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg4">
+    <w:name w:val="inhopg 4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="2880" w:right="720" w:hanging="720"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="ol-footnotes">
-[...1 lines deleted...]
-    <w:basedOn w:val="Geenlijst"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg5">
+    <w:name w:val="inhopg 5"/>
+    <w:basedOn w:val="Standaard"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="3600" w:right="720" w:hanging="720"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="ol-rbg">
-[...1 lines deleted...]
-    <w:basedOn w:val="Geenlijst"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg6">
+    <w:name w:val="inhopg 6"/>
+    <w:basedOn w:val="Standaard"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="720" w:hanging="720"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="ul-rbg">
-[...1 lines deleted...]
-    <w:basedOn w:val="Geenlijst"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg7">
+    <w:name w:val="inhopg 7"/>
+    <w:basedOn w:val="Standaard"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="720" w:hanging="720"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="ul-startdisc-rbg">
-[...1 lines deleted...]
-    <w:basedOn w:val="Geenlijst"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg8">
+    <w:name w:val="inhopg 8"/>
+    <w:basedOn w:val="Standaard"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="720" w:hanging="720"/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg9">
+    <w:name w:val="inhopg 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index1">
+    <w:name w:val="index 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="1440" w:right="720" w:hanging="1440"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index2">
+    <w:name w:val="index 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="1440" w:right="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="bronvermelding">
+    <w:name w:val="bronvermelding"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="bijschrift">
+    <w:name w:val="bijschrift"/>
+    <w:basedOn w:val="Standaard"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EquationCaption">
+    <w:name w:val="_Equation Caption"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
-    <w:link w:val="KoptekstChar"/>
-[...1 lines deleted...]
-    <w:unhideWhenUsed/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
-    <w:name w:val="Koptekst Char"/>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Documentstructuur">
+    <w:name w:val="Document Map"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:semiHidden/>
+    <w:pPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="000080"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="afbeelding">
+    <w:name w:val="afbeelding"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rPr>
+      <w:b/>
+      <w:color w:val="FF0000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="afdeling">
+    <w:name w:val="afdeling"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="artikel">
+    <w:name w:val="artikel"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="afkondiging">
+    <w:name w:val="afkondiging"/>
+    <w:basedOn w:val="Standaard"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="boek">
+    <w:name w:val="boek"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="deel">
+    <w:name w:val="deel"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="hoofdstuk">
+    <w:name w:val="hoofdstuk"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="bijlage">
+    <w:name w:val="bijlage"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="inline-afbeelding">
+    <w:name w:val="inline-afbeelding"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="FF0000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="intitule">
+    <w:name w:val="intitule"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="considerans">
+    <w:name w:val="considerans"/>
+    <w:basedOn w:val="Standaard"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="definitie">
+    <w:name w:val="definitie"/>
+    <w:basedOn w:val="Standaard"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="definitieterm">
+    <w:name w:val="definitieterm"/>
+    <w:basedOn w:val="Standaard"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="lid">
+    <w:name w:val="lid"/>
+    <w:basedOn w:val="Standaard"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="livervolgal">
+    <w:name w:val="livervolgal"/>
+    <w:basedOn w:val="Standaard"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ondertekening">
+    <w:name w:val="ondertekening"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraaf">
+    <w:name w:val="paragraaf"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="slotformulering">
+    <w:name w:val="slotformulering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="titeldeel">
+    <w:name w:val="titeldeel"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="artikel-na-wijzig-artikel">
+    <w:name w:val="artikel-na-wijzig-artikel"/>
+    <w:basedOn w:val="wijzig-artikel"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="tussenkop">
+    <w:name w:val="tussenkop"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rPr>
+      <w:b/>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="wat">
+    <w:name w:val="wat"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="wij">
+    <w:name w:val="wij"/>
+    <w:basedOn w:val="Standaard"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="wijzig-lid">
+    <w:name w:val="wijzig-lid"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:i/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="wijzig-artikel">
+    <w:name w:val="wijzig-artikel"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="artikeltekst">
+    <w:name w:val="artikeltekst"/>
+    <w:basedOn w:val="Standaard"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="gegeven">
+    <w:name w:val="gegeven"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="divisie">
+    <w:name w:val="divisie"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="tempartikeltekst">
+    <w:name w:val="temp artikeltekst"/>
+    <w:basedOn w:val="artikeltekst"/>
+    <w:rPr>
+      <w:color w:val="000080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="tempwat">
+    <w:name w:val="temp wat"/>
+    <w:basedOn w:val="wat"/>
+    <w:rPr>
+      <w:color w:val="000080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="tabelstijl">
+    <w:name w:val="tabelstijl"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="stuknr">
+    <w:name w:val="stuknr"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="stuktitel">
+    <w:name w:val="stuktitel"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="dossiernr">
+    <w:name w:val="dossiernr"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="dossiertitel">
+    <w:name w:val="dossiertitel"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="documentdatum">
+    <w:name w:val="documentdatum"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rPr>
+      <w:i/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="vergaderjaar">
+    <w:name w:val="vergaderjaar"/>
+    <w:basedOn w:val="Standaard"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Paginanummer">
+    <w:name w:val="page number"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Koptekst"/>
-    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="002168F4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="p-marginbottom">
+    <w:name w:val="p-marginbottom"/>
+    <w:rsid w:val="00CB4BC7"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="20" w:line="220" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="DejaVu Sans" w:eastAsia="Arial Unicode MS" w:hAnsi="DejaVu Sans" w:cs="Tahoma"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="p-table">
+    <w:name w:val="p-table"/>
+    <w:rsid w:val="00CB4BC7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="DejaVu Sans" w:eastAsia="Arial Unicode MS" w:hAnsi="DejaVu Sans" w:cs="Tahoma"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="kio2-table-title">
+    <w:name w:val="kio2-table-title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00CB4BC7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:widowControl w:val="0"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="009EE0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="20" w:line="220" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="DejaVu Sans" w:eastAsia="Arial Unicode MS" w:hAnsi="DejaVu Sans" w:cs="Tahoma"/>
+      <w:color w:val="FFFFFF"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="page-break">
+    <w:name w:val="page-break"/>
+    <w:rsid w:val="00CB4BC7"/>
+    <w:pPr>
+      <w:pageBreakBefore/>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="DejaVu Sans" w:eastAsia="Arial Unicode MS" w:hAnsi="DejaVu Sans" w:cs="Tahoma"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="considerans-p">
+    <w:name w:val="considerans-p"/>
+    <w:rsid w:val="00CB4BC7"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="180"/>
+      <w:ind w:firstLine="142"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="DejaVu Sans" w:eastAsia="Arial Unicode MS" w:hAnsi="DejaVu Sans" w:cs="Tahoma"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="wie-p">
+    <w:name w:val="wie-p"/>
+    <w:rsid w:val="00CB4BC7"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="180"/>
+      <w:ind w:firstLine="142"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="DejaVu Sans" w:eastAsia="Arial Unicode MS" w:hAnsi="DejaVu Sans" w:cs="Tahoma"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="artikel-title">
+    <w:name w:val="artikel-title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00CB4BC7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="180" w:line="220" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="DejaVu Sans" w:eastAsia="Arial Unicode MS" w:hAnsi="DejaVu Sans" w:cs="Tahoma"/>
+      <w:b/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="17"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="p-artikel">
+    <w:name w:val="p-artikel"/>
+    <w:rsid w:val="00CB4BC7"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="180"/>
+      <w:ind w:firstLine="142"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="DejaVu Sans" w:eastAsia="Arial Unicode MS" w:hAnsi="DejaVu Sans" w:cs="Tahoma"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="p-slotformulering">
+    <w:name w:val="p-slotformulering"/>
+    <w:rsid w:val="00CB4BC7"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:ind w:firstLine="142"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="DejaVu Sans" w:eastAsia="Arial Unicode MS" w:hAnsi="DejaVu Sans" w:cs="Tahoma"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="functie">
+    <w:name w:val="functie"/>
+    <w:rsid w:val="00CB4BC7"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="DejaVu Sans" w:eastAsia="Arial Unicode MS" w:hAnsi="DejaVu Sans" w:cs="Tahoma"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="naam">
+    <w:name w:val="naam"/>
+    <w:rsid w:val="00CB4BC7"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="180"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="DejaVu Sans" w:eastAsia="Arial Unicode MS" w:hAnsi="DejaVu Sans" w:cs="Tahoma"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="label-p">
+    <w:name w:val="label-p"/>
+    <w:rsid w:val="00CB4BC7"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="180"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="DejaVu Sans" w:eastAsia="Arial Unicode MS" w:hAnsi="DejaVu Sans" w:cs="Tahoma"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ondertekening-spacing-large">
+    <w:name w:val="ondertekening-spacing-large"/>
+    <w:rsid w:val="00CB4BC7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="1620"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="DejaVu Sans" w:eastAsia="Arial Unicode MS" w:hAnsi="DejaVu Sans" w:cs="Tahoma"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+</w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /></Relationships>
+</file>
+
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\GriffieSjablonen\wet.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Kantoor">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Kantoor">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Kantoor">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>3</ap:Pages>
-  <ap:Words>441</ap:Words>
-  <ap:Characters>2578</ap:Characters>
+  <ap:Words>452</ap:Words>
+  <ap:Characters>2489</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>184</ap:Lines>
-  <ap:Paragraphs>125</ap:Paragraphs>
+  <ap:Lines>20</ap:Lines>
+  <ap:Paragraphs>5</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:HeadingPairs>
+    <vt:vector baseType="variant" size="2">
+      <vt:variant>
+        <vt:lpstr>Titel</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </ap:HeadingPairs>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="1">
+      <vt:lpstr>T W E E D E   K A M E R   D E R   S T A T E N - G E N E R A A L                                                        2</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>2894</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>2936</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:creator/>
   <lastModifiedBy/>
   <revision/>
+  <lastPrinted>2026-04-13T14:47:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:description>------------------------</dc:description>
   <dc:subject/>
   <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_AdHocReviewCycleID">
+    <vt:i4>737000711</vt:i4>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_EmailSubject">
+    <vt:lpwstr>Sjablonen amendementen en voorstellen van wet</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_AuthorEmail">
+    <vt:lpwstr>M.Geenen@sdu.nl</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_AuthorEmailDisplayName">
+    <vt:lpwstr>Geenen, Michel</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="_PreviousAdHocReviewCycleID">
+    <vt:i4>-1389537874</vt:i4>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_ReviewingToolsShownOnce">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="ContentTypeId">
     <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MediaServiceImageTags">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>