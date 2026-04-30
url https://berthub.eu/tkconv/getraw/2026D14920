--- v0 (2026-04-02)
+++ v1 (2026-04-30)
@@ -1,3380 +1,967 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00B824BA" w:rsidP="00583ED7" w:rsidRDefault="0021269E" w14:paraId="425660D1" w14:textId="77777777">
-[...40 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00815272" w:rsidR="00815272" w:rsidRDefault="00650F59" w14:paraId="578D4F43" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00815272">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>21501-30</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00815272" w:rsidR="00815272">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00815272" w:rsidR="00815272">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Raad voor Concurrentievermogen </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00815272" w:rsidR="00815272" w:rsidP="00815272" w:rsidRDefault="00815272" w14:paraId="52855BAC" w14:textId="3C63B4FA">
+      <w:pPr>
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00815272">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00815272">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>692</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00815272">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Economische Zaken en Klimaat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00815272" w:rsidR="00815272" w:rsidP="00650F59" w:rsidRDefault="00815272" w14:paraId="736F3C2B" w14:textId="0C7B0BB7">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00815272">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00815272" w:rsidR="00815272" w:rsidP="00650F59" w:rsidRDefault="00815272" w14:paraId="47A05D16" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00815272" w:rsidR="00815272" w:rsidP="00650F59" w:rsidRDefault="00815272" w14:paraId="5C47D9F6" w14:textId="69ED1F3A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00815272">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 31 maart 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00815272" w:rsidR="00650F59" w:rsidP="00650F59" w:rsidRDefault="00650F59" w14:paraId="2548B647" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00815272" w:rsidR="00650F59" w:rsidP="00650F59" w:rsidRDefault="00650F59" w14:paraId="4CC94A45" w14:textId="58D60348">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00815272">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hierbij stuur ik u de geannoteerde agenda voor de informele Raad voor Toerisme die op 16 en 17 juni 2026 plaatsvindt op Cyprus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00815272" w:rsidR="00650F59" w:rsidP="00650F59" w:rsidRDefault="00650F59" w14:paraId="61331B72" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00815272" w:rsidR="00815272" w:rsidP="00650F59" w:rsidRDefault="00815272" w14:paraId="0FB7CF1B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00815272" w:rsidR="00650F59" w:rsidP="00650F59" w:rsidRDefault="00815272" w14:paraId="4A2A70BA" w14:textId="70B9ED4B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00815272">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00815272" w:rsidR="00650F59">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inister van Economische Zaken en Klimaat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00815272">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00815272" w:rsidR="00815272" w:rsidP="00815272" w:rsidRDefault="00815272" w14:paraId="3BFAA7A5" w14:textId="41A669EE">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00815272">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>H.G.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00815272">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Herbert</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00815272" w:rsidR="00815272" w:rsidP="00650F59" w:rsidRDefault="00815272" w14:paraId="205C772A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00815272" w:rsidR="00650F59" w:rsidP="00650F59" w:rsidRDefault="00650F59" w14:paraId="59336AD5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00815272">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DF58A2" w:rsidR="00FD2551" w:rsidP="00583ED7" w:rsidRDefault="00FD2551" w14:paraId="339C58FF" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00815272" w:rsidR="00650F59" w:rsidP="00650F59" w:rsidRDefault="00650F59" w14:paraId="2496505C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF58A2">
-        <w:rPr>
+      <w:r w:rsidRPr="00815272">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Geannoteerde agenda Informele Toerismeraad 16 en 17 april 2026 op Cyprus</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0021269E" w:rsidP="00583ED7" w:rsidRDefault="0021269E" w14:paraId="3EEC2884" w14:textId="77777777"/>
-[...34 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00815272" w:rsidR="00650F59" w:rsidP="00650F59" w:rsidRDefault="00650F59" w14:paraId="3595B13D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00815272" w:rsidR="00650F59" w:rsidP="00650F59" w:rsidRDefault="00650F59" w14:paraId="4ABD4681" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00815272">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het Cypriotische voorzitterschap heeft deze Raad geïnitieerd om van gedachten te wisselen over het toekomstige toerismebeleid binnen de EU. Centraal hierbij staat de nieuwe duurzame toerismestrategie die de Europese Commissie (hierna: de Commissie) in juni 2026 van plan is te publiceren. Daarnaast wil het voorzitterschap het belang van het toeristische midden- en kleinbedrijf (mkb) – dat kan worden beschouwd als de drijvende kracht van de Europese toerismesector – nadrukkelijk op de agenda zetten. Tijdens de bijeenkomst zal worden besproken hoe het mkb kan bijdragen aan een innovatieve en weerbare toerismesector in de EU.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00815272" w:rsidR="00650F59" w:rsidP="00650F59" w:rsidRDefault="00650F59" w14:paraId="5A46986E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00DF58A2" w:rsidR="00FD2551" w:rsidP="00583ED7" w:rsidRDefault="00FD2551" w14:paraId="2A1015A7" w14:textId="3DBD446F">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00815272" w:rsidR="00650F59" w:rsidP="00650F59" w:rsidRDefault="00650F59" w14:paraId="61529E6F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF58A2">
-        <w:rPr>
+      <w:r w:rsidRPr="00815272">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>De Europese Toerisme Strategie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FD2551" w:rsidP="00583ED7" w:rsidRDefault="00FD2551" w14:paraId="461B6748" w14:textId="411BCBC3">
-[...16 lines deleted...]
-        <w:t xml:space="preserve">ommissaris </w:t>
+    <w:p w:rsidRPr="00815272" w:rsidR="00650F59" w:rsidP="00650F59" w:rsidRDefault="00650F59" w14:paraId="3994E66F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00815272">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nederland zal tijdens de Raad aangeven dat het blij is met het initiatief van commissaris </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FC5387">
+      <w:r w:rsidRPr="00815272">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Tzitzikostas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FC5387">
-[...29 lines deleted...]
-        <w:t xml:space="preserve">ommissaris </w:t>
+      <w:r w:rsidRPr="00815272">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> om een nieuwe duurzame toerisme strategie te ontwikkelen. De Commissaris heeft naast toerisme ook duurzame mobiliteit in de portefeuille. Dit verstevigt de connectie tussen (duurzame) mobiliteit en toerisme, wat een belangrijke randvoorwaarde is voor een toekomstbestendig toerisme ecosysteem. Nederland zal aangeven dat het positief staat tegenover het continueren van toerismebeleid op EU-niveau met de focus op kennisdeling, samenwerkingen en waar nodig via richtlijnen, zoals de pakketreizen richtlijn en korte termijn verhuur. Daarnaast blijft het uitgangspunt dat toerisme een nationale competentie is met aandacht voor diversiteit in de regio. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00815272" w:rsidR="00650F59" w:rsidP="00650F59" w:rsidRDefault="00650F59" w14:paraId="20590F8F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00815272">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Commissaris </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FC5387">
+      <w:r w:rsidRPr="00815272">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Tzitzikostas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FC5387">
-[...89 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00815272">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> heeft benadrukt dat hij de ambitie heeft om Europa de belangrijkste toeristische bestemming ter wereld te laten blijven. Om dit te bereiken, heeft de EU veerkrachtige en concurrerende toeristische bedrijven nodig. Daarom dient de nieuwe strategie ook aansluiten bij de algemene doelstelling van de Commissie om het concurrentievermogen van de economie te versterken en om administratieve en regelgevende lasten te verminderen, ook in de toeristische sector. Dit is ook één van de prioriteiten in het Coalitieakkoord. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00815272" w:rsidR="00650F59" w:rsidP="00650F59" w:rsidRDefault="00650F59" w14:paraId="13B6B59F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00815272" w:rsidR="00650F59" w:rsidP="00650F59" w:rsidRDefault="00650F59" w14:paraId="636251FA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00815272">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Daarnaast zal Nederland het economische belang van de sector benadrukken. Binnen Nederland zorgt de toerismesector voor € 105 miljard aan bestedingen, 3,8% van het bruto nationaal inkomen en meer dan 6,7% van de totale werkgelegenheid, wat goed is voor 768.000 banen, waarvan meer dan 95% in het mkb. Ook vergroot de gastvrijheidssector de kwaliteit van leven, het maakt mensen gezonder en gelukkiger en verbindt groepen mensen. Nederland zal ook aangeven dat het belangrijk is om rekening te houden met het horizontale karakter van toerisme. Dit betekent dat toerisme niet los kan worden gezien van andere (EU) beleidsterreinen, zoals onder meer de interne markt, mkb-beleid, mobiliteit, consumentenbescherming, energie en veiligheid. In een gemeenschappelijke EU-toerisme strategie is het belangrijk dat dit horizontale karakter naar voren komt. Nederland ziet het daarom ook als de rol van de Commissie om ervoor te zorgen dat beleid, wetgevingsinitiatieven van de EU en programma’s op andere beleidsterreinen worden gemonitord, zodat duidelijk is welke eventuele positieve of negatieve effecten ze hebben op de toeristische sector.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00815272" w:rsidR="00650F59" w:rsidP="00650F59" w:rsidRDefault="00650F59" w14:paraId="4DEFCD05" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00815272" w:rsidR="00650F59" w:rsidP="00650F59" w:rsidRDefault="00650F59" w14:paraId="0399138F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00815272">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Verder zal Nederland de Europese strategie ook gebruiken als inspiratie voor ontwikkeling van nieuwe nationale beleidsdoelen die aansluiten bij de Europese strategie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00815272" w:rsidR="00650F59" w:rsidP="00650F59" w:rsidRDefault="00650F59" w14:paraId="22900727" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00DF58A2" w:rsidR="00FD2551" w:rsidP="00583ED7" w:rsidRDefault="00FD2551" w14:paraId="7F3DE4AE" w14:textId="4DEEE4E0">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00815272" w:rsidR="00650F59" w:rsidP="00650F59" w:rsidRDefault="00650F59" w14:paraId="0A6F3179" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF58A2">
-        <w:rPr>
+      <w:r w:rsidRPr="00815272">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>M</w:t>
-[...76 lines deleted...]
-      <w:r>
+        <w:t>Mkb als drijvende kracht van de toerisme sector</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00815272" w:rsidR="00650F59" w:rsidP="00650F59" w:rsidRDefault="00650F59" w14:paraId="66C99B50" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00815272">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tijdens het gesprek over het mkb als drijvende kracht van de toerisme sector zal Nederland het belang van vermindering van administratieve lasten voor het MKB benadrukken en aangeven dat Nederland vooral inzet op een generiek instrumentarium om het mkb te ondersteunen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00815272" w:rsidR="00650F59" w:rsidP="00650F59" w:rsidRDefault="00650F59" w14:paraId="5F583A48" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00815272" w:rsidR="00650F59" w:rsidP="00650F59" w:rsidRDefault="00650F59" w14:paraId="56C0BD69" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00815272">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ook zullen we goede voorbeelden delen waarbij wij specifiek toerisme-mkb ondersteunen in Nederland. Een concreet voorbeeld is het "Digitale Offensief Toerisme" van het Nederlands Bureau voor Toerisme &amp; Congressen (NBTC) in opdracht van het ministerie van Economische Zaken en Klimaat (EZK). Dit initiatief helpt de Nederlandse gastvrijheidssector bij digitalisering, zodat ondernemers efficiënter kunnen werken, hun bereik vergroten en beter kunnen inspelen op veranderende marktomstandigheden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00815272">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="00DF58A2">
-[...11 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00815272">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. Daarnaast bieden we toeristische bestemmingen en mkb-bedrijven handelingsperspectieven om de impact van klimaatverandering en klimaatrisico’s het hoofd te bieden.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00815272">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FD2551" w:rsidP="00583ED7" w:rsidRDefault="00FD2551" w14:paraId="0ABA7FFD" w14:textId="720F0715"/>
-[...6 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId10"/>
+    <w:p w:rsidRPr="00815272" w:rsidR="00650F59" w:rsidP="00650F59" w:rsidRDefault="00650F59" w14:paraId="3B2F5C82" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00815272" w:rsidR="00650F59" w:rsidP="00650F59" w:rsidRDefault="00650F59" w14:paraId="22FCA844" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00815272" w:rsidR="00650F59" w:rsidP="00650F59" w:rsidRDefault="00650F59" w14:paraId="51D005A7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00815272" w:rsidR="00F80165" w:rsidP="00650F59" w:rsidRDefault="00F80165" w14:paraId="3475C66A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00815272" w:rsidR="00F80165" w:rsidSect="00650F59">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2398" w:right="2818" w:bottom="1077" w:left="1559" w:header="2398" w:footer="561" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5D6A24C8" w14:textId="77777777" w:rsidR="008F4461" w:rsidRDefault="008F4461">
+    <w:p w14:paraId="5721914A" w14:textId="77777777" w:rsidR="00650F59" w:rsidRDefault="00650F59" w:rsidP="00650F59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C11EF30" w14:textId="77777777" w:rsidR="008F4461" w:rsidRDefault="008F4461"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="32B744E8" w14:textId="77777777" w:rsidR="008F4461" w:rsidRDefault="008F4461">
+    <w:p w14:paraId="612790C6" w14:textId="77777777" w:rsidR="00650F59" w:rsidRDefault="00650F59" w:rsidP="00650F59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BDB4B9A" w14:textId="77777777" w:rsidR="008F4461" w:rsidRDefault="008F4461"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...33 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-    <w:panose1 w:val="020B7200000000000000"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-[...13 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="02193012" w14:textId="619738D5" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="049C6ABD" w14:textId="77777777" w:rsidR="00650F59" w:rsidRPr="00650F59" w:rsidRDefault="00650F59" w:rsidP="00650F59">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...106 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...75 lines deleted...]
-  <w:p w14:paraId="3A78A604" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="41725B6B" w14:textId="77777777" w:rsidR="00650F59" w:rsidRPr="00650F59" w:rsidRDefault="00650F59" w:rsidP="00650F59">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="4185B288" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2D1BDCEF" w14:textId="77777777" w:rsidR="00650F59" w:rsidRPr="00650F59" w:rsidRDefault="00650F59" w:rsidP="00650F59">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6FDC38BC" w14:textId="77777777" w:rsidR="008F4461" w:rsidRDefault="008F4461">
+    <w:p w14:paraId="4AA6D315" w14:textId="77777777" w:rsidR="00650F59" w:rsidRDefault="00650F59" w:rsidP="00650F59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E79731D" w14:textId="77777777" w:rsidR="008F4461" w:rsidRDefault="008F4461"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="35C2FEB0" w14:textId="77777777" w:rsidR="008F4461" w:rsidRDefault="008F4461">
+    <w:p w14:paraId="03D8B7C7" w14:textId="77777777" w:rsidR="00650F59" w:rsidRDefault="00650F59" w:rsidP="00650F59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14B16CD3" w14:textId="77777777" w:rsidR="008F4461" w:rsidRDefault="008F4461"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="5C0BF280" w14:textId="77777777" w:rsidR="00FD2551" w:rsidRDefault="00FD2551" w:rsidP="00FD2551">
+    <w:p w14:paraId="773ECDA9" w14:textId="77777777" w:rsidR="00650F59" w:rsidRPr="00815272" w:rsidRDefault="00650F59" w:rsidP="00650F59">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00815272">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00815272">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="002A4B2A">
+        <w:r w:rsidRPr="00815272">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Digitale transformatie in toerisme - NBTC</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="5162F2CA" w14:textId="77777777" w:rsidR="00FD2551" w:rsidRDefault="00FD2551" w:rsidP="00FD2551">
+    <w:p w14:paraId="3F64B179" w14:textId="77777777" w:rsidR="00650F59" w:rsidRPr="00815272" w:rsidRDefault="00650F59" w:rsidP="00650F59">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00815272">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00815272">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
-        <w:r w:rsidRPr="002A4B2A">
+        <w:r w:rsidRPr="00815272">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Samen toekomstbestendig: Klimaatadaptatie in de gastvrijheidssector - NBTC</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...105 lines deleted...]
-  <w:p w14:paraId="1A4E105B" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="39165D15" w14:textId="77777777" w:rsidR="00650F59" w:rsidRPr="00650F59" w:rsidRDefault="00650F59" w:rsidP="00650F59">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...41 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...553 lines deleted...]
-  <w:p w14:paraId="679B07AC" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="04B91B08" w14:textId="77777777" w:rsidR="00650F59" w:rsidRPr="00650F59" w:rsidRDefault="00650F59" w:rsidP="00650F59">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...1034 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="72C32971" w14:textId="77777777" w:rsidR="00650F59" w:rsidRPr="00650F59" w:rsidRDefault="00650F59" w:rsidP="00650F59">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-  <w:removeDateAndTime/>
   <w:proofState w:spelling="clean"/>
-  <w:stylePaneFormatFilter w:val="3F04" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-[...1 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C83DBC"/>
-[...595 lines deleted...]
-    <w:rsid w:val="00FF192E"/>
+    <w:rsidRoot w:val="00650F59"/>
+    <w:rsid w:val="00650F59"/>
+    <w:rsid w:val="00815272"/>
+    <w:rsid w:val="00EA20A8"/>
+    <w:rsid w:val="00EC3128"/>
+    <w:rsid w:val="00F80165"/>
+    <w:rsid w:val="00FC3DE8"/>
+    <w:rsid w:val="00FE4CA4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="4DDC6606"/>
+  <w14:docId w14:val="3105B4BD"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{21CAFDEB-3634-41D1-A8E1-C4F27CD32DAC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3390,74 +977,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -3606,1091 +1194,1183 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C82AFE"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00650F59"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00650F59"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00650F59"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00650F59"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00650F59"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00650F59"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00650F59"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00650F59"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00650F59"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...406 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
-    <w:rsid w:val="00841CD9"/>
-[...7 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00650F59"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop2"/>
-    <w:rsid w:val="00841CD9"/>
-[...8 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00650F59"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop3"/>
-    <w:rsid w:val="00841CD9"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00650F59"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
-[...3 lines deleted...]
-      <w:bCs/>
+    <w:semiHidden/>
+    <w:rsid w:val="00650F59"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...3 lines deleted...]
-    <w:name w:val="Normal Indent"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00650F59"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00650F59"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00650F59"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00650F59"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00650F59"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="99"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00650F59"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00650F59"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00650F59"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
-[...5 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    <w:rsid w:val="00650F59"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00650F59"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...6 lines deleted...]
-    <w:name w:val="Title"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00650F59"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00650F59"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00650F59"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="TitelChar"/>
-    <w:uiPriority w:val="10"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00650F59"/>
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
-      <w:spacing w:after="300"/>
-[...31 lines deleted...]
-    <w:rsid w:val="00D1197D"/>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00650F59"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00650F59"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:rsid w:val="00650F59"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="00650F59"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:rsid w:val="00650F59"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
-    <w:rsid w:val="00DE555F"/>
+    <w:rsid w:val="00650F59"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
+    <w:name w:val="Huisstijl-Adres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-AdresChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00650F59"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="192"/>
+      </w:tabs>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
+    <w:name w:val="Huisstijl-Gegeven Char Char"/>
+    <w:link w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="00650F59"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
+    <w:name w:val="Huisstijl-Gegeven"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-GegevenCharChar"/>
+    <w:rsid w:val="00650F59"/>
+    <w:pPr>
+      <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
+    <w:name w:val="Huisstijl-Rubricering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00650F59"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-NAW">
+    <w:name w:val="Huisstijl-NAW"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00650F59"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:rsid w:val="00650F59"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Retouradres">
+    <w:name w:val="Huisstijl-Retouradres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00650F59"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Kopje">
+    <w:name w:val="Huisstijl-Kopje"/>
+    <w:basedOn w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="00650F59"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Paginanummering">
+    <w:name w:val="Huisstijl-Paginanummering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00650F59"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
+    <w:name w:val="Huisstijl-Adres Char"/>
+    <w:link w:val="Huisstijl-Adres"/>
+    <w:uiPriority w:val="99"/>
+    <w:locked/>
+    <w:rsid w:val="00650F59"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00650F59"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00650F59"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00FD2551"/>
+    <w:rsid w:val="00650F59"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nbtc.nl/nl/site/themas/verduurzaming/samen-toekomstbestendig-klimaatadaptatie-in-de-gastvrijheidssector" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nbtc.nl/nl/site/themas/digitale-transformatie" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
-  <clbl:label id="{4bde8109-f994-4a60-a1d3-5c95e2ff3620}" enabled="1" method="Privileged" siteId="{1321633e-f6b9-44e2-a44f-59b9d264ecb7}" contentBits="0" removed="0"/>
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>3839</ap:Characters>
+  <ap:Pages>3</ap:Pages>
+  <ap:Words>724</ap:Words>
+  <ap:Characters>3982</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>31</ap:Lines>
+  <ap:Lines>33</ap:Lines>
   <ap:Paragraphs>9</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>4528</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>4697</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>