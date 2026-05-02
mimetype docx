--- v0 (2026-04-02)
+++ v1 (2026-05-02)
@@ -1,4988 +1,26600 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00CC2F1E" w:rsidP="00CC2F1E" w:rsidRDefault="00CC2F1E" w14:paraId="359FFDED" w14:textId="77777777">
+    <w:p w:rsidRPr="00A17132" w:rsidR="00A10753" w:rsidP="00A10753" w:rsidRDefault="00A10753" w14:paraId="385437F1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="WitregelW1bodytekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_GoBack" w:id="0"/>
-[...3 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CC2F1E" w:rsidR="00CC2F1E" w:rsidP="00CC2F1E" w:rsidRDefault="00CC2F1E" w14:paraId="55DD30E8" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00CC2F1E" w:rsidR="00CC2F1E" w:rsidP="00CC2F1E" w:rsidRDefault="00CC2F1E" w14:paraId="21AA1CE2" w14:textId="27110280">
+    <w:p w:rsidRPr="00A17132" w:rsidR="00A17132" w:rsidRDefault="00A10753" w14:paraId="5EB7044A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>21501-08</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132" w:rsidR="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A17132" w:rsidR="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Milieuraad</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A17132" w:rsidR="00A17132" w:rsidP="004474D9" w:rsidRDefault="00A17132" w14:paraId="359770D2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>1030</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de staatssecretaris van Infrastructuur en Waterstaat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A17132" w:rsidR="00A17132" w:rsidP="00A17132" w:rsidRDefault="00A17132" w14:paraId="77C6D379" w14:textId="32259F6B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A17132" w:rsidR="00A17132" w:rsidP="00A17132" w:rsidRDefault="00A17132" w14:paraId="062D53A4" w14:textId="31B24593">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 31 maart 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A17132" w:rsidR="00A10753" w:rsidP="00A10753" w:rsidRDefault="00A10753" w14:paraId="3803D979" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="WitregelW1bodytekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC2F1E">
-[...67 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="008E1535" w:rsidRDefault="00CC2F1E" w14:paraId="1622D376" w14:textId="77777777">
+    <w:p w:rsidRPr="00A17132" w:rsidR="00A10753" w:rsidP="00A10753" w:rsidRDefault="00A10753" w14:paraId="6E68B0B3" w14:textId="629DB2F4">
       <w:pPr>
         <w:pStyle w:val="WitregelW1bodytekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Met deze brief ontvangt u, mede namens de Minister van Landbouw, Visserij, Voedselzekerheid en Natuur, het verslag van de Milieuraad die op 17 maart 2026 in Brussel plaatsvond. Met dit verslag wordt invulling gegeven aan twee moties rondom het beleidsdebat over de herziening van CO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-normen personenauto’s en bestelwagens. In deze moties wordt het kabinet opgeroepen om zich te verzetten tegen het verbod op de verbrandingsmotor.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A17132">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002C777C" w:rsidP="002C777C" w:rsidRDefault="002C777C" w14:paraId="35958542" w14:textId="48019E1E">
-[...12 lines deleted...]
-      <w:r w:rsidR="00EE6576">
+    <w:p w:rsidRPr="00A17132" w:rsidR="00A10753" w:rsidP="00A10753" w:rsidRDefault="00A10753" w14:paraId="414FA974" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="WitregelW1bodytekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A17132" w:rsidR="00A10753" w:rsidP="00A10753" w:rsidRDefault="00A10753" w14:paraId="2824ACAC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Daarnaast vindt u als bijlage bij deze brief het Spaanse non-paper, dat steun heeft van zeven lidstaten waaronder Nederland, waarin het belang van het Europees emissiehandelssysteem (hierna: ETS) als hoeksteen van EU klimaatbeleid wordt benadrukt en tegen afzwakking of opschorting wordt gepleit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A17132" w:rsidR="00A10753" w:rsidP="00A10753" w:rsidRDefault="00A10753" w14:paraId="2200FAAF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A17132" w:rsidR="00A10753" w:rsidP="00A17132" w:rsidRDefault="00A17132" w14:paraId="320A5823" w14:textId="3F28C1CA">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De staatssecretaris van Infrastructuur en Waterstaat,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A17132" w:rsidR="00A10753" w:rsidP="00A17132" w:rsidRDefault="00A17132" w14:paraId="49C6D2BE" w14:textId="631F5A02">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A.H.W. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132" w:rsidR="00A10753">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Bertram</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A17132" w:rsidP="00A17132" w:rsidRDefault="00A17132" w14:paraId="5EC5FE0E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A17132" w:rsidR="00A10753" w:rsidP="00A17132" w:rsidRDefault="00A17132" w14:paraId="2A48DF8B" w14:textId="34348B05">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De minister van Klimaat en Groene Groei,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A17132" w:rsidR="00D30950" w:rsidP="00A17132" w:rsidRDefault="00A17132" w14:paraId="4A1BA6A1" w14:textId="2D4C9180">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>S.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132" w:rsidR="00A10753">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van Veldhoven</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A17132" w:rsidR="00D30950" w:rsidP="00A17132" w:rsidRDefault="00D30950" w14:paraId="53FC7837" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A17132" w:rsidR="00A10753" w:rsidP="00A10753" w:rsidRDefault="00A10753" w14:paraId="7119A3B8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A17132" w:rsidR="00BF2BA0" w:rsidP="00BF2BA0" w:rsidRDefault="00BF2BA0" w14:paraId="71E6E184" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="75" w:after="0" w:line="268" w:lineRule="exact"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Verslag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="33"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Milieuraad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="33"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>17</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="33"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>maart</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="33"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-4"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A17132" w:rsidR="00BF2BA0" w:rsidP="00BF2BA0" w:rsidRDefault="00BF2BA0" w14:paraId="416666F6" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="262"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Tijdens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Milieuraad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>17</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>maart</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Brussel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>stond</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>beleidsdebat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>over</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>revisie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">van de CO2-emissienormen voor nieuwe personen- en bestelwagens op de agenda. Daarnaast stond er, een gedachtewisseling over inspanningen voor </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>decarbonisatie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in het kader van het</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A17132" w:rsidR="00BF2BA0" w:rsidP="00BF2BA0" w:rsidRDefault="00BF2BA0" w14:paraId="1088B553" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="1" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="156"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>klimaatbeleid na 2030 geagendeerd, en over de versterking van EU-strategische samenwerking in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>mondiale</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>milieudiplomatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>aanzien</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>verdiepen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>internationale</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>partnerschappen en het versterken van wetenschappelijk onderbouwde beleidsvorming in mondiale</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A17132" w:rsidR="00BF2BA0" w:rsidP="00BF2BA0" w:rsidRDefault="00BF2BA0" w14:paraId="67A0EF57" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="262"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">milieuprocessen. Voorts zijn de Raadsconclusies over de EU bio-economie strategie </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>aangenomen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A17132" w:rsidR="00BF2BA0" w:rsidP="00BF2BA0" w:rsidRDefault="00BF2BA0" w14:paraId="240AD3AB" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A17132" w:rsidR="00BF2BA0" w:rsidP="00BF2BA0" w:rsidRDefault="00BF2BA0" w14:paraId="4E6712A6" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Tevens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>stonden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>verschillende</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>diversenpunten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>geagendeerd:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>België</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>over</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>EU-raamwerk voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>klimaatweerbaarheid,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>van Oostenrijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>over</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>de implementatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>van de verordening voor</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A17132" w:rsidR="00BF2BA0" w:rsidP="00BF2BA0" w:rsidRDefault="00BF2BA0" w14:paraId="634347BD" w14:textId="788DAD43">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="181"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>landgebruik, verandering van landgebruik en bosbouw (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Land </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Use</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, Land-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Use</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Change </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Forestry</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, hierna: LULUCF), van Frankrijk over vergunningverlening in de Milieuomnibus en over Mercator</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Ocean</w:t>
+      </w:r>
+      <w:r w:rsidR="00A17132">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Litouwen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>over</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>milieu-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>veiligheidsimplicaties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>kerncentrale in Belarus. Ook presenteerden de Europese Commissie (hierna: Commissie) en het</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A17132" w:rsidR="00BF2BA0" w:rsidP="00BF2BA0" w:rsidRDefault="00BF2BA0" w14:paraId="27240AE8" w14:textId="1439CAA5">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Voorzitterschap van de Raad van de EU (hierna: Raad) een terugkoppeling van de twaalfde conferentie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Intergouvernementele</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Platform</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Biodiversiteit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Ecosysteemdiensten (hierna:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>IPBES).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Ten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>slotte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>heeft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Commissie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>het Nieuwe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Europees</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Bauhaus</w:t>
+      </w:r>
+      <w:r w:rsidR="00A17132">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>gepresenteerd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A17132" w:rsidR="00BF2BA0" w:rsidP="00BF2BA0" w:rsidRDefault="00BF2BA0" w14:paraId="2CC339AE" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A17132" w:rsidR="00BF2BA0" w:rsidP="00BF2BA0" w:rsidRDefault="00BF2BA0" w14:paraId="5888820E" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="262"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Tot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>slot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>deelt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>kabinet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>als</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>bijlage</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>bij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>deze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>brief</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Spaanse</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>non-paper</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>steun</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>heeft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>van zeven lidstaten, waaronder Nederland, waarin het belang van het Europees</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A17132" w:rsidR="00BF2BA0" w:rsidP="00BF2BA0" w:rsidRDefault="00BF2BA0" w14:paraId="07F2359F" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="262"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>emissiehandelssysteem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="35"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(hierna:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="33"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ETS)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="37"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>als</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="33"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>hoeksteen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="33"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="33"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>EU</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="37"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>klimaatbeleid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="37"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>wordt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="33"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>benadrukt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="33"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>tegen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>afzwakking</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>opschorting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>wordt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>gepleit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A17132" w:rsidR="00BF2BA0" w:rsidP="00BF2BA0" w:rsidRDefault="00BF2BA0" w14:paraId="71FFC2C4" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="1" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A17132" w:rsidR="00BF2BA0" w:rsidP="00BF2BA0" w:rsidRDefault="00BF2BA0" w14:paraId="7BDFC745" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1222"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="268" w:lineRule="exact"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Beleidsdebat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Herziening</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>CO2-normen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>personenauto’s en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>bestelwagens</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A17132" w:rsidR="00BF2BA0" w:rsidP="00BF2BA0" w:rsidRDefault="00BF2BA0" w14:paraId="52EC9BD3" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="169"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Tijdens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Milieuraad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>17</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>maart</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>vond</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>eerste</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>beleidsdebat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>plaats</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>over</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>herziening</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>van de verordening van CO₂</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:eastAsia="Calibri" w:cs="Cambria Math"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>‑</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>emissienormen voor personenauto’s en bestelwagens. Dit voorstel is onderdeel van het Automobielpakket van de Commissie om de innovatiekracht en groeimogelijkheden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>EU-bedrijven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>automobielsector</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>versterken.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Kamer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>heeft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>de regering</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>tweetal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>moties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>opgeroepen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>zich</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>verzetten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>tegen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>verbod</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A17132" w:rsidR="00BF2BA0" w:rsidP="00BF2BA0" w:rsidRDefault="00BF2BA0" w14:paraId="5A22CDEF" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="2" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>verbrandingsmotor.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:vertAlign w:val="superscript"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="16"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="15"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>onderliggende</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="18"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>zorgen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="16"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="15"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="15"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>moties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="15"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>gingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="15"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>over</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="15"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-5"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A17132" w:rsidR="00BF2BA0" w:rsidP="00BF2BA0" w:rsidRDefault="00BF2BA0" w14:paraId="04433354" w14:textId="5F06EDF8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="156"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>concurrentievermogen van de Europese auto-industrie, de betaalbaarheid voor burgers en innovatie in de auto-industrie. Zoals omschreven in het BNC-fiche</w:t>
+      </w:r>
+      <w:r w:rsidR="00A17132">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, stelt de Commissie voor om het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>CO2-emissiereductiedoel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>2035</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>verlagen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>100</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>naar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>90%,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>waardoor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>nieuwverkoop van auto’s met een verbrandingsmotor na 2035 mogelijk blijft. De Commissie stelt als voorwaarde dat voertuigproducenten de misgelopen emissiereductie aan de uitlaat moeten compenseren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>door</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>gebruik</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>EU</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>geproduceerd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>koolstofarm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>staal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>productie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">van voertuigen of op basis van de beschikbaarheid van hernieuwbare brandstoffen in het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>wegvervoer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A17132" w:rsidR="00BF2BA0" w:rsidP="00BF2BA0" w:rsidRDefault="00BF2BA0" w14:paraId="2114C767" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A17132" w:rsidR="00BF2BA0" w:rsidP="00BF2BA0" w:rsidRDefault="00BF2BA0" w14:paraId="35328280" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="262"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Commissie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>groep</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>lidstaten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>benadrukten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>elektrificatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>verminderen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>de afhankelijkheid van fossiele brandstoffen de toekomst vormen. Daarbij was er verdeeldheid onder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>de lidstaten over</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>de gewenste uitkomst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>herziening. Een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>kleine</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>groep</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lidstaten gaf aan niet tevreden te zijn met de afzwakking van het oorspronkelijke CO2-emissiereductiedoel van 100% naar 90% in 2035. Tegelijkertijd vond een andere groep lidstaten de afzwakking juist </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>onvoldoende,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>wilden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>zij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>meer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>flexibiliteit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>pleitten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>zij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>nog</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>grotere</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>rol</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">alternatieve </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>aandrijvingen naast elektriciteit, zoals hybridetechnologieën of toepassing van alternatieve</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A17132" w:rsidR="00BF2BA0" w:rsidP="00A17132" w:rsidRDefault="00BF2BA0" w14:paraId="20BD70D6" w14:textId="4DE1A8F2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="2" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A17132" w:rsidR="00BF2BA0" w:rsidP="00BF2BA0" w:rsidRDefault="00BF2BA0" w14:paraId="224D3E16" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:sectPr w:rsidRPr="00A17132" w:rsidR="00BF2BA0" w:rsidSect="00BF2BA0">
+          <w:pgSz w:w="11910" w:h="16840"/>
+          <w:pgMar w:top="1320" w:right="1275" w:bottom="280" w:left="1275" w:header="708" w:footer="708" w:gutter="0"/>
+          <w:cols w:space="708"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A17132" w:rsidR="00BF2BA0" w:rsidP="00BF2BA0" w:rsidRDefault="00BF2BA0" w14:paraId="08539E0C" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="75" w:after="0" w:line="268" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>brandstoffen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>verbrandingsmotoren.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Daarnaast</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>toonden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>enkele</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>lidstaten,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>waaronder</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A17132" w:rsidR="00BF2BA0" w:rsidP="00BF2BA0" w:rsidRDefault="00BF2BA0" w14:paraId="0AE2F3DA" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="156"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Nederland, interesse in het inzetten van groen staal als flexibiliteit, terwijl andere lidstaten aangaven dat ook andere materialen of producten, zoals batterijen of emissiereductie elders in de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>waardeketen,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>aanmerking</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>zouden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>moeten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>kunnen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>komen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Ook</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>deden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>enkele</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>lidstaten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>een interventie over het belang van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Made in EU</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A17132" w:rsidR="00BF2BA0" w:rsidP="00BF2BA0" w:rsidRDefault="00BF2BA0" w14:paraId="3FB19C3B" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A17132" w:rsidR="00BF2BA0" w:rsidP="00BF2BA0" w:rsidRDefault="00BF2BA0" w14:paraId="1BC35974" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="262"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Nederland</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>benadrukte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>belang</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>langetermijn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>-concurrentievermogen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>EU</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>auto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>industrie, het verminderen van uitlaatemissies bij de wegvervoersector en dat innovatie de betaalbaarheid van mobiliteit bevordert. Elektrificatie is daarvoor de voornaamste drijfveer en oplossing. Daarnaast gaf Nederland aan dat het belangrijk is investeringszekerheid te waarborgen, de klimaatdoelen te behalen en minder afhankelijk te worden van fossiele</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A17132" w:rsidR="00BF2BA0" w:rsidP="00BF2BA0" w:rsidRDefault="00BF2BA0" w14:paraId="304B7EB3" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="465"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>brandstoffen. Enkele lidstaten spraken de wens uit voor technologische neutraliteit, waarop Nederland</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>zorgen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>uitte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>over</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ontstaan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>twee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>parallelle</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>infrastructuren,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>wat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>kan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>zorgen voor een verhoging van maatschappelijke kosten. Het kabinet beschouwt de moties Heutink (1179) en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>der</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Plas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(2325) daarmee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>als afgedaan,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>aangezien</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Commissievoorstel reeds</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A17132" w:rsidR="00BF2BA0" w:rsidP="00BF2BA0" w:rsidRDefault="00BF2BA0" w14:paraId="5B485E69" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="1" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="176"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>tegemoetkomt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>wens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Kamer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>verkoop</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>auto’s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>verbrandingsmotor na</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>2035</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>mogelijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>maken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>kabinet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>bij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Milieuraad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>heeft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>geïntervenieerd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>lijn met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A17132" w:rsidR="00BF2BA0" w:rsidP="00BF2BA0" w:rsidRDefault="00BF2BA0" w14:paraId="025AC3A1" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="268" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>onderliggende</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>zorgen uit de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Kamer, zoals</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>geformuleerd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>in de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>moties.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A17132" w:rsidR="00BF2BA0" w:rsidP="00BF2BA0" w:rsidRDefault="00BF2BA0" w14:paraId="6F0FB706" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="1" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A17132" w:rsidR="00BF2BA0" w:rsidP="00BF2BA0" w:rsidRDefault="00BF2BA0" w14:paraId="48ED6295" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1222"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Beleidsdebat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="30"/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Decarbonisatie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Post-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A17132" w:rsidR="00BF2BA0" w:rsidP="00BF2BA0" w:rsidRDefault="00BF2BA0" w14:paraId="55EBD335" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Tijdens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Milieuraad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>vond</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>eerste</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>gedachtewisseling plaats</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>over</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>decarbonisatie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>post</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>2030. Om invulling te geven aan de recent gewijzigde EU klimaatwet, zal de Commissie later dit jaar verschillende</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>voorstellen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>doen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>waarmee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>EU</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>2040-doel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>weg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>naar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>klimaatneutraliteit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>in 2050 kan bereiken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A17132" w:rsidR="00BF2BA0" w:rsidP="00BF2BA0" w:rsidRDefault="00BF2BA0" w14:paraId="5312735E" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A17132" w:rsidR="00BF2BA0" w:rsidP="00BF2BA0" w:rsidRDefault="00BF2BA0" w14:paraId="05E0B232" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="1" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="156"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Een grote meerderheid benadrukte het belang van een sterk en stabiel ETS voor het stimuleren van investeringen in schone productie. Daarbij pleitten sommige lidstaten voor gerichte hervormingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>energie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>intensieve</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>industrie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>beter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ondersteunen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Enkele</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>lidstaten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>riepen tot afzwakking of opschorting van ETS1 (industrie en elektriciteitssector) en ETS2 (gebouwde omgeving en wegtransport). Nederland riep, conform de motie van de leden Bushoff en Van</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A17132" w:rsidR="00BF2BA0" w:rsidP="00BF2BA0" w:rsidRDefault="00BF2BA0" w14:paraId="1820E1DD" w14:textId="23F2CD54">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="267" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Oosterhout</w:t>
+      </w:r>
+      <w:r w:rsidR="00A17132">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>tot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>zo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>sterk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ambitieus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>mogelijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ETS,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>omdat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>dit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>tot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>kosteneffectieve</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A17132" w:rsidR="00BF2BA0" w:rsidP="00BF2BA0" w:rsidRDefault="00BF2BA0" w14:paraId="40858984" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>emissiereducties leidt, langlopende beleidszekerheid geeft, innovatie bevordert en een gelijk speelveld borgt. In aanloop naar de Milieuraad ondertekende Nederland samen met een groep gelijkgezinde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>landen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Spaans</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>non-paper</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>waarin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>belang van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ETS als</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>hoeksteen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>EU klimaatbeleid wordt benadrukt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A17132" w:rsidR="00BF2BA0" w:rsidP="00BF2BA0" w:rsidRDefault="00BF2BA0" w14:paraId="5DF96990" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A17132" w:rsidR="00BF2BA0" w:rsidP="00BF2BA0" w:rsidRDefault="00BF2BA0" w14:paraId="4453A6A2" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="262"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Rond de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>eventueel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>nieuwe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>nationale bijdragen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>na 2030</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>tekenden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>zich</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>nog geen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>duidelijke posities</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>af.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Nederland</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>gaf</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>helderheid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>nodig</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>over</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>opgave</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>alle</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>sectoren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A17132" w:rsidR="00BF2BA0" w:rsidP="00BF2BA0" w:rsidRDefault="00BF2BA0" w14:paraId="582C6F37" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>lidstaten.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>grote</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>groep</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>lidstaten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>vroeg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>aandacht</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>onzekerheden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>landgebruik-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en bosbouw</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(LULUCF)-sector.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A17132" w:rsidR="00BF2BA0" w:rsidP="00BF2BA0" w:rsidRDefault="00BF2BA0" w14:paraId="3BB36D11" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A17132" w:rsidR="00BF2BA0" w:rsidP="00BF2BA0" w:rsidRDefault="00BF2BA0" w14:paraId="6D6C0814" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Ten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>aanzien</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>mogelijke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>inzet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>internationale</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>koolstofkredieten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>vroeg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>groot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>aantal lidstaten, waaronder Nederland, om een gedegen effectenbeoordeling van de Commissie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A17132" w:rsidR="00BF2BA0" w:rsidP="00BF2BA0" w:rsidRDefault="00BF2BA0" w14:paraId="647EDE7A" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="77"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Sommige lidstaten benadrukten dat prioriteit moet worden gegeven aan emissiereductie op eigen bodem en dat ze de kredieten enkel als vangnet willen gebruiken. Anderen richtten zich vooral</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>hoe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>kredieten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ingezet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ingekocht</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>kunnen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>worden. Nederland</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>gaf</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>inzet van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>internationale</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>koolstofkredieten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>niet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>koste</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>benodigde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>investeringen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>transitie binnen de EU mag gaan, en dat het totaal moet blijven optellen tot netto 90%.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A17132" w:rsidR="00BF2BA0" w:rsidP="00BF2BA0" w:rsidRDefault="00BF2BA0" w14:paraId="7229C7DB" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="1" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A17132" w:rsidR="00BF2BA0" w:rsidP="00BF2BA0" w:rsidRDefault="00BF2BA0" w14:paraId="47E51F15" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Tot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>slot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>benadrukten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>aantal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>lidstaten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>belang</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>financiële</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>middelen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>transitie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A17132" w:rsidR="00BF2BA0" w:rsidP="00BF2BA0" w:rsidRDefault="00BF2BA0" w14:paraId="3BE652A7" w14:textId="58657743">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="1" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A17132" w:rsidR="00BF2BA0" w:rsidP="00BF2BA0" w:rsidRDefault="00BF2BA0" w14:paraId="57A2AD7A" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:sectPr w:rsidRPr="00A17132" w:rsidR="00BF2BA0" w:rsidSect="00BF2BA0">
+          <w:pgSz w:w="11910" w:h="16840"/>
+          <w:pgMar w:top="1320" w:right="1275" w:bottom="280" w:left="1275" w:header="708" w:footer="708" w:gutter="0"/>
+          <w:cols w:space="708"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A17132" w:rsidR="00BF2BA0" w:rsidP="00BF2BA0" w:rsidRDefault="00BF2BA0" w14:paraId="16E5F3BF" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1222"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="83" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Beleidsdebat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="35"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="36"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Mondiale</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="36"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>milieudiplomatie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A17132" w:rsidR="00BF2BA0" w:rsidP="00BF2BA0" w:rsidRDefault="00BF2BA0" w14:paraId="0EC4925F" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="169"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Tijdens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Milieuraad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>vond</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>gedachtewisseling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>plaats</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>over</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>versterken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">strategische samenwerking van de EU in de mondiale milieudiplomatie, specifiek in het kader van een veranderende geopolitieke context en de toenemende druk op de wetenschap. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Executive</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A17132" w:rsidR="00BF2BA0" w:rsidP="00BF2BA0" w:rsidRDefault="00BF2BA0" w14:paraId="263011E4" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="1" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="262"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Director</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Verenigde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Naties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Milieuprogramma</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(hierna:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNEP),</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Inger</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Andersen,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>sloot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>aan bij deze bespreking en leidde de gedachtewisseling in. Zij benadrukte daarbij het belang van</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A17132" w:rsidR="00BF2BA0" w:rsidP="00BF2BA0" w:rsidRDefault="00BF2BA0" w14:paraId="1D2B2754" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="181"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>effectief</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>milieumultilateralisme</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>hiervoor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>noodzakelijke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>randvoorwaarden:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>wetenschap</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>als basis voor beleid, samenwerking en solidariteit tussen landen, en stabiele financiering voor mondiaal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>milieubeleid en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>-gremia,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>waar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNEP als</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>leidende</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>VN-entiteit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>milieu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>belangrijke rol in speelt. In de daaropvolgende gedachtewisseling tussen de lidstaten stonden het belang van wetenschap, samenwerking met diverse partners en het VN-hervormingsproces</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="40"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(UN80) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>centraal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A17132" w:rsidR="00BF2BA0" w:rsidP="00BF2BA0" w:rsidRDefault="00BF2BA0" w14:paraId="1B9090A4" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A17132" w:rsidR="00BF2BA0" w:rsidP="00BF2BA0" w:rsidRDefault="00BF2BA0" w14:paraId="1409B63A" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Alle</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>lidstaten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>benadrukten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>belang</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>wetenschap</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>als</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>basis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>beleid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en spraken steun</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en waardering uit voor de wetenschappelijke publicaties die door de VN worden uitgebracht.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A17132" w:rsidR="00BF2BA0" w:rsidP="00BF2BA0" w:rsidRDefault="00BF2BA0" w14:paraId="53A08FF5" w14:textId="62C686B1">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nederland riep hierbij specifiek op om structuren voor wetenschapsbeleid te versterken om te zorgen voor op wetenschap gebaseerde besluitvorming, met behulp van instrumenten zoals de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Global</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Environment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Outlook</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A17132">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Hiermee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>heeft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>kabinet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>conform</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>toezegging</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Kamer bekendheid vergroot van relevante VN-milieurapporten als GEO-7 en het kabinet zal dit blijven</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A17132" w:rsidR="00BF2BA0" w:rsidP="00BF2BA0" w:rsidRDefault="00BF2BA0" w14:paraId="51BF8F62" w14:textId="423B9154">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="262"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>doen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Tevens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>komt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>kabinet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>reactie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>inzichten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>aanbevelingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>GEO-7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en een aantal andere rapporten.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A17132">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A17132" w:rsidR="00BF2BA0" w:rsidP="00BF2BA0" w:rsidRDefault="00BF2BA0" w14:paraId="3CEC733A" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A17132" w:rsidR="00BF2BA0" w:rsidP="00BF2BA0" w:rsidRDefault="00BF2BA0" w14:paraId="560D3CA1" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Enkele</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>lidstaten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>erkenden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>daarbij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>EU</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ook</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>goede</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>voorbeeld</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>moet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>geven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>via</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A17132" w:rsidR="00BF2BA0" w:rsidP="00BF2BA0" w:rsidRDefault="00BF2BA0" w14:paraId="54DBCE0B" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>implementatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>haar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>milieubeleid.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Voorts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>waren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>vrijwel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>alle</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>lidstaten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>elkaar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>eens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>dat, voor effectief multilateralisme,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="40"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>diversiteit aan partners belangrijk is, waarbij niet alleen wordt samengewerkt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>gelijkgestemde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>landen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>maar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ook het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>contact</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>wordt versterkt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>landen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>die andere standpunten innemen dan de EU in de verschillende mondiale milieufora. Nederland maakte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>zich</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>sterk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>inzet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>zogenoemde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>coalitions</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>willing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>vooral</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>daar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>waar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>voortgang op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>multilateraal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>niveau</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>stokt,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>benadrukte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>belang</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>van een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>vroegtijdige</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>open</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>dialoog</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>in een eerder stadium mogelijkheden voor landingszones in de onderhandelingen te identificeren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A17132" w:rsidR="00BF2BA0" w:rsidP="00BF2BA0" w:rsidRDefault="00BF2BA0" w14:paraId="0F7C68DF" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A17132" w:rsidR="00BF2BA0" w:rsidP="00BF2BA0" w:rsidRDefault="00BF2BA0" w14:paraId="32CFE391" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="262"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Ten aanzien van de VN-hervormingen gaven veel lidstaten aan dat dit moment benut moet worden om de slagkracht van de VN, en specifiek UNEP, te vergroten, en de coördinatie tussen VN-organen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>verbeteren.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="31"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Diverse</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>lidstaten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>benoemden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>daarbij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>verder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>dit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ook</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>gelegenheid biedt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>bureaucratie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>binnen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>VN</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>pakken.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Nederland</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>gaf</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>hierbij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>verbetering</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>van de transparantie van VN-organen een belangrijk punt te vinden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A17132" w:rsidR="00BF2BA0" w:rsidP="00BF2BA0" w:rsidRDefault="00BF2BA0" w14:paraId="6C5A0020" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A17132" w:rsidR="00BF2BA0" w:rsidP="00BF2BA0" w:rsidRDefault="00BF2BA0" w14:paraId="53C3AC48" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1222"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="1" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Beleidsdebat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="11"/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="12"/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Raadsconclusies</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="12"/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>bio-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>economie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A17132" w:rsidR="00BF2BA0" w:rsidP="00BF2BA0" w:rsidRDefault="00BF2BA0" w14:paraId="14B52C49" w14:textId="582EE0DD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="267" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="262"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Tijdens de Milieuraad zijn de Raadsconclusies over de bio-economie strategie aangenomen.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A17132">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+      <w:r w:rsidR="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Deze Raadsconclusies zijn gebaseerd op de mededeling voor de bio-economie strategie die de Commissie op 27 november 2025 presenteerde. De kabinetsreactie op deze mededeling is</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A17132" w:rsidR="00BF2BA0" w:rsidP="00BF2BA0" w:rsidRDefault="00BF2BA0" w14:paraId="0570B61A" w14:textId="5C3D5F33">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="1" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>uitgewerkt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>BNC-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>fiche</w:t>
+      </w:r>
+      <w:r w:rsidR="00A17132">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:footnoteReference w:id="9"/>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A17132" w:rsidR="00BF2BA0" w:rsidP="00BF2BA0" w:rsidRDefault="00BF2BA0" w14:paraId="5006C528" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A17132" w:rsidR="00BF2BA0" w:rsidP="00BF2BA0" w:rsidRDefault="00BF2BA0" w14:paraId="62D8C40B" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:sectPr w:rsidRPr="00A17132" w:rsidR="00BF2BA0" w:rsidSect="00BF2BA0">
+          <w:pgSz w:w="11910" w:h="16840"/>
+          <w:pgMar w:top="1580" w:right="1275" w:bottom="280" w:left="1275" w:header="708" w:footer="708" w:gutter="0"/>
+          <w:cols w:space="708"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A17132" w:rsidR="00BF2BA0" w:rsidP="00BF2BA0" w:rsidRDefault="00BF2BA0" w14:paraId="30E5CCA3" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="75" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="156"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>meerderheid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>lidstaten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>benadrukte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>belang</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>concurrerende</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>duurzame</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>bio-economie strategie. Enkele lidstaten benadrukten dat er geen aanvullend duurzaamheidskader of nieuwe wetgeving over cascadering moet komen, in het licht van concurrentievermogen en het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>verminderen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>administratieve</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>lasten.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Deze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>lidstaten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>benadrukten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>daarbij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>belang</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A17132" w:rsidR="00BF2BA0" w:rsidP="00BF2BA0" w:rsidRDefault="00BF2BA0" w14:paraId="7AE85F9B" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="1" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="169"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(houtige) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>biogrondstoffen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> voor energievoorziening. Anderzijds gaven enkele lidstaten, waaronder </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nederland, aan dat ze graag betere kaders (zoals duurzaamheidscriteria) hadden gezien om tot een echte duurzame bio-economie te komen en toepassing van het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>cascaderingsprincipe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> te </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>versterken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A17132" w:rsidR="00BF2BA0" w:rsidP="00BF2BA0" w:rsidRDefault="00BF2BA0" w14:paraId="3FA8A7B5" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="268" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Nederland kon instemmen met de uiteindelijke Raadsconclusies en verwelkomde de aandacht voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>marktcreatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>hoogwaardige</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>biogebaseerde</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>toepassingen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">benoemde </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>lead</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>markets</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>sluiten aan bij de inzet van het kabinet, in het bijzonder chemie (inclusief plastics), bouw en</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A17132" w:rsidR="00BF2BA0" w:rsidP="00BF2BA0" w:rsidRDefault="00BF2BA0" w14:paraId="4436A1E5" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>bioraffinage</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Ook</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>kabinet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>positief</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>over</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>vervroegde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>biogebaseerde</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>doelstellingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">voor verpakkingen en de mogelijkheid om doelstellingen te formuleren voor </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>biogebaseerde</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> chemicaliën, zoals genoemd in de Mededeling voor de bio-economie strategie van de</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A17132" w:rsidR="00BF2BA0" w:rsidP="00BF2BA0" w:rsidRDefault="00BF2BA0" w14:paraId="7EEDB18B" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="268" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Commissie.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>kabinet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>zal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>zich</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>blijven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>inzetten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>deze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>doelstellingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ook</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A17132" w:rsidR="00BF2BA0" w:rsidP="00BF2BA0" w:rsidRDefault="00BF2BA0" w14:paraId="7FC11C26" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="268" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>doelstellingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>andere</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>productregelgeving,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>name</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>automotive</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>bouwsector.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A17132" w:rsidR="00BF2BA0" w:rsidP="00BF2BA0" w:rsidRDefault="00BF2BA0" w14:paraId="2E61EB58" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="1" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A17132" w:rsidR="00BF2BA0" w:rsidP="00BF2BA0" w:rsidRDefault="00BF2BA0" w14:paraId="7D8E6D73" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="262"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Tegelijkertijd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>heeft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>kabinet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>zich</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>tijdens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>onderhandelingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ingezet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>betere</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kaders (zoals duurzaamheidscriteria) om tot een echte duurzame bio-economie te komen en toepassing van het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>cascaderingsprincipe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> te versterken. Nederland benadrukte daarom het belang van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>concrete</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>acties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>dit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>principe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>consistent toe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>passen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>EU-wetgeving</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A17132" w:rsidR="00BF2BA0" w:rsidP="00BF2BA0" w:rsidRDefault="00BF2BA0" w14:paraId="5C09D6DA" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>totale</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>vraag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>naar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>biogrondstoffen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>beperken.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>consistent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>kader</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>biogrondstoffen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">met duurzaamheidscriteria die gelden voor alle toepassingen van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>biogrondstoffen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, is daarvoor </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>belangrijk.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A17132" w:rsidR="00BF2BA0" w:rsidP="00BF2BA0" w:rsidRDefault="00BF2BA0" w14:paraId="00844FA0" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A17132" w:rsidR="00BF2BA0" w:rsidP="00BF2BA0" w:rsidRDefault="00BF2BA0" w14:paraId="6EEF6C36" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="262"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>In deze context riep Nederland de Commissie op om in aanloop naar de herziening van de Richtlijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Hernieuwbare</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Energie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>studie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>verrichten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>naar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>duurzaamheidscriteria</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">voor </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>biogrondstoffen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, gerelateerd aan het cumulatieve landgebruik voor de productie van deze</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A17132" w:rsidR="00BF2BA0" w:rsidP="00BF2BA0" w:rsidRDefault="00BF2BA0" w14:paraId="72175192" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="1" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>grondstoffen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>deze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>manier</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>kan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>biodiversiteit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(Europees</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>internationaal)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>samenhang met de productie van voedsel of veevoedergewassen, worden meegewogen en ongewenste</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A17132" w:rsidR="00BF2BA0" w:rsidP="00BF2BA0" w:rsidRDefault="00BF2BA0" w14:paraId="03A14075" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="268" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>bijeffecten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(zoals</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>verlies</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>koolstofvastlegging</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>door</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>bossen)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>worden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>voorkomen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A17132" w:rsidR="00BF2BA0" w:rsidP="00BF2BA0" w:rsidRDefault="00BF2BA0" w14:paraId="5C328A11" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A17132" w:rsidR="00BF2BA0" w:rsidP="00BF2BA0" w:rsidRDefault="00BF2BA0" w14:paraId="19E7858B" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1222"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>AOB-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>punten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A17132" w:rsidR="00BF2BA0" w:rsidP="00BF2BA0" w:rsidRDefault="00BF2BA0" w14:paraId="61FAF764" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="268" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:spacing w:val="4"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Diversenpunt:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:spacing w:val="35"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:spacing w:val="4"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Uitgangspunten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:spacing w:val="33"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:spacing w:val="4"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:spacing w:val="37"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:spacing w:val="4"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>EU-raamwerk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:spacing w:val="35"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>klimaatweerbaarheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A17132" w:rsidR="00BF2BA0" w:rsidP="00BF2BA0" w:rsidRDefault="00BF2BA0" w14:paraId="73F1A59F" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="262"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>België</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>bracht</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>diversenpunt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>over</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>belang</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>klimaatweerbaarheid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>vroeg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>aandacht voor een toekomstig EU-raamwerk voor klimaatweerbaarheid, waar scherp gekeken moet worden naar proportionaliteit en subsidiariteit. Daarbij onderstreepte België het belang van gerichte acties, oog voor regionale specificiteit en financiering onder het LIFE-programma ten behoeve</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>milieu-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>biodiversiteitsbeleid.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>raamwerk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>moet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>leiden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>tot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>versterking</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>de economie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>het vergroten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>vertrouwen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>burgers in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>klimaatweerbaarheid.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>groep</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A17132" w:rsidR="00BF2BA0" w:rsidP="00BF2BA0" w:rsidRDefault="00BF2BA0" w14:paraId="186BACFD" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>lidstaten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>steunde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>voorstel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>vroeg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>specifieke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>aandacht</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>voorkomen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A17132" w:rsidR="00BF2BA0" w:rsidP="00BF2BA0" w:rsidRDefault="00BF2BA0" w14:paraId="75D832DC" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>administratieve</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>lasten,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>regionale</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>aanpak</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>financiering.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Commissie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>verwelkomde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A17132" w:rsidR="00BF2BA0" w:rsidP="00BF2BA0" w:rsidRDefault="00BF2BA0" w14:paraId="022410AC" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="1" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="262"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>agendering</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>diversenpunt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>gaf</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>eind</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>voorstel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>EU-raamwerk te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>komen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A17132" w:rsidR="00BF2BA0" w:rsidP="00BF2BA0" w:rsidRDefault="00BF2BA0" w14:paraId="3CA03595" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="268" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Diversenpunt:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Implementatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>LULUCF-verordening</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(Land</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Use</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Land</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Use</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Change</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Forestry</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A17132" w:rsidR="00BF2BA0" w:rsidP="00BF2BA0" w:rsidRDefault="00BF2BA0" w14:paraId="69345737" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="1" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="156"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Oostenrijk bracht</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>samen met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Tsjechië,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Estland, Frankrijk, Hongarije,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Letland,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Litouwen, Portugal en Slowakije een diversenpunt in over de implementatie van de LULUCF-verordening. Hierin vroegen zij aandacht voor een meer pragmatische en realistische implementatie van LULUCF,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A17132" w:rsidR="00BF2BA0" w:rsidP="00BF2BA0" w:rsidRDefault="00BF2BA0" w14:paraId="1802D1C5" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="268" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>die</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>rekening</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>houdt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>externe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(niet-beheersbare)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>factoren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>zoals</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>klimaatverandering,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>extreme</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A17132" w:rsidR="00BF2BA0" w:rsidP="00BF2BA0" w:rsidRDefault="00BF2BA0" w14:paraId="3F361E8D" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="268" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:sectPr w:rsidRPr="00A17132" w:rsidR="00BF2BA0" w:rsidSect="00BF2BA0">
+          <w:pgSz w:w="11910" w:h="16840"/>
+          <w:pgMar w:top="1320" w:right="1275" w:bottom="280" w:left="1275" w:header="708" w:footer="708" w:gutter="0"/>
+          <w:cols w:space="708"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A17132" w:rsidR="00BF2BA0" w:rsidP="00BF2BA0" w:rsidRDefault="00BF2BA0" w14:paraId="1A3ED29A" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="75" w:after="0" w:line="268" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>weersomstandigheden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="26"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="27"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ziektenuitbraken,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="27"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>verbeterde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="27"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>toegang</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="31"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>tot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="29"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>flexibiliteiten</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="28"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>rondom</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A17132" w:rsidR="00BF2BA0" w:rsidP="00BF2BA0" w:rsidRDefault="00BF2BA0" w14:paraId="77222D71" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="262"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>beheerd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>bos,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>robuustere</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>data.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Na</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>afloop</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>huidige</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>verordening</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(post-2030)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>zien</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ze graag een minder rigide LULUCF-systeem met focus op veerkracht van bos-ecosystemen in plaats van kortetermijndoelstellingen voor koolstofvastlegging met beperkte flexibiliteit. De</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A17132" w:rsidR="00BF2BA0" w:rsidP="00BF2BA0" w:rsidRDefault="00BF2BA0" w14:paraId="75363D89" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="1" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="262"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Commissie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>gaf</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>bekend</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>uitdagingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>contact</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>staan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>lidstaten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>over de implementatie van de LULUCF-verordening.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A17132" w:rsidR="00BF2BA0" w:rsidP="00BF2BA0" w:rsidRDefault="00BF2BA0" w14:paraId="3CE3A9C7" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="268" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Diversenpunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Terugkoppeling</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> IPBES-12 (Intergovernmental Science-Policy Platform on </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Biodiversity and Ecosystem Services)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A17132" w:rsidR="00BF2BA0" w:rsidP="00BF2BA0" w:rsidRDefault="00BF2BA0" w14:paraId="04F51E9F" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="1" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Voorzitterschap</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Commissie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>gaven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>korte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>terugkoppeling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>belangrijkste uitkomsten van de twaalfde conferentie van het IPBES, met als belangrijkste resultaat het</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A17132" w:rsidR="00BF2BA0" w:rsidP="00BF2BA0" w:rsidRDefault="00BF2BA0" w14:paraId="4AA47FBF" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="268" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>rapport</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>over</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Bedrijven en Biodiversiteit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="1"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>wederzijdse afhankelijkheid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">van bedrijfsleven </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A17132" w:rsidR="00BF2BA0" w:rsidP="00BF2BA0" w:rsidRDefault="00BF2BA0" w14:paraId="23C58EE4" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>biodiversiteit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>laat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>zien.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>uitkomsten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>lijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>prioriteiten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>EU</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>lidstaten.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>De Commissie benadrukte het belang om nu aan de slag te gaan met de implementatie van de bevindingen uit het rapport.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A17132" w:rsidR="00BF2BA0" w:rsidP="00BF2BA0" w:rsidRDefault="00BF2BA0" w14:paraId="6D0785C2" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="268" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="4"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Diversenpunt:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="35"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="4"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Nieuw</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="33"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="4"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Europees</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="37"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Bauhaus</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A17132" w:rsidR="00BF2BA0" w:rsidP="00BF2BA0" w:rsidRDefault="00BF2BA0" w14:paraId="54A367E0" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Commissie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>gaf een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>presentatie over</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>het Nieuwe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Europese</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Bauhaus,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>zich</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>richt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>op het stimuleren van innovatie, samenwerking en concrete projecten (zoals duurzame bouw en</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A17132" w:rsidR="00BF2BA0" w:rsidP="00BF2BA0" w:rsidRDefault="00BF2BA0" w14:paraId="1BD4D4B8" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="1" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>renovatie)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>buurten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>industrieën</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>toekomstbestendig,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>betaalbaar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>milieuvriendelijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">te </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>maken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A17132" w:rsidR="00BF2BA0" w:rsidP="00BF2BA0" w:rsidRDefault="00BF2BA0" w14:paraId="4EF1503D" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="268" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Diversenpunt:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="36"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Vergunningverlening</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="44"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="36"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="38"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Milieuomnibus</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A17132" w:rsidR="00BF2BA0" w:rsidP="00BF2BA0" w:rsidRDefault="00BF2BA0" w14:paraId="1AA0133F" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="317"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Frankrijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>bracht</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>samen met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>België,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Tsjechië,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Ierland,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Letland en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Slowakije,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>diversenpunt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>in over</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>versnellen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>vergunningsprocedures,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>samen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>oproep</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>tot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>alomvattende, sector</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>overschrijdende</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>aanpak</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>binnen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>milieubeleid.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Daarbij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>pleiten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>hebben</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>van oog</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>hebben</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>subsidiariteit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>flexibiliteit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>daarom</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ook</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>richtlijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>plaats</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>verordening.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A17132" w:rsidR="00BF2BA0" w:rsidP="00BF2BA0" w:rsidRDefault="00BF2BA0" w14:paraId="0A0F1E9F" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="1" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A17132" w:rsidR="00BF2BA0" w:rsidP="00BF2BA0" w:rsidRDefault="00BF2BA0" w14:paraId="01167F39" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="268" w:lineRule="exact"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Diversenpunt:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="36"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>FRA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="34"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="37"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Mercator</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="36"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Ocean</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A17132" w:rsidR="00BF2BA0" w:rsidP="00BF2BA0" w:rsidRDefault="00BF2BA0" w14:paraId="571B6FCB" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="268" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Frankrijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>informeerde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Raad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>over</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>transformatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">van </w:t>
       </w:r>
-      <w:r w:rsidRPr="002C777C">
-[...6 lines deleted...]
-        <w:t>waaronder Nederland, waarin het belang van het Europees emissiehandelssysteem (hierna: ETS) als hoeksteen van EU klimaatbeleid wordt benadrukt en tegen afzwakking of opschorting wordt gepleit.</w:t>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Mercator</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Ocean</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>een</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002C777C" w:rsidR="002C777C" w:rsidP="002C777C" w:rsidRDefault="002C777C" w14:paraId="7EE5E9B4" w14:textId="77777777"/>
-    <w:p w:rsidR="008E1535" w:rsidRDefault="00CC2F1E" w14:paraId="7ACE7226" w14:textId="77777777">
+    <w:p w:rsidRPr="00A17132" w:rsidR="00BF2BA0" w:rsidP="00BF2BA0" w:rsidRDefault="00BF2BA0" w14:paraId="529CA087" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="Slotzin"/>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="262"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:t>Hoogachtend,</w:t>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>intergouvernementele</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>organisatie,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>oproep</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>lidstaten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>oprichtingsverdrag van de intergouvernementele organisatie snel te ondertekenen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E1535" w:rsidRDefault="00CC2F1E" w14:paraId="5CFE0AB2" w14:textId="53F771BE">
+    <w:p w:rsidRPr="00A17132" w:rsidR="00BF2BA0" w:rsidP="00BF2BA0" w:rsidRDefault="00BF2BA0" w14:paraId="5DC741EB" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="OndertekeningArea1"/>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="1" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="008E1535" w:rsidRDefault="008E1535" w14:paraId="18ED4846" w14:textId="77777777"/>
-[...5 lines deleted...]
-        <w:t>Annet Bertram</w:t>
+    <w:p w:rsidRPr="00A17132" w:rsidR="00BF2BA0" w:rsidP="00BF2BA0" w:rsidRDefault="00BF2BA0" w14:paraId="4038BD45" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="268" w:lineRule="exact"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="4"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Diversenpunt:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="28"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="4"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Milieu-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="28"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="4"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="26"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="4"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>veiligheidsimplicaties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="26"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="4"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="28"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="4"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="26"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="4"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>kerncentrale</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="27"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="4"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="28"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Belarus</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CC2F1E" w:rsidRDefault="00CC2F1E" w14:paraId="4CB600D6" w14:textId="77777777"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="009E6048">
+    <w:p w:rsidRPr="00A17132" w:rsidR="00BF2BA0" w:rsidP="00BF2BA0" w:rsidRDefault="00BF2BA0" w14:paraId="5BC1E54B" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Litouwen informeerde de Raad, met steun van Estland, Letland en Polen over de milieu- en veiligheidsgevolgen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>kerncentrale</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Ostrovets</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>,</w:t>
       </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Belarus.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Commissie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>gaf</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>hier</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>via</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>het Internationaal Atoomenergieagentschap (IAEA) aandacht voor te kunnen vragen.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00CC2F1E" w:rsidP="00CC2F1E" w:rsidRDefault="00CC2F1E" w14:paraId="35D0206A" w14:textId="77777777"/>
-[...7 lines deleted...]
-      </w:r>
+    <w:p w:rsidRPr="00A17132" w:rsidR="00BF2BA0" w:rsidP="00BF2BA0" w:rsidRDefault="00BF2BA0" w14:paraId="3886574C" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:sectPr w:rsidRPr="00A92504" w:rsidR="00CC2F1E">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId18"/>
+    <w:p w:rsidRPr="00A17132" w:rsidR="00BF2BA0" w:rsidP="00BF2BA0" w:rsidRDefault="00BF2BA0" w14:paraId="14CFCB6A" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="1" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A17132" w:rsidR="00BF2BA0" w:rsidP="00BF2BA0" w:rsidRDefault="00BF2BA0" w14:paraId="02BB5BF5" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Overig</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A17132" w:rsidR="00BF2BA0" w:rsidP="00BF2BA0" w:rsidRDefault="00BF2BA0" w14:paraId="68C36D30" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="42" w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>In</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>gesprekken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Europese</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Commissie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>dag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>voorafgaand</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Milieuraad,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>heeft het kabinet onder andere aandacht gevraagd voor het ontbreken van impact analyses in de</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A17132" w:rsidR="00BF2BA0" w:rsidP="00BF2BA0" w:rsidRDefault="00BF2BA0" w14:paraId="2C40CA92" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:ind w:right="218"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Omnibussen,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>lijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>toezegging</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>gedaan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Tweeminutendebat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>over</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Milieuraad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:w w:val="105"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>op 12 maart jl.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A17132" w:rsidR="00FE0FA3" w:rsidRDefault="00FE0FA3" w14:paraId="21D43E97" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00A17132" w:rsidR="00FE0FA3" w:rsidSect="00A10753">
+      <w:headerReference w:type="even" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="2948" w:right="2777" w:bottom="1020" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3D0A7904" w14:textId="77777777" w:rsidR="00E55347" w:rsidRDefault="00E55347">
+    <w:p w14:paraId="36B79A00" w14:textId="77777777" w:rsidR="00B64739" w:rsidRDefault="00B64739" w:rsidP="00A10753">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5F8F006A" w14:textId="77777777" w:rsidR="00E55347" w:rsidRDefault="00E55347">
+    <w:p w14:paraId="3DDF8030" w14:textId="77777777" w:rsidR="00B64739" w:rsidRDefault="00B64739" w:rsidP="00A10753">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...3 lines deleted...]
-    <w:family w:val="roman"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...12 lines deleted...]
-  </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Verdana"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Verdana">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Cambria Math">
+    <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A10006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...12 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="6911C8D1" w14:textId="77777777" w:rsidR="00E53A2A" w:rsidRDefault="008D3234">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1111292C" w14:textId="3F9CA038" w:rsidR="00A10753" w:rsidRPr="00A10753" w:rsidRDefault="00A10753" w:rsidP="00A10753">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...113 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="63C7EEBF" w14:textId="77777777" w:rsidR="00E53A2A" w:rsidRDefault="008D3234">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="77BEA800" w14:textId="5287C4FC" w:rsidR="00A10753" w:rsidRPr="00A10753" w:rsidRDefault="00A10753" w:rsidP="00A10753">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...95 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="08D21B03" w14:textId="77777777" w:rsidR="001F04E1" w:rsidRDefault="001F04E1">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5B78241C" w14:textId="22D1BD50" w:rsidR="00A10753" w:rsidRPr="00A10753" w:rsidRDefault="00A10753" w:rsidP="00A10753">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1A6A8DEF" w14:textId="77777777" w:rsidR="00E55347" w:rsidRDefault="00E55347">
+    <w:p w14:paraId="14BDCD60" w14:textId="77777777" w:rsidR="00B64739" w:rsidRDefault="00B64739" w:rsidP="00A10753">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4DC699F7" w14:textId="77777777" w:rsidR="00E55347" w:rsidRDefault="00E55347">
+    <w:p w14:paraId="568E561D" w14:textId="77777777" w:rsidR="00B64739" w:rsidRDefault="00B64739" w:rsidP="00A10753">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="64CA6553" w14:textId="2AEFA447" w:rsidR="002C777C" w:rsidRPr="002C777C" w:rsidRDefault="002C777C">
+    <w:p w14:paraId="56E71CA5" w14:textId="1D8FE042" w:rsidR="00A17132" w:rsidRPr="00A17132" w:rsidRDefault="00A17132">
       <w:pPr>
-        <w:pStyle w:val="FootnoteText"/>
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C777C">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="002C777C">
-[...7 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Kamerstukken II</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C777C">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2025-2026, 21 501-33, nr. 1179; </w:t>
       </w:r>
-      <w:r w:rsidRPr="002C777C">
-        <w:rPr>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Kamerstukken II</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C777C">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2025-2026, 21 501-20, nr. 2325.  </w:t>
       </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="6E3CE6B0" w14:textId="644BD195" w:rsidR="00A17132" w:rsidRPr="00A17132" w:rsidRDefault="00A17132">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Mercator</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ocean</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Europese</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>private</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>organisatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>die</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>oceaanmodellen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>-voorspellingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>maakt.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="3">
+    <w:p w14:paraId="081FCB60" w14:textId="28B38A40" w:rsidR="00A17132" w:rsidRPr="00A17132" w:rsidRDefault="00A17132" w:rsidP="00A17132">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Kamerstukken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:spacing w:val="-9"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>II</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-9"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>2025-2026,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-10"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>21</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-9"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>501-33,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-10"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>nr.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-10"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>1179;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-10"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Kamerstukken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:spacing w:val="-9"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>II</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-10"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>2025-2026,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-10"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>21</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-9"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>501-20,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-9"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>nr.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-10"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>2325.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="4">
+    <w:p w14:paraId="63E59CA3" w14:textId="77777777" w:rsidR="00A17132" w:rsidRPr="00A17132" w:rsidRDefault="00A17132" w:rsidP="00A17132">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Kamerstukken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:spacing w:val="-7"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>II</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-10"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>2025-2026,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-9"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>22</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>112,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-10"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>nr.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-9"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>4273.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27E41A16" w14:textId="7AB6FEBD" w:rsidR="00A17132" w:rsidRPr="00A17132" w:rsidRDefault="00A17132">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="5">
+    <w:p w14:paraId="65020D58" w14:textId="77777777" w:rsidR="00A17132" w:rsidRPr="00A17132" w:rsidRDefault="00A17132" w:rsidP="00A17132">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="140" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Kamerstukken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:spacing w:val="-9"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>II</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-10"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>2025-2026,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="38"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>21501-07</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>nr.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-9"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>2171</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34BBC83D" w14:textId="1AC6D1A5" w:rsidR="00A17132" w:rsidRPr="00A17132" w:rsidRDefault="00A17132">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="6">
+    <w:p w14:paraId="752A2FDB" w14:textId="7D20C214" w:rsidR="00A17132" w:rsidRPr="00A17132" w:rsidRDefault="00A17132" w:rsidP="00A17132">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Zevende</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Global</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Environment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Outlook</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(GEO-7)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>meest</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>recente</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>mondiale</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>VN-milieurapport</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>VN-milieuprogramma (UNEP).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>meest</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>veelomvattende en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>diepgravende</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>analyse</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>van de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>mondiale</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>staat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>van het milieu tot dusver en biedt beleidsopties om internationale milieudoelen te halen en bij te dragen aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>duurzame</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-12"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ontwikkeling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-11"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>wereldwijd.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="7">
+    <w:p w14:paraId="0243145E" w14:textId="3616F037" w:rsidR="00A17132" w:rsidRPr="00A17132" w:rsidRDefault="00A17132" w:rsidP="00A17132">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Kamerstukken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:spacing w:val="-8"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>II</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>2025-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-9"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>2026,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>21</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>501-08,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>r.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>1028.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="8">
+    <w:p w14:paraId="799F3DF1" w14:textId="290A3BFC" w:rsidR="00A17132" w:rsidRPr="00A17132" w:rsidRDefault="00A17132">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>COM,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>7397/26</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="9">
+    <w:p w14:paraId="66A5E319" w14:textId="77777777" w:rsidR="00A17132" w:rsidRPr="00A17132" w:rsidRDefault="00A17132" w:rsidP="00A17132">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Kamerstukken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:spacing w:val="-8"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>II,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:spacing w:val="-9"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>2025-2026,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-10"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>22</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>112,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>nr.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-9"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17132">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>4238</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="397A135A" w14:textId="05062701" w:rsidR="00A17132" w:rsidRPr="00A17132" w:rsidRDefault="00A17132">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="188C26B7" w14:textId="77777777" w:rsidR="001F04E1" w:rsidRDefault="001F04E1">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3EACE945" w14:textId="6364BB93" w:rsidR="00A10753" w:rsidRPr="00A10753" w:rsidRDefault="00A10753" w:rsidP="00A10753">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...476 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1A4A2286" w14:textId="0B0E55CD" w:rsidR="00A10753" w:rsidRPr="00A10753" w:rsidRDefault="00A10753" w:rsidP="00A10753">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="2A8F1EE9" w14:textId="77777777" w:rsidR="008E1535" w:rsidRDefault="00CC2F1E">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7AF20B5C" w14:textId="34FAF144" w:rsidR="00A10753" w:rsidRPr="00A10753" w:rsidRDefault="00A10753" w:rsidP="00A10753">
     <w:pPr>
-      <w:spacing w:after="7029" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1386 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="81C6C6EB"/>
-[...937 lines deleted...]
-    <w:nsid w:val="3B6E1D74"/>
+    <w:nsid w:val="0CB06B21"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="4EA6968A"/>
-[...482 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="225EBC36">
+    <w:tmpl w:val="202A6534"/>
+    <w:lvl w:ilvl="0" w:tplc="DE564B1C">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="720"/>
+        <w:ind w:left="1222" w:hanging="720"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="111"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FB382316">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2033" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
-[...2 lines deleted...]
-      <w:lvlText w:val="%2."/>
+    <w:lvl w:ilvl="2" w:tplc="74AC6018">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="2847" w:hanging="720"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
-[...11 lines deleted...]
-      <w:lvlText w:val="%4."/>
+    <w:lvl w:ilvl="3" w:tplc="0E3EE170">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3660" w:hanging="720"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04130019" w:tentative="1">
-[...2 lines deleted...]
-      <w:lvlText w:val="%5."/>
+    <w:lvl w:ilvl="4" w:tplc="4B7A13AE">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="4474" w:hanging="720"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0413001B" w:tentative="1">
-[...11 lines deleted...]
-      <w:lvlText w:val="%7."/>
+    <w:lvl w:ilvl="5" w:tplc="3D1CE678">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5288" w:hanging="720"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
-[...2 lines deleted...]
-      <w:lvlText w:val="%8."/>
+    <w:lvl w:ilvl="6" w:tplc="3D94DD92">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6101" w:hanging="720"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
-[...18 lines deleted...]
-      <w:lvlText w:val="%1."/>
+    <w:lvl w:ilvl="7" w:tplc="E34EB42A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="740" w:hanging="380"/>
+        <w:ind w:left="6915" w:hanging="720"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
-[...3 lines deleted...]
-      <w:lvlText w:val="%2."/>
+    <w:lvl w:ilvl="8" w:tplc="5C6C2A62">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="760" w:hanging="400"/>
-[...9 lines deleted...]
-        <w:ind w:left="284" w:hanging="284"/>
+        <w:ind w:left="7729" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
-[...376 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-[...157 lines deleted...]
-  <w:num w:numId="16">
+  <w:num w:numId="1" w16cid:durableId="1136605852">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...37 lines deleted...]
-    <w:abstractNumId w:val="20"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...1 lines deleted...]
-  <w:attachedTemplate r:id="rId1"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="003F43D2"/>
-[...215 lines deleted...]
-    <w:rsid w:val="00FF150D"/>
+    <w:rsidRoot w:val="00A10753"/>
+    <w:rsid w:val="00131543"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="00585C34"/>
+    <w:rsid w:val="007C11E5"/>
+    <w:rsid w:val="00811577"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00A10753"/>
+    <w:rsid w:val="00A17132"/>
+    <w:rsid w:val="00A23DED"/>
+    <w:rsid w:val="00B17E1C"/>
+    <w:rsid w:val="00B64739"/>
+    <w:rsid w:val="00B80CB9"/>
+    <w:rsid w:val="00BF2BA0"/>
+    <w:rsid w:val="00CA6FA4"/>
+    <w:rsid w:val="00D30950"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00E6460C"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-[...1 lines deleted...]
-  <w14:docId w14:val="1B188338"/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="50B95E11"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{2886DAA6-057B-46AA-974A-59683AF8547F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...8 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4991,77 +26603,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5086,75 +26698,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -5189,55 +26801,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -5300,4079 +26912,990 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A10753"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="atLeast"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...2 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A10753"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A10753"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A10753"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A10753"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A10753"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A10753"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A10753"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A10753"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...4 lines deleted...]
-    <w:rsid w:val="00031B78"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00A10753"/>
     <w:rPr>
-      <w:color w:val="467886" w:themeColor="hyperlink"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Salutation">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A10753"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A10753"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A10753"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A10753"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A10753"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A10753"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A10753"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A10753"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A10753"/>
     <w:pPr>
-      <w:spacing w:before="100" w:after="240" w:line="240" w:lineRule="exact"/>
-[...7 lines deleted...]
-      <w:spacing w:before="20"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="17"/>
-      <w:szCs w:val="17"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACWAanhef">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00A10753"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A10753"/>
     <w:pPr>
-      <w:spacing w:before="240" w:after="240" w:line="280" w:lineRule="exact"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="17"/>
-      <w:szCs w:val="17"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACWDocumentnaam">
-[...5 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00A10753"/>
     <w:rPr>
-      <w:sz w:val="25"/>
-      <w:szCs w:val="25"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACWKopjesVerdana7">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A10753"/>
     <w:pPr>
-      <w:spacing w:before="60" w:line="220" w:lineRule="exact"/>
-[...23 lines deleted...]
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
-      <w:sz w:val="17"/>
-      <w:szCs w:val="17"/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACWSlotzin">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00A10753"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A10753"/>
     <w:pPr>
-      <w:spacing w:before="240" w:line="280" w:lineRule="exact"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A10753"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A10753"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="17"/>
-      <w:szCs w:val="17"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACWStandaardVerdana85">
-[...5 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00A10753"/>
     <w:rPr>
-      <w:sz w:val="17"/>
-      <w:szCs w:val="17"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A10753"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevens">
     <w:name w:val="Afzendgegevens"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00A10753"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2267"/>
       </w:tabs>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevenscursief">
-[...1 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AfzendgegevensKop">
+    <w:name w:val="Afzendgegevens_Kop"/>
+    <w:basedOn w:val="Afzendgegevens"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00A10753"/>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="OndertekeningArea1">
+    <w:name w:val="Ondertekening_Area1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00A10753"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
+    <w:name w:val="Referentiegegevens"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00A10753"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="170"/>
       </w:tabs>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-      <w:i/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevenskop">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevenskop">
+    <w:name w:val="Referentiegegevens_kop"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00A10753"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AfzendgegevensKop0">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Slotzin">
+    <w:name w:val="Slotzin"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00A10753"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Algemenevoorwaarden">
-[...1 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
+    <w:name w:val="Witregel W1"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00A10753"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-      <w:i/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
-      <w:sz w:val="13"/>
-      <w:szCs w:val="13"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="9"/>
+      <w:szCs w:val="9"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ANVS-Hoofdstuk">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1bodytekst">
+    <w:name w:val="Witregel W1 (bodytekst)"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00A10753"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:spacing w:after="700" w:line="300" w:lineRule="atLeast"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="275937"/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ANVS-Hoofdstukongenummerd">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
+    <w:name w:val="Witregel W2"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00A10753"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:spacing w:after="700" w:line="300" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="275937"/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="27"/>
+      <w:szCs w:val="27"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ANVS-InhoudKop">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A10753"/>
     <w:pPr>
-      <w:spacing w:after="700" w:line="300" w:lineRule="exact"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="275937"/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ANVS-Opsommingstekens">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00A10753"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A10753"/>
     <w:pPr>
-      <w:numPr>
-[...14 lines deleted...]
-      <w:spacing w:before="200" w:line="240" w:lineRule="exact"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-      <w:color w:val="E17000"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ANVS-Subparagraaf">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00A10753"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A10753"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="275937"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ANVS-Subsubparagraaf">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A10753"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:aliases w:val="SUPERS,Odwołanie przypisu,Times 10 Point,Exposant 3 Point,Footnote symbol,Footnote reference number,number,Footnote Reference Superscript,stylish,Знак сноски-FN,Ciae niinee-FN,Знак сноски 1,(Footnote Reference),FR"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A10753"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="Geenlijst1">
+    <w:name w:val="Geen lijst1"/>
+    <w:next w:val="Geenlijst"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00BF2BA0"/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
+    <w:name w:val="Table Normal"/>
+    <w:uiPriority w:val="2"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BF2BA0"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
-[...121 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
-      <w:tblBorders>
-[...1122 lines deleted...]
-      </w:tblBorders>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NEaopsommingletters">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal"/>
+  <w:style w:type="paragraph" w:styleId="Plattetekst">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="PlattetekstChar"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BF2BA0"/>
     <w:pPr>
-      <w:numPr>
-[...21 lines deleted...]
-      </w:numPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="142"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NEaPaginanummering">
-[...1 lines deleted...]
-    <w:basedOn w:val="NEaStandaard"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PlattetekstChar">
+    <w:name w:val="Platte tekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Plattetekst"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00BF2BA0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
+    <w:name w:val="Table Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BF2BA0"/>
     <w:pPr>
-      <w:jc w:val="right"/>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NEaPaginanummeringhuidig">
-[...1 lines deleted...]
-    <w:basedOn w:val="NEaVerdana65"/>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A17132"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
-      <w:jc w:val="right"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...1740 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...631 lines deleted...]
-  <w:relyOnVML/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///H:\Mijn%20documenten\Werkpakket\Milieuraad\Milieuraad%20oktober%202025\Verslag%20Milieuraad\03.%20TK-brief%20verslag%20Milieuraad%2021%20oktober%202025.DOTX" TargetMode="External"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -9429,51 +27952,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -9537,65 +28060,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -9616,205 +28139,82 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
-  <clbl:label id="{681dcdd7-3e43-49fb-ac1e-2321f7e63421}" enabled="1" method="Standard" siteId="{1321633e-f6b9-44e2-a44f-59b9d264ecb7}" contentBits="2" removed="0"/>
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>776</ap:Characters>
+  <ap:Pages>7</ap:Pages>
+  <ap:Words>2786</ap:Words>
+  <ap:Characters>15325</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>6</ap:Lines>
-  <ap:Paragraphs>1</ap:Paragraphs>
+  <ap:Lines>127</ap:Lines>
+  <ap:Paragraphs>36</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>910</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>18075</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2025-11-07T10:27:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Identifier">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
-  </property>
-[...88 lines deleted...]
-    <vt:lpwstr>Intern gebruik</vt:lpwstr>
   </property>
 </Properties>
 </file>