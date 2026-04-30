--- v0 (2026-04-02)
+++ v1 (2026-04-30)
@@ -1,5125 +1,2394 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00725013" w:rsidP="00725013" w:rsidRDefault="00725013" w14:paraId="4CBE5FA0" w14:textId="618E02AE">
-[...44 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+    <w:p w:rsidRPr="00F67811" w:rsidR="00F67811" w:rsidRDefault="001E4178" w14:paraId="66850316" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>31239</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F67811" w:rsidR="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F67811" w:rsidR="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F67811" w:rsidR="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F67811" w:rsidR="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Stimulering duurzame energieproductie </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F67811" w:rsidR="00F67811" w:rsidRDefault="003A16B2" w14:paraId="43F1C673" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>33561</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F67811" w:rsidR="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F67811" w:rsidR="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F67811" w:rsidR="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F67811" w:rsidR="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Structuurvisie Windenergie op Zee (SV </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F67811" w:rsidR="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>WoZ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F67811" w:rsidR="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F67811" w:rsidR="00F67811" w:rsidP="007636A0" w:rsidRDefault="00F67811" w14:paraId="06A36777" w14:textId="0A678F76">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>446</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Klimaat en Groene Groei</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F67811" w:rsidR="00F67811" w:rsidP="007636A0" w:rsidRDefault="00F67811" w14:paraId="47BA4C57" w14:textId="35DCFD7E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F67811" w:rsidR="00F67811" w:rsidP="007636A0" w:rsidRDefault="00F67811" w14:paraId="5CF8AC64" w14:textId="49F3DF61">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 31 maart 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F67811" w:rsidR="001E4178" w:rsidP="007636A0" w:rsidRDefault="001E4178" w14:paraId="5DDB630C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F67811" w:rsidR="007636A0" w:rsidP="007636A0" w:rsidRDefault="007636A0" w14:paraId="071263D4" w14:textId="1A76E27C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Grensoverschrijdende verbindingen tussen het elektriciteitssysteem van Nederland en ons omringende landen zijn cruciaal voor een betrouwbare en betaalbare energievoorziening. Het belang van deze zogenoemde </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>interconnectoren</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> voor elektriciteit neemt toe naarmate ons energiesysteem verduurzaamt en verder elektrificeert. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Interconnectoren</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> maken het mogelijk om elektriciteit uit buurlanden te importeren wanneer beperkt zon en wind beschikbaar zijn in Nederland, en te exporteren wanneer het aanbod van deze hernieuwbare energiebronnen de nationale vraag overschrijdt. In deze brief gaat het kabinet in op de ontwikkeling van de geplande </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>interconnector</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> naar het Verenigd Koninkrijk (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>LionLink</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>) en het besluit tot het instellen van een biedzone op zee.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...141 lines deleted...]
-      <w:r w:rsidR="00C27B0B">
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Met deze brief voldoe ik tevens aan de motie Dassen-Grinwis van 12 februari 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F67811">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidR="0051107D">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00725013" w:rsidP="00725013" w:rsidRDefault="00725013" w14:paraId="41B59887" w14:textId="77777777">
-[...9 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+    <w:p w:rsidRPr="00F67811" w:rsidR="007636A0" w:rsidP="007636A0" w:rsidRDefault="007636A0" w14:paraId="678C5E08" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F67811" w:rsidR="007636A0" w:rsidP="007636A0" w:rsidRDefault="007636A0" w14:paraId="0F004495" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Ontwikkeling van </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>interconnectoren</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> voor elektriciteit</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00725013" w:rsidP="00725013" w:rsidRDefault="00725013" w14:paraId="6FE8EC6B" w14:textId="77777777">
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+    <w:p w:rsidRPr="00F67811" w:rsidR="007636A0" w:rsidP="007636A0" w:rsidRDefault="007636A0" w14:paraId="1853BC48" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Omdat </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t>interconnectoren</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...38 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> een fundamenteel onderdeel vormen voor het realiseren van een duurzame, betrouwbare en betaalbare energievoorziening, zet het kabinet in op uitbreiding van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t>interconnectiecapaciteit</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="15DE5775">
-[...14 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Om invulling te geven aan deze behoefte onderzoekt het ministerie van Economische Zaken en Klimaat (EZK) samen met </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t>TenneT</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> de mogelijkheden voor de aanleg en het versnellen van investeringen in nieuwe </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t>interconnectoren</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">. Hiervoor volgt het kabinet het beleidskader voor nieuwe </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t>interconnectoren</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t>, zoals opgenomen in het Windenergie Infrastructuurplan Noordzee (WIN)</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F67811">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r>
-[...38 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Dit beleidskader geeft prioriteit aan verbindingen met landen die een positieve bijdrage leveren aan het versterken van de leveringszekerheid en de betaalbaarheid van elektriciteit in Nederland. Ook geeft het kabinet door het instellen van een biedzone op zee uitvoering aan de beleidsmatige ontwikkeling van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t>LionLink</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C7695F">
-[...27 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F67811" w:rsidR="007636A0" w:rsidP="007636A0" w:rsidRDefault="007636A0" w14:paraId="5F6AD9D1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F67811" w:rsidR="007636A0" w:rsidP="007636A0" w:rsidRDefault="007636A0" w14:paraId="21330197" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Voor de financiering van grensoverschrijdende projecten, waaronder ook </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t>LionLink</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">, beschouwen </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t>TenneT</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...14 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en EZK actief de mogelijkheden om aanspraak te maken op het EU subsidie instrument </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Connecting</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="006C76DA">
-[...14 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Europe Facility (CEF) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t>for</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="006C76DA">
-[...74 lines deleted...]
-      <w:r w:rsidR="00C20D70">
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Energy. Hiermee geeft het kabinet uitvoering aan bovengenoemde motie Dassen-Grinwis,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> die de regering </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">oproept versneld te investeren in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>interconnectoren</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00C20D70">
-[...28 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en daarvoor ook gebruik te maken van EU subsidie,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en derhalve beschouw ik de motie als afgedaan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F67811" w:rsidR="007636A0" w:rsidP="007636A0" w:rsidRDefault="007636A0" w14:paraId="3CD0CF74" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F67811" w:rsidR="007636A0" w:rsidP="007636A0" w:rsidRDefault="007636A0" w14:paraId="31B36790" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>LionLink</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00725013" w:rsidP="00725013" w:rsidRDefault="00725013" w14:paraId="34C2911E" w14:textId="77777777">
-[...8 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+    <w:p w:rsidRPr="00F67811" w:rsidR="007636A0" w:rsidP="007636A0" w:rsidRDefault="007636A0" w14:paraId="4A98D1A9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t>LionLink</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="48D9C0D8">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> is een geplande </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="48D9C0D8">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t>interconnector</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="48D9C0D8">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> van 1,8 GW die wordt aangesloten op het platform op zee waarop ook de windparken in kavel </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="48D9C0D8">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Nederwiek</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="48D9C0D8">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3 worden aangesloten (zie Figuur 1). Deze verbinding vergroot de mogelijkheden voor handel van elektriciteit tussen het Verenigd Koninkrijk en Nederland en versterkt daarmee de integratie van beide elektriciteitsmarkten. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="48D9C0D8">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t>LionLink</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="48D9C0D8">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> zal bijdragen aan het borgen van de leveringszekerheid van elektriciteit, de verduurzaming van de energievoorziening en resulteert in stabielere en lagere elektriciteitsprijzen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00725013" w:rsidP="00725013" w:rsidRDefault="00725013" w14:paraId="2745F39B" w14:textId="77777777">
-[...15 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+    <w:p w:rsidRPr="00F67811" w:rsidR="007636A0" w:rsidP="007636A0" w:rsidRDefault="007636A0" w14:paraId="63B00BC5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F67811" w:rsidR="007636A0" w:rsidP="007636A0" w:rsidRDefault="007636A0" w14:paraId="73C07A6D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Anders dan de bestaande reguliere </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="15DE5775">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t>interconnectoren</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="15DE5775">
-[...20 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> waarmee de Nederlandse elektriciteitsmarkt verbonden is met die van ons omringende landen, wordt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t>LionLink</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="15DE5775">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> ontwikkeld als een hybride </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="15DE5775">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t>interconnector</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="15DE5775">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">. Een hybride </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="15DE5775">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t>interconnector</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="15DE5775">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> combineert de functies van </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="15DE5775">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t>interconnectie</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="15DE5775">
-[...35 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> met de aanlanding van windenergie op zee. Deze opzet heeft de voorkeur omdat het beter gebruik maakt van het net op zee en slechts een beperkte uitbreiding van de infrastructuur op zee vergt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F67811">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidRPr="15DE5775">
-[...59 lines deleted...]
-        <w:t xml:space="preserve"> concurreert om </w:t>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Hierdoor wordt het gebruik van schaarse publieke ruimte op zee en op land beperkt, en wordt voorkomen dat de ontwikkeling van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>interconnectoren</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> met windenergie op zee concurreert om </w:t>
       </w:r>
       <w:bookmarkStart w:name="OLE_LINK2" w:id="0"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t>publieke ruimte voor aanlanding</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="15DE5775">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00725013" w:rsidP="00725013" w:rsidRDefault="00725013" w14:paraId="187E7DBB" w14:textId="77777777">
-[...9 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+    <w:p w:rsidRPr="00F67811" w:rsidR="007636A0" w:rsidP="007636A0" w:rsidRDefault="007636A0" w14:paraId="3A259D16" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F67811" w:rsidR="007636A0" w:rsidP="007636A0" w:rsidRDefault="007636A0" w14:paraId="500827A3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Figuur 1: opzet van de hybride </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>interconnector</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>LionLink</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00E3121B">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E3121B" w:rsidR="00E3121B" w:rsidP="00725013" w:rsidRDefault="00E3121B" w14:paraId="6CFD4853" w14:textId="7BFA2CB8">
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+    <w:p w:rsidRPr="00F67811" w:rsidR="007636A0" w:rsidP="007636A0" w:rsidRDefault="007636A0" w14:paraId="63E57F77" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00725013" w:rsidP="00725013" w:rsidRDefault="009B5494" w14:paraId="1830D19F" w14:textId="4D0747D5">
-[...7 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00F67811" w:rsidR="007636A0" w:rsidP="007636A0" w:rsidRDefault="007636A0" w14:paraId="7657DD9B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6DF34D4C" wp14:editId="25D298D7">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="703CFB17" wp14:editId="24420747">
             <wp:extent cx="4780915" cy="2502535"/>
             <wp:effectExtent l="0" t="0" r="635" b="12065"/>
             <wp:docPr id="1013435770" name="Afbeelding 1" descr="image.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="id-4D46BC75-A6FC-49E7-8DFD-F1DCA987AFA5" descr="image.png"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId7" r:link="rId8" cstate="print">
+                    <a:blip r:embed="rId9" r:link="rId10" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4780915" cy="2502535"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E3121B" w:rsidP="00725013" w:rsidRDefault="00E3121B" w14:paraId="709BC3B1" w14:textId="77777777">
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+    <w:p w:rsidRPr="00F67811" w:rsidR="007636A0" w:rsidP="007636A0" w:rsidRDefault="007636A0" w14:paraId="23DD7A4C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00725013" w:rsidP="00725013" w:rsidRDefault="00725013" w14:paraId="5D228184" w14:textId="3160FB77">
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+    <w:p w:rsidRPr="00F67811" w:rsidR="007636A0" w:rsidP="007636A0" w:rsidRDefault="007636A0" w14:paraId="02A97A2C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Besluit tot het instellen van een nieuwe biedzone</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00725013" w:rsidP="00725013" w:rsidRDefault="00725013" w14:paraId="0FCF9D37" w14:textId="77777777">
-[...20 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+    <w:p w:rsidRPr="00F67811" w:rsidR="007636A0" w:rsidP="007636A0" w:rsidRDefault="007636A0" w14:paraId="3AC0A52E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vanwege het ontwerp van hybride </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t>interconnectoren</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...17 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, waarin de twee bovengenoemde functies worden gecombineerd, zal altijd structurele congestie optreden op een of meerdere verbindingen. In onder meer haar “EU-strategie voor offshore hernieuwbare energie”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F67811">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F67811">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> doet de Europese Commissie de aanbeveling om biedzones</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F67811">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> in te stellen om deze congestie te adresseren.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00132E25" w:rsidR="00725013" w:rsidP="00725013" w:rsidRDefault="00725013" w14:paraId="2ACF0EEA" w14:textId="77777777">
-[...14 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+    <w:p w:rsidRPr="00F67811" w:rsidR="007636A0" w:rsidP="007636A0" w:rsidRDefault="007636A0" w14:paraId="0B8D9C39" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F67811" w:rsidR="007636A0" w:rsidP="007636A0" w:rsidRDefault="007636A0" w14:paraId="52AEFE43" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">In geval van het </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t>LionLink</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...44 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-project zal structurele congestie optreden op de verbinding tussen het platform op zee en de Nederlandse kust (verbinding 1 in Figuur 1). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t>TenneT</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...11 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> heeft dit aangetoond in een rapport</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F67811">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dat door de Autoriteit Consument en Markt (ACM)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F67811">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="8"/>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is goedgekeurd op 25 maart 2025. EU wet- en regelgeving schrijft voor dat biedzones geen structurele congestie mogen bevatten. Realisatie van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t>LionLink</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="15DE5775">
-[...46 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> binnen de huidige Nederlandse biedzone zou daarom niet in overeenstemming zijn met deze regelgeving. De voorspelde structurele congestie kan worden geadresseerd door het instellen van een nieuwe biedzone op zee, ook wel “offshore biedzone” genoemd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F67811" w:rsidR="007636A0" w:rsidP="007636A0" w:rsidRDefault="007636A0" w14:paraId="1E5D3C17" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F67811" w:rsidR="007636A0" w:rsidP="007636A0" w:rsidRDefault="007636A0" w14:paraId="79D6F978" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze biedzone zal de windparken binnen kavel </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="15DE5775">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Nederwiek</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="15DE5775">
-[...42 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3 omvatten. Het besluit tot het instellen van een nieuwe biedzone is in overeenstemming met het Europese regelgevend kader en leidt tot de hoogste maatschappelijke welvaart.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F67811" w:rsidR="007636A0" w:rsidP="007636A0" w:rsidRDefault="007636A0" w14:paraId="472D7CDC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Door het instellen van deze biedzone wordt de beschikbare transportcapaciteit efficiënt toegewezen en worden operationele kosten voor </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>TenneT</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...49 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> voorkomen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tegelijk heeft dit gevolgen voor de businesscase van deze windparken. Dit licht ik verderop in de brief nader toe.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F67811" w:rsidR="007636A0" w:rsidP="007636A0" w:rsidRDefault="007636A0" w14:paraId="371BDEF6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F67811" w:rsidR="007636A0" w:rsidP="007636A0" w:rsidRDefault="007636A0" w14:paraId="43455171" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Proces tot besluitvorming</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00725013" w:rsidP="00725013" w:rsidRDefault="00725013" w14:paraId="27818549" w14:textId="77777777">
-[...31 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+    <w:p w:rsidRPr="00F67811" w:rsidR="007636A0" w:rsidP="007636A0" w:rsidRDefault="007636A0" w14:paraId="5552403B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het instellen van een nieuwe biedzone is gebonden aan EU-regels. Na vaststelling van structurele congestie door </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>TenneT</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en de goedkeuring door de ACM, heeft het ministerie samen met </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>TenneT</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de beschikbare opties onderzocht om de congestie te adresseren. Op basis daarvan is gekozen voor een herziening van de biedzone-indeling. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F67811" w:rsidR="007636A0" w:rsidP="007636A0" w:rsidRDefault="007636A0" w14:paraId="4F76EBA7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F67811" w:rsidR="007636A0" w:rsidP="007636A0" w:rsidRDefault="007636A0" w14:paraId="203B45CE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voorafgaand aan dit besluit zijn relevante EU-lidstaten en belanghebbenden geraadpleegd. Ook de Europese Commissie en het EU Agentschap van energietoezichthouders (ACER) zijn geïnformeerd over het traject en dit voorgenomen besluit.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F67811" w:rsidR="007636A0" w:rsidP="007636A0" w:rsidRDefault="007636A0" w14:paraId="1CF1A50A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...112 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+    </w:p>
+    <w:p w:rsidRPr="00F67811" w:rsidR="007636A0" w:rsidP="007636A0" w:rsidRDefault="007636A0" w14:paraId="7D5522C2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="15DE5775">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Gevolgen voor de businesscase van de windparken op zee in </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="15DE5775">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Nederwiek</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="15DE5775">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A752CA" w:rsidR="00725013" w:rsidP="00725013" w:rsidRDefault="00725013" w14:paraId="4DB4316C" w14:textId="77777777">
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+    <w:p w:rsidRPr="00F67811" w:rsidR="007636A0" w:rsidP="007636A0" w:rsidRDefault="007636A0" w14:paraId="46235A2C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">De Europese elektriciteitsmarkt is ingedeeld in biedzones, waarbinnen een uniforme prijs voor elektriciteit geldt. Nederland kent momenteel één biedzone. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A752CA">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Met het instellen van een nieuwe biedzone op zee wordt een tweede biedzone binnen Nederland gevormd, met een eigen prijsvorming. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A752CA" w:rsidR="00725013" w:rsidP="00725013" w:rsidRDefault="00725013" w14:paraId="14D8E01E" w14:textId="77777777">
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+    <w:p w:rsidRPr="00F67811" w:rsidR="007636A0" w:rsidP="007636A0" w:rsidRDefault="007636A0" w14:paraId="554720D3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00725013" w:rsidP="00725013" w:rsidRDefault="00725013" w14:paraId="5F1A973E" w14:textId="77777777">
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+    <w:p w:rsidRPr="00F67811" w:rsidR="007636A0" w:rsidP="007636A0" w:rsidRDefault="007636A0" w14:paraId="24C32C80" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>De gemiddelde elektriciteitsprijs in de nieuwe biedzone zal naar verwachting op jaarbasis lager zijn dan de prijs in de reguliere Nederlandse biedzone.</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        <w:t xml:space="preserve">De gemiddelde elektriciteitsprijs in de nieuwe biedzone zal naar verwachting op jaarbasis lager zijn dan de prijs in de reguliere Nederlandse biedzone. Dit komt doordat in de nieuwe biedzone geen vraag naar elektriciteit zal zijn. Als gevolg van de lagere elektriciteitsprijs zullen de toekomstige windparken in kavel </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Dit komt doordat in de nieuwe biedzone geen vraag naar elektriciteit zal zijn.</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        <w:t>Nederwiek</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Als gevolg van de lagere elektriciteitsprijs zullen de toekomstige windparken in kavel </w:t>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        <w:t xml:space="preserve"> 3 lagere opbrengsten genereren in vergelijking met windparken die onderdeel zijn van de Nederlandse biedzone. Daarmee heeft het besluit tot instelling van een biedzone op zee een negatief effect op de businesscase van de windparken in de nieuwe biedzone. Dit kan leiden tot een additionele </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="OLE_LINK1" w:id="1"/>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:t xml:space="preserve">behoefte aan financiële steun </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">voor deze windparken. </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="OLE_LINK5" w:id="2"/>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dit neemt niet weg dat de realisatie van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>LionLink</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, inclusief het instellen van een nieuwe biedzone, maatschappelijk een substantieel positief resultaat oplevert. Het project genereert inkomsten voor </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>TenneT</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> die kunnen bijdragen aan lagere nettarieven en versterkt de leveringszekerheid van elektriciteit.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Doordat </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>interconnectie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wordt gecombineerd met de aanlanding van windenergie op zee, volstaat bovendien één aanlanding voor beide doeleinden. Dit beperkt de druk op schaarse ruimte voor aanlanding en verlaagt de investeringskosten voor </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>TenneT</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in het net op zee. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p w:rsidRPr="00F67811" w:rsidR="007636A0" w:rsidP="007636A0" w:rsidRDefault="007636A0" w14:paraId="6E8EE8EA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F67811" w:rsidR="007636A0" w:rsidP="007636A0" w:rsidRDefault="007636A0" w14:paraId="7B8A3E9B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Gelet op de huidige marktomstandigheden is een vorm van prijszekerheid nodig voor de ontwikkeling van windparken op zee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="9"/>
+      </w:r>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. De verwachte uitgaven aan prijsondersteuning (subsidies) zullen afhankelijk zijn van de ontwikkeling van onder andere de elektriciteitsvraag- en prijzen. Het kabinet is voornemens de hierboven genoemde (additionele) subsidiebehoefte voor </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Nederwiek</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00A752CA">
-[...147 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3 te dekken binnen de reservering die voor de uitrol van windenergie op zee is getroffen in het coalitieakkoord. Daarmee kan dit een onvoorziene spanning leggen op de uitrol. Daarbij geldt wel dat deze reservering is gebaseerd op de huidige marktomstandigheden. Ontwikkelingen in de elektriciteitsvraag, de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">elektriciteitsprijzen en de productiekosten zullen de komende jaren nog van invloed zijn op de per GW benodigde middelen en het doelbereik van windenergie op zee. Het PBL zal voorafgaand aan de tender adviseren over het maximale indieningsbedrag, op basis waarvan het kabinet het benodigde verplichtingenbudget kan bepalen. Het kabinet verwacht eind dit jaar de nieuwe routekaart voor windenergie op zee te delen en zal dan ook verder ingaan op het doelbereik van windenergie op zee. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F67811" w:rsidR="007636A0" w:rsidP="007636A0" w:rsidRDefault="007636A0" w14:paraId="0190CC34" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F67811" w:rsidR="007636A0" w:rsidP="007636A0" w:rsidRDefault="007636A0" w14:paraId="2AF69F2A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="66A45D47">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Vervolgstappen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FF24CA" w:rsidR="00725013" w:rsidP="00725013" w:rsidRDefault="00725013" w14:paraId="2BAAF4CD" w14:textId="77777777">
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+    <w:p w:rsidRPr="00F67811" w:rsidR="007636A0" w:rsidP="007636A0" w:rsidRDefault="007636A0" w14:paraId="5244D18B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="15DE5775">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">In overeenstemming met de Europese regelgeving zal het besluit worden gemeld aan de Europese Commissie, het EU-Agentschap ACER en de relevante </w:t>
-      </w:r>
+        <w:t>In overeenstemming met de Europese regelgeving zal het besluit worden gemeld aan de Europese Commissie, het EU-Agentschap ACER en de relevante EU-lidstaten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F67811" w:rsidR="007636A0" w:rsidP="007636A0" w:rsidRDefault="007636A0" w14:paraId="3527AB2F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F67811" w:rsidR="007636A0" w:rsidP="007636A0" w:rsidRDefault="007636A0" w14:paraId="4DDEF899" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet vindt tijdige duidelijkheid voorafgaand aan de tender voor de windparken in kavel </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Nederwiek</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3 belangrijk en is mede daarom vroegtijdig gestart met het proces voor het instellen van deze nieuwe biedzone op zee. Het kabinet hecht waarde aan de constructieve gesprekken die tot op heden met de sector zijn gevoerd en staat open voor het voortzetten van deze dialoog over de efficiënte inrichting van de toekomstige markt op zee.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F67811" w:rsidR="007636A0" w:rsidP="007636A0" w:rsidRDefault="007636A0" w14:paraId="7DF3ED34" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F67811" w:rsidR="007636A0" w:rsidP="007636A0" w:rsidRDefault="007636A0" w14:paraId="11DFEC1D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007636A0" w:rsidP="00F67811" w:rsidRDefault="00F67811" w14:paraId="67605DC2" w14:textId="59C2FB44">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
       <w:r>
-        <w:rPr>
-[...67 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>De m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F67811" w:rsidR="007636A0">
+        <w:t>inister van Klimaat en Groene Groei</w:t>
+      </w:r>
       <w:r>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F67811" w:rsidR="00F67811" w:rsidP="00F67811" w:rsidRDefault="00F67811" w14:paraId="657603EA" w14:textId="76332C93">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
       <w:r>
-        <w:rPr>
-[...34 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId12"/>
+        <w:t>S.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F67811">
+        <w:t xml:space="preserve"> van Veldhoven-van der Meer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F67811" w:rsidR="00F67811" w:rsidP="007636A0" w:rsidRDefault="00F67811" w14:paraId="0FC72228" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F67811" w:rsidR="00FE0FA3" w:rsidRDefault="00FE0FA3" w14:paraId="76F9C98B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00F67811" w:rsidR="00FE0FA3" w:rsidSect="007636A0">
+      <w:headerReference w:type="even" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2398" w:right="2818" w:bottom="1077" w:left="1559" w:header="2398" w:footer="561" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0732243E" w14:textId="77777777" w:rsidR="00701CF0" w:rsidRDefault="00701CF0">
+    <w:p w14:paraId="2B57A012" w14:textId="77777777" w:rsidR="007636A0" w:rsidRDefault="007636A0" w:rsidP="007636A0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29A51D51" w14:textId="77777777" w:rsidR="00701CF0" w:rsidRDefault="00701CF0"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6042245D" w14:textId="77777777" w:rsidR="00701CF0" w:rsidRDefault="00701CF0">
+    <w:p w14:paraId="565383F9" w14:textId="77777777" w:rsidR="007636A0" w:rsidRDefault="007636A0" w:rsidP="007636A0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6479E437" w14:textId="77777777" w:rsidR="00701CF0" w:rsidRDefault="00701CF0"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...26 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-[...12 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="601CE669" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="4BF50721" w14:textId="77777777" w:rsidR="007636A0" w:rsidRPr="007636A0" w:rsidRDefault="007636A0" w:rsidP="007636A0">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...98 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...87 lines deleted...]
-  <w:p w14:paraId="5FF697F8" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="58136C06" w14:textId="77777777" w:rsidR="007636A0" w:rsidRPr="007636A0" w:rsidRDefault="007636A0" w:rsidP="007636A0">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="1230F1D1" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="730169DF" w14:textId="77777777" w:rsidR="007636A0" w:rsidRPr="007636A0" w:rsidRDefault="007636A0" w:rsidP="007636A0">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="600D8CF2" w14:textId="77777777" w:rsidR="00701CF0" w:rsidRDefault="00701CF0">
+    <w:p w14:paraId="76A2FACC" w14:textId="77777777" w:rsidR="007636A0" w:rsidRDefault="007636A0" w:rsidP="007636A0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02E5127C" w14:textId="77777777" w:rsidR="00701CF0" w:rsidRDefault="00701CF0"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6AC3A254" w14:textId="77777777" w:rsidR="00701CF0" w:rsidRDefault="00701CF0">
+    <w:p w14:paraId="70661FB4" w14:textId="77777777" w:rsidR="007636A0" w:rsidRDefault="007636A0" w:rsidP="007636A0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E375E48" w14:textId="77777777" w:rsidR="00701CF0" w:rsidRDefault="00701CF0"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="2A5754EF" w14:textId="70D5B0BE" w:rsidR="00C27B0B" w:rsidRDefault="00C27B0B">
+    <w:p w14:paraId="07AB1B73" w14:textId="1EE08421" w:rsidR="007636A0" w:rsidRPr="00F67811" w:rsidRDefault="007636A0" w:rsidP="007636A0">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F67811">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002C5844">
-[...9 lines deleted...]
-        <w:t>, nr. 49</w:t>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Verdana" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Kamerstukken II, 2025/26, 36800-XXIII, nr. 49</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="05655BD8" w14:textId="77777777" w:rsidR="00725013" w:rsidRDefault="00725013" w:rsidP="00725013">
+    <w:p w14:paraId="4A48CAD7" w14:textId="77777777" w:rsidR="007636A0" w:rsidRPr="00F67811" w:rsidRDefault="007636A0" w:rsidP="007636A0">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F67811">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="00992362">
+        <w:r w:rsidRPr="00F67811">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Het Windenergie Infrastructuurplan Noordzee | Rapport | Rijksoverheid.nl</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="1C812A50" w14:textId="77777777" w:rsidR="00725013" w:rsidRDefault="00725013" w:rsidP="00725013">
+    <w:p w14:paraId="659A7F8E" w14:textId="77777777" w:rsidR="007636A0" w:rsidRPr="00F67811" w:rsidRDefault="007636A0" w:rsidP="007636A0">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F67811">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
-        <w:r w:rsidRPr="00992362">
+        <w:r w:rsidRPr="00F67811">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Het Windenergie Infrastructuurplan Noordzee | Rapport | Rijksoverheid.nl</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="2241056C" w14:textId="77777777" w:rsidR="00725013" w:rsidRPr="00833347" w:rsidRDefault="00725013" w:rsidP="00725013">
+    <w:p w14:paraId="731C688A" w14:textId="77777777" w:rsidR="007636A0" w:rsidRPr="00F67811" w:rsidRDefault="007636A0" w:rsidP="007636A0">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F67811">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId3" w:history="1">
-        <w:r w:rsidRPr="004D756B">
+        <w:r w:rsidRPr="00F67811">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>https://eur-lex.europa.eu/legal-content/EN/TXT/PDF/?uri=CELEX:52020DC0741</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="3379C937" w14:textId="77777777" w:rsidR="00725013" w:rsidRPr="00833347" w:rsidRDefault="00725013" w:rsidP="00725013">
+    <w:p w14:paraId="23E35CF0" w14:textId="77777777" w:rsidR="007636A0" w:rsidRPr="00F67811" w:rsidRDefault="007636A0" w:rsidP="007636A0">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F67811">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00833347">
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId4" w:history="1">
-        <w:r w:rsidRPr="00833347">
+        <w:r w:rsidRPr="00F67811">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>EUR-Lex - 52020SC0273 - EN - EUR-Lex</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="622919AC" w14:textId="77777777" w:rsidR="00725013" w:rsidRDefault="00725013" w:rsidP="00725013">
+    <w:p w14:paraId="64711EC1" w14:textId="77777777" w:rsidR="007636A0" w:rsidRPr="00F67811" w:rsidRDefault="007636A0" w:rsidP="007636A0">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F67811">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Een biedzone is een </w:t>
       </w:r>
-      <w:r w:rsidRPr="48D9C0D8">
-[...9 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Verdana" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>geografisch gebied met een uniforme groothandelsprijs voor elektriciteit per tijdseenheid.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="5DCABB64" w14:textId="77777777" w:rsidR="00725013" w:rsidRPr="00833347" w:rsidRDefault="00725013" w:rsidP="00725013">
+    <w:p w14:paraId="62B5BB76" w14:textId="77777777" w:rsidR="007636A0" w:rsidRPr="00F67811" w:rsidRDefault="007636A0" w:rsidP="007636A0">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F67811">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00833347">
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId5" w:history="1">
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidRPr="005E2ED3">
+        <w:r w:rsidRPr="00F67811">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Structural</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
-        <w:r w:rsidRPr="005E2ED3">
+        <w:r w:rsidRPr="00F67811">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidRPr="005E2ED3">
+        <w:r w:rsidRPr="00F67811">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Congestion</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
-        <w:r w:rsidRPr="005E2ED3">
+        <w:r w:rsidRPr="00F67811">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve"> Report</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="4583D859" w14:textId="77777777" w:rsidR="00725013" w:rsidRDefault="00725013" w:rsidP="00725013">
+    <w:p w14:paraId="70E5868A" w14:textId="77777777" w:rsidR="007636A0" w:rsidRPr="00F67811" w:rsidRDefault="007636A0" w:rsidP="007636A0">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F67811">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId6" w:history="1">
-        <w:r w:rsidRPr="000635C8">
+        <w:r w:rsidRPr="00F67811">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve">Goedkeuring structurele congestierapport </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidRPr="000635C8">
+        <w:r w:rsidRPr="00F67811">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>TenneT</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
-        <w:r w:rsidRPr="000635C8">
+        <w:r w:rsidRPr="00F67811">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve"> over </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidRPr="000635C8">
+        <w:r w:rsidRPr="00F67811">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>LionLink</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
-        <w:r w:rsidRPr="000635C8">
+        <w:r w:rsidRPr="00F67811">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve"> | ACM</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="6E0FB32F" w14:textId="77777777" w:rsidR="00725013" w:rsidRDefault="00725013" w:rsidP="00725013">
+    <w:p w14:paraId="306752D2" w14:textId="77777777" w:rsidR="007636A0" w:rsidRPr="00F67811" w:rsidRDefault="007636A0" w:rsidP="007636A0">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F67811">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
-        <w:r w:rsidRPr="00EF2A3D">
+        <w:r w:rsidRPr="00F67811">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Actieplan windenergie op zee | Rapport | Rijksoverheid.nl</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00EF2A3D">
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> en </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidRPr="00EF2A3D">
+        <w:r w:rsidRPr="00F67811">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Kamerbrief over subsidietender voor 1 GW windenergie op zee in 2026 | Kamerstuk | Rijksoverheid.nl</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00EF2A3D">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00F67811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...94 lines deleted...]
-  <w:p w14:paraId="714370A5" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="19E7BD05" w14:textId="77777777" w:rsidR="007636A0" w:rsidRPr="007636A0" w:rsidRDefault="007636A0" w:rsidP="007636A0">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...39 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...545 lines deleted...]
-  <w:p w14:paraId="5EA4352E" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="5DFC6141" w14:textId="77777777" w:rsidR="007636A0" w:rsidRPr="007636A0" w:rsidRDefault="007636A0" w:rsidP="007636A0">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...919 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0A548B54" w14:textId="77777777" w:rsidR="007636A0" w:rsidRPr="007636A0" w:rsidRDefault="007636A0" w:rsidP="007636A0">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-  <w:removeDateAndTime/>
   <w:proofState w:spelling="clean"/>
-  <w:stylePaneFormatFilter w:val="3F04" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-[...1 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C83DBC"/>
-[...646 lines deleted...]
-    <w:rsid w:val="00FF6978"/>
+    <w:rsidRoot w:val="007636A0"/>
+    <w:rsid w:val="001E4178"/>
+    <w:rsid w:val="002E31E9"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="003A16B2"/>
+    <w:rsid w:val="00421E6F"/>
+    <w:rsid w:val="007636A0"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00F67811"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="199F74B7"/>
+  <w14:docId w14:val="7EB19929"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{5A9F1320-DA86-41AC-9427-AE572ECC5C44}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5141,74 +2410,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -5357,1069 +2627,1194 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C82AFE"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="007636A0"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="007636A0"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="007636A0"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="007636A0"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007636A0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007636A0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007636A0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007636A0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007636A0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="007636A0"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007636A0"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007636A0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007636A0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007636A0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007636A0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007636A0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007636A0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007636A0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="007636A0"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="007636A0"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="007636A0"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="007636A0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="007636A0"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="007636A0"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="007636A0"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="007636A0"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="007636A0"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="007636A0"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="007636A0"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="007636A0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="007636A0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="007636A0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
-  </w:style>
-[...30 lines deleted...]
-      <w:szCs w:val="18"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:rsid w:val="007636A0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
     <w:name w:val="Huisstijl-Adres"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="Huisstijl-AdresChar"/>
-    <w:rsid w:val="00575B80"/>
+    <w:rsid w:val="007636A0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="192"/>
       </w:tabs>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:noProof/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
     <w:name w:val="Huisstijl-Gegeven Char Char"/>
     <w:link w:val="Huisstijl-Gegeven"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="007636A0"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:noProof/>
       <w:sz w:val="13"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+      <w:lang w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
     <w:name w:val="Huisstijl-Gegeven"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="Huisstijl-GegevenCharChar"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="007636A0"/>
     <w:pPr>
       <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:noProof/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...8 lines deleted...]
-    </w:pPr>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
     <w:name w:val="Huisstijl-Rubricering"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="007636A0"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana-Bold"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-NAW">
     <w:name w:val="Huisstijl-NAW"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="007636A0"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="007636A0"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Retouradres">
     <w:name w:val="Huisstijl-Retouradres"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="007636A0"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Kopje">
     <w:name w:val="Huisstijl-Kopje"/>
     <w:basedOn w:val="Huisstijl-Gegeven"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="007636A0"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Voorwaarden">
-[...27 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Paginanummering">
     <w:name w:val="Huisstijl-Paginanummering"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="007636A0"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...24 lines deleted...]
-      <w:noProof/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
     <w:name w:val="Huisstijl-Adres Char"/>
     <w:link w:val="Huisstijl-Adres"/>
     <w:locked/>
-    <w:rsid w:val="00E15881"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+    <w:rsid w:val="007636A0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
-[...9 lines deleted...]
-      <w:color w:val="808080"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C82AFE"/>
+    <w:rsid w:val="007636A0"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="atLeast"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
-    <w:rsid w:val="00C82AFE"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="007636A0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
-[...207 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="003B228C"/>
+    <w:rsid w:val="007636A0"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tekstopmerking">
-[...4 lines deleted...]
-    <w:rsid w:val="003B228C"/>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F67811"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...36 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:4D46BC75-A6FC-49E7-8DFD-F1DCA987AFA5" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:4D46BC75-A6FC-49E7-8DFD-F1DCA987AFA5" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/kamerstukken/2026/01/16/kamerbrief-1-gw-subsidietender-windenergie-op-zee-in-2026" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/PDF/?uri=CELEX:52020DC0741" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur01.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.rijksoverheid.nl%2Fdocumenten%2Frapporten%2F2025%2F09%2F16%2Fministerie-van-kgg-actieplan-windenergie-op-zee-en-overzicht-maatregelen-vraagstimulering&amp;data=05%7C02%7Cf.j.m.derooij%40minezk.nl%7C23cb3a0871cd47dc298008de78722b76%7C1321633ef6b944e2a44f59b9d264ecb7%7C0%7C0%7C639080628912644567%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=YJOR56sEdPH7oUnG8Ol2rCSKm2wrtIcxU7JBO%2F25ijo%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/rapporten/2025/07/16/het-windenergie-infrastructuurplan-noordzee" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/rapporten/2025/07/16/het-windenergie-infrastructuurplan-noordzee" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.acm.nl/nl/publicaties/goedkeuring-structurele-congestierapport-tennet-over-lionlink" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.acm.nl/system/files/documents/structurele-congestierapport-tennet.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=SWD:2020:273:FIN" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>7755</ap:Characters>
+  <ap:Pages>5</ap:Pages>
+  <ap:Words>1443</ap:Words>
+  <ap:Characters>7941</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>64</ap:Lines>
+  <ap:Lines>66</ap:Lines>
   <ap:Paragraphs>18</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:HeadingPairs>
+    <vt:vector baseType="variant" size="2">
+      <vt:variant>
+        <vt:lpstr>Titel</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </ap:HeadingPairs>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="1">
+      <vt:lpstr/>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>9146</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>9366</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>