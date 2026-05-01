--- v0 (2026-04-02)
+++ v1 (2026-05-01)
@@ -1,5556 +1,2909 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="009D5B9B" w:rsidRDefault="0032385B" w14:paraId="0761AF60" w14:textId="7DBB3B0E">
-[...103 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="007E2296" w:rsidR="007E2296" w:rsidP="00A7501E" w:rsidRDefault="00B643D6" w14:paraId="53FD4B1D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>29237</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E2296" w:rsidR="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E2296" w:rsidR="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007E2296" w:rsidR="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Afrika-beleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007E2296" w:rsidR="007E2296" w:rsidP="007E2296" w:rsidRDefault="007E2296" w14:paraId="67DC5DD1" w14:textId="38BBF54F">
+      <w:pPr>
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Nr. 257</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Brief van de ministers van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Buitenlandse Zaken en van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C436F" w:rsidR="007C436F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Buitenlandse Handel en Ontwikkelingssamenwerking</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007E2296" w:rsidR="00B643D6" w:rsidP="00EB625A" w:rsidRDefault="007E2296" w14:paraId="0F5497FE" w14:textId="0C91717A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007E2296" w:rsidR="007E2296" w:rsidP="00EB625A" w:rsidRDefault="007E2296" w14:paraId="1F190B95" w14:textId="201BF1D8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 31 maart 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007E2296" w:rsidR="007E2296" w:rsidP="00EB625A" w:rsidRDefault="007E2296" w14:paraId="2FE21DB9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007E2296" w:rsidR="00EB625A" w:rsidP="00EB625A" w:rsidRDefault="00EB625A" w14:paraId="19852E57" w14:textId="277D5C8F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Met deze brief informeren wij uw Kamer over de situatie in Soedan en over de uitvoering van meerdere toezeggingen, moties en een amendement, in lijn met de uitwisseling tussen de toenmalige minister van Buitenlandse Zaken en de Tweede Kamer tijdens het commissiedebat Raad Buitenlandse Zaken van 13 januari 2026. De moties zijn aangenomen naar aanleiding van het commissiedebat Raad Buitenlandse Zaken van 19 november 2025, het plenaire debat over Soedan van 10 december 2025, het tweeminutendebat Wapenexportbeleid van 14 januari jl. en de begrotingsbehandeling Buitenlandse Zaken van 28 januari jl.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007E2296" w:rsidR="00EB625A" w:rsidP="00EB625A" w:rsidRDefault="00EB625A" w14:paraId="2A1373CB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:t>Huidige situatie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007E2296" w:rsidR="00EB625A" w:rsidP="00EB625A" w:rsidRDefault="00EB625A" w14:paraId="15154CE5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op 15 april 2023 brak in Soedan een gewapend conflict uit tussen het leger, de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sudanese </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Armed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Forces</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (SAF) en de paramilitaire groepering </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapid Support </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Forces</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (RSF). Het conflict, dat in april zijn vierde jaar ingaat, heeft geleid tot de grootste humanitaire en ontheemdingscrisis ter wereld. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007E2296" w:rsidR="00EB625A" w:rsidP="00EB625A" w:rsidRDefault="00EB625A" w14:paraId="7381B0F1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Naar schatting zullen dit jaar 33,7 miljoen mensen dringend humanitaire hulp nodig hebben. Bijna de helft van de bevolking — circa 21,2 miljoen mensen — kampt met voedselonzekerheid. De </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Integrated</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Food Security </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Phase</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Classification</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (IPC), het internationale systeem voor voedselzekerheid, stelde eerder hongersnood vast in delen van Darfoer en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Kordofan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en waarschuwde in een recent bericht dat acute ondervoeding zich verder heeft verspreid naar andere gebieden in Darfoer, waaronder </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Um</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Baru en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Kernoi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007E2296" w:rsidR="007E2296" w:rsidP="00EB625A" w:rsidRDefault="00EB625A" w14:paraId="6C23B85A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eind oktober 2025 nam de RSF de stad El </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Fasher</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in Darfoer op gewelddadige wijze in. Volgens het meest recente rapport van het Bureau van de Hoge Commissaris van de Verenigde Naties voor de Mensenrechten (OHCHR) kwamen in de eerste drie dagen van het offensief door de RSF en geallieerde milities meer dan 6.000 burgers om het leven. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007E2296" w:rsidR="007E2296" w:rsidRDefault="007E2296" w14:paraId="6F06054D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007E2296" w:rsidR="00EB625A" w:rsidP="00EB625A" w:rsidRDefault="00EB625A" w14:paraId="045D8A86" w14:textId="3164470A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Daarnaast worden nog altijd vele duizenden personen vermist.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het recente rapport van de onafhankelijke VN </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Fact-Finding</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Mission</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sudan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (FFM) concludeert op basis van het verzamelde bewijs van de handelingen en de intenties van de RSF in en rond El-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Fasher</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, dat er indicaties zijn die wijzen op genocide. Hierbij is meegewogen dat de gewelddadige inname van de stad volgde op een achttien maanden durende belegering, waarbij doelbewust leefomstandigheden werden gecreëerd die waren gericht op de (gedeeltelijke) vernietiging van niet-Arabische bevolkingsgroepen, met name de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Zaghawa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Fur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007E2296" w:rsidR="00EB625A" w:rsidP="00EB625A" w:rsidRDefault="00EB625A" w14:paraId="431C1371" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De afgelopen maanden heeft de frontlinie zich verplaatst naar de regio’s Blauwe Nijl, en Noord-, Zuid- en West-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Kordofan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, waar zware gevechten en luchtaanvallen plaatsvinden. Door beide strijdende partijen worden hierbij drones ingezet en worden burgerobjecten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E2296" w:rsidDel="00C6172D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">getroffen. De olierijke </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Kordofan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>-regio ligt tussen de westelijke gebieden onder controle van de RSF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E2296" w:rsidDel="00310B0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en de oostelijke gebieden onder controle van de SAF. De Blauwe Nijl regio ligt op de grens met Zuid-Soedan en Ethiopië. Deze regio’s zijn vanwege hun grondstoffen en strategische ligging voor de aanvoer van goederen uit buurlanden van groot militair belang. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007E2296" w:rsidR="00EB625A" w:rsidP="00EB625A" w:rsidRDefault="00EB625A" w14:paraId="766F8A44" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ondanks internationale bemiddelingspogingen, is er tot op heden geen sprake van een staakt-het-vuren. In juni 2025 richtten de Verenigde Staten, de Verenigde Arabische Emiraten, Egypte en Saoedi Arabië de Quad-groep op. Op 3 februari 2026 kondigde de VS-gezant voor Arabische en Afrikaanse zaken, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Massad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Boulos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, aan dat de Quad een vredesplan voor Soedan heeft opgesteld. Tot dusver hebben de strijdende partijen geen vredesplan aanvaard. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007E2296" w:rsidR="00EB625A" w:rsidP="00EB625A" w:rsidRDefault="00EB625A" w14:paraId="317BF13B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eind 2025 werd daarnaast de Quintet-groep opgericht bestaande uit de Afrikaanse Unie (AU), de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Intergovernmental</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Authority</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on Development</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (IGAD), Liga van Arabische Staten (LAS), Europese Unie (EU) en de Verenigde Naties (VN). Het Quintet neemt de leiding bij het mobiliseren van civiele groepen, politieke actoren, het maatschappelijk middenveld, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>grassroots</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> organisaties en diaspora. Het werk van de Quintet-groep zal van belang zijn om een tijdelijk staakt-het-vuren te laten overgaan in een inclusief politiek proces met blijvende vrede als doel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007E2296" w:rsidR="00EB625A" w:rsidP="00EB625A" w:rsidRDefault="00EB625A" w14:paraId="7AE23E32" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007E2296" w:rsidR="00EB625A" w:rsidP="00EB625A" w:rsidRDefault="00EB625A" w14:paraId="5478F53B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007E2296" w:rsidR="00EB625A" w:rsidP="00EB625A" w:rsidRDefault="00EB625A" w14:paraId="3F64B605" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Huidige situatie</w:t>
-[...569 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...10 lines deleted...]
-          <w:bCs/>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Nederlandse inzet </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007E2296" w:rsidR="00EB625A" w:rsidP="00EB625A" w:rsidRDefault="00EB625A" w14:paraId="5D7CE25E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Diplomatie </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007E2296" w:rsidR="00EB625A" w:rsidP="00EB625A" w:rsidRDefault="00EB625A" w14:paraId="1B05111C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nederland spant zich in voor een duurzame oplossing van het conflict en treedt bij voorkeur op in Europees verband, om zo veel mogelijk slagkracht te hebben in een complex speelveld. In oktober 2025 zijn, mede dankzij Nederlandse inzet, nieuwe Raadsconclusies over Soedan aangenomen waarin de EU de strijdende partijen oproept om 1) te komen tot een staakt-het-vuren; 2) humanitaire toegang te verlenen en burgers te beschermen; 3) een geloofwaardige transitie naar civiel bestuur te ondersteunen; en 4) rechtsstatelijkheid, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>accountability</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en respect voor internationaal recht te waarborgen. Als initiatiefnemer van de EU Kerngroep voor Soedan, opgericht eind 2024, pleit Nederland er daarnaast voor </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk225341884" w:id="0"/>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dat de EU actief deelneemt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E2296" w:rsidDel="002D4488">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aan het vredesproces in Soedan en het conflict structureel op de agenda houdt van de Raad Buitenlandse Zaken</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, zoals toegezegd aan het lid Bamenga tijdens het plenair debat Begroting Buitenlandse Handel en Ontwikkelingshulp op 15 januari 2026.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007E2296" w:rsidR="00EB625A" w:rsidP="00EB625A" w:rsidRDefault="00EB625A" w14:paraId="160D7922" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nederland ondersteunt het werk van het Quintet door nauw contact met de EU, VN, AU en het Soedanese maatschappelijk middenveld te onderhouden en door diverse </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>NGO’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gericht op conflictbemiddeling te ondersteunen conform motie Teunissen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In een recente ontmoeting met de EU Speciaal Vertegenwoordiger voor de Hoorn van Afrika sprak de minister van Buitenlandse Zaken over de manier waarop Nederland kan een grotere bijdrage kan leveren aan de doelstellingen van de EU en het Quintet. Ook steunt Nederland het kantoor van de VN gezant voor Soedan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007E2296" w:rsidR="00EB625A" w:rsidP="00EB625A" w:rsidRDefault="00EB625A" w14:paraId="22462D4E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op 15 april 2026 – drie jaar na het uitbreken van de oorlog - organiseert de EU met Duitsland, AU, de Verenigde Staten, het Verenigd Koninkrijk en Frankrijk een conferentie in Berlijn ter ondersteuning van het vredesproces in Soedan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007E2296" w:rsidR="00EB625A" w:rsidP="00EB625A" w:rsidRDefault="00EB625A" w14:paraId="7944D456" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Diplomatie </w:t>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00775D67" w:rsidR="002D4488">
+      </w:pPr>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tijdens de conferentie, waaraan ook Nederland deelneemt, zullen landen aangeven hoeveel geld zij beschikbaar stellen in 2026 voor hulp aan Soedan en buurlanden. Daarnaast zal gesproken worden over naleving van het humanitair oorlogsrecht, waarbij Nederland specifiek aandacht zal vragen voor de veiligheid en bescherming van hulpverleners. Ook zal Nederland wijzen op de rol van lokale organisaties, inclusief gemeenschapsorganisaties zoals de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Emergency</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Response Rooms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007E2296" w:rsidR="00EB625A" w:rsidP="00EB625A" w:rsidRDefault="00EB625A" w14:paraId="6092E0A0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007E2296" w:rsidR="00EB625A" w:rsidP="00EB625A" w:rsidRDefault="00EB625A" w14:paraId="7DC03DDA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tot slot zet Nederland zich in diverse multilaterale fora actief en zichtbaar in om de crisis in Soedan te agenderen en bij te dragen aan gerechtigheid voor slachtoffers. In augustus 2025 is Nederland toegetreden tot de kerngroep van de Soedan-resolutie in de Mensenrechtenraad. Deze resolutie mandateert de onafhankelijke FFM, die </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">rapporteert over mensenrechtenschendingen die in het kader van het conflict worden gepleegd. Naar aanleiding van het meest recente FFM rapport over El </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Fasher</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is Nederland in februari jl. onderdeel geworden van een coalitie voor de preventie van wreedheden en voor gerechtigheid in Soedan opgericht op initiatief van het Verenigd Koninkrijk, genaamd </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Coalition</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00775D67">
-[...56 lines deleted...]
-      <w:r w:rsidRPr="003F2A11" w:rsidR="003F2A11">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003F2A11">
-[...47 lines deleted...]
-      <w:r w:rsidRPr="003F2A11" w:rsidR="003F2A11">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Atrocity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Prevention </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00667274" w:rsidR="003F2A11">
-        <w:rPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>accountability</w:t>
-[...19 lines deleted...]
-      <w:r w:rsidR="008763D8">
+        <w:t>Justice</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in Sudan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007E2296" w:rsidR="00EB625A" w:rsidP="00EB625A" w:rsidRDefault="00EB625A" w14:paraId="6CB24E86" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Sancties</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007E2296" w:rsidR="00EB625A" w:rsidP="00EB625A" w:rsidRDefault="00EB625A" w14:paraId="0F7B51EF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk220493503" w:id="1"/>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nederland zet zich onverminderd in voor uitbreiding van EU-sancties tegen entiteiten en individuen met betrokkenheid bij </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het gewapend conflict en grove mensenrechten schendingen. In lijn met de motie Van den Burg c.s.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> over het in Europees verband opvoeren van de druk op alle betrokken partijen bij het conflict, de moties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kröger c.s. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>over van het koppelen van EU-sancties aan sanctielijsten van de Verenigde Staten en het Verenigd Koninkrijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en over het uitbreiden van de sanctielijst met netwerken die de RSF ondersteunen,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is in de Raad Buitenlandse Zaken van 29 januari jl. een nieuw sanctiepakket aangenomen. Daarbij zijn vijf RSF- en twee SAF-gelieerde individuen op de EU-sanctielijst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E2296" w:rsidDel="0080661B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>geplaatst.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007E2296" w:rsidR="00EB625A" w:rsidP="00EB625A" w:rsidRDefault="00EB625A" w14:paraId="52B05478" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ook in de komende periode blijft Nederland zich inzetten voor verdere uitbreiding van EU-sancties, met als doel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E2296" w:rsidDel="0080661B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het tegengaan van de oorlogseconomie, waarvan goudsmokkel uit Soedan een belangrijk onderdeel uitmaakt. Met deze inzet geeft het kabinet uitvoering aan de motie Kröger c.s.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="9"/>
+      </w:r>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> motie Ceder.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="10"/>
+      </w:r>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het is hierbij van belang om te komen tot een combinatie van maatregelen die enerzijds de oorlogseconomie effectief tegengaat en anderzijds niet tot ongewenste effecten voor de kwetsbare Soedanese bevolking leidt. Bovendien moet worden benadrukt dat EU-sancties tot stand komen op basis van een juridisch houdbaar voorstel en dat besluitvorming plaatsvindt op basis van unanimiteit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007E2296" w:rsidR="007E2296" w:rsidRDefault="007E2296" w14:paraId="1648E9E9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk224739292" w:id="2"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007E2296" w:rsidR="00EB625A" w:rsidP="00EB625A" w:rsidRDefault="00EB625A" w14:paraId="50B7F9BC" w14:textId="2CA6CE66">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>K</w:t>
-[...16 lines deleted...]
-      <w:r w:rsidRPr="00667274" w:rsidR="00667274">
+        <w:t>Wapenexportcontrole</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007E2296" w:rsidR="00EB625A" w:rsidP="00EB625A" w:rsidRDefault="00EB625A" w14:paraId="3CF48720" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Op 16 december 2025 is naar aanleiding van het plenaire debat over de situatie in Soedan de motie Teunissen c.s.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="11"/>
+      </w:r>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aangenomen waarin de regering wordt verzocht</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E2296" w:rsidDel="00F27885">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:name="_Hlk225341884" w:id="0"/>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00667274" w:rsidDel="002D4488" w:rsidR="00667274">
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te borgen dat in Nederland geproduceerde robotvoertuigen die als wapens kunnen worden ingezet of onderdelen daarvan, niet via de Verenigde Arabische Emiraten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E2296" w:rsidDel="00F27885">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00667274" w:rsidR="00667274">
-[...12 lines deleted...]
-      <w:r w:rsidRPr="00667274" w:rsidR="00667274">
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bij strijdende partijen in Soedan terechtkomen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007E2296" w:rsidR="00EB625A" w:rsidP="00EB625A" w:rsidRDefault="00EB625A" w14:paraId="2AD140DD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Daarnaast zijn op 20 januari 2026, naar aanleiding van het tweeminutendebat over het wapenexportbeleid, de motie Van Baarle en Dobbe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="12"/>
+      </w:r>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en de motie Dobbe c.s.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="13"/>
+      </w:r>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aangenomen. In de motie Van Baarle en Dobbe wordt de regering verzocht zich binnen de bestaande mogelijkheden in te spannen om het risico op doorlevering van vanuit Nederland geëxporteerde militaire goederen en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>dual-use</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> goederen naar Soedan verder te beperken. In de motie Dobbe c.s. wordt de regering verzocht zich in te zetten voor maatregelen om wapenstromen richting strijdende partijen in Soedan te stoppen en daarbij ook expliciet te kijken naar het wapenexportbeleid, om te voorkomen dat wapens via Nederland in handen komen van strijdende partijen in Soedan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007E2296" w:rsidR="00EB625A" w:rsidP="00EB625A" w:rsidRDefault="00EB625A" w14:paraId="38B21BBA" w14:textId="47FD7CF3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet toetst alle vergunningaanvragen voor de uitvoer van militaire goederen en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>dual-use</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> goederen met militair eindgebruik per geval en zorgvuldig. Daarbij is specifieke aandacht voor het omleidingsrisico naar Soedan. Als een duidelijk risico bestaat op ongewenst eindgebruik, zoals een bijdrage aan ernstige mensenrechtenschendingen of omleiding, dan wordt een vergunningaanvraag afgewezen. Daarmee volstaat het staande beleid om ongewenste transacties te voorkomen en wordt middels dat beleid invulling gegeven aan de motie Dobbe, de motie Teunissen c.s., de motie Dobbe c.s. en de motie Van Baarle en Dobbe. Nederland</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E2296" w:rsidDel="00F13481">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> heeft </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voorts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E2296" w:rsidDel="00B04489">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002C1F9F">
-[...62 lines deleted...]
-      <w:r w:rsidRPr="0028512F" w:rsidR="00C403B6">
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in de relevante EU-raadswerkgroep COARM andere lidstaten gewezen op de risico’s van omleiding van wapens naar Soedan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007E2296" w:rsidR="00EB625A" w:rsidP="00EB625A" w:rsidRDefault="00EB625A" w14:paraId="2AD37970" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Naast deze inzet heeft Nederland zich onverminderd ingezet voor uitbreiding van EU-sancties tegen entiteiten en individuen. Onderdeel van deze inzet is het sanctioneren van individuen en entiteiten die een belangrijke rol spelen bij wapenstromen naar Soedan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007E2296" w:rsidR="00EB625A" w:rsidP="00EB625A" w:rsidRDefault="00EB625A" w14:paraId="624A27F9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Daarnaast zijn op 16 december 2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E2296" w:rsidDel="00F13481">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0028512F" w:rsidR="00B7190D">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="0028512F" w:rsidR="00B7190D">
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">twee moties aangenomen (Dobbe c.s. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="14"/>
+      </w:r>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en Van der Werf c.s.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="15"/>
+      </w:r>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) met het verzoek aan de regering zich te blijven inspannen voor uitbreiding van het VN-wapenembargo naar geheel Soedan. Nederland zet zich reeds in EU-verband in voor een dergelijke uitbreiding en heeft ook in bilaterale </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">contacten de wens uitgesproken om het VN-embargo te verbreden. Vooralsnog is hiervoor in de VN-Veiligheidsraad echter onvoldoende steun. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p w:rsidRPr="007E2296" w:rsidR="00EB625A" w:rsidP="00EB625A" w:rsidRDefault="00EB625A" w14:paraId="73BC08D4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Humanitaire hulp</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007E2296" w:rsidR="00EB625A" w:rsidP="00EB625A" w:rsidRDefault="00EB625A" w14:paraId="0FABA62E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In Soedan zijn gemeenschapsorganisaties zoals de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Emergency</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Response Rooms</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ERR’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>) cruciaal bij hulpverlening in moeilijk bereikbare gebieden. Daarom blijft Nederland organisaties die op lokaal niveau werken ondersteunen, conform motie Van Baarle en Dobbe.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="16"/>
+      </w:r>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nederland doet dit via de Rode Kruis beweging en de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dutch </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Relief</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Alliance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0028512F" w:rsidR="00680CB4">
-[...23 lines deleted...]
-      <w:r w:rsidRPr="0028512F" w:rsidR="00BC4A02">
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>(DRA), maar ook door het financieren van het VN-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sudan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Humanitarian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Fund</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Dit fonds ondersteunt mede de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Emergency</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Response Rooms</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> maar ook andere organisaties in gebieden waar momenteel zwaar wordt gevochten,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E2296" w:rsidDel="00324397">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0028512F">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="0028512F" w:rsidR="00C4681E">
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zoals Darfoer en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Kordofan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. De EUR 15 miljoen die in de laatste maanden van 2025 extra beschikbaar kwam voor Soedan is mede daarom aan het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sudan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Humanitarian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Fund</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> toegekend. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007E2296" w:rsidR="00EB625A" w:rsidP="00EB625A" w:rsidRDefault="00EB625A" w14:paraId="3971E3FE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Bescherming en humanitaire toegang</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007E2296" w:rsidR="00EB625A" w:rsidP="00EB625A" w:rsidRDefault="00EB625A" w14:paraId="61445486" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bescherming en psychosociale noden vormen een integraal onderdeel van de humanitaire respons en zijn opgenomen in humanitaire responsplannen. Dit geldt ook voor zorg voor slachtoffers van seksueel- en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gendergerelateerd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> geweld. Humanitaire organisaties die door Nederland worden gefinancierd, zoals de Dutch </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Relief</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Alliance, de Rode Kruis beweging,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E2296" w:rsidDel="00324397">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0028512F" w:rsidR="00BC4A02">
-[...14 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>VN-organisaties en hun lokale partners, hebben bescherming van burgers in hun programmering opgenomen. Op deze wijze wordt invulling gegeven aan de motie Dobbe c.s.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="17"/>
+      </w:r>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> over voldoende bescherming en psychosociale hulp voor slachtoffers van seksueel geweld in Soedan. In gesprekken met partners blijft Nederland het belang van bescherming en psychosociale ondersteuning benadrukken. Bescherming is daarnaast een onderwerp dat in alle onderdelen van een humanitaire respons terugkomt, zoals gezondheidszorg, voedselhulp en onderdak.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007E2296" w:rsidR="00EB625A" w:rsidP="00EB625A" w:rsidRDefault="00EB625A" w14:paraId="57A4B803" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nederland pleit samen met andere landen waaronder EU-lidstaten voor naleving van het humanitair oorlogsrecht en voor ongehinderde humanitaire toegang. Conform de motie Van der Burg </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>c.s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="18"/>
+      </w:r>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en de motie Ceder/Kröger</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="19"/>
+      </w:r>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> heeft Nederland</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E2296" w:rsidDel="002C2E09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>daartoe een aantal gezamenlijke verklaringen ondertekend en brengt Nederland dit ook in bilaterale contacten op, bijvoorbeeld in gesprekken met landen die invloed hebben op of contact hebben met de strijdende partijen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007E2296" w:rsidR="00EB625A" w:rsidP="00EB625A" w:rsidRDefault="00EB625A" w14:paraId="1CCCEC63" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ondanks deze diplomatieke inzet blijven aanzienlijke problemen bestaan met humanitaire toegang onder meer door onveiligheid en praktische en administratieve belemmeringen, met name bij grenzen en frontlinies. Mede</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E2296" w:rsidDel="00237697">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dankzij diplomatieke </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">druk blijft de belangrijke grensovergang met Tsjaad bij </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Adré</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> echter open voor humanitaire transporten naar Darfoer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007E2296" w:rsidR="00EB625A" w:rsidP="00EB625A" w:rsidRDefault="00EB625A" w14:paraId="04DAFA22" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-      </w:pPr>
-[...99 lines deleted...]
-      <w:r w:rsidRPr="007B0E07" w:rsidR="007B0E07">
+        <w:t>Overig</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007E2296" w:rsidR="00EB625A" w:rsidP="00EB625A" w:rsidRDefault="00EB625A" w14:paraId="5FBA9CC7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Op 28 januari jl. is tijdens de begrotingsbehandeling Buitenlandse Zaken een amendement ingediend door de leden Dobbe en Ceder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="20"/>
+      </w:r>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> over financiering voor </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Rabia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007B0E07">
-[...788 lines deleted...]
-      <w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Dabanga</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Nederland biedt steun aan verschillende onafhankelijke media wereldwijd om hiermee persvrijheid en toegang tot informatie te vergroten, ook in Soedan. Zo is Radio </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Dabanga</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in 2025 met EUR 750.000 ondersteund en wordt de mogelijkheid voor een nieuwe bijdrage voor 2026 momenteel bezien conform het amendement van Dobbe en Ceder. Daarover zullen de betreffende partners t.z.t. geïnformeerd worden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007E2296" w:rsidR="00EB625A" w:rsidP="00EB625A" w:rsidRDefault="00EB625A" w14:paraId="233231DC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Naar aanleiding van het Internationaal Onderzoek en Beleidsevaluatie (IOB)-rapport over mensenrechten heeft het kabinet toegezegd te werken aan het in kaart brengen van een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>do-no-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>harm</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> raamwerk binnen het internationale migratiebeleid. Hiermee wordt tevens uitvoering gegeven aan de motie-Ceder.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="21"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007E2296" w:rsidR="007E2296" w:rsidP="007E2296" w:rsidRDefault="007E2296" w14:paraId="74B2A99B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007E2296" w:rsidR="00EB625A" w:rsidP="007E2296" w:rsidRDefault="007E2296" w14:paraId="57AF8DE7" w14:textId="50876175">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De minister van Buitenlandse Zaken,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:br/>
-      </w:r>
-[...979 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId16"/>
+        <w:t>T.B.W. Berendsen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007E2296" w:rsidR="00EB625A" w:rsidP="007E2296" w:rsidRDefault="007E2296" w14:paraId="04E3AD9D" w14:textId="069AC74E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De minister van Buitenlandse Handel en Ontwikkelingssamenwerking,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">S.W. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Sjoerdsma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:sectPr w:rsidRPr="007E2296" w:rsidR="00EB625A" w:rsidSect="00EB625A">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="3096" w:right="2779" w:bottom="1080" w:left="1584" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="07873834" w14:textId="77777777" w:rsidR="0032385B" w:rsidRDefault="0032385B">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="4019F48F" w14:textId="77777777" w:rsidR="00EB625A" w:rsidRDefault="00EB625A" w:rsidP="00EB625A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="02AC7B59" w14:textId="77777777" w:rsidR="0032385B" w:rsidRDefault="0032385B">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="142C72E6" w14:textId="77777777" w:rsidR="00EB625A" w:rsidRDefault="00EB625A" w:rsidP="00EB625A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...12 lines deleted...]
-  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Verdana"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos Display">
-[...1 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...12 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="DengXian">
-[...8 lines deleted...]
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:sdt>
-[...113 lines deleted...]
-  <w:p w14:paraId="4296CE11" w14:textId="77777777" w:rsidR="00A836E4" w:rsidRDefault="00A836E4">
+  <w:p w14:paraId="0E723921" w14:textId="77777777" w:rsidR="00EB625A" w:rsidRPr="00EB625A" w:rsidRDefault="00EB625A" w:rsidP="00EB625A">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4076282A" w14:textId="77777777" w:rsidR="00B643D6" w:rsidRPr="00EB625A" w:rsidRDefault="00B643D6" w:rsidP="00EB625A">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="056C424B" w14:textId="77777777" w:rsidR="00EB625A" w:rsidRPr="00EB625A" w:rsidRDefault="00EB625A" w:rsidP="00EB625A">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0F2CCD30" w14:textId="77777777" w:rsidR="0032385B" w:rsidRDefault="0032385B">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="4E508BB2" w14:textId="77777777" w:rsidR="00EB625A" w:rsidRDefault="00EB625A" w:rsidP="00EB625A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="58B8C9CC" w14:textId="77777777" w:rsidR="0032385B" w:rsidRDefault="0032385B">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7E41E2C8" w14:textId="77777777" w:rsidR="00EB625A" w:rsidRDefault="00EB625A" w:rsidP="00EB625A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationNotice" w:id="1">
-[...3 lines deleted...]
-      </w:pPr>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="22377553" w14:textId="77777777" w:rsidR="00EB625A" w:rsidRPr="007E2296" w:rsidRDefault="00EB625A" w:rsidP="00EB625A">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> IPC Global Initiative, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>IPC Alert: Sudan — Famine threshold for acute malnutrition surpassed in two more North Darfur localities, crisis worsening in Greater Kordofan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 5 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>februari</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026, </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="007C436F">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://www.ipcinfo.org/fileadmin/user_upload/ipcinfo/docs/IPC_Alert_Sudan_Feb2026.pdf?utm_source=chatgpt.com" \t "_new"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>https://www.ipcinfo.org/fileadmin/user_upload/ipcinfo/docs/IPC_Alert_Sudan_Feb2026.pdf</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="1A0E715F" w14:textId="7FF70333" w:rsidR="00204EFE" w:rsidRPr="004A50FD" w:rsidRDefault="0042522C">
-[...4 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="449CC034" w14:textId="77777777" w:rsidR="00EB625A" w:rsidRPr="007E2296" w:rsidRDefault="00EB625A" w:rsidP="00EB625A">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00204EFE">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="004A50FD">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...4 lines deleted...]
-          <w:szCs w:val="16"/>
+        <w:t xml:space="preserve"> Office of the United Nations High Commissioner for Human Rights (OHCHR), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">IPC Global Initiative, </w:t>
-[...6 lines deleted...]
-          <w:szCs w:val="16"/>
+        <w:t>“They were shooting us like animals”: RSF final offensive and capture of besieged El Fasher (24–30 October 2025),</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>IPC Alert: Sudan — Famine threshold for acute malnutrition surpassed in two more North Darfur localities, crisis worsening in Greater Kordofan</w:t>
-[...4 lines deleted...]
-          <w:szCs w:val="16"/>
+        <w:t xml:space="preserve"> 13 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">, 5 februari 2026, </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidR="004A50FD" w:rsidRPr="004A50FD">
+        <w:t>februari</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId1" w:history="1">
+        <w:r w:rsidRPr="007E2296">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="16"/>
-[...57 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.ohchr.org/sites/default/files/documents/countries/sudan/2026-02-13-rsf-offensive-fasher-capture-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="004A50FD">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="3">
+    <w:p w14:paraId="4C865691" w14:textId="77777777" w:rsidR="00EB625A" w:rsidRPr="007E2296" w:rsidRDefault="00EB625A" w:rsidP="00EB625A">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> VN-Fact-Finding Mission: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Sudan: Hallmarks of Genocide in El-Fasher, A/HRC/61/77</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 17 Feb 2026, </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="007C436F">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://www.ohchr.org/sites/default/files/documents/hrbodies/hrcouncil/sessions-regular/session61/advance-version/a-hrc-61-77-auv-en.pdf"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>https://www.ohchr.org/sites/default/files/documents/hrbodies/hrcouncil/sessions-regular/session61/advance-version/a-hrc-61-77-auv-en.pdf</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58B3E40C" w14:textId="77777777" w:rsidR="00EB625A" w:rsidRPr="007E2296" w:rsidRDefault="00EB625A" w:rsidP="00EB625A">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="7600B3A7" w14:textId="7B9704F3" w:rsidR="00B5067F" w:rsidRDefault="00B5067F">
-[...12 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="0840855E" w14:textId="77777777" w:rsidR="00EB625A" w:rsidRPr="007E2296" w:rsidRDefault="00EB625A" w:rsidP="00EB625A">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00B5067F">
-[...53 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Toezegging TZ202601-046</w:t>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="6F27C93C" w14:textId="0CF6937B" w:rsidR="002C1F9F" w:rsidRPr="00181CA7" w:rsidRDefault="002C1F9F">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="2E4914EE" w14:textId="1134DB53" w:rsidR="00EB625A" w:rsidRPr="007E2296" w:rsidRDefault="00EB625A" w:rsidP="00EB625A">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00181CA7">
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> TZ202601-046</w:t>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 21 501-02, nr. 3281</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="16EB2A4E" w14:textId="77777777" w:rsidR="007B7D26" w:rsidRPr="00181CA7" w:rsidRDefault="007B7D26" w:rsidP="007B7D26">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="44B4C7A0" w14:textId="77777777" w:rsidR="00EB625A" w:rsidRPr="007E2296" w:rsidRDefault="00EB625A" w:rsidP="00EB625A">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00181CA7">
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> 3281</w:t>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Verdana" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kamerstuk </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>29 237, nr. 247</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="0E16BF94" w14:textId="59718D5A" w:rsidR="00CE23AE" w:rsidRPr="00181CA7" w:rsidRDefault="00CE23AE">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="665B24CE" w14:textId="77777777" w:rsidR="00EB625A" w:rsidRPr="007E2296" w:rsidRDefault="00EB625A" w:rsidP="00EB625A">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00181CA7">
-[...19 lines deleted...]
-        <w:t>29 237, nr. 247</w:t>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 29 237, nr. 244</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="6679EA63" w14:textId="18AAE833" w:rsidR="00CE23AE" w:rsidRPr="00181CA7" w:rsidRDefault="00CE23AE">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="519FF150" w14:textId="77777777" w:rsidR="00EB625A" w:rsidRPr="007E2296" w:rsidRDefault="00EB625A" w:rsidP="00EB625A">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00181CA7">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> Kamerstuk 29 237, nr. 244</w:t>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 29 237, nr. 248 en nr. 249</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="2B8A98CA" w14:textId="12A0220D" w:rsidR="005D3C5F" w:rsidRPr="005D3C5F" w:rsidRDefault="005D3C5F">
-[...7 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="7FF97B47" w14:textId="77777777" w:rsidR="00EB625A" w:rsidRPr="007E2296" w:rsidRDefault="00EB625A" w:rsidP="00EB625A">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00181CA7">
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> en nr. 249</w:t>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 29 237, nr. 245</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w14:paraId="7AD3B8C9" w14:textId="35043D39" w:rsidR="00D9193C" w:rsidRPr="00181CA7" w:rsidRDefault="00D9193C">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="20FB3E3E" w14:textId="77777777" w:rsidR="00EB625A" w:rsidRPr="007E2296" w:rsidRDefault="00EB625A" w:rsidP="00EB625A">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00181CA7">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> Kamerstuk 29 237, nr. 245</w:t>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 29 237, nr. 253</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
-    <w:p w14:paraId="6B13E9B9" w14:textId="1A19DD46" w:rsidR="00C54950" w:rsidRPr="00181CA7" w:rsidRDefault="00C54950">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="618F9648" w14:textId="77777777" w:rsidR="00EB625A" w:rsidRPr="007E2296" w:rsidRDefault="00EB625A" w:rsidP="00EB625A">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00181CA7">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> Kamerstuk 29 237, nr. 253</w:t>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 29 237, nr. 256</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="12">
-    <w:p w14:paraId="2A2E8E13" w14:textId="405356B0" w:rsidR="00C171D0" w:rsidRPr="00181CA7" w:rsidRDefault="00C171D0" w:rsidP="00C171D0">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="5C85261D" w14:textId="77777777" w:rsidR="00EB625A" w:rsidRPr="007E2296" w:rsidRDefault="00EB625A" w:rsidP="00EB625A">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00181CA7">
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> 29 237, nr. 256</w:t>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 22 054, nr. 470</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="13">
-    <w:p w14:paraId="570D3915" w14:textId="10336B18" w:rsidR="00C171D0" w:rsidRPr="00181CA7" w:rsidRDefault="00C171D0" w:rsidP="00C171D0">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="7B141E31" w14:textId="77777777" w:rsidR="00EB625A" w:rsidRPr="007E2296" w:rsidRDefault="00EB625A" w:rsidP="00EB625A">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00181CA7">
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> 22 054, nr. 470</w:t>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 22 054, nr. 474</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="14">
-    <w:p w14:paraId="3153ADBA" w14:textId="20D52CC1" w:rsidR="00C171D0" w:rsidRPr="00181CA7" w:rsidRDefault="00C171D0" w:rsidP="00C171D0">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="4DD74113" w14:textId="77777777" w:rsidR="00EB625A" w:rsidRPr="007E2296" w:rsidRDefault="00EB625A" w:rsidP="00EB625A">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00181CA7">
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> 22 054, nr. 474</w:t>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 29 237, nr. 240</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="15">
-    <w:p w14:paraId="323CCACC" w14:textId="323CAB25" w:rsidR="00C171D0" w:rsidRPr="00181CA7" w:rsidRDefault="00C171D0" w:rsidP="00C171D0">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="55E858BB" w14:textId="77777777" w:rsidR="00EB625A" w:rsidRPr="007E2296" w:rsidRDefault="00EB625A" w:rsidP="00EB625A">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00181CA7">
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> 29 237, nr. 240</w:t>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 29 237, nr. 246</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="16">
-    <w:p w14:paraId="613CCA0D" w14:textId="0F8E7D04" w:rsidR="00C171D0" w:rsidRPr="00181CA7" w:rsidRDefault="00C171D0" w:rsidP="00C171D0">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="4DA0EE2D" w14:textId="77777777" w:rsidR="00EB625A" w:rsidRPr="007E2296" w:rsidRDefault="00EB625A" w:rsidP="00EB625A">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00181CA7">
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> 29 237, nr. 246</w:t>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 29 237, nr. 250</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="17">
-    <w:p w14:paraId="2133F779" w14:textId="6A7FA3C7" w:rsidR="00C54950" w:rsidRPr="00181CA7" w:rsidRDefault="00C54950">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="31DE11EF" w14:textId="77777777" w:rsidR="00EB625A" w:rsidRPr="007E2296" w:rsidRDefault="00EB625A" w:rsidP="00EB625A">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00181CA7">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> Kamerstuk 29 237, nr. 250</w:t>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 29 237, nr. 242</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="18">
-    <w:p w14:paraId="287DBB79" w14:textId="2E5A3723" w:rsidR="00DF7241" w:rsidRPr="00181CA7" w:rsidRDefault="00DF7241">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="2F62D2A5" w14:textId="77777777" w:rsidR="00EB625A" w:rsidRPr="007E2296" w:rsidRDefault="00EB625A" w:rsidP="00EB625A">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00181CA7">
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> 242</w:t>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 29 237, nr. 247</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="19">
-    <w:p w14:paraId="735FDE38" w14:textId="5BCBA351" w:rsidR="002C2E09" w:rsidRPr="00181CA7" w:rsidRDefault="002C2E09">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="7D37CF17" w14:textId="77777777" w:rsidR="00EB625A" w:rsidRPr="007E2296" w:rsidRDefault="00EB625A" w:rsidP="00EB625A">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00181CA7">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> Kamerstuk 29 237, nr. 247</w:t>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 29 237, nr. 252</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="20">
-    <w:p w14:paraId="2B19EBCF" w14:textId="73A36E7A" w:rsidR="002C2E09" w:rsidRPr="00181CA7" w:rsidRDefault="002C2E09">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="6110ACAD" w14:textId="77777777" w:rsidR="00EB625A" w:rsidRPr="007E2296" w:rsidRDefault="00EB625A" w:rsidP="00EB625A">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00181CA7">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> Kamerstuk 29 237, nr. 252</w:t>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 36800 V, nr. 45</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="21">
-    <w:p w14:paraId="6F31260E" w14:textId="7378D17E" w:rsidR="00420C79" w:rsidRPr="00420C79" w:rsidRDefault="00420C79">
-[...7 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="57BD447C" w14:textId="77777777" w:rsidR="00EB625A" w:rsidRPr="007E2296" w:rsidRDefault="00EB625A" w:rsidP="00EB625A">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00181CA7">
-[...23 lines deleted...]
-        <w:t>Kamerstuk 29 237, nr.254</w:t>
+      <w:r w:rsidRPr="007E2296">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 29 237, nr.254</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0761AF68" w14:textId="77777777" w:rsidR="009D5B9B" w:rsidRDefault="0032385B">
-[...256 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="304EC954" w14:textId="77777777" w:rsidR="00EB625A" w:rsidRPr="00EB625A" w:rsidRDefault="00EB625A" w:rsidP="00EB625A">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0761AF6A" w14:textId="77777777" w:rsidR="009D5B9B" w:rsidRDefault="0032385B">
+  <w:p w14:paraId="49D14EE0" w14:textId="77777777" w:rsidR="00B643D6" w:rsidRPr="00EB625A" w:rsidRDefault="00B643D6" w:rsidP="00EB625A">
     <w:pPr>
-      <w:spacing w:after="7131" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1106 lines deleted...]
-    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="76E1FFFF" w14:textId="77777777" w:rsidR="00B643D6" w:rsidRPr="00EB625A" w:rsidRDefault="00B643D6" w:rsidP="00EB625A">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="D5729C1E"/>
-[...70 lines deleted...]
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="199B0FC7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FA7CF82A"/>
     <w:lvl w:ilvl="0" w:tplc="0FEAD6AA">
       <w:start w:val="5"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5619,1216 +2972,154 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-[...618 lines deleted...]
-  <w:num w:numId="5" w16cid:durableId="1526364704">
+  <w:num w:numId="1" w16cid:durableId="1591504246">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...7 lines deleted...]
-    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="140"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="009D5B9B"/>
-[...447 lines deleted...]
-    <w:rsid w:val="00FF3472"/>
+    <w:rsidRoot w:val="00EB625A"/>
+    <w:rsid w:val="000C056B"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="007C436F"/>
+    <w:rsid w:val="007E2296"/>
+    <w:rsid w:val="008A6573"/>
+    <w:rsid w:val="0092715F"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00AD29E1"/>
+    <w:rsid w:val="00B643D6"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00EB625A"/>
+    <w:rsid w:val="00F33C7E"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="nl-NL" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="45057"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="0761AF60"/>
-  <w15:docId w15:val="{D81D9EBC-65B6-47AB-A3C7-1EA9EC607EC1}"/>
+  <w14:docId w14:val="56C9A7BD"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{E98BB7E4-7CCD-4387-AE05-9044C1F2B9B2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6837,77 +3128,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6932,75 +3223,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -7035,55 +3326,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -7152,1382 +3443,842 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
-    <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Normal"/>
-[...4 lines deleted...]
-    <w:rsid w:val="002E2C1E"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EB625A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="240"/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00EB625A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
-[...3 lines deleted...]
-    <w:link w:val="Heading2Char"/>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="002A3BE2"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00EB625A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="40"/>
-      <w:outlineLvl w:val="1"/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
-      <w:sz w:val="26"/>
-      <w:szCs w:val="26"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00EB625A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00EB625A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00EB625A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00EB625A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00EB625A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00EB625A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00EB625A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EB625A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EB625A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EB625A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EB625A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EB625A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EB625A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EB625A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EB625A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EB625A"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00EB625A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EB625A"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00EB625A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EB625A"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00EB625A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EB625A"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EB625A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EB625A"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00EB625A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EB625A"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00031B78"/>
+    <w:rsid w:val="00EB625A"/>
     <w:rPr>
       <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Coreu">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
+    <w:name w:val="Referentiegegevens"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EB625A"/>
     <w:pPr>
-      <w:spacing w:after="160"/>
-[...60 lines deleted...]
-      <w:spacing w:before="120"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Kix Barcode" w:hAnsi="Kix Barcode"/>
-[...69 lines deleted...]
-      <w:caps/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-      <w:u w:val="single"/>
-[...122 lines deleted...]
-      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensbold">
     <w:name w:val="Referentiegegevens bold"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
+    <w:rsid w:val="00EB625A"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubricering">
     <w:name w:val="Rubricering"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
+    <w:rsid w:val="00EB625A"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
       <w:caps/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...26 lines deleted...]
-      <w:b/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabelondertekening">
     <w:name w:val="Tabel ondertekening"/>
+    <w:rsid w:val="00EB625A"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TabelRijkshuisstijl">
-[...24 lines deleted...]
-    <w:name w:val="Verdana 13"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
+    <w:name w:val="Witregel W1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00EB625A"/>
     <w:pPr>
-      <w:spacing w:line="260" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
-      <w:sz w:val="26"/>
-[...10 lines deleted...]
-    <w:rPr>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:next w:val="Normal"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00EB625A"/>
     <w:pPr>
-      <w:spacing w:line="270" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
-[...1 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0032385B"/>
+    <w:rsid w:val="00EB625A"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:sz w:val="16"/>
-      <w:szCs w:val="16"/>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
-[...2 lines deleted...]
-    <w:link w:val="CommentTextChar"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed/>
-[...3 lines deleted...]
-    </w:pPr>
+    <w:semiHidden/>
+    <w:rsid w:val="00EB625A"/>
     <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
-[...14 lines deleted...]
-    <w:link w:val="CommentSubjectChar"/>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0032385B"/>
-[...90 lines deleted...]
-    <w:rsid w:val="00C171D0"/>
+    <w:rsid w:val="00EB625A"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
-[...2 lines deleted...]
-    <w:link w:val="HeaderChar"/>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004C2A89"/>
+    <w:rsid w:val="00EB625A"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00EB625A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00EB625A"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...2 lines deleted...]
-    <w:link w:val="Header"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="004C2A89"/>
-[...323 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00EB625A"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...299 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml" Id="rId30" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ohchr.org/sites/default/files/documents/hrbodies/hrcouncil/sessions-regular/session61/advance-version/a-hrc-61-77-auv-en.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ohchr.org/sites/default/files/documents/countries/sudan/2026-02-13-rsf-offensive-fasher-capture-1-en.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipcinfo.org/fileadmin/user_upload/ipcinfo/docs/IPC_Alert_Sudan_Feb2026.pdf?utm_source=chatgpt.com" TargetMode="External"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ohchr.org/sites/default/files/documents/countries/sudan/2026-02-13-rsf-offensive-fasher-capture-1-en.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="0F9ED5"/>
@@ -8580,51 +4331,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -8688,65 +4439,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -8767,185 +4518,97 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>6</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>12210</ap:Characters>
+  <ap:Pages>7</ap:Pages>
+  <ap:Words>2243</ap:Words>
+  <ap:Characters>12342</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>101</ap:Lines>
-  <ap:Paragraphs>28</ap:Paragraphs>
+  <ap:Lines>102</ap:Lines>
+  <ap:Paragraphs>29</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
-    <vt:vector baseType="variant" size="4">
-[...5 lines deleted...]
-      </vt:variant>
+    <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
-    <vt:vector baseType="lpstr" size="2">
-[...1 lines deleted...]
-      <vt:lpstr>Kamerbrief Soedan ontwikkelingen 3 jaar oorlog</vt:lpstr>
+    <vt:vector baseType="lpstr" size="1">
+      <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>14402</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>14556</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-03-31T08:29:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101009C7CE436063D44E9BE7DC0259EF7C32F006EB9F9836A634AE58B6169785FD3936F000B90A3F0719D6443B79D1401D1C7B56E</vt:lpwstr>
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="BZDossierTemplate">
-[...5 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="BZDossierProcessType">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
-  </property>
-[...58 lines deleted...]
-    <vt:lpwstr>https://247.plaza.buzaservices.nl/subject/PV-RK2026022026/BZ2626560/Reguliere%20kamerbrief%20-%20Kamerbrief%20uitvoering%20moties%20inzake%20Soedan.docx, </vt:lpwstr>
   </property>
 </Properties>
 </file>