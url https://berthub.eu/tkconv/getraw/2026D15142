--- v0 (2026-04-02)
+++ v1 (2026-05-02)
@@ -1,2430 +1,797 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00540BAA" w:rsidRDefault="00273432" w14:paraId="41AE2A4F" w14:textId="77777777">
-[...49 lines deleted...]
-          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+    <w:p w:rsidRPr="003E3ABE" w:rsidR="003E3ABE" w:rsidRDefault="00D544E8" w14:paraId="719FDE09" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E3ABE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>23432</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E3ABE" w:rsidR="003E3ABE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003E3ABE" w:rsidR="003E3ABE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003E3ABE" w:rsidR="003E3ABE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003E3ABE" w:rsidR="003E3ABE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De situatie in het Midden-Oosten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E3ABE" w:rsidR="003E3ABE" w:rsidP="003E3ABE" w:rsidRDefault="003E3ABE" w14:paraId="178FB507" w14:textId="24313D8A">
+      <w:pPr>
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E3ABE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E3ABE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>718</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E3ABE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Brief van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E3ABE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ministers van Buitenlandse Handel en Ontwikkelingssamenwerking en van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E3ABE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>Buitenlandse Zaken</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E3ABE" w:rsidR="003E3ABE" w:rsidP="003E3ABE" w:rsidRDefault="003E3ABE" w14:paraId="6C8B4968" w14:textId="56C47A07">
+      <w:pPr>
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E3ABE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E3ABE" w:rsidR="003E3ABE" w:rsidP="003E3ABE" w:rsidRDefault="003E3ABE" w14:paraId="3764E4F4" w14:textId="5AE64BB3">
+      <w:pPr>
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E3ABE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 31 maart 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E3ABE" w:rsidR="00D544E8" w:rsidP="00D544E8" w:rsidRDefault="00D544E8" w14:paraId="4ED7F774" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003E3ABE" w:rsidR="00D544E8" w:rsidP="00D544E8" w:rsidRDefault="00D544E8" w14:paraId="30555A0B" w14:textId="619C939E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E3ABE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Met deze brief informeert het kabinet uw Kamer over de stand van zaken inzake medische evacuaties van kinderen uit Gaza, zoals door uw Kamer verzocht tijdens de Regeling van Werkzaamheden van 10 februari 2026. In het bijzonder verwijzen wij uw Kamer naar de beantwoording van de schriftelijke inbreng van de Tweede Kamer d.d. 16 februari 2026, die gelijktijdig met deze brief aan uw Kamer wordt aangeboden (Kamerstuk 23432, nr. 717).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E3ABE" w:rsidR="00D544E8" w:rsidP="00D544E8" w:rsidRDefault="00D544E8" w14:paraId="31A70897" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E09A4">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="003E3ABE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Humanitaire en medische situatie in Gaza</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003E09A4" w:rsidR="003E09A4" w:rsidP="003E09A4" w:rsidRDefault="003E09A4" w14:paraId="798AFDF7" w14:textId="77777777">
-[...8 lines deleted...]
-          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+    <w:p w:rsidRPr="003E3ABE" w:rsidR="00D544E8" w:rsidP="00D544E8" w:rsidRDefault="00D544E8" w14:paraId="70015EB8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E3ABE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">De gezondheidssituatie in Gaza is ten opzichte van vorig jaar verder verslechterd. Volgens de Wereldgezondheidsorganisatie (WHO) is het gezondheidssysteem grotendeels verwoest. Specialistische zorg, zoals oncologie, is vrijwel niet beschikbaar. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003E09A4" w:rsidR="003E09A4" w:rsidP="003E09A4" w:rsidRDefault="003E09A4" w14:paraId="643DEEBB" w14:textId="77777777">
-[...16 lines deleted...]
-          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+    <w:p w:rsidRPr="003E3ABE" w:rsidR="00D544E8" w:rsidP="00D544E8" w:rsidRDefault="00D544E8" w14:paraId="15028881" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E3ABE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
         </w:rPr>
         <w:t>De Israëlische autoriteiten hebben sinds het gewapend conflict in het Midden-Oosten de grenzen grotendeels gesloten en medische evacuaties van personen uit Gaza vinden vrijwel niet plaats. Hierdoor wachten nog altijd ongeveer 18.500 mensen op medische evacuatie volgens de WHO, waaronder ongeveer 4.000 kinderen. Organisaties zoals WHO en Artsen zonder Grenzen waarschuwen dat patiënten overlijden terwijl zij wachten op toestemming of transport.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003E09A4" w:rsidR="003E09A4" w:rsidP="003E09A4" w:rsidRDefault="003E09A4" w14:paraId="0A4DD4C7" w14:textId="77777777">
-[...11 lines deleted...]
-          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+    <w:p w:rsidRPr="003E3ABE" w:rsidR="00D544E8" w:rsidP="00D544E8" w:rsidRDefault="00D544E8" w14:paraId="0E68333A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E09A4">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="003E3ABE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Geleerde lessen naar aanleiding van evacuatie 29 oktober 2025</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003E09A4" w:rsidR="003E09A4" w:rsidP="003E09A4" w:rsidRDefault="003E09A4" w14:paraId="00F767E2" w14:textId="3C5AA11C">
-[...8 lines deleted...]
-          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+    <w:p w:rsidRPr="003E3ABE" w:rsidR="00D544E8" w:rsidP="00D544E8" w:rsidRDefault="00D544E8" w14:paraId="4E81EBD8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E3ABE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Op 29 oktober jl. zijn vijf kinderen met hun begeleiders via het Uniemechanisme voor Civiele Bescherming (UCPM) uit Gaza geëvacueerd voor medische behandeling in Nederland. De medische evacuatie vanuit Gaza is met dank aan de ondersteunende organisaties zoals de Wereldgezondheidsorganisatie (WHO) en het </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="003E09A4">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="003E3ABE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Emergency</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="003E09A4">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="003E3ABE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Response </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="003E09A4">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="003E3ABE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Coordination</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="003E09A4">
-[...43 lines deleted...]
-          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="003E3ABE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Centre (ERCC) van de EU goed verlopen. Het Nationaal Crisiscentrum (NCC) heeft, in nauwe samenwerking met onder andere de ministeries van Buitenlandse Zaken en Volksgezondheid, Welzijn en Sport zorg gedragen voor deze operatie. De matching van de zorgvraag en het Nederlandse zorgaanbod is op goede wijze verlopen via Landelijk Coördinatiecentrum Patiënten Spreiding (LCPS). De Uitvoeringsorganisatie Huisvesting Evacuees (UHE) heeft de begeleiders gehuisvest. Tegelijkertijd ontbrak er op het moment dat de patiënten en begeleiders in Nederland waren één centrale regievoerder. Gemeenten en de UHE liepen aan tegen onduidelijke (proces)afspraken en rolverdeling vanuit het Rijk. </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk225874836" w:id="0"/>
+      <w:r w:rsidRPr="003E3ABE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Alle betrokken departementen hebben zich bij de evacuatie in oktober 2025 ingespannen buiten de gebruikelijke departementale modaliteiten. Bij deze evacuatie is ervoor gekozen dat er maximaal twee begeleiders, waarvan maximaal één meereizend volwassene, zijn toegestaan. Het gaat hier om kwetsbare patiënten </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E3ABE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">één centrale regievoerder. Gemeenten en de UHE liepen aan tegen onduidelijke (proces)afspraken en rolverdeling vanuit het Rijk. </w:t>
-[...66 lines deleted...]
-          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+        <w:t xml:space="preserve">en begeleiders die niet alleen specialistische zorg nodig hebben, maar ook langdurige (mentale) begeleiding, opvang en scholing. Met deze ondersteuning zijn structurele verplichtingen met financiële consequenties gemoeid. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E3ABE" w:rsidR="00D544E8" w:rsidP="00D544E8" w:rsidRDefault="00D544E8" w14:paraId="174A815C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E3ABE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Bij besluitvorming over evacuatie is realisme op zijn plaats: deze groep kan van het recht gebruik maken asiel aan te vragen vanwege de onmogelijkheid om op dit moment terug te keren naar Gaza. Een deel van de gezinnen heeft inmiddels een asielaanvraag </w:t>
       </w:r>
-      <w:r w:rsidRPr="003A4900">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="003E3ABE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">ingediend. </w:t>
-[...24 lines deleted...]
-          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+        <w:t xml:space="preserve">ingediend. Er zal langjarig voorzien moeten worden in medische zorg, opvang, huisvesting bij gemeenten, voorzieningen en benodigde financiering. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E3ABE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Hierdoor kan een incidentele humanitaire maatregel feitelijk uitgroeien tot een langdurige verplichting. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w:rsidRPr="003E09A4" w:rsidR="003E09A4" w:rsidP="003E09A4" w:rsidRDefault="003E09A4" w14:paraId="722F5FD2" w14:textId="77777777">
-[...16 lines deleted...]
-          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+    <w:p w:rsidRPr="003E3ABE" w:rsidR="00D544E8" w:rsidP="00D544E8" w:rsidRDefault="00D544E8" w14:paraId="702E4D78" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E3ABE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Nederland neemt binnen VN- en EU-verband deel aan afspraken over de opvang van vluchtelingen en ontheemden en heeft een asielsysteem met duidelijke regels over wie recht heeft op bescherming omdat er wereldwijd miljoenen mensen in schrijnende omstandigheden verkeren. Het maken van uitzonderingen buiten de bestaande kaders – bijvoorbeeld voor specifieke groepen – brengt het risico van precedentwerking met zich mee. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003E09A4" w:rsidR="003E09A4" w:rsidP="003E09A4" w:rsidRDefault="003E09A4" w14:paraId="11BE7CD7" w14:textId="77777777">
-[...11 lines deleted...]
-          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+    <w:p w:rsidRPr="003E3ABE" w:rsidR="00D544E8" w:rsidP="00D544E8" w:rsidRDefault="00D544E8" w14:paraId="41F3C9AF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E09A4">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="003E3ABE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Complexe medische hulp voor de meest kwetsbare patiënten</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003E09A4" w:rsidR="003E09A4" w:rsidP="003E09A4" w:rsidRDefault="003E09A4" w14:paraId="3AF02F9A" w14:textId="6B3F26B4">
-[...8 lines deleted...]
-          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+    <w:p w:rsidRPr="003E3ABE" w:rsidR="00D544E8" w:rsidP="00D544E8" w:rsidRDefault="00D544E8" w14:paraId="408D2753" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E3ABE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Het kabinet hoort de oproep van de WHO, hulporganisaties en landen in de regio om opnieuw een aantal patiënten met specialistische zorgbehoefte op te vangen en te behandelen. Op dit moment zijn er echter vrijwel geen evacuaties mogelijk vanwege de grenssluitingen. Het kabinet zal de komende tijd benutten om te bezien in hoeverre het stappen kan nemen om de medische capaciteit in Gaza en de regio versterken, en onderzoekt welwillend, zoals ook in de breed aangenomen motie Dobbe</w:t>
       </w:r>
-      <w:r w:rsidR="00025EC3">
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="003E3ABE">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:customMarkFollows="1" w:id="1"/>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E09A4">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="003E3ABE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> is verwoord, onder welke voorwaarden een evacuatie naar Nederland mogelijk kan worden gemaakt. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003E09A4" w:rsidR="003E09A4" w:rsidP="003E09A4" w:rsidRDefault="003E09A4" w14:paraId="2B5EF552" w14:textId="77777777">
-[...16 lines deleted...]
-          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+    <w:p w:rsidRPr="003E3ABE" w:rsidR="00D544E8" w:rsidP="00D544E8" w:rsidRDefault="00D544E8" w14:paraId="31754A58" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E3ABE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Voor 7 oktober 2023 werden veel patiënten vanuit Gaza in Oost-Jeruzalem behandeld. Dit blijft van belang. Oproepen hiertoe hebben niet geleid tot het heropenen van deze mogelijkheid. Vanuit Nederland gaan we onderzoeken hoe we met gelijkgezinde landen kunnen optrekken om deze oproep kracht bij te zetten.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003E09A4" w:rsidR="003E09A4" w:rsidP="003E09A4" w:rsidRDefault="003E09A4" w14:paraId="21E2466C" w14:textId="77777777">
-[...16 lines deleted...]
-          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+    <w:p w:rsidRPr="003E3ABE" w:rsidR="00D544E8" w:rsidP="00D544E8" w:rsidRDefault="00D544E8" w14:paraId="719F64AB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E3ABE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Kortom, het vraagt om realisme (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="003E09A4">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="003E3ABE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
         </w:rPr>
         <w:t>langetermijnverplichting</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="003E09A4">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:r w:rsidRPr="003E3ABE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">), uitlegbaarheid (alle dilemma’s gewogen), uitvoerbaarheid (één regievoerder met doorzettingsmacht)  en om zorgzaamheid (richting patiënten en families). Vanuit deze principes wil het kabinet welwillend blijven kijken naar inzet voor verbetering van de zorg in de regio en medische evacuaties. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00540BAA" w:rsidRDefault="00540BAA" w14:paraId="01AC3802" w14:textId="77777777"/>
-[...78 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId15"/>
+    <w:p w:rsidR="003E3ABE" w:rsidP="00D544E8" w:rsidRDefault="003E3ABE" w14:paraId="29BEE71E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003E3ABE" w:rsidR="00D544E8" w:rsidP="00D544E8" w:rsidRDefault="003E3ABE" w14:paraId="0AE5E1E5" w14:textId="2EC3D493">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E3ABE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De minister van Buitenlandse Handel en Ontwikkelingssamenwerking,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E3ABE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">S.W. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E3ABE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Sjoerdsma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidRPr="003E3ABE" w:rsidR="003E3ABE" w:rsidP="003E3ABE" w:rsidRDefault="003E3ABE" w14:paraId="0AAA837D" w14:textId="7CD80567">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E3ABE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De minister van Buitenlandse Zaken,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E3ABE" w:rsidR="003E3ABE" w:rsidP="003E3ABE" w:rsidRDefault="003E3ABE" w14:paraId="14DA4D14" w14:textId="15CBC3CC">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E3ABE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>T.B.W. Berendsen</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidRPr="003E3ABE" w:rsidR="003E3ABE" w:rsidSect="00D544E8">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="2013" w:right="2777" w:bottom="1077" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7439E260" w14:textId="77777777" w:rsidR="00F526B4" w:rsidRDefault="00F526B4">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="0E06E9D5" w14:textId="77777777" w:rsidR="00D544E8" w:rsidRDefault="00D544E8" w:rsidP="00D544E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2071550C" w14:textId="77777777" w:rsidR="00F526B4" w:rsidRDefault="00F526B4">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="0EBBF510" w14:textId="77777777" w:rsidR="00D544E8" w:rsidRDefault="00D544E8" w:rsidP="00D544E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Verdana"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Verdana">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...18 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3C82584C" w14:textId="77777777" w:rsidR="00D544E8" w:rsidRPr="00D544E8" w:rsidRDefault="00D544E8" w:rsidP="00D544E8">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6E3B71A0" w14:textId="77777777" w:rsidR="00D544E8" w:rsidRPr="00D544E8" w:rsidRDefault="00D544E8" w:rsidP="00D544E8">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="478CB816" w14:textId="77777777" w:rsidR="00D544E8" w:rsidRPr="00D544E8" w:rsidRDefault="00D544E8" w:rsidP="00D544E8">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="104A840F" w14:textId="77777777" w:rsidR="00F526B4" w:rsidRDefault="00F526B4">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="519A177F" w14:textId="77777777" w:rsidR="00D544E8" w:rsidRDefault="00D544E8" w:rsidP="00D544E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="73EFA7B4" w14:textId="77777777" w:rsidR="00F526B4" w:rsidRDefault="00F526B4">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="2E1BA064" w14:textId="77777777" w:rsidR="00D544E8" w:rsidRDefault="00D544E8" w:rsidP="00D544E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="164DCDFB" w14:textId="109339F9" w:rsidR="00025EC3" w:rsidRPr="00025EC3" w:rsidRDefault="00025EC3" w:rsidP="003E09A4">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="507EDB53" w14:textId="12DFCC79" w:rsidR="00D544E8" w:rsidRPr="00025EC3" w:rsidRDefault="00D544E8" w:rsidP="00D544E8">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00025EC3">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00025EC3">
+      <w:r w:rsidRPr="00D544E8">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
+          <w:highlight w:val="green"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Kamerstuk</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> 21501-02, Nr. 3304</w:t>
+        <w:t>Kamerstuk 21501-02, nr. 3304</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2BB6D419" w14:textId="53107DB6" w:rsidR="00540BAA" w:rsidRDefault="00273432">
-[...139 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="4BF82EFD" w14:textId="77777777" w:rsidR="00D544E8" w:rsidRPr="00D544E8" w:rsidRDefault="00D544E8" w:rsidP="00D544E8">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="145F6402" w14:textId="4B1158E4" w:rsidR="00540BAA" w:rsidRDefault="00273432" w:rsidP="006D5104">
-[...905 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="37250F02" w14:textId="77777777" w:rsidR="00D544E8" w:rsidRPr="00D544E8" w:rsidRDefault="00D544E8" w:rsidP="00D544E8">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...470 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2E33A783" w14:textId="77777777" w:rsidR="00D544E8" w:rsidRPr="00D544E8" w:rsidRDefault="00D544E8" w:rsidP="00D544E8">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="140"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
-  <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="006D5104"/>
-[...48 lines deleted...]
-    <w:rsid w:val="00FF1FD0"/>
+    <w:rsidRoot w:val="00D544E8"/>
+    <w:rsid w:val="000A4453"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="003E3ABE"/>
+    <w:rsid w:val="0071754C"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00AD29E1"/>
+    <w:rsid w:val="00C739E8"/>
+    <w:rsid w:val="00D544E8"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="46726BFF"/>
-  <w15:docId w15:val="{014EC6E7-4465-4C6F-B2C7-C70729B0CF56}"/>
+  <w14:docId w14:val="70C53D02"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{A5E7AB23-867C-4DE5-BAAD-8ED97B9AC9B6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2433,77 +800,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2528,75 +895,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -2631,55 +998,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -2748,968 +1115,800 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
-    <w:aliases w:val="Standaard"/>
-    <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:pPr>
-[...9 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D544E8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D544E8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D544E8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D544E8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D544E8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D544E8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D544E8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D544E8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D544E8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...14 lines deleted...]
-    <w:uiPriority w:val="98"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00D544E8"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D544E8"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D544E8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D544E8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D544E8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D544E8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D544E8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D544E8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D544E8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:pPr>
-[...21 lines deleted...]
-    <w:uiPriority w:val="98"/>
+    <w:rsid w:val="00D544E8"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00D544E8"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:pPr>
-[...202 lines deleted...]
-    <w:next w:val="Normal"/>
+    <w:rsid w:val="00D544E8"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="2"/>
       </w:numPr>
     </w:pPr>
-  </w:style>
-[...17 lines deleted...]
-    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00D544E8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D544E8"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00D544E8"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D544E8"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D544E8"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D544E8"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00D544E8"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D544E8"/>
     <w:rPr>
       <w:b/>
-      <w:caps/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
+    <w:name w:val="Referentiegegevens"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D544E8"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-      <w:u w:val="single"/>
-[...61 lines deleted...]
-    <w:uiPriority w:val="8"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensbold">
+    <w:name w:val="Referentiegegevens bold"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:pPr>
-[...70 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00D544E8"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...92 lines deleted...]
-      <w:color w:val="404040"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabelondertekening">
     <w:name w:val="Tabel ondertekening"/>
-    <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00D544E8"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TabelRijkshuisstijl">
-[...86 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
-    <w:basedOn w:val="Normal"/>
-[...4 lines deleted...]
-    <w:rPr>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00D544E8"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
-    </w:rPr>
-[...4 lines deleted...]
-    <w:next w:val="Normal"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
-    <w:basedOn w:val="Normal"/>
-[...4 lines deleted...]
-    <w:rPr>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00D544E8"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
-    </w:rPr>
-[...74 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FootnoteTextChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000012CF"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00D544E8"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-    </w:rPr>
-[...4 lines deleted...]
-    <w:link w:val="FootnoteText"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="000012CF"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00D544E8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="character" w:styleId="FootnoteReference">
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000012CF"/>
+    <w:rsid w:val="00D544E8"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
-[...14 lines deleted...]
-    <w:link w:val="CommentTextChar"/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B04681"/>
-[...11 lines deleted...]
-    <w:link w:val="CommentText"/>
+    <w:rsid w:val="00D544E8"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00B04681"/>
-[...9 lines deleted...]
-    <w:link w:val="CommentSubjectChar"/>
+    <w:rsid w:val="00D544E8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B04681"/>
-[...8 lines deleted...]
-    <w:link w:val="CommentSubject"/>
+    <w:rsid w:val="00D544E8"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...6 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00D544E8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="003E3ABE"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...26 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\pot.frank\Downloads\Reguliere%20kamerbrief.dotx" TargetMode="External"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="0F9ED5"/>
@@ -3762,51 +1961,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -3870,65 +2069,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -3949,178 +2148,82 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>2</ap:Pages>
-  <ap:Words>791</ap:Words>
-  <ap:Characters>4352</ap:Characters>
+  <ap:Words>825</ap:Words>
+  <ap:Characters>4539</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>36</ap:Lines>
+  <ap:Lines>37</ap:Lines>
   <ap:Paragraphs>10</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>5133</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>5354</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-03-31T14:38:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="gc2efd3bfea04f7f8169be07009f5536">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
-  </property>
-[...67 lines deleted...]
-    <vt:lpwstr>False</vt:lpwstr>
   </property>
 </Properties>
 </file>