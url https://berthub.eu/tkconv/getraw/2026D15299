--- v0 (2026-04-02)
+++ v1 (2026-04-29)
@@ -1,3160 +1,954 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="006E3594" w:rsidRDefault="006E3594" w14:paraId="6F5D6FE9" w14:textId="77777777"/>
-[...81 lines deleted...]
-      <w:r w:rsidR="00284644">
+    <w:p w:rsidRPr="001A4370" w:rsidR="001A4370" w:rsidRDefault="00B07204" w14:paraId="3143AE1F" w14:textId="423D47ED">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A4370">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>32043</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4370" w:rsidR="001A4370">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001A4370" w:rsidR="001A4370">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Toekomst pensioenstelsel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001A4370" w:rsidR="001A4370" w:rsidP="00D31852" w:rsidRDefault="001A4370" w14:paraId="6ECBFD53" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A4370">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4370">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>707</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4370">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001A4370">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de staatssecretaris van Financiën</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001A4370" w:rsidR="001A4370" w:rsidP="00B07204" w:rsidRDefault="001A4370" w14:paraId="011F9FC2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A4370">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001A4370" w:rsidR="001A4370" w:rsidP="00B07204" w:rsidRDefault="001A4370" w14:paraId="04C20DA0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001A4370" w:rsidR="001A4370" w:rsidP="00B07204" w:rsidRDefault="001A4370" w14:paraId="17A71018" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A4370">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 1 april 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001A4370" w:rsidR="00B07204" w:rsidP="00B07204" w:rsidRDefault="00B07204" w14:paraId="334F9E67" w14:textId="52D38520">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A4370">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="001A4370">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Tijdens het commissiedebat pensioenonderwerpen van 29 januari jl. van de vaste commissie voor Sociale Zaken en Werkgelegenheid is door de toenmalige minister van Sociale Zaken en Werkgelegenheid aan het lid Vermeer (BBB) de toezegging gedaan in overleg te gaan met de staatssecretaris van Financiën over het belasten van persoonlijk pensioenadvies. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001A4370" w:rsidR="00B07204" w:rsidP="00B07204" w:rsidRDefault="00B07204" w14:paraId="107C93B0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001A4370" w:rsidR="00B07204" w:rsidP="00B07204" w:rsidRDefault="00B07204" w14:paraId="163A783E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A4370">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met deze brief geef ik, mede namens de minister van Sociale Zaken en Werkgelegenheid, uitvoering aan die toezegging. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001A4370" w:rsidR="00B07204" w:rsidP="00B07204" w:rsidRDefault="00B07204" w14:paraId="5C23A9EE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001A4370" w:rsidR="00B07204" w:rsidP="00B07204" w:rsidRDefault="00B07204" w14:paraId="5F3AED45" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A4370">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Hierna ga ik eerst kort in op de fiscale behandeling bij de werknemer van verplichte keuzebegeleiding binnen de pensioenregeling (onbelast) en aanvullend persoonlijk pensioenadvies (belast). Dit is eerder reeds uitvoeriger aan de orde geweest in antwoorden op Kamervragen van het toenmalig lid Joseph (BBB).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4370">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidR="00284644">
-[...9 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="001A4370">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Vervolgens ga ik in op het onbelast laten van persoonlijk pensioenadvies. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001A4370" w:rsidR="00B07204" w:rsidP="00B07204" w:rsidRDefault="00B07204" w14:paraId="72AD59CA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001A4370" w:rsidR="00B07204" w:rsidP="00B07204" w:rsidRDefault="00B07204" w14:paraId="7F5A7F88" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A4370">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fiscale behandeling bij de werknemer van verplichte keuzebegeleiding en persoonlijk pensioenadvies </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001A4370" w:rsidR="00B07204" w:rsidP="00B07204" w:rsidRDefault="00B07204" w14:paraId="4DDB8D00" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A4370">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Wet toekomst pensioenen (Wtp) verplicht tot keuzebegeleiding bij keuzes gericht op de pensioenregeling. Pensioenuitvoerders zijn verplicht om onder andere deelnemers en gewezen deelnemers adequaat te begeleiden bij het maken van keuzes binnen de pensioenregeling, een (digitale) keuzeomgeving in te richten en daarmee de deelnemer en gewezen deelnemer in staat te stellen om een passende keuze te maken. Pensioenuitvoerders kunnen hierin bijvoorbeeld informatie verstrekken die werknemers enerzijds activeert, maar anderzijds ook keuze-ondersteunend is. Deze verplichte keuzebegeleiding is onbelast (wordt niet tot het loon van de werknemer gerekend), omdat het niet leidt tot een privévoordeel voor de werknemer. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001A4370" w:rsidR="00B07204" w:rsidP="00B07204" w:rsidRDefault="00B07204" w14:paraId="7ABD17EE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001A4370" w:rsidR="00B07204" w:rsidP="00B07204" w:rsidRDefault="00B07204" w14:paraId="434C0AFC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A4370">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Wanneer de werkgever een financieel adviseur </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4370">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>in aanvulling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4370">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> op de verplichte keuzebegeleiding vraagt om de werknemer persoonlijk te adviseren, is sprake van een persoonlijk pensioenadvies. Met een persoonlijk individueel advies doel ik dan op advies waar informatie voor nodig is naast de pensioenregeling, zoals persoonlijke informatie over de hypotheek of aangifte inkomstenbelasting. Dit persoonlijk pensioenadvies levert werknemers een ‘voordeel’ op. De werkgever neemt immers in deze situatie privéuitgaven voor financiële advisering van de werknemer voor zijn rekening. Fiscaal gezien kwalificeert dit persoonlijke advies als belast loon (in natura), omdat dit voordeel voortvloeit uit de dienstbetrekking. Overigens kan een werkgever onder voorwaarden wel de vrije ruimte binnen de werkkostenregeling benutten, mits die voldoende is, om een persoonlijk pensioenadvies zonder loonheffingen te verstrekken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001A4370" w:rsidR="00B07204" w:rsidP="00B07204" w:rsidRDefault="00B07204" w14:paraId="574E3365" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001A4370" w:rsidR="00B07204" w:rsidP="00B07204" w:rsidRDefault="00B07204" w14:paraId="6E169F54" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...73 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A4370">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      </w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het onbelast laten van persoonlijk pensioenadvies</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001A4370" w:rsidR="00B07204" w:rsidP="00B07204" w:rsidRDefault="00B07204" w14:paraId="74EB3A18" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A4370">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Een persoonlijk pensioenadvies door een financieel adviseur draagt bij aan een beter financieel inzicht. Afhankelijk van de persoonlijke situatie kan een dergelijk financieel inzicht, bovenop de verplichte keuzebegeleiding, van belang zijn. De vraag is vervolgens of dit belang van een beter financieel inzicht – bovenop de onbelaste verplichte keuzebegeleiding gericht op de pensioenregeling – ertoe moet leiden dat de kosten van een persoonlijk pensioenadvies niet tot het loon van de werknemer gerekend moeten worden. Het onbelast laten van persoonlijk pensioenadvies vraagt een wetswijziging en vraagt bredere doordenking. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001A4370" w:rsidR="00B07204" w:rsidP="00B07204" w:rsidRDefault="00B07204" w14:paraId="7F20B02A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001A4370" w:rsidR="00B07204" w:rsidP="00B07204" w:rsidRDefault="00B07204" w14:paraId="2413286E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A4370">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het alleen onbelast laten van persoonlijk pensioenadvies voor werknemers van wie de kosten van het persoonlijk pensioenadvies worden betaald of vergoed door de werkgever, leidt tot een onevenwichtigheid in de fiscale behandeling. Werknemers van wie de kosten van het persoonlijk pensioenadvies niet door de werkgever worden betaald of vergoed ontvangen dit fiscale voordeel dan niet. Dit geldt ook voor belastingplichtigen zonder werkgever zoals IB-ondernemers en resultaatgenieters. Voor een gelijke fiscale behandeling van deze groepen zou het mogelijk gemaakt moeten worden dat de kosten van een persoonlijk pensioenadvies in mindering gebracht kunnen worden op het belastbare inkomen. Dit zou resulteren in een extra aftrekpost in de aangifte inkomstenbelasting. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001A4370" w:rsidR="00B07204" w:rsidP="00B07204" w:rsidRDefault="00B07204" w14:paraId="0E02D077" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001A4370" w:rsidR="00B07204" w:rsidP="00B07204" w:rsidRDefault="00B07204" w14:paraId="1D042A2B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A4370">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het onbelast laten (niet tot het loon rekenen) en aftrekbaar maken (in mindering brengen op het belastbaar inkomen) van de kosten van persoonlijk pensioenadvies heeft budgettaire- en uitvoeringstechnische consequenties. Een eerste inschatting van de budgettaire consequenties leidt tot een verwachte derving van miljoenen tot </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4370">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">tientallen miljoenen euro’s. Dit is onder andere afhankelijk van de vraag of werknemers van wie de kosten van een persoonlijk pensioenadvies niet worden betaald of vergoed door de werkgever of de kosten van persoonlijk pensioenadvies voor belastingplichtigen zonder werkgever, deze kosten in mindering mogen brengen op het belastbare inkomen. De budgettaire effecten zijn inkomstenkaderrelevant. Dat betekent dat ze gedekt moeten worden. De uitvoeringstechnische consequenties vragen nadere uitwerking en onderzoek. Zeker het opnemen van een extra aftrekpost in de inkomstenbelasting zal naar verwachting uitvoeringstechnisch het nodige vragen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001A4370" w:rsidR="00B07204" w:rsidP="00B07204" w:rsidRDefault="00B07204" w14:paraId="43D26B4B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001A4370" w:rsidR="00B07204" w:rsidP="00B07204" w:rsidRDefault="00B07204" w14:paraId="7A6AF482" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A4370">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zoals hiervoor aangegeven is het de vraag of het belang van een persoonlijk pensioenadvies ertoe moet leiden dat de kosten van een persoonlijk pensioenadvies niet tot het loon worden gerekend. Het is belangrijk dat werknemers goed geïnformeerd keuzes kunnen maken gericht op de pensioenregeling. Deze verplichte keuzebegeleiding bij keuzes gericht op de pensioenregeling is onbelast. Het alleen onbelast laten van persoonlijk pensioenadvies bij werknemers waarvan de kosten voor het persoonlijk pensioenadvies worden betaald of vergoed door de werkgever, leidt tot een onevenwichtigheid in de fiscale behandeling ten opzichte van werknemers van wie deze kosten niet worden betaald of vergoed door de werkgever en belastingplichtigen zonder werkgever. Dat zou onwenselijk zijn. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001A4370" w:rsidR="00B07204" w:rsidP="00B07204" w:rsidRDefault="00B07204" w14:paraId="74331E61" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A4370">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het onbelast laten van een persoonlijk pensioenadvies is ook niet in lijn met het coalitieakkoord. Daar wordt de ambitie uitgesproken om wetten en regels eenvoudig te houden, minder complex te maken en de administratieve last te verminderen. Het onbelast laten van een persoonlijk pensioenadvies zou weer een nieuwe uitzondering introduceren, die de regels juist complexer maken en zorgen voor een aanvullende administratieve last. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001A4370" w:rsidR="00B07204" w:rsidP="00B07204" w:rsidRDefault="00B07204" w14:paraId="68215284" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001A4370" w:rsidR="00B07204" w:rsidP="00B07204" w:rsidRDefault="00B07204" w14:paraId="616785B7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A4370">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Alles overziende – waarbij verplichte keuzebegeleiding gericht op de pensioenregeling reeds onbelast is – zie ik geen aanleiding om met een voorstel te komen om aanvullend financieel advies zoals een persoonlijk pensioenadvies onbelast te laten en de wet hierop aan te passen.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001A4370" w:rsidR="00B07204" w:rsidP="00B07204" w:rsidRDefault="00B07204" w14:paraId="5B81AFAB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="WitregelW1bodytekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001A4370" w:rsidR="00B07204" w:rsidP="00B07204" w:rsidRDefault="00B07204" w14:paraId="5ADE54B9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001A4370" w:rsidR="00B07204" w:rsidP="00B07204" w:rsidRDefault="00B07204" w14:paraId="1E65121A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A4370">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De staatssecretaris van Financiën</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4370">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001A4370" w:rsidR="00B07204" w:rsidP="00B07204" w:rsidRDefault="001A4370" w14:paraId="49A9DB4A" w14:textId="063788B8">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve"> op de verplichte keuzebegeleiding vraagt om de werknemer persoonlijk te adviseren</w:t>
-[...569 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">E. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4370" w:rsidR="00B07204">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Eerenberg</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E3594" w:rsidRDefault="006E3594" w14:paraId="58A17F51" w14:textId="77777777"/>
-[...3 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId9"/>
+    <w:p w:rsidRPr="001A4370" w:rsidR="00B07204" w:rsidP="00B07204" w:rsidRDefault="00B07204" w14:paraId="144E7E3A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001A4370" w:rsidR="00217BEA" w:rsidP="00B07204" w:rsidRDefault="00217BEA" w14:paraId="224D3078" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="001A4370" w:rsidR="00217BEA" w:rsidSect="00B85723">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="3764" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
+      <w:docGrid w:linePitch="326"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1FA5D144" w14:textId="77777777" w:rsidR="006002FA" w:rsidRDefault="006002FA">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="006FF288" w14:textId="77777777" w:rsidR="00B07204" w:rsidRDefault="00B07204" w:rsidP="00B07204">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0C0B1FC4" w14:textId="77777777" w:rsidR="006002FA" w:rsidRDefault="006002FA">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="6A1EBCC2" w14:textId="77777777" w:rsidR="00B07204" w:rsidRDefault="00B07204" w:rsidP="00B07204">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...6 lines deleted...]
-    <w:family w:val="auto"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A246029" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-    <w:panose1 w:val="020B7200000000000000"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-[...11 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="717B9D95" w14:textId="77777777" w:rsidR="006E3594" w:rsidRDefault="006E3594">
-[...1 lines deleted...]
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+  <w:p w14:paraId="150F0A70" w14:textId="77777777" w:rsidR="00B07204" w:rsidRPr="00B07204" w:rsidRDefault="00B07204" w:rsidP="00B07204">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="70112F87" w14:textId="77777777" w:rsidR="00B07204" w:rsidRPr="00B07204" w:rsidRDefault="00B07204" w:rsidP="00B07204">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="002C57C0" w14:textId="77777777" w:rsidR="00B07204" w:rsidRPr="00B07204" w:rsidRDefault="00B07204" w:rsidP="00B07204">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5C398040" w14:textId="77777777" w:rsidR="006002FA" w:rsidRDefault="006002FA">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="064C546A" w14:textId="77777777" w:rsidR="00B07204" w:rsidRDefault="00B07204" w:rsidP="00B07204">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="252CB651" w14:textId="77777777" w:rsidR="006002FA" w:rsidRDefault="006002FA">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="2865CF95" w14:textId="77777777" w:rsidR="00B07204" w:rsidRDefault="00B07204" w:rsidP="00B07204">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="6BA4FFB3" w14:textId="77777777" w:rsidR="00284644" w:rsidRPr="002A3CBC" w:rsidRDefault="00284644" w:rsidP="00284644">
+    <w:p w14:paraId="501023CE" w14:textId="77777777" w:rsidR="00B07204" w:rsidRPr="001A4370" w:rsidRDefault="00B07204" w:rsidP="00B07204">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="13"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="002A3CBC">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A4370">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="13"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="002A3CBC">
-[...2 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="001A4370">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Aanhangsel Handelingen II 2025/26, nr. 306.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6282FD52" w14:textId="77777777" w:rsidR="006E3594" w:rsidRDefault="001A663E">
-[...489 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="79CAA746" w14:textId="77777777" w:rsidR="00B07204" w:rsidRPr="00B07204" w:rsidRDefault="00B07204" w:rsidP="00B07204">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3289F838" w14:textId="77777777" w:rsidR="006E3594" w:rsidRDefault="001A663E">
-[...983 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="4686B675" w14:textId="77777777" w:rsidR="00B07204" w:rsidRPr="00B07204" w:rsidRDefault="00B07204" w:rsidP="00B07204">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...513 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2263A0EA" w14:textId="77777777" w:rsidR="00B07204" w:rsidRPr="00B07204" w:rsidRDefault="00B07204" w:rsidP="00B07204">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="006E3594"/>
-[...66 lines deleted...]
-    <w:rsid w:val="00FE67B7"/>
+    <w:rsidRoot w:val="00B07204"/>
+    <w:rsid w:val="001A4370"/>
+    <w:rsid w:val="00217BEA"/>
+    <w:rsid w:val="002302ED"/>
+    <w:rsid w:val="00682C07"/>
+    <w:rsid w:val="007C1ADC"/>
+    <w:rsid w:val="00855097"/>
+    <w:rsid w:val="008759B0"/>
+    <w:rsid w:val="00B07204"/>
+    <w:rsid w:val="00B85723"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="4D372802"/>
-  <w15:docId w15:val="{1A53B461-C222-4B4C-8409-05F123C16C20}"/>
+  <w14:docId w14:val="37206B98"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{C3614559-9FA6-4AE3-A35A-1BA6BE267CCB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3163,77 +957,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3258,75 +1052,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -3361,55 +1155,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -3481,710 +1275,776 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240"/>
+    <w:rsid w:val="00B07204"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+    <w:rsid w:val="00B07204"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...4 lines deleted...]
-      <w:ind w:left="-1120"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B07204"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B07204"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B07204"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B07204"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B07204"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B07204"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B07204"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...8 lines deleted...]
-    <w:name w:val="Artikel streepje"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00B07204"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B07204"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B07204"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B07204"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B07204"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B07204"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B07204"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B07204"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B07204"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...146 lines deleted...]
-    <w:uiPriority w:val="3"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00B07204"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00B07204"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...10 lines deleted...]
-    <w:uiPriority w:val="3"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
     <w:qFormat/>
+    <w:rsid w:val="00B07204"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="4"/>
+        <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="Pagina-einde Kop 1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00B07204"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B07204"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00B07204"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B07204"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B07204"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B07204"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00B07204"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B07204"/>
     <w:rPr>
       <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
     <w:name w:val="Referentiegegevens"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+    <w:rsid w:val="00B07204"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensbold">
     <w:name w:val="Referentiegegevens bold"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+    <w:rsid w:val="00B07204"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...188 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00B07204"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1bodytekst">
     <w:name w:val="Witregel W1 (bodytekst)"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00B07204"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00B07204"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
-    </w:rPr>
-[...54 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00FC3ABF"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00B07204"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00FC3ABF"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00B07204"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00FC3ABF"/>
+    <w:rsid w:val="00B07204"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Lijstalinea">
-    <w:name w:val="List Paragraph"/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="34"/>
-[...5 lines deleted...]
-    </w:pPr>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B07204"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B07204"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B07204"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B07204"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
-[...3 lines deleted...]
-<w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -4458,190 +2318,84 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>3</ap:Pages>
-  <ap:Words>1014</ap:Words>
-  <ap:Characters>5577</ap:Characters>
+  <ap:Words>1033</ap:Words>
+  <ap:Characters>5687</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>46</ap:Lines>
+  <ap:Lines>47</ap:Lines>
   <ap:Paragraphs>13</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>6578</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>6707</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-03-31T15:07:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Identifier">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Order">
+    <vt:r8>256000</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="URL">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_ExtendedDescription">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Documenttype">
-[...5 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Publicatiedatum">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="TriggerFlowInfo">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Verantwoordelijke organisatie">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MediaServiceImageTags">
     <vt:lpwstr/>
-  </property>
-[...94 lines deleted...]
-    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>