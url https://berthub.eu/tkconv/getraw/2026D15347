--- v0 (2026-04-02)
+++ v1 (2026-04-30)
@@ -1,2595 +1,847 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:tbl>
-[...541 lines deleted...]
-    <w:p w:rsidR="005D7AC7" w:rsidP="00924E01" w:rsidRDefault="31DF4BD0" w14:paraId="403153BC" w14:textId="38BFE69A">
+    <w:p w:rsidRPr="004062E7" w:rsidR="004062E7" w:rsidRDefault="0043128B" w14:paraId="17C94CC7" w14:textId="6A445B0B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004062E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>35</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004062E7" w:rsidR="004062E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004062E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>728</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004062E7" w:rsidR="004062E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004062E7" w:rsidR="004062E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Programma Grensverleggende IT (GrIT)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004062E7" w:rsidR="004062E7" w:rsidP="004474D9" w:rsidRDefault="004062E7" w14:paraId="59667445" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004062E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004062E7" w:rsidR="0043128B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>25</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004062E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004062E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de staatssecretaris van Defensie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004062E7" w:rsidR="0043128B" w:rsidP="004062E7" w:rsidRDefault="004062E7" w14:paraId="26584339" w14:textId="184A7BB5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004062E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004062E7" w:rsidR="004062E7" w:rsidP="004062E7" w:rsidRDefault="004062E7" w14:paraId="34FB10B0" w14:textId="64CF27F9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004062E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 1 april 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004062E7" w:rsidR="0043128B" w:rsidP="004062E7" w:rsidRDefault="0043128B" w14:paraId="0A03A407" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004062E7" w:rsidR="0043128B" w:rsidP="0043128B" w:rsidRDefault="0043128B" w14:paraId="254BC3E1" w14:textId="23179D80">
       <w:pPr>
         <w:spacing w:after="0"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004062E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Hierbij ontvangt u de achtste voortgangsrapportage van het programma Grensverleggende IT (GrIT). Deze voortgangsrapportage beslaat de periode van 1 juli 2025 tot en met 31 december 2025</w:t>
       </w:r>
-      <w:r w:rsidRPr="00351CFC" w:rsidR="00351CFC">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="004062E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+          <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00351CFC" w:rsidR="00351CFC">
-[...110 lines deleted...]
-    <w:p w:rsidR="00685406" w:rsidP="00924E01" w:rsidRDefault="00685406" w14:paraId="39121F59" w14:textId="20E16324">
+      <w:r w:rsidRPr="004062E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en volgen de eerder gemaakte keuzes in relatie tot Hoofdtaak 1. In deze brief wil ik ingaan op het belang van moderne IT voor Defensie, de voortgang van het programma in 2025 en de verwachtingen voor 2026. U ontvangt hierbij ook de vertrouwelijke bijlage. Daarin wordt u geïnformeerd over</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004062E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004062E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>opbouw van het budget voor GrIT, de instandhoudingskosten van de huidige IT en verdere kostenspecificaties.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004062E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dit betreft commercieel vertrouwelijke informatie. Omdat openbaarmaking hiervan de aanbestedingsprocedure kan beïnvloeden, schade op kan leveren voor het bedrijf in kwestie en daarmee de positie van Defensie kan beïnvloeden, wordt deze bijlage vertrouwelijk aangeboden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004062E7" w:rsidR="0043128B" w:rsidP="0043128B" w:rsidRDefault="0043128B" w14:paraId="66A645BC" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
-      </w:pPr>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004062E7" w:rsidR="0043128B" w:rsidP="0043128B" w:rsidRDefault="0043128B" w14:paraId="13CE2394" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004062E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Met GrIT werkt Defensie aan de vernieuwing van de IT-infrastructuur van de krijgsmacht. Een moderne, veilige en robuuste digitale basis is noodzakelijk om de organisatie te ondersteunen in zowel de bedrijfsvoering als bij operationele inzet. De recente ontwikkelingen in de internationale veiligheidssituatie onderstrepen het belang van betrouwbare en toekomstbestendige IT. Militair optreden is in toenemende mate afhankelijk van informatie, digitale systemen en veilige communicatie. Met GrIT bouwt Defensie daarom aan een digitale ruggengraat die militairen in staat stelt sneller informatie te delen, beter samen te werken en weerbaar te blijven tegen digitale dreigingen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E61B82" w:rsidP="31DF4BD0" w:rsidRDefault="31DF4BD0" w14:paraId="788F72BF" w14:textId="35A88475">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="004062E7" w:rsidR="0043128B" w:rsidP="0043128B" w:rsidRDefault="0043128B" w14:paraId="663795EB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="31DF4BD0">
-        <w:rPr>
+      <w:r w:rsidRPr="004062E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Resultaten tweede helft 2025</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C8674A" w:rsidR="00695CB9" w:rsidP="31DF4BD0" w:rsidRDefault="31DF4BD0" w14:paraId="585FD897" w14:textId="5BD073E9">
-[...34 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="004062E7" w:rsidR="0043128B" w:rsidP="0043128B" w:rsidRDefault="0043128B" w14:paraId="7D7F3833" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004062E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De resultaten in Release 4 in de tweede helft van 2025 laten een gemengd beeld zien. In deze brief licht ik de belangrijkste resultaten hiervan uit. Er zijn positieve resultaten behaald met betrekking tot Pijler 1, waarin de ontwikkeling van de Modules Ontplooid plaatsvindt. Hieronder valt de IT-infrastructuur die wordt gebruikt bij het ontplooid operationeel optreden van de eenheden in het veld. Het gaat hierbij vooral om de oplevering van modules die samen een mobiel datacenter vormen. Hiermee hebben eenheden ook tijdens missies toegang tot IT, variërend van reguliere Defensie-e-mail tot battle management-applicaties, inclusief beveiligde verbindingen met NAVO-partners. De realisatie hiervan levert een directe bijdrage aan de ondersteuning van hoofdtaak 1 van Defensie. Zo is er vooruitgang geboekt met betrekking tot de hardware en de behuizing van de modules, die verder zijn uitgewerkt met de operationele commando’s. Ook hebben de eerste beproevingen met val- tril- en stoftesten plaatsgevonden en is de assemblage van acht varianten prototypes uitgevoerd. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004062E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Bovendien is gewerkt aan het plannen, organiseren en uitvoeren van vier </w:t>
-[...31 lines deleted...]
-      <w:r>
+        <w:t>Bovendien is gewerkt aan het plannen, organiseren en uitvoeren van vier Proof-of-Concepts. Die helpen bij het versneld opleveren van modules en helpen de operationele commando’s bij het leren omgaan met de nieuwe IT, zodat een goede implementatie daarvan kan worden gerealiseerd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004062E7" w:rsidR="0043128B" w:rsidP="0043128B" w:rsidRDefault="0043128B" w14:paraId="149C08F2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004062E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Op het gebied van de statische IT-infrastructuur waren er echter tegenvallers. Door vertraging in de oplevering van het Private Cloud Platform (PCP) door de leverancier is hier slechts een deel van de doelstellingen behaald, zoals ook aan uw Kamer gemeld in de beantwoording van de schriftelijke vragen (Kamerstuk 35 728, nr. 24). Het PCP is een </w:t>
-[...17 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">Op het gebied van de statische IT-infrastructuur waren er echter tegenvallers. Door vertraging in de oplevering van het Private Cloud Platform (PCP) door de leverancier is hier slechts een deel van de doelstellingen behaald, zoals ook aan uw Kamer gemeld in de beantwoording van de schriftelijke vragen (Kamerstuk 35 728, nr. 24). Het PCP is een eigen cloud platform voor Defensie, dat een veilige en flexibele cloudomgeving biedt en daarmee dus niet afhankelijk is van technologie van een van de grote </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004062E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>hyperscalers</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...9 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="004062E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. Eindgebruikers kunnen hiermee eenvoudig geautomatiseerde Private Clouddiensten aanvragen, wat bijdraagt aan de uitbreiding van de digitale capaciteit van Defensie. De oplevering van het PCP is een randvoorwaarde voor de succesvolle afronding van zowel de uitbreiding van het IT-Service Management als de migratie van applicaties in de verschillende migratiefases. Daardoor zullen ook die in latere releases worden opgeleverd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004062E7" w:rsidR="0043128B" w:rsidP="0043128B" w:rsidRDefault="0043128B" w14:paraId="410FEEAD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="31DF4BD0">
-        <w:rPr>
+      <w:r w:rsidRPr="004062E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Aanpak voor verbetering</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00933EFA" w:rsidP="00924E01" w:rsidRDefault="00F14B94" w14:paraId="4AFE8509" w14:textId="7AF140DC">
-[...85 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w:rsidRPr="004062E7" w:rsidR="0043128B" w:rsidP="0043128B" w:rsidRDefault="0043128B" w14:paraId="1B44369F" w14:textId="15C11AFC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004062E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In reactie op het niet opleveren van het PCP heeft Defensie mitigerende maatregelen genomen om de impact op het programma te beperken en alsnog voor een snelle oplevering te zorgen. In de beantwoording van de feitelijke vragen over GrIT (Kamerstuk 35 728, nr. 24) van 26 januari 2026, heb ik toegezegd daar in deze Kamerbrief op terug te komen. Van de leverancier van het PCP is nakoming en een herstelplan geëist, waarbij laatstgenoemde door externe validator PWC als positief is beoordeeld. Daarnaast heeft Defensie het PCP door de onafhankelijke </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004062E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
-[...71 lines deleted...]
-      <w:r>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">organisatie Gartner laten toetsen en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004062E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>technisch laten valideren, waarbij Gartner concludeerde dat het ontwerp, de gekozen softwareproducten en de voorgestelde oplossing technisch solide zijn. De maatregelen van de IT-infrapartner heeft Defensie, samen met een aantal andere maatregelen, samengevoegd tot een verbeterplan dat moet leiden tot de oplevering van het PCP. Het standpunt daarbij is dat de vertraging niet tot meerkosten mag leiden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004062E7" w:rsidR="0043128B" w:rsidP="0043128B" w:rsidRDefault="0043128B" w14:paraId="22F02816" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004062E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>De belangrijkste elementen zijn:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00933EFA" w:rsidR="00933EFA" w:rsidP="00933EFA" w:rsidRDefault="31DF4BD0" w14:paraId="71EEAE89" w14:textId="12F3BB8F">
+    <w:p w:rsidRPr="004062E7" w:rsidR="0043128B" w:rsidP="0043128B" w:rsidRDefault="0043128B" w14:paraId="723EA1EA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w:rsidRPr="00933EFA" w:rsidR="00933EFA" w:rsidP="00933EFA" w:rsidRDefault="31DF4BD0" w14:paraId="6CAAB9A0" w14:textId="52C18FAD">
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004062E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de IT infrapartner die extra capaciteit inzet voor het leveren en integreren van de verschillende software elementen van het PCP, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004062E7" w:rsidR="0043128B" w:rsidP="0043128B" w:rsidRDefault="0043128B" w14:paraId="67D68A9D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004062E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>de voortbrenging wordt georganiseerd in 3-wekelijkse sprints, waardoor tussentijdse sturing beter mogelijk is,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00933EFA" w:rsidR="00933EFA" w:rsidP="00933EFA" w:rsidRDefault="31DF4BD0" w14:paraId="6CA012B4" w14:textId="0C81FFF9">
+    <w:p w:rsidRPr="004062E7" w:rsidR="0043128B" w:rsidP="0043128B" w:rsidRDefault="0043128B" w14:paraId="2C908593" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004062E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>betere procesafspraken tussen het programma, de IT infrapartner en de beheerorganisatie op gebied van het vaststellen van technische ontwerpen, doorvoeren van veranderingen voor koppelingen van huidige IT en nieuwe IT en het testen en accepteren van opgeleverde producten,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005E1501" w:rsidP="004E74CD" w:rsidRDefault="31DF4BD0" w14:paraId="39DED81B" w14:textId="2979E57F">
+    <w:p w:rsidRPr="004062E7" w:rsidR="0043128B" w:rsidP="0043128B" w:rsidRDefault="0043128B" w14:paraId="3F611864" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004062E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>opgeleverde producten worden op beheerbaarheid gevalideerd door een externe partij.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004A5390" w:rsidP="004A5390" w:rsidRDefault="31DF4BD0" w14:paraId="4466123A" w14:textId="733D74BE">
-      <w:r>
+    <w:p w:rsidRPr="004062E7" w:rsidR="0043128B" w:rsidP="0043128B" w:rsidRDefault="0043128B" w14:paraId="0AF192D1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004062E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Mede door bovenstaande maatregelen zijn de eerste onderdelen van het PCP conform de planning uit het herstelplan opgeleverd.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005F2729" w:rsidRDefault="005F2729" w14:paraId="7C3D7D8D" w14:textId="77777777">
+    <w:p w:rsidRPr="004062E7" w:rsidR="0043128B" w:rsidP="0043128B" w:rsidRDefault="0043128B" w14:paraId="709A1146" w14:textId="02F782DC">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+    </w:p>
+    <w:p w:rsidRPr="004062E7" w:rsidR="0043128B" w:rsidP="0043128B" w:rsidRDefault="0043128B" w14:paraId="619590DB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:br w:type="page"/>
-[...4 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004062E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-          <w:bCs/>
+        <w:t>Vooruitblik programma 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004062E7" w:rsidR="0043128B" w:rsidP="0043128B" w:rsidRDefault="0043128B" w14:paraId="41E30716" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004062E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Door de vertraging van het PCP staat release 5 in de eerste helft van 2026 in het teken van onder meer het nog openstaande werk uit voorgaande releases. Dit omvat dat het PCP gereed is voor accreditatie, het samen met de operationele commando’s realiseren van vier Proof-of-Concepts van de Modules Ontplooid en de uitbreiding van het Protected Core Network. De technische </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004062E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Vooruitblik programma 2026</w:t>
-[...42 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve">oplevering van het PCP gebeurt in release 5, waarna in latere releases de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004062E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>accreditatie en inbeheername hiervan volgen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004062E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Als gevolg van de vertraging van het PCP, vertragen daarmee ook de blokken service management, security en de toegang. Omdat er geen technische afhankelijkheid is van het PCP met de ontplooide IT, wordt voor pijler 1 geen vertraging verwacht. Met de realisatie van de mijlpalen in de eerste helft van 2026 wordt de beschikbaarheid van applicaties voor de gebruiker verbeterd en zijn operationele eenheden in staat beter en sneller onderling te communiceren in het veld.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004062E7" w:rsidR="0043128B" w:rsidP="0043128B" w:rsidRDefault="0043128B" w14:paraId="3D93B58D" w14:textId="5ED77D66">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004062E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De exacte consequenties van de vertraging van het PCP voor de eindmijlpaal van het programma – die nog steeds op december 2030 staat - zijn echter nog onduidelijk. In de volgende voortgangsrapportage zal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004062E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ik hierop terugkomen en de mogelijke impact op de eindmijlpaal verder toelichten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004062E7" w:rsidR="0043128B" w:rsidP="004062E7" w:rsidRDefault="0043128B" w14:paraId="66A8C4E7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004062E7" w:rsidR="004062E7" w:rsidP="004062E7" w:rsidRDefault="004062E7" w14:paraId="07BD5A4D" w14:textId="1CF3822F">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:kern w:val="0"/>
-[...96 lines deleted...]
-          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004062E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-          <w:iCs/>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004062E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>staatssecretaris van Defensie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004062E7" w:rsidR="0043128B" w:rsidP="004062E7" w:rsidRDefault="0043128B" w14:paraId="01F9F09E" w14:textId="322051EB">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>DE STAATSSECRETARIS VAN DEFENSIE</w:t>
-[...5 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004062E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004062E7" w:rsidR="004062E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Derk Boswijk</w:t>
-[...6 lines deleted...]
-      <w:type w:val="continuous"/>
+        <w:t xml:space="preserve">.G. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004062E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Boswijk</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004062E7" w:rsidR="006F53E6" w:rsidP="004062E7" w:rsidRDefault="006F53E6" w14:paraId="6C909212" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004062E7" w:rsidR="004062E7" w:rsidRDefault="004062E7" w14:paraId="34467FED" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="004062E7" w:rsidR="004062E7" w:rsidSect="001C05F5">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="2722" w:right="1134" w:bottom="1049" w:left="1588" w:header="0" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="042AB070" w14:textId="77777777" w:rsidR="00153EB2" w:rsidRDefault="00153EB2" w:rsidP="001E0A0C">
+    <w:p w14:paraId="77D4F3C2" w14:textId="77777777" w:rsidR="0043128B" w:rsidRDefault="0043128B" w:rsidP="0043128B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6DCAE2C2" w14:textId="77777777" w:rsidR="00153EB2" w:rsidRDefault="00153EB2" w:rsidP="001E0A0C">
+    <w:p w14:paraId="53FFCB29" w14:textId="77777777" w:rsidR="0043128B" w:rsidRDefault="0043128B" w:rsidP="0043128B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="SimSun">
-[...3 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="DejaVu Sans">
+    <w:altName w:val="Arial"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A246029" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="DejaVu Sans">
-[...1 lines deleted...]
-    <w:panose1 w:val="020B0603030804020204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A246029" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="SimSun">
+    <w:altName w:val="宋体"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Mangal">
+    <w:panose1 w:val="00000400000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...34 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="4F8B7C9F" w14:textId="77777777" w:rsidR="005A6170" w:rsidRDefault="005A6170" w:rsidP="001E0A0C">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="78506924" w14:textId="77777777" w:rsidR="0043128B" w:rsidRPr="0043128B" w:rsidRDefault="0043128B" w:rsidP="0043128B">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...203 lines deleted...]
-    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="583214E7" w14:textId="77777777" w:rsidR="0043128B" w:rsidRPr="0043128B" w:rsidRDefault="0043128B" w:rsidP="0043128B">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="346EE235" w14:textId="77777777" w:rsidR="0043128B" w:rsidRPr="0043128B" w:rsidRDefault="0043128B" w:rsidP="0043128B">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="04E065C6" w14:textId="77777777" w:rsidR="00153EB2" w:rsidRDefault="00153EB2" w:rsidP="001E0A0C">
+    <w:p w14:paraId="1BB378C1" w14:textId="77777777" w:rsidR="0043128B" w:rsidRDefault="0043128B" w:rsidP="0043128B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1BBD4A14" w14:textId="77777777" w:rsidR="00153EB2" w:rsidRDefault="00153EB2" w:rsidP="001E0A0C">
+    <w:p w14:paraId="6EED270F" w14:textId="77777777" w:rsidR="0043128B" w:rsidRDefault="0043128B" w:rsidP="0043128B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="5B60FEA0" w14:textId="77777777" w:rsidR="005A6170" w:rsidRDefault="005A6170" w:rsidP="001E0A0C">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0475C71A" w14:textId="77777777" w:rsidR="0043128B" w:rsidRPr="0043128B" w:rsidRDefault="0043128B" w:rsidP="0043128B">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...187 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...77 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="54B88011" w14:textId="77777777" w:rsidR="0043128B" w:rsidRPr="0043128B" w:rsidRDefault="0043128B" w:rsidP="0043128B">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
-  <w:p w14:paraId="5ECAB2F9" w14:textId="77777777" w:rsidR="005A6170" w:rsidRDefault="005A6170" w:rsidP="001E0A0C">
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2E77CD00" w14:textId="77777777" w:rsidR="0043128B" w:rsidRPr="0043128B" w:rsidRDefault="0043128B" w:rsidP="0043128B">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...582 lines deleted...]
-    </w:r>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF88"/>
-[...17 lines deleted...]
-    <w:nsid w:val="04F3166B"/>
+    <w:nsid w:val="40BE7C11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="7FFEA126"/>
-    <w:lvl w:ilvl="0" w:tplc="6C382C08">
+    <w:tmpl w:val="EA904178"/>
+    <w:lvl w:ilvl="0" w:tplc="3BCA3058">
       <w:start w:val="2"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Lohit Hindi" w:hint="default"/>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04130003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
@@ -2642,6099 +894,137 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-[...2750 lines deleted...]
-  <w:num w:numId="6">
+  <w:num w:numId="1" w16cid:durableId="411006405">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="7">
-[...62 lines deleted...]
-  <w:numIdMacAtCleanup w:val="9"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-[...5 lines deleted...]
-  <w:autoHyphenation/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="110"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:drawingGridHorizontalSpacing w:val="120"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...5 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="002938C9"/>
-[...3150 lines deleted...]
-    <w:rsid w:val="00F97C0B"/>
+    <w:rsidRoot w:val="0043128B"/>
+    <w:rsid w:val="00056AEF"/>
+    <w:rsid w:val="001C05F5"/>
+    <w:rsid w:val="004062E7"/>
+    <w:rsid w:val="0043128B"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="00C0529C"/>
+    <w:rsid w:val="00ED03AA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="05888F3B"/>
   <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{0F34E271-5D8E-4ECE-B2A1-65B29FA10D7A}"/>
 </w:settings>
 </file>
 
-<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -8845,51 +1135,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -9062,410 +1352,1099 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="0043128B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0043128B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0043128B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0043128B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0043128B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0043128B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0043128B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0043128B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0043128B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Tekstvantijdelijkeaanduiding">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="0043128B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0043128B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0043128B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0043128B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0043128B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0043128B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0043128B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0043128B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0043128B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="0043128B"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="0043128B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="0043128B"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="0043128B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="0043128B"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="0043128B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:aliases w:val="List Paragraph1,Use Case List Paragraph,Heading2,Body Bullet,Table Number Paragraph,Colorful List - Accent 11,List Paragraph 1,Ref,Figure_name,bu1,bu1 + Before:  0 pt,After:  6 pt,Bullet for no #'s,Paragraph,lp1,List Paragraph Char Cha,b1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="LijstalineaChar"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="0043128B"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="0043128B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="0043128B"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="0043128B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="0043128B"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubricering-Huisstijl">
+    <w:name w:val="Rubricering - Huisstijl"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Toezendgegevens-Huisstijl"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="0043128B"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:b/>
+      <w:caps/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Toezendgegevens-Huisstijl">
+    <w:name w:val="Toezendgegevens - Huisstijl"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="0043128B"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Paginanummer-Huisstijl">
+    <w:name w:val="Paginanummer - Huisstijl"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="0043128B"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...8 lines deleted...]
-    <w:name w:val="4ADDF5AF55EC4B0D96F71760804B6FA7"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0043128B"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="21"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0043128B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="21"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0043128B"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="21"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0043128B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="21"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tabelraster">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="0043128B"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="LijstalineaChar">
+    <w:name w:val="Lijstalinea Char"/>
+    <w:aliases w:val="List Paragraph1 Char,Use Case List Paragraph Char,Heading2 Char,Body Bullet Char,Table Number Paragraph Char,Colorful List - Accent 11 Char,List Paragraph 1 Char,Ref Char,Figure_name Char,bu1 Char,bu1 + Before:  0 pt Char,Paragraph Char"/>
+    <w:link w:val="Lijstalinea"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:locked/>
+    <w:rsid w:val="0043128B"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="004062E7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
+</file>
+
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-thema">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>3</ap:Pages>
-  <ap:Words>1112</ap:Words>
-  <ap:Characters>6120</ap:Characters>
+  <ap:Words>1097</ap:Words>
+  <ap:Characters>6038</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>51</ap:Lines>
+  <ap:Lines>50</ap:Lines>
   <ap:Paragraphs>14</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>7218</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>7121</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>