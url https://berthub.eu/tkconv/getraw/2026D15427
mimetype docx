--- v0 (2026-04-02)
+++ v1 (2026-04-30)
@@ -1,87 +1,200 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00CC0BA6" w:rsidR="00CC0BA6" w:rsidRDefault="00CC0BA6" w14:paraId="196B01AB" w14:textId="77777777">
+    <w:p w:rsidRPr="008E6544" w:rsidR="008E6544" w:rsidP="000D64BF" w:rsidRDefault="000D64BF" w14:paraId="40698F28" w14:textId="055BABA3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC0BA6">
+      <w:r w:rsidRPr="008E6544">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00CC0BA6">
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Staten-Generaal </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E6544">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00CC0BA6">
+      <w:r w:rsidRPr="008E6544">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0043418A" w:rsidR="0043418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>AU</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E6544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008E6544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008E6544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008E6544" w:rsidR="008E6544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>1/2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CC0BA6" w:rsidR="00CC0BA6" w:rsidP="000D64BF" w:rsidRDefault="000D64BF" w14:paraId="196B01AB" w14:textId="0F9774D3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D64BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Vergaderjaar 2025-2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00CC0BA6" w:rsidR="00CC0BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>33 845</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0BA6" w:rsidR="00CC0BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00CC0BA6" w:rsidR="00CC0BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Interparlementair </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00CC0BA6">
+      <w:r w:rsidRPr="00CC0BA6" w:rsidR="00CC0BA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Koninkrijksoverleg</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w:rsidRPr="00CC0BA6" w:rsidR="00A6379E" w:rsidP="00CC0BA6" w:rsidRDefault="00CC0BA6" w14:paraId="59845044" w14:textId="1EEDC71E">
       <w:pPr>
         <w:ind w:left="1416" w:hanging="1416"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC0BA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Nr. 59</w:t>
@@ -571,65 +684,51 @@
         <w:t xml:space="preserve"> af te leggen op </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC0BA6" w:rsidR="00EB3B65">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Aruba</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC0BA6" w:rsidR="00875BA7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. De Nederlandse delegatie brengt hierbij beknopt verslag uit van deze werkbezoeken en bedankt alle gesprekspartners voor de open dialoog en voor hun bereidwillige medewerking aan het welslagen van de werkbezoeken. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00CC0BA6" w:rsidR="00875BA7" w:rsidP="00875BA7" w:rsidRDefault="00875BA7" w14:paraId="6333626A" w14:textId="07C7AC73">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC0BA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">De Nederlandse delegatie is </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> veel dank verschuldigd aan de </w:t>
+        <w:t xml:space="preserve">De Nederlandse delegatie is tevens veel dank verschuldigd aan de </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC0BA6" w:rsidR="00EB3B65">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Gouverneur van Aruba, de </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC0BA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Minister-President van </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC0BA6" w:rsidR="00EB3B65">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Aruba</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC0BA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> en leden van zijn </w:t>
       </w:r>
@@ -745,50 +844,51 @@
       </w:r>
       <w:r w:rsidRPr="00CC0BA6" w:rsidR="00B06CA8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC0BA6" w:rsidR="00611BA4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>uer</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w:rsidRPr="00CC0BA6" w:rsidR="00875BA7" w:rsidP="00875BA7" w:rsidRDefault="00875BA7" w14:paraId="6FEEA73E" w14:textId="7D6F5EF8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC0BA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>De vicevoorzitter van de delegatie,</w:t>
       </w:r>
       <w:r w:rsidR="00CC0BA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CC0BA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Rosenmöller</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00CC0BA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00CC0BA6" w:rsidR="00896EC6" w:rsidP="00875BA7" w:rsidRDefault="00875BA7" w14:paraId="136DF698" w14:textId="4AC07983">
       <w:pPr>
@@ -958,116 +1058,100 @@
         </w:rPr>
         <w:t xml:space="preserve">De volgende ochtend ontving </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC0BA6" w:rsidR="005B77B7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>de delegatie</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC0BA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> een briefing over </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC0BA6" w:rsidR="004B623E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC0BA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">ctuele politieke, sociaaleconomische en maatschappelijke ontwikkelingen in Aruba door dhr. Kunst, Vertegenwoordiger van Nederland in Aruba, Curacao en </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">, bijgestaan door </w:t>
+        <w:t xml:space="preserve">ctuele politieke, sociaaleconomische en maatschappelijke ontwikkelingen in Aruba door dhr. Kunst, Vertegenwoordiger van Nederland in Aruba, Curacao en Sint Maarten, bijgestaan door </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC0BA6" w:rsidR="00E45C57">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">medewerkers </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC0BA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>van</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC0BA6" w:rsidR="005B77B7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC0BA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">VNO. </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC0BA6" w:rsidR="005B77B7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Daarbij werd een korte sociaaleconomische karakteristiek van Aruba gegeven, terwijl ook werd stilgestaan bij de onderwerpen die op de agenda van het IPKO stonden, waaronder het vliegveld en </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC0BA6" w:rsidR="004649CA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>verduurzaming</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC0BA6" w:rsidR="005B77B7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. Ook werd van gedachten gewisseld over het financieel toezicht op Aruba, dat in de toekomst zou moeten worden geregeld via een nieuwe rijkswet (HOFA) en een nieuwe Landsverordening. </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00CC0BA6" w:rsidR="00895FA7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Tevens</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00CC0BA6" w:rsidR="005B77B7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> werd gesproken over het politieke landschap op Aruba. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00CC0BA6" w:rsidR="00A6379E" w:rsidP="00A6379E" w:rsidRDefault="00A6379E" w14:paraId="0F5F7D08" w14:textId="4424A82D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC0BA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Aansluitend werd de de</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC0BA6" w:rsidR="005B77B7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>le</w:t>
       </w:r>
@@ -1325,65 +1409,51 @@
         <w:t xml:space="preserve"> zwaar verouderde en deels vervallen</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC0BA6" w:rsidR="002C0CD4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> raffinaderijgedeelte en de sanering van het terrein, maar ook over eventuele mogelijkheden voor olie op- en overslag. </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC0BA6" w:rsidR="0096572A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Hiertoe wordt een ontwikkelplan opgesteld.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00CC0BA6" w:rsidR="002C0CD4" w:rsidP="003F55EE" w:rsidRDefault="002C0CD4" w14:paraId="0110B145" w14:textId="5CBD02EE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC0BA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Aansluitend bracht de delegatie een werkbezoek aan het installatiebedrijf Mister Green, waar zij werd ontvangen door de driehoofdige directie. </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> in 2016 begonnen als een installatiebedrijf voor zonnepanelen, is het bedrijf in 2020 </w:t>
+        <w:t xml:space="preserve">Aansluitend bracht de delegatie een werkbezoek aan het installatiebedrijf Mister Green, waar zij werd ontvangen door de driehoofdige directie. Aanvankelijk in 2016 begonnen als een installatiebedrijf voor zonnepanelen, is het bedrijf in 2020 </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC0BA6" w:rsidR="00DC6603">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>uitgebreid</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC0BA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> met </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC0BA6" w:rsidR="00DC6603">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">een </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC0BA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">elektra installatiebedrijf. In een presentatie werd geschetst in welke beleidsmatige context het bedrijf op Aruba </w:t>
       </w:r>
@@ -1460,65 +1530,51 @@
         </w:rPr>
         <w:t>Cybersecurity Center of Excellence</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC0BA6" w:rsidR="00A6180C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, een </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC0BA6" w:rsidR="00176ABB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">drie jaar geleden gestart </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC0BA6" w:rsidR="00A6180C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>bedrijf gevestigd in Aruba</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC0BA6" w:rsidR="00176ABB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">, maar </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> vertegenwoordigd in Nederland, Suriname, Moldavië en </w:t>
+        <w:t xml:space="preserve">, maar tevens vertegenwoordigd in Nederland, Suriname, Moldavië en </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC0BA6" w:rsidR="00F13E66">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Belize</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC0BA6" w:rsidR="00BD21D1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC0BA6" w:rsidR="00F13E66">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> dat </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC0BA6" w:rsidR="00BD21D1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>diensten</w:t>
       </w:r>
@@ -1755,142 +1811,148 @@
       <w:r w:rsidR="00927DAB">
         <w:t>26,</w:t>
       </w:r>
       <w:r w:rsidR="003F6EF1" w:rsidRPr="003F6EF1">
         <w:t xml:space="preserve"> 33845</w:t>
       </w:r>
       <w:r w:rsidR="00927DAB">
         <w:t xml:space="preserve"> AT en </w:t>
       </w:r>
       <w:r w:rsidR="003F6EF1">
         <w:t xml:space="preserve">nr. </w:t>
       </w:r>
       <w:r w:rsidR="003F6EF1" w:rsidRPr="003F6EF1">
         <w:t>58</w:t>
       </w:r>
       <w:r w:rsidR="003F6EF1">
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A6379E"/>
     <w:rsid w:val="00002D1E"/>
     <w:rsid w:val="000147D3"/>
     <w:rsid w:val="000153BA"/>
     <w:rsid w:val="000A1A22"/>
     <w:rsid w:val="000B0C01"/>
     <w:rsid w:val="000C46C6"/>
+    <w:rsid w:val="000D64BF"/>
     <w:rsid w:val="00145A11"/>
     <w:rsid w:val="00162A04"/>
     <w:rsid w:val="00176ABB"/>
     <w:rsid w:val="00196E46"/>
     <w:rsid w:val="001D7F71"/>
     <w:rsid w:val="001F4631"/>
     <w:rsid w:val="00217D98"/>
     <w:rsid w:val="002364E7"/>
     <w:rsid w:val="00272502"/>
     <w:rsid w:val="002C0CD4"/>
     <w:rsid w:val="003074F7"/>
     <w:rsid w:val="00393A3F"/>
     <w:rsid w:val="00397C80"/>
     <w:rsid w:val="003A48B0"/>
+    <w:rsid w:val="003A72F2"/>
     <w:rsid w:val="003F55EE"/>
     <w:rsid w:val="003F6EF1"/>
+    <w:rsid w:val="0043418A"/>
     <w:rsid w:val="00437160"/>
     <w:rsid w:val="004649CA"/>
     <w:rsid w:val="00490200"/>
     <w:rsid w:val="004B623E"/>
     <w:rsid w:val="004C0095"/>
     <w:rsid w:val="004D11FE"/>
     <w:rsid w:val="004E1052"/>
     <w:rsid w:val="004E76C0"/>
     <w:rsid w:val="004F21C7"/>
     <w:rsid w:val="004F4688"/>
     <w:rsid w:val="005362DF"/>
     <w:rsid w:val="00582BC4"/>
     <w:rsid w:val="005A2711"/>
     <w:rsid w:val="005B77B7"/>
     <w:rsid w:val="00611BA4"/>
     <w:rsid w:val="006170CC"/>
     <w:rsid w:val="006343DD"/>
     <w:rsid w:val="00664108"/>
     <w:rsid w:val="006C34F5"/>
     <w:rsid w:val="006C7274"/>
     <w:rsid w:val="00781B82"/>
     <w:rsid w:val="00787120"/>
     <w:rsid w:val="007D5E69"/>
     <w:rsid w:val="007E1EB2"/>
     <w:rsid w:val="007E5407"/>
     <w:rsid w:val="008148A0"/>
     <w:rsid w:val="008411A4"/>
     <w:rsid w:val="008531CB"/>
     <w:rsid w:val="00875BA7"/>
     <w:rsid w:val="00895FA7"/>
     <w:rsid w:val="00896EC6"/>
     <w:rsid w:val="008B0C01"/>
     <w:rsid w:val="008D0F98"/>
+    <w:rsid w:val="008E6544"/>
     <w:rsid w:val="00927DAB"/>
     <w:rsid w:val="0094283F"/>
     <w:rsid w:val="00955032"/>
     <w:rsid w:val="0096572A"/>
     <w:rsid w:val="00993B8E"/>
     <w:rsid w:val="00A01715"/>
+    <w:rsid w:val="00A40EBA"/>
     <w:rsid w:val="00A6180C"/>
     <w:rsid w:val="00A6379E"/>
     <w:rsid w:val="00A902FE"/>
     <w:rsid w:val="00AC51C6"/>
     <w:rsid w:val="00B06CA8"/>
     <w:rsid w:val="00B20AB7"/>
     <w:rsid w:val="00B43CFB"/>
     <w:rsid w:val="00B656AB"/>
+    <w:rsid w:val="00B7471D"/>
     <w:rsid w:val="00B8387D"/>
     <w:rsid w:val="00B90F78"/>
     <w:rsid w:val="00B93103"/>
     <w:rsid w:val="00BD21D1"/>
     <w:rsid w:val="00BD5F69"/>
     <w:rsid w:val="00BE5BC3"/>
     <w:rsid w:val="00BE70CE"/>
     <w:rsid w:val="00C6000C"/>
     <w:rsid w:val="00C868F5"/>
     <w:rsid w:val="00C940D4"/>
     <w:rsid w:val="00C96958"/>
     <w:rsid w:val="00CC0BA6"/>
     <w:rsid w:val="00CC55DB"/>
     <w:rsid w:val="00CF07D4"/>
     <w:rsid w:val="00D12468"/>
     <w:rsid w:val="00D3561C"/>
     <w:rsid w:val="00D42CC8"/>
     <w:rsid w:val="00D45D25"/>
     <w:rsid w:val="00D5306B"/>
     <w:rsid w:val="00D962AD"/>
     <w:rsid w:val="00DC6603"/>
     <w:rsid w:val="00DF15DB"/>
     <w:rsid w:val="00DF1CD7"/>
     <w:rsid w:val="00DF6A0F"/>
     <w:rsid w:val="00E45C57"/>
@@ -2514,51 +2576,50 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00A6379E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
@@ -2953,51 +3014,51 @@
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000B0C01"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -3279,77 +3340,80 @@
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>3</ap:Pages>
-[...2 lines deleted...]
-  <ap:DocSecurity>4</ap:DocSecurity>
+  <ap:Pages>4</ap:Pages>
+  <ap:Words>1165</ap:Words>
+  <ap:Characters>6408</ap:Characters>
+  <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>53</ap:Lines>
   <ap:Paragraphs>15</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>7507</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>7558</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <lastPrinted>2026-03-19T12:20:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>