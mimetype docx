--- v0 (2026-04-02)
+++ v1 (2026-05-02)
@@ -1,4997 +1,1298 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:tbl>
-[...518 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00277043" w:rsidR="00277043" w:rsidRDefault="009C7067" w14:paraId="1A574F52" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00277043">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>26488</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00277043" w:rsidR="00277043">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00277043" w:rsidR="00277043">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00277043" w:rsidR="00277043">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Programma doorontwikkeling F-35</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00277043" w:rsidR="00277043" w:rsidP="00277043" w:rsidRDefault="00277043" w14:paraId="6CB8D442" w14:textId="53FEF3FB">
+      <w:pPr>
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00277043">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nr. 481</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00277043">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de staatssecretaris van Defensie en van de minister van Economische Zaken en Klimaat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00277043" w:rsidR="00277043" w:rsidP="009C7067" w:rsidRDefault="00277043" w14:paraId="56D81B27" w14:textId="39FCEA29">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00277043">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00277043" w:rsidR="00277043" w:rsidP="009C7067" w:rsidRDefault="00277043" w14:paraId="19B1571E" w14:textId="0F0EAA1A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00277043">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Den Haag, </w:t>
+      </w:r>
+      <w:r w:rsidR="009B18C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>26</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00277043">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B3196A">
-[...12 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidR="009B18C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>maart</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00277043">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00277043" w:rsidR="009C7067" w:rsidP="009C7067" w:rsidRDefault="009C7067" w14:paraId="58ADB575" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00277043" w:rsidR="009C7067" w:rsidP="009C7067" w:rsidRDefault="009C7067" w14:paraId="6B838862" w14:textId="5FA1AE6F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00277043">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In juni 2025 hebben de ministeries van Defensie en Economische Zaken en Klimaat (EZK) uw Kamer de 25</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00277043">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>ste</w:t>
       </w:r>
-      <w:r>
-[...59 lines deleted...]
-      <w:r w:rsidR="00B3196A">
+      <w:r w:rsidRPr="00277043">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en tevens laatste ‘Voortgangsrapportage Verwerving F-35’ (VF-35) gestuurd, met daarbij het verzoek om het project VF-35 niet meer aan te merken als Groot Project cf. de Regeling Grote Projecten (RGP) en te starten met de evaluatie (E-fase). In reactie daarop heeft uw Kamer verzocht om de evaluatie aan te vangen zoals bedoeld in artikel 15 van de RGP en ter voorbereiding een Plan van Aanpak te delen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00277043">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00277043">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Met deze brief willen wij uw Kamer informeren over de voorgenomen aanpak van de E-fase van het project VF-35. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00277043" w:rsidR="009C7067" w:rsidP="009C7067" w:rsidRDefault="009C7067" w14:paraId="30141854" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00277043">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Doelstelling</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00277043" w:rsidR="009C7067" w:rsidP="009C7067" w:rsidRDefault="009C7067" w14:paraId="0DF62AC1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00277043">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De evaluatie heeft als doel een antwoord te formuleren op deze centrale onderzoeksvraag:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00277043" w:rsidR="009C7067" w:rsidP="009C7067" w:rsidRDefault="009C7067" w14:paraId="37D2F898" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00277043">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>‘In hoeverre is het project VF-35 in de periode 2000 tot en met 2024 doeltreffend en doelmatig gebleken en welke lessen kunnen worden getrokken voor toekomstige grote projecten?’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00277043">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00C242AD">
-[...227 lines deleted...]
-        <w:rPr>
+    </w:p>
+    <w:p w:rsidRPr="00277043" w:rsidR="009C7067" w:rsidP="009C7067" w:rsidRDefault="009C7067" w14:paraId="3397A7D3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00277043">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deze centrale onderzoeksvraag is uitgewerkt in sub-onderzoeksvragen, conform artikel 16 van de RGP. In de bijlage vindt u deze onderzoeksvragen. Er is ook een overkoepelende onderzoeksvraag geformuleerd die specifiek is gericht op de lessen die uit de evaluatieresultaten kunnen worden getrokken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00277043" w:rsidR="009C7067" w:rsidP="009C7067" w:rsidRDefault="009C7067" w14:paraId="5C0E23DD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00277043">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Met deze aanpak voorziet Defensie in de voorwaarden om te komen tot een grondige en transparante evaluatie van het project VF-35.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00277043" w:rsidR="009C7067" w:rsidP="009C7067" w:rsidRDefault="009C7067" w14:paraId="2582C9CD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00277043">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Reikwijdte en afbakening</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C4917">
+      <w:r w:rsidRPr="00277043">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">De evaluatie bestrijkt de periode vanaf het basisdocument </w:t>
-[...7 lines deleted...]
-      <w:r w:rsidR="006127AD">
+        <w:t>De evaluatie bestrijkt de periode vanaf het basisdocument ter referentie voor de projectvoortgang uit 2000</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00277043">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidR="006127AD">
+      <w:r w:rsidRPr="00277043">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tot en met het bereiken van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00277043">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Full</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00277043">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C4917">
-[...3 lines deleted...]
-        <w:rPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00277043">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="000C4917">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Operational</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00277043">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CE23FA">
-        <w:rPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00277043">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Capability</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C4917">
-[...8 lines deleted...]
-      <w:r w:rsidR="006127AD">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00277043">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (FOC) van de F-35 op 26 september 2024 en de laatste voortgangsrapportage</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00277043">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidRPr="000C4917">
-[...39 lines deleted...]
-    <w:p w:rsidRPr="000C4917" w:rsidR="000C4917" w:rsidP="00EC42E8" w:rsidRDefault="000C4917" w14:paraId="284658A4" w14:textId="71163EDF">
+      <w:r w:rsidRPr="00277043">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van 4 juni 2025. De evaluatie gaat over de 52 geleverde  dan wel reeds bestelde F-35 toestellen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00277043" w:rsidR="009C7067" w:rsidP="009C7067" w:rsidRDefault="009C7067" w14:paraId="25848242" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
-      </w:pPr>
-[...55 lines deleted...]
-    <w:p w:rsidRPr="000C4917" w:rsidR="000C4917" w:rsidP="00EC42E8" w:rsidRDefault="000C4917" w14:paraId="2DC35E3A" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00277043">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De evaluatie betreft een projectevaluatie en is daarom uitsluitend gericht op het voorzien-in proces, met de aspecten product, tijd en geld in ogenschouw. Daarnaast wordt aandacht besteed aan industriële participatie, aangezien deze vanaf de start van het project onderdeel was van de businesscase.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00277043" w:rsidR="009C7067" w:rsidP="009C7067" w:rsidRDefault="009C7067" w14:paraId="6785EE13" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w:rsidR="000C4917" w:rsidP="00EC42E8" w:rsidRDefault="00C41674" w14:paraId="3B0297F5" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00277043">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>De volgende onderwerpen vallen expliciet buiten de reikwijdte van de evaluatie:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00277043" w:rsidR="009C7067" w:rsidP="009C7067" w:rsidRDefault="009C7067" w14:paraId="180B2F6A" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...8 lines deleted...]
-    <w:p w:rsidRPr="00CE23FA" w:rsidR="00CE23FA" w:rsidP="00EC42E8" w:rsidRDefault="00CE23FA" w14:paraId="6D8C7761" w14:textId="77777777">
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00277043">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Een gebruikersanalyse van de F-35;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00277043" w:rsidR="009C7067" w:rsidP="009C7067" w:rsidRDefault="009C7067" w14:paraId="0026A731" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00277043">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Analyse van het politieke besluitvormingsproces;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CE23FA" w:rsidP="00EC42E8" w:rsidRDefault="00CE23FA" w14:paraId="40CCBB3A" w14:textId="77777777">
+    <w:p w:rsidRPr="00277043" w:rsidR="009C7067" w:rsidP="009C7067" w:rsidRDefault="009C7067" w14:paraId="65E8A052" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00277043">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Programma doorontwikkeling F-35;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CE23FA" w:rsidP="00EC42E8" w:rsidRDefault="00CE23FA" w14:paraId="093764A2" w14:textId="77777777">
+    <w:p w:rsidRPr="00277043" w:rsidR="009C7067" w:rsidP="009C7067" w:rsidRDefault="009C7067" w14:paraId="285B595C" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...2 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00277043">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Transitie van F-16 naar F-35;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CE23FA" w:rsidP="00EC42E8" w:rsidRDefault="00CE23FA" w14:paraId="2D1C560C" w14:textId="77777777">
+    <w:p w:rsidRPr="00277043" w:rsidR="009C7067" w:rsidP="009C7067" w:rsidRDefault="009C7067" w14:paraId="537FF20A" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00277043">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Operationele testfase;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CE23FA" w:rsidP="00EC42E8" w:rsidRDefault="00CE23FA" w14:paraId="331DD0DE" w14:textId="77777777">
+    <w:p w:rsidRPr="00277043" w:rsidR="009C7067" w:rsidP="009C7067" w:rsidRDefault="009C7067" w14:paraId="6E755EBE" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="005655A8" w:rsidR="00CE23FA" w:rsidP="00EC42E8" w:rsidRDefault="005655A8" w14:paraId="19E2AB91" w14:textId="6F9ECFE2">
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00277043">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Overige projecten in relatie tot F-35 (waaronder innovatieve/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00277043">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>onbemenste</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00277043">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> variant);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00277043" w:rsidR="009C7067" w:rsidP="009C7067" w:rsidRDefault="009C7067" w14:paraId="27C09B8E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00277043">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Flankerende beleidsmatige onderwerpen als exportvergunningen;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000C4917" w:rsidR="00CE23FA" w:rsidP="00EC42E8" w:rsidRDefault="00CE23FA" w14:paraId="572AB448" w14:textId="622FE229">
+    <w:p w:rsidRPr="00277043" w:rsidR="009C7067" w:rsidP="009C7067" w:rsidRDefault="009C7067" w14:paraId="231C6C3B" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...13 lines deleted...]
-        <w:rPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00277043">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aspecten die betrekking hebben op de onderlinge contractuele afspraken in de industriële keten en de realisatie van productie en kwaliteit bij de betrokken partijen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00277043" w:rsidR="009C7067" w:rsidP="009C7067" w:rsidRDefault="009C7067" w14:paraId="1470DE84" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00277043" w:rsidR="009C7067" w:rsidP="009C7067" w:rsidRDefault="009C7067" w14:paraId="49152194" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00277043">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Methodiek</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C4917">
+      <w:r w:rsidRPr="00277043">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:br/>
-      </w:r>
-[...137 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">Artikel 16 RGP vormt de leidraad voor een grondige en transparante evaluatie van het project VF-35. In dit artikel zijn de aanwijzingen opgenomen voor een eindevaluatie, zoals de doelstellingen, activiteiten, kosten en publiek-private samenwerkingsverbanden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00277043" w:rsidR="009C7067" w:rsidP="009C7067" w:rsidRDefault="009C7067" w14:paraId="4AB60A60" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00277043">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Om te borgen dat alle relevante onderdelen van artikel 16 van de RGP worden geadresseerd, wordt, zoals hierboven beschreven, gewerkt met onderzoeksvragen. De beantwoording van deze onderzoeksvragen zal gebeuren op basis van een analyse van schriftelijke documentatie, waaronder vijfentwintig voortgangsrapportages, Kamerbrieven, het basisdocument en eerdere onderzoeken van de Auditdienst Rijk (ADR) en de Algemene Rekenkamer. Deze documentanalyse vormt de grondslag voor zowel de beantwoording van de onderzoeksvragen als het trekken van conclusies. De getrokken lessen worden gebruikt voor toekomstige Grote Projecten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00277043" w:rsidR="009C7067" w:rsidP="009C7067" w:rsidRDefault="009C7067" w14:paraId="44B8D606" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00277043">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Organisatie en verantwoordelijkheden</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C4917">
+      <w:r w:rsidRPr="00277043">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:br/>
-      </w:r>
-[...36 lines deleted...]
-        <w:rPr>
+        <w:t>Defensie is primair verantwoordelijk voor de evaluatie, die met EZK wordt uitgevoerd. Deze samenwerking vindt haar oorsprong in de businesscase die ten grondslag lag aan de besluitvorming over de vervanging van de F-16, in het bijzonder de keuze voor deelname aan de ontwikkelfase in plaats van een ‘van de plank’-aankoop. De vroege deelname aan de ontwikkelfase  heeft bijgedragen aan een sterke uitgangspositie voor de Nederlandse industrie bij de invulling van de industriële participatiedoelstellingen. In dat licht is EZK verantwoordelijk voor de evaluatie van de industriële participatie en de bijbehorende productieovereenkomsten binnen het F-35-programma.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00277043" w:rsidP="009C7067" w:rsidRDefault="009C7067" w14:paraId="1027A2DE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00277043">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Planning</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C4917">
+      <w:r w:rsidRPr="00277043">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:br/>
-      </w:r>
-[...57 lines deleted...]
-      <w:r w:rsidRPr="00CC31CB" w:rsidR="00CC31CB">
+        <w:t xml:space="preserve">De evaluatie start na instemming van uw Kamer met de in deze brief geschetste aanpak. Daarom verzoeken wij uw Kamer om deze brief te behandelen in de procedurevergadering van uw Vaste Commissie voor Defensie van 9 april 2026. Defensie en EZK zijn voornemens om de E-brief met de conclusies eind 2026 met uw Kamer te delen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00277043" w:rsidRDefault="00277043" w14:paraId="205AC41F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00277043" w:rsidR="009C7067" w:rsidP="009C7067" w:rsidRDefault="009C7067" w14:paraId="01F77329" w14:textId="5B9FE681">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00277043">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Het aanvullende onderzoeksrapport van de ADR, dat zowel het proces van totstandkoming van de evaluatie behandelt als de controleerbaarheid, volledigheid en deugdelijkheid van de informatie in het E-document, zal waar mogelijk gelijktijdig met de E-brief aan uw Kamer worden aangeboden. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00881E10" w:rsidR="001201DA" w:rsidP="00E26D15" w:rsidRDefault="00BE2D79" w14:paraId="0F21F6ED" w14:textId="77777777">
-[...12 lines deleted...]
-          <w:i/>
+    <w:p w:rsidR="00277043" w:rsidP="00277043" w:rsidRDefault="00277043" w14:paraId="63606A87" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00277043" w:rsidR="009C7067" w:rsidP="00277043" w:rsidRDefault="00277043" w14:paraId="420935A8" w14:textId="7CFBCFD0">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00277043">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De staatssecretaris van Defensie,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00277043" w:rsidR="009C7067">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00277043" w:rsidR="009C7067" w:rsidP="00277043" w:rsidRDefault="00277043" w14:paraId="4C8E538F" w14:textId="3E4994CC">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00277043">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>D.G.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00277043" w:rsidR="009C7067">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00277043" w:rsidR="009C7067">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Boswijk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00277043" w:rsidR="009C7067">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00277043" w:rsidR="00217BEA" w:rsidP="00277043" w:rsidRDefault="00217BEA" w14:paraId="0B288186" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00277043" w:rsidR="00277043" w:rsidP="00277043" w:rsidRDefault="00277043" w14:paraId="718D342E" w14:textId="4764074C">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00277043">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De minister van Economische Zaken en Klimaat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00277043" w:rsidR="00277043" w:rsidP="00277043" w:rsidRDefault="00277043" w14:paraId="35E6C7D6" w14:textId="4C290CDC">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00277043">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>H.G. Herber</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00277043">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-[...78 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A42B10" w:rsidSect="001261CA">
-[...6 lines deleted...]
-      <w:type w:val="continuous"/>
+    <w:sectPr w:rsidRPr="00277043" w:rsidR="00277043" w:rsidSect="009C7067">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="2722" w:right="1134" w:bottom="1049" w:left="1588" w:header="0" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7C5C792E" w14:textId="77777777" w:rsidR="000F20C9" w:rsidRDefault="000F20C9" w:rsidP="001E0A0C">
+    <w:p w14:paraId="2D451AA1" w14:textId="77777777" w:rsidR="009C7067" w:rsidRDefault="009C7067" w:rsidP="009C7067">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="15F55A8C" w14:textId="77777777" w:rsidR="000F20C9" w:rsidRDefault="000F20C9" w:rsidP="001E0A0C">
+    <w:p w14:paraId="66FE47E1" w14:textId="77777777" w:rsidR="009C7067" w:rsidRDefault="009C7067" w:rsidP="009C7067">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...11 lines deleted...]
-    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Lohit Hindi">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Mangal">
+    <w:panose1 w:val="00000400000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...42 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="5E4AEFA7" w14:textId="4F73425D" w:rsidR="008A3DF1" w:rsidRDefault="008A3DF1">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7401DCD8" w14:textId="77777777" w:rsidR="009C7067" w:rsidRPr="009C7067" w:rsidRDefault="009C7067" w:rsidP="009C7067">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...120 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="7C254131" w14:textId="7E763B38" w:rsidR="001B059B" w:rsidRDefault="008A3DF1" w:rsidP="001E0A0C">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4BE8434D" w14:textId="77777777" w:rsidR="009C7067" w:rsidRPr="009C7067" w:rsidRDefault="009C7067" w:rsidP="009C7067">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...325 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="6E01A9D7" w14:textId="459BDAAE" w:rsidR="008A3DF1" w:rsidRDefault="008A3DF1">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="665A3BA2" w14:textId="77777777" w:rsidR="009C7067" w:rsidRPr="009C7067" w:rsidRDefault="009C7067" w:rsidP="009C7067">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...120 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7C098456" w14:textId="77777777" w:rsidR="000F20C9" w:rsidRDefault="000F20C9" w:rsidP="001E0A0C">
+    <w:p w14:paraId="3230470B" w14:textId="77777777" w:rsidR="009C7067" w:rsidRDefault="009C7067" w:rsidP="009C7067">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3139913B" w14:textId="77777777" w:rsidR="000F20C9" w:rsidRDefault="000F20C9" w:rsidP="001E0A0C">
+    <w:p w14:paraId="1A955151" w14:textId="77777777" w:rsidR="009C7067" w:rsidRDefault="009C7067" w:rsidP="009C7067">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="347110D3" w14:textId="4DD89F5F" w:rsidR="001B059B" w:rsidRPr="0055215D" w:rsidRDefault="001B059B">
+    <w:p w14:paraId="1826106D" w14:textId="77777777" w:rsidR="009C7067" w:rsidRPr="00277043" w:rsidRDefault="009C7067" w:rsidP="009C7067">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="0055215D">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00277043">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="0055215D">
-[...18 lines deleted...]
-        <w:t>2025Z13400/2025D32665, 7 juli 2025.</w:t>
+      <w:r w:rsidRPr="00277043">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 2025Z13400/2025D32665, 7 juli 2025.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="709F44F8" w14:textId="1F672531" w:rsidR="001B059B" w:rsidRPr="0055215D" w:rsidRDefault="001B059B">
+    <w:p w14:paraId="0750D3D5" w14:textId="77777777" w:rsidR="009C7067" w:rsidRPr="00277043" w:rsidRDefault="009C7067" w:rsidP="009C7067">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="0055215D">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00277043">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="0055215D">
-[...25 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00277043">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 26 488, nr. 3, 5 april 2000.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="2925C186" w14:textId="72B5F3F9" w:rsidR="001B059B" w:rsidRPr="00EC42E8" w:rsidRDefault="001B059B">
+    <w:p w14:paraId="42DB48A1" w14:textId="77777777" w:rsidR="009C7067" w:rsidRPr="00277043" w:rsidRDefault="009C7067" w:rsidP="009C7067">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="0055215D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00277043">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="0055215D">
-[...11 lines deleted...]
-        <w:t>, 4 juni 2025.</w:t>
+      <w:r w:rsidRPr="00277043">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 26 488, nr. 478, 4 juni 2025.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="30D61659" w14:textId="77777777" w:rsidR="00B0118B" w:rsidRDefault="00B0118B">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4C616057" w14:textId="77777777" w:rsidR="009C7067" w:rsidRPr="009C7067" w:rsidRDefault="009C7067" w:rsidP="009C7067">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="7E16ED9A" w14:textId="77777777" w:rsidR="001B059B" w:rsidRDefault="001B059B" w:rsidP="001E0A0C">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="486ED3DE" w14:textId="77777777" w:rsidR="009C7067" w:rsidRPr="009C7067" w:rsidRDefault="009C7067" w:rsidP="009C7067">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...161 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...45 lines deleted...]
-  <w:p w14:paraId="6F13F6D2" w14:textId="77777777" w:rsidR="001B059B" w:rsidRDefault="001B059B" w:rsidP="001E0A0C">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="23E09477" w14:textId="77777777" w:rsidR="009C7067" w:rsidRPr="009C7067" w:rsidRDefault="009C7067" w:rsidP="009C7067">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-  </w:p>
-[...580 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF88"/>
-[...1709 lines deleted...]
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="67AD33C3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F7EEE62A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5096,3227 +1397,140 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-[...353 lines deleted...]
-  <w:num w:numId="6">
+  <w:num w:numId="1" w16cid:durableId="81030691">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="7">
-[...44 lines deleted...]
-  <w:numIdMacAtCleanup w:val="9"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...2 lines deleted...]
-  <w:autoHyphenation/>
+  <w:proofState w:spelling="clean"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:drawingGridHorizontalSpacing w:val="120"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...5 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0033428F"/>
-[...2694 lines deleted...]
-    <w:rsid w:val="00FB4A52"/>
+    <w:rsidRoot w:val="009C7067"/>
+    <w:rsid w:val="00217BEA"/>
+    <w:rsid w:val="00277043"/>
+    <w:rsid w:val="008759B0"/>
+    <w:rsid w:val="00924487"/>
+    <w:rsid w:val="0096394A"/>
+    <w:rsid w:val="009B18C6"/>
+    <w:rsid w:val="009C7067"/>
+    <w:rsid w:val="00B856CE"/>
+    <w:rsid w:val="00D866A9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="74106681"/>
   <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{07AE788D-DBCC-4873-A56F-8BAB3FDD476D}"/>
 </w:settings>
 </file>
 
-<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -8427,51 +1641,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -8644,413 +1858,1171 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="009C7067"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009C7067"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009C7067"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009C7067"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009C7067"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009C7067"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009C7067"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009C7067"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009C7067"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Tekstvantijdelijkeaanduiding">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="009C7067"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009C7067"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009C7067"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009C7067"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009C7067"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009C7067"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009C7067"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009C7067"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009C7067"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="009C7067"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="009C7067"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="009C7067"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="009C7067"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="009C7067"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="009C7067"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="009C7067"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="009C7067"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="009C7067"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="009C7067"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="009C7067"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubricering-Huisstijl">
+    <w:name w:val="Rubricering - Huisstijl"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Toezendgegevens-Huisstijl"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="009C7067"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:b/>
+      <w:caps/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Toezendgegevens-Huisstijl">
+    <w:name w:val="Toezendgegevens - Huisstijl"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="009C7067"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Paginanummer-Huisstijl">
+    <w:name w:val="Paginanummer - Huisstijl"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="009C7067"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009C7067"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="21"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="009C7067"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="21"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009C7067"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="21"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="009C7067"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="21"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tabelraster">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="009C7067"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009C7067"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009C7067"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rPr>
-[...4 lines deleted...]
-    <w:name w:val="495CC3A5C9B84FBAB3C9A1E055D1DD15"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009C7067"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00277043"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
+</file>
+
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-thema">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
-  <clbl:label id="{681dcdd7-3e43-49fb-ac1e-2321f7e63421}" enabled="1" method="Standard" siteId="{1321633e-f6b9-44e2-a44f-59b9d264ecb7}" contentBits="2" removed="0"/>
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>2</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>4371</ap:Characters>
+  <ap:Pages>1</ap:Pages>
+  <ap:Words>793</ap:Words>
+  <ap:Characters>4365</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>36</ap:Lines>
   <ap:Paragraphs>10</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>5155</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>5148</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>