--- v0 (2026-04-02)
+++ v1 (2026-05-01)
@@ -1,4770 +1,1187 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="002822CA" w:rsidR="00340ECA" w:rsidP="00061A78" w:rsidRDefault="00340ECA" w14:paraId="53DA707D" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00E16920" w:rsidR="00295E9F" w:rsidP="00061A78" w:rsidRDefault="00295E9F" w14:paraId="20834A15" w14:textId="1661C4BC">
+    <w:p w:rsidRPr="00241386" w:rsidR="00241386" w:rsidRDefault="0098450E" w14:paraId="2F33FBFF" w14:textId="6BB07370">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00241386">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>29</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00241386" w:rsidR="00241386">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00241386">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>826</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00241386" w:rsidR="00241386">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00241386" w:rsidR="00241386">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00241386" w:rsidR="00241386">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Industriebeleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00241386" w:rsidR="00241386" w:rsidP="00241386" w:rsidRDefault="00241386" w14:paraId="62BFED6A" w14:textId="25593E1C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00241386">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>33</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00241386">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00241386">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>009</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00241386">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00241386">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00241386">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Innovatiebeleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00241386" w:rsidR="00241386" w:rsidP="004474D9" w:rsidRDefault="00241386" w14:paraId="5989C34A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00241386">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00241386" w:rsidR="0098450E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>281</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00241386">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00241386">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Brief van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00241386">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>minister van Economische Zaken en Klimaat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00241386" w:rsidR="00241386" w:rsidP="00241386" w:rsidRDefault="00241386" w14:paraId="1DC4FDED" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00241386">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00241386" w:rsidR="00241386" w:rsidP="00241386" w:rsidRDefault="00241386" w14:paraId="4CE1B3DD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00241386">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 1 april 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00241386" w:rsidR="00241386" w:rsidRDefault="00241386" w14:paraId="012DF313" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00241386" w:rsidR="0098450E" w:rsidP="0098450E" w:rsidRDefault="0098450E" w14:paraId="33ED9A88" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
-[...17 lines deleted...]
-    <w:p w:rsidRPr="00E16920" w:rsidR="00295E9F" w:rsidP="00061A78" w:rsidRDefault="00295E9F" w14:paraId="16AAECC8" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00241386">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Een sterke economie is de basis onder onze welvaart, onze veiligheid en ons welzijn. Dit is echter geen vanzelfsprekendheid: ons verdienvermogen staat onder druk, en we leven in een multipolaire wereld waarin wij moeten opkomen voor onze positie als land van kennis en handel. Wanneer andere landen sneller in productiviteit groeien, raakt Nederland achterop. Daarom is economische groei een van de belangrijkste missies van het kabinet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00241386" w:rsidR="0098450E" w:rsidP="0098450E" w:rsidRDefault="0098450E" w14:paraId="3D4E27ED" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
-[...7 lines deleted...]
-    <w:p w:rsidR="00627F43" w:rsidP="00061A78" w:rsidRDefault="006F38BA" w14:paraId="20BDAE51" w14:textId="4A49D00A">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00241386" w:rsidR="0098450E" w:rsidP="0098450E" w:rsidRDefault="0098450E" w14:paraId="7A5E84BD" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
-[...237 lines deleted...]
-    <w:p w:rsidRPr="00E16920" w:rsidR="00061A78" w:rsidP="00061A78" w:rsidRDefault="00061A78" w14:paraId="4A2AC64A" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00241386">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het kabinet wil deze uitdaging aangaan door die stappen te zetten die nodig zijn om weer baanbrekende ondernemingen te laten opschalen in Nederland. Dit kan alleen door te investeren in innovatie en ruimte te geven aan ondernemerschap. We doen dit in het volle besef dat Nederland sterk in Europa maar ook in mondiale waardenketens is verankerd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00241386" w:rsidR="0098450E" w:rsidP="0098450E" w:rsidRDefault="0098450E" w14:paraId="1717381B" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
-[...7 lines deleted...]
-    <w:p w:rsidR="00381971" w:rsidP="00061A78" w:rsidRDefault="00381971" w14:paraId="67F15DC1" w14:textId="563269C7">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00241386" w:rsidR="0098450E" w:rsidP="0098450E" w:rsidRDefault="0098450E" w14:paraId="70D01795" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
-[...137 lines deleted...]
-    <w:p w:rsidRPr="00E16920" w:rsidR="00061A78" w:rsidP="00061A78" w:rsidRDefault="00061A78" w14:paraId="2A4DB818" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00241386">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Hiervoor is het in de eerste plaats hard nodig om de vereiste randvoorwaarden voor economische groei te verbeteren. Daarnaast is er gerichte inzet nodig op enkele specifieke terreinen. Het kabinet geeft daarom verdere opvolging aan het “Industriebeleid met focus”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00241386">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00241386">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, waarin de bouwstenen worden aangereikt om onze economie ook in de toekomst te kunnen laten floreren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00241386" w:rsidR="0098450E" w:rsidP="0098450E" w:rsidRDefault="0098450E" w14:paraId="7A259CAC" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
-[...7 lines deleted...]
-    <w:p w:rsidR="00381971" w:rsidP="00061A78" w:rsidRDefault="00AA6BE4" w14:paraId="07A1D061" w14:textId="3AF2F71A">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00241386" w:rsidR="0098450E" w:rsidP="0098450E" w:rsidRDefault="0098450E" w14:paraId="0FF861E8" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
-[...188 lines deleted...]
-    <w:p w:rsidRPr="00E16920" w:rsidR="00061A78" w:rsidP="00061A78" w:rsidRDefault="00061A78" w14:paraId="782974B4" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00241386">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De halfgeleiderindustrie is één van de sectoren die in het “Industriebeleid met focus” wordt aangemerkt als bijzonder beloftevol. Nederland speelt een leidende rol in de mondiale halfgeleiderketen. De sector is van groot belang voor ons toekomstig verdienvermogen, onze weerbaarheid en om maatschappelijke uitdagingen te kunnen oplossen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00241386" w:rsidR="0098450E" w:rsidP="0098450E" w:rsidRDefault="0098450E" w14:paraId="46D0B8A7" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
-[...7 lines deleted...]
-    <w:p w:rsidR="00FB1068" w:rsidP="00061A78" w:rsidRDefault="00217445" w14:paraId="1F21D38F" w14:textId="1323D8A8">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00241386" w:rsidR="0098450E" w:rsidP="0098450E" w:rsidRDefault="0098450E" w14:paraId="5048C16C" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
-[...57 lines deleted...]
-    <w:p w:rsidRPr="00E16920" w:rsidR="00061A78" w:rsidP="00061A78" w:rsidRDefault="00061A78" w14:paraId="0925FDDB" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00241386">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De internationale concurrentie staat echter allesbehalve stil. Bovendien zien we hoe, in een geopolitiek onzekere wereld, dit tot kwetsbaarheden op allerlei terreinen kan leiden. Nederland zal daarom snel stappen moeten zetten om zijn positie in de halfgeleiderindustrie te kunnen behouden en versterken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00241386" w:rsidR="0098450E" w:rsidP="0098450E" w:rsidRDefault="0098450E" w14:paraId="12313583" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00E16920" w:rsidR="00295E9F" w:rsidP="00061A78" w:rsidRDefault="00295E9F" w14:paraId="78F5BBFB" w14:textId="18B97DF5">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00241386">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>In dat kader heeft het Kabinet u eerder geïnformeerd over het belang van de halfgeleiderindustrie en de start van een aantal belangrijke initiatieven zoals Beethoven, de Semicon Coalition en meest recent de IPCEI Advanced Semiconductor Technologies.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00241386">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00241386">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zoals reeds in het kader van Beethoven is aangekondigd, is het van belang om verder te werken aan een strategische en samenhangende aanpak, waarin alle uitdagingen van de sector integraal worden opgenomen en een stabiele koers voor de lange termijn wordt geschetst. Publiek-private samenwerking is daarbij essentieel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00241386" w:rsidR="0098450E" w:rsidP="0098450E" w:rsidRDefault="0098450E" w14:paraId="04DE9DF0" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
-[...37 lines deleted...]
-    <w:p w:rsidRPr="00E16920" w:rsidR="00295E9F" w:rsidP="00061A78" w:rsidRDefault="00295E9F" w14:paraId="06398113" w14:textId="1D07487E">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00241386" w:rsidR="0098450E" w:rsidP="0098450E" w:rsidRDefault="0098450E" w14:paraId="6B5DAE44" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
-[...51 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00241386">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In het Rapport Wennink</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00241386">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
-          <w:lang w:eastAsia="en-US"/>
-[...15 lines deleted...]
-    <w:p w:rsidR="00061A78" w:rsidP="00061A78" w:rsidRDefault="00061A78" w14:paraId="064A8020" w14:textId="77777777">
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00241386">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zie ik een duidelijke bevestiging van deze ingezette lijn. Ook eerdere internationale analyses, waaronder het Rapport Draghi, onderstrepen het belang van een samenhangende en strategische aanpak voor deze sector. Ook sluit de visie nauw aan op andere strategieën, zoals de Nationale Technologiestrategie.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00241386">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00241386" w:rsidR="0098450E" w:rsidP="0098450E" w:rsidRDefault="0098450E" w14:paraId="03F35BBF" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
-[...7 lines deleted...]
-    <w:p w:rsidR="00295E9F" w:rsidP="00061A78" w:rsidRDefault="00295E9F" w14:paraId="6719772A" w14:textId="6F6B668F">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00241386" w:rsidR="0098450E" w:rsidP="0098450E" w:rsidRDefault="0098450E" w14:paraId="2A135760" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
-[...69 lines deleted...]
-    <w:p w:rsidRPr="00E16920" w:rsidR="00061A78" w:rsidP="00061A78" w:rsidRDefault="00061A78" w14:paraId="6FBBB6E5" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00241386">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Integrale strategische aanpak</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00241386" w:rsidR="0098450E" w:rsidP="0098450E" w:rsidRDefault="0098450E" w14:paraId="430BBF10" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
-[...7 lines deleted...]
-    <w:p w:rsidR="00295E9F" w:rsidP="00061A78" w:rsidRDefault="00295E9F" w14:paraId="56FD681D" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00241386" w:rsidR="0098450E" w:rsidP="0098450E" w:rsidRDefault="0098450E" w14:paraId="34ADA3B4" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
-[...19 lines deleted...]
-    <w:p w:rsidRPr="00E16920" w:rsidR="00061A78" w:rsidP="00061A78" w:rsidRDefault="00061A78" w14:paraId="4DFF7EA2" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00241386">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Om te komen tot deze integrale strategische aanpak, is begin 2025 de Semicon Board NL</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00241386">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="00241386">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van start gegaan. Om tot een goede basis voor deze integrale strategische aanpak te komen, heeft het Kabinet opdracht gegeven om op basis van een gedegen analyse werk te maken van een integrale publiek-private visie en bijbehorende ambities voor de Nederlandse halfgeleidersector. Daarbij is ook nadrukkelijk voortgebouwd op de initiatieven die de afgelopen jaren al zijn genomen. Een brede groep van departementen, bedrijven, financiële partijen en andere relevante stakeholders heeft hier het afgelopen jaar aan bijgedragen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00241386" w:rsidR="0098450E" w:rsidP="0098450E" w:rsidRDefault="0098450E" w14:paraId="046DF089" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
-[...8 lines deleted...]
-    <w:p w:rsidRPr="00E16920" w:rsidR="00295E9F" w:rsidP="00061A78" w:rsidRDefault="00295E9F" w14:paraId="529002EA" w14:textId="0E7D1814">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00241386">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Dit traject heeft geresulteerd in de Semicon Visie 2035. Het rapport hiervan doe ik u ter informatie toekomen, zoals verzocht door de leden van de Semicon Board en zoals ook eerder aan uw Kamer toegezegd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00241386">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00241386" w:rsidR="0098450E" w:rsidP="0098450E" w:rsidRDefault="0098450E" w14:paraId="08B15778" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
-[...248 lines deleted...]
-    <w:p w:rsidRPr="00E16920" w:rsidR="00295E9F" w:rsidP="00061A78" w:rsidRDefault="00295E9F" w14:paraId="79CCB7CD" w14:textId="274B408E">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00241386" w:rsidR="0098450E" w:rsidP="0098450E" w:rsidRDefault="0098450E" w14:paraId="167543B4" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
-[...78 lines deleted...]
-    <w:p w:rsidR="00061A78" w:rsidP="00061A78" w:rsidRDefault="00061A78" w14:paraId="63511E8A" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00241386">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>We constateren dat voor een deel van de ambities al goede stappen worden gezet; onder andere door de eerder in deze brief genoemde initiatieven. Tegelijkertijd realiseren we ons heel goed dat er de komende jaren zowel nationaal als Europees meer nodig zal zijn om alle beschreven ambities te kunnen realiseren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00241386" w:rsidR="0098450E" w:rsidP="0098450E" w:rsidRDefault="0098450E" w14:paraId="2BB31135" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00E16920" w:rsidR="00261ADB" w:rsidP="00061A78" w:rsidRDefault="00261ADB" w14:paraId="4BBCAE1A" w14:textId="6ABCAD4C">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00241386" w:rsidR="0098450E" w:rsidP="0098450E" w:rsidRDefault="0098450E" w14:paraId="0FA7D64E" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
-[...80 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00241386">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het is daarom belangrijk dat het Kabinet, samen met de partners uit het veld, sturing geeft aan de vertaling van de Semicon Visie 2035 in een gericht programma of uitvoeringsagenda zoals bedoeld in de Industriebrief. Een programma waarin bedrijfsleven, overheden, onderwijs- en kennisinstellingen en andere partijen met concrete afspraken, acties en verantwoordelijkheden samenwerken. De Semicon Visie 2035 geeft een goede basis aan uw Kamer om hierover met het Kabinet in gesprek te gaan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00241386" w:rsidR="0098450E" w:rsidP="0098450E" w:rsidRDefault="0098450E" w14:paraId="34D51CB8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00241386" w:rsidR="0098450E" w:rsidP="0098450E" w:rsidRDefault="0098450E" w14:paraId="6EBB8307" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00241386">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ik dank de leden van de Semicon Board NL, hun afgevaardigden en de vele andere betrokken partijen voor de goede samenwerking in de totstandkoming van dit ambitiedocument. Deze samenwerking gaat ook in de komende jaren helpen om te zorgen dat onze halfgeleidersector zijn vooraanstaande positie behoudt en uitbouwt, zodat Nederland ook in 2035 een wereldwijd onmisbare en toonaangevende speler blijft.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00241386" w:rsidR="0098450E" w:rsidP="0098450E" w:rsidRDefault="0098450E" w14:paraId="2A9E889F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00241386" w:rsidR="0098450E" w:rsidP="0098450E" w:rsidRDefault="0098450E" w14:paraId="6239444A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00241386">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Mede namens de ministers van Buitenlandse Handel en Ontwikkelingssamenwerking, van Defensie, en van Onderwijs, Cultuur en Wetenschap,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00241386" w:rsidR="0098450E" w:rsidP="00241386" w:rsidRDefault="0098450E" w14:paraId="49FDA6D2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00241386" w:rsidR="00241386" w:rsidP="00241386" w:rsidRDefault="00241386" w14:paraId="578F9B64" w14:textId="77122F8B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00241386">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00241386">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inister van Economische Zaken en Klimaat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00241386">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E16920">
-[...279 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId11"/>
+    </w:p>
+    <w:p w:rsidRPr="00241386" w:rsidR="0098450E" w:rsidP="00241386" w:rsidRDefault="0098450E" w14:paraId="1AE5C711" w14:textId="5BC8A672">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00241386">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00241386" w:rsidR="00241386">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.G. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00241386">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Herbert</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00241386" w:rsidR="006F53E6" w:rsidP="00241386" w:rsidRDefault="006F53E6" w14:paraId="64CAB180" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00241386" w:rsidR="006F53E6" w:rsidSect="003863FF">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2398" w:right="2818" w:bottom="1077" w:left="1559" w:header="2398" w:footer="561" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="609AD0E6" w14:textId="77777777" w:rsidR="00D01951" w:rsidRDefault="00D01951">
+    <w:p w14:paraId="6CA35C01" w14:textId="77777777" w:rsidR="0098450E" w:rsidRDefault="0098450E" w:rsidP="0098450E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E4CFE18" w14:textId="77777777" w:rsidR="00D01951" w:rsidRDefault="00D01951"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="114C824D" w14:textId="77777777" w:rsidR="00D01951" w:rsidRDefault="00D01951">
+    <w:p w14:paraId="6913AC04" w14:textId="77777777" w:rsidR="0098450E" w:rsidRDefault="0098450E" w:rsidP="0098450E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F2F883C" w14:textId="77777777" w:rsidR="00D01951" w:rsidRDefault="00D01951"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...26 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-[...18 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="09196953" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="185E9F37" w14:textId="77777777" w:rsidR="0098450E" w:rsidRPr="0098450E" w:rsidRDefault="0098450E" w:rsidP="0098450E">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...98 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...87 lines deleted...]
-  <w:p w14:paraId="742215A0" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="2E6F842F" w14:textId="77777777" w:rsidR="0098450E" w:rsidRPr="0098450E" w:rsidRDefault="0098450E" w:rsidP="0098450E">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="5AA49661" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7887F7BB" w14:textId="77777777" w:rsidR="0098450E" w:rsidRPr="0098450E" w:rsidRDefault="0098450E" w:rsidP="0098450E">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="747CAABE" w14:textId="77777777" w:rsidR="00D01951" w:rsidRDefault="00D01951">
+    <w:p w14:paraId="1BE1ECC4" w14:textId="77777777" w:rsidR="0098450E" w:rsidRDefault="0098450E" w:rsidP="0098450E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DAF2D23" w14:textId="77777777" w:rsidR="00D01951" w:rsidRDefault="00D01951"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="29B6FBEA" w14:textId="77777777" w:rsidR="00D01951" w:rsidRDefault="00D01951">
+    <w:p w14:paraId="7DE1A20C" w14:textId="77777777" w:rsidR="0098450E" w:rsidRDefault="0098450E" w:rsidP="0098450E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BEB1772" w14:textId="77777777" w:rsidR="00D01951" w:rsidRDefault="00D01951"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="65C3CD50" w14:textId="77777777" w:rsidR="00381971" w:rsidRPr="00061A78" w:rsidRDefault="00381971" w:rsidP="00381971">
+    <w:p w14:paraId="29A47A32" w14:textId="77777777" w:rsidR="0098450E" w:rsidRPr="00241386" w:rsidRDefault="0098450E" w:rsidP="00241386">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00061A78">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00241386">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00061A78">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="00241386">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstuk 29826 nr. 277</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="7FB39B88" w14:textId="34F65AC1" w:rsidR="00295E9F" w:rsidRPr="00061A78" w:rsidRDefault="00295E9F" w:rsidP="00295E9F">
+    <w:p w14:paraId="25F0A8F5" w14:textId="77777777" w:rsidR="0098450E" w:rsidRPr="00241386" w:rsidRDefault="0098450E" w:rsidP="00241386">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00061A78">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00241386">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00061A78">
-[...27 lines deleted...]
-        <w:t xml:space="preserve">amerstuk 33 009 nr. 166. </w:t>
+      <w:r w:rsidRPr="00241386">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 33 009 nr. 141, Kamerstuk 33009 nr. 159, Kamerstuk 33 009 nr. 166. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="28629D5B" w14:textId="77777777" w:rsidR="00295E9F" w:rsidRPr="00061A78" w:rsidRDefault="00295E9F" w:rsidP="00295E9F">
+    <w:p w14:paraId="1C8E7BD9" w14:textId="77777777" w:rsidR="0098450E" w:rsidRPr="00241386" w:rsidRDefault="0098450E" w:rsidP="00241386">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00061A78">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00241386">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00061A78">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="00241386">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> “De Route Naar Toekomstige Welvaart” het rapport-Wennink van 12 december 2025</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="3AB1D32F" w14:textId="77777777" w:rsidR="00BE2FA9" w:rsidRPr="00061A78" w:rsidRDefault="00BE2FA9" w:rsidP="00BE2FA9">
+    <w:p w14:paraId="2131FA31" w14:textId="77777777" w:rsidR="0098450E" w:rsidRPr="00241386" w:rsidRDefault="0098450E" w:rsidP="00241386">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00061A78">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00241386">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00061A78">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="00241386">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstuk 33 009 nr. 140</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="6A3B63BA" w14:textId="037C76B9" w:rsidR="00295E9F" w:rsidRPr="00061A78" w:rsidRDefault="00295E9F" w:rsidP="00295E9F">
+    <w:p w14:paraId="1557F2C9" w14:textId="77777777" w:rsidR="0098450E" w:rsidRPr="00241386" w:rsidRDefault="0098450E" w:rsidP="00241386">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00061A78">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00241386">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00061A78">
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> High Tech NL (namens het MKB) en Topconsortium voor Kennis en Innovatie HTSM namens het kennis en innovatie-ecosysteem.</w:t>
+      <w:r w:rsidRPr="00241386">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In de Semicon Board NL hebben zitting: de ministers van Economische Zaken (voorzitter), van Onderwijs, Cultuur en Wetenschap, van Defensie en van Buitenlandse Handel en Ontwikkelingssamenwerking; uit het bedrijfsleven hebben zitting op C-level: ASML, ASM, VDL ETG, NXP, SMART Photonics, Nearfield Instruments, Axelera AI, brancheverenigingen FME en High Tech NL (namens het MKB) en Topconsortium voor Kennis en Innovatie HTSM namens het kennis en innovatie-ecosysteem.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="036DD534" w14:textId="77777777" w:rsidR="00295E9F" w:rsidRPr="00061A78" w:rsidRDefault="00295E9F" w:rsidP="00295E9F">
+    <w:p w14:paraId="6A09B959" w14:textId="77777777" w:rsidR="0098450E" w:rsidRPr="00241386" w:rsidRDefault="0098450E" w:rsidP="00241386">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00061A78">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00241386">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00061A78">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="00241386">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> TZ202509-008</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...94 lines deleted...]
-  <w:p w14:paraId="7CEA0D32" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="4BBF5C49" w14:textId="77777777" w:rsidR="0098450E" w:rsidRPr="0098450E" w:rsidRDefault="0098450E" w:rsidP="0098450E">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...39 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...540 lines deleted...]
-  <w:p w14:paraId="32B4B042" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="5D56AB12" w14:textId="77777777" w:rsidR="0098450E" w:rsidRPr="0098450E" w:rsidRDefault="0098450E" w:rsidP="0098450E">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...919 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="27CC2E25" w14:textId="77777777" w:rsidR="0098450E" w:rsidRPr="0098450E" w:rsidRDefault="0098450E" w:rsidP="0098450E">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...3 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C83DBC"/>
-[...642 lines deleted...]
-    <w:rsid w:val="00FF192E"/>
+    <w:rsidRoot w:val="0098450E"/>
+    <w:rsid w:val="00241386"/>
+    <w:rsid w:val="003863FF"/>
+    <w:rsid w:val="00631BD9"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="008822B8"/>
+    <w:rsid w:val="0098450E"/>
+    <w:rsid w:val="00A80334"/>
+    <w:rsid w:val="00E24C37"/>
+    <w:rsid w:val="00E749EC"/>
+    <w:rsid w:val="00ED03AA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="73CB2C28"/>
+  <w14:docId w14:val="1A9A370C"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{772EDE1D-8748-45E6-8990-2CE6310D4E58}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4786,74 +1203,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -5002,1089 +1420,1168 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C82AFE"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="0098450E"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="0098450E"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="0098450E"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="0098450E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0098450E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0098450E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0098450E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0098450E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0098450E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...335 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
-    <w:rsid w:val="00841CD9"/>
-[...7 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="0098450E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop2"/>
-    <w:rsid w:val="00841CD9"/>
-[...8 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0098450E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop3"/>
-    <w:rsid w:val="00841CD9"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0098450E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
-[...3 lines deleted...]
-      <w:bCs/>
+    <w:semiHidden/>
+    <w:rsid w:val="0098450E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...3 lines deleted...]
-    <w:name w:val="Normal Indent"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0098450E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0098450E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0098450E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0098450E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0098450E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="99"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="0098450E"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="0098450E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="0098450E"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
-[...5 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    <w:rsid w:val="0098450E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="0098450E"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...6 lines deleted...]
-    <w:name w:val="Title"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="0098450E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="0098450E"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="0098450E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="TitelChar"/>
-    <w:uiPriority w:val="10"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="0098450E"/>
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
-      <w:spacing w:after="300"/>
-[...31 lines deleted...]
-    <w:rsid w:val="00D1197D"/>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="0098450E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="0098450E"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:rsid w:val="0098450E"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="0098450E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:rsid w:val="0098450E"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
-    <w:rsid w:val="00DE555F"/>
+    <w:rsid w:val="0098450E"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
+    <w:name w:val="Huisstijl-Adres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-AdresChar"/>
+    <w:rsid w:val="0098450E"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="192"/>
+      </w:tabs>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
+    <w:name w:val="Huisstijl-Gegeven Char Char"/>
+    <w:link w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="0098450E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
+    <w:name w:val="Huisstijl-Gegeven"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-GegevenCharChar"/>
+    <w:rsid w:val="0098450E"/>
+    <w:pPr>
+      <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
+    <w:name w:val="Huisstijl-Rubricering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="0098450E"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-NAW">
+    <w:name w:val="Huisstijl-NAW"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="0098450E"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Retouradres">
+    <w:name w:val="Huisstijl-Retouradres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="0098450E"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Kopje">
+    <w:name w:val="Huisstijl-Kopje"/>
+    <w:basedOn w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="0098450E"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Paginanummering">
+    <w:name w:val="Huisstijl-Paginanummering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="0098450E"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
+    <w:name w:val="Huisstijl-Adres Char"/>
+    <w:link w:val="Huisstijl-Adres"/>
+    <w:locked/>
+    <w:rsid w:val="0098450E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0098450E"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:rsid w:val="0098450E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00295E9F"/>
+    <w:rsid w:val="0098450E"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
-    </w:rPr>
-[...72 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image001.png@01DC9A63.E2C7FFB0" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
-  <clbl:label id="{4bde8109-f994-4a60-a1d3-5c95e2ff3620}" enabled="1" method="Privileged" siteId="{1321633e-f6b9-44e2-a44f-59b9d264ecb7}" removed="0"/>
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>3</ap:Pages>
-  <ap:Words>765</ap:Words>
-  <ap:Characters>4211</ap:Characters>
+  <ap:Words>791</ap:Words>
+  <ap:Characters>4355</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>35</ap:Lines>
-  <ap:Paragraphs>9</ap:Paragraphs>
+  <ap:Lines>36</ap:Lines>
+  <ap:Paragraphs>10</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>4967</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>5136</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>