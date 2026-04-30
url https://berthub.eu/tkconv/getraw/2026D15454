--- v0 (2026-04-02)
+++ v1 (2026-04-30)
@@ -1,5031 +1,1027 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00482BBF" w:rsidRDefault="002663AA" w14:paraId="2BDD2922" w14:textId="36C333C2">
-[...52 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w:rsidRPr="00F51E57" w:rsidR="00F51E57" w:rsidRDefault="00A3411A" w14:paraId="2BFE3D81" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F51E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>29665</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F51E57" w:rsidR="00F51E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F51E57" w:rsidR="00F51E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F51E57" w:rsidR="00F51E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Evaluatie Schipholbeleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F51E57" w:rsidR="00F51E57" w:rsidP="004474D9" w:rsidRDefault="00F51E57" w14:paraId="0220F493" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F51E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F51E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>592</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F51E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F51E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F51E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Infrastructuur en Waterstaat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F51E57" w:rsidR="00F51E57" w:rsidP="00A3411A" w:rsidRDefault="00F51E57" w14:paraId="556DF4B6" w14:textId="03C4DDE4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F51E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F51E57" w:rsidR="00F51E57" w:rsidP="00A3411A" w:rsidRDefault="00F51E57" w14:paraId="1EEA973A" w14:textId="633F26B1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F51E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 1 april 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F51E57" w:rsidR="00A3411A" w:rsidP="00A3411A" w:rsidRDefault="00A3411A" w14:paraId="3465FF49" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F51E57" w:rsidR="00A3411A" w:rsidP="00A3411A" w:rsidRDefault="00A3411A" w14:paraId="0E0AD974" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F51E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Op 16 maart 2026 is de Kamer geïnformeerd over de uitspraak van de Afdeling bestuursrechtspraak van de Raad van State van 11 maart 2026 over de versnelde wijziging van het Luchthavenverkeerbesluit Schiphol (LVB) die per 1 november 2025 in werking is getreden.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F51E57">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidR="009D2E10">
-[...57 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00F51E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De versnelde wijziging van het LVB legde het maximum aantal vliegtuigbewegingen per jaar vast op 478.000, waarvan 27.000 in de nacht op grond van de doorlopen ‘</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F51E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>balanced</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F51E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> approach procedure’. In de brief van 16 maart 2026 is toegezegd de Kamer nader te informeren over de uitspraak van de Afdeling. Met deze brief wordt hier gevolg aan gegeven.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F51E57" w:rsidR="00A3411A" w:rsidP="00A3411A" w:rsidRDefault="00A3411A" w14:paraId="5A8DB0B8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00F51E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Uitspraak</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002663AA" w:rsidRDefault="007F1383" w14:paraId="22024AD6" w14:textId="65512E8D">
-[...52 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00F51E57" w:rsidR="00A3411A" w:rsidP="00A3411A" w:rsidRDefault="00A3411A" w14:paraId="08C15C29" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F51E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In haar uitspraak van 11 maart heeft de Afdeling de versnelde LVB-wijziging vernietigd. De Afdeling is van oordeel dat onvoldoende is gemotiveerd dat de gestelde maximumaantallen vliegtuigbewegingen (noodzakelijkerwijs) uitpakken als een grenswaarde voor de geluidbelasting vanwege de luchthaven en leiden tot een verbetering van de geluidssituatie ten opzichte van het vigerende juridische regime. Daarnaast heeft de Afdeling geoordeeld dat voor dit besluit geen verplichting bestond tot het maken van een </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F51E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>planMER</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F51E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F51E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>projectMER</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F51E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-beoordeling en passende beoordeling. Gelet op de geconstateerde gebreken in het besluit zijn de ingestelde beroepen gegrond verklaard en is het besluit vernietigd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F51E57" w:rsidR="00A3411A" w:rsidP="00A3411A" w:rsidRDefault="00A3411A" w14:paraId="04B7A00C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00F51E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Nadere duiding</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">Nadere duiding </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F51E57" w:rsidR="00A3411A" w:rsidP="00A3411A" w:rsidRDefault="00A3411A" w14:paraId="138391C0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F51E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Bevoegdheid tot vaststelling LVB</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F51E57" w:rsidR="00A3411A" w:rsidP="00A3411A" w:rsidRDefault="00A3411A" w14:paraId="397B3EBA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F51E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In haar uitspraak stelt de Afdeling voorop dat de Wet luchtvaart voldoende juridische basis biedt om een maximumaantal vliegtuigbewegingen vast te stellen. Het stellen van regels in een besluit is immers noodzakelijk met het oog op de geluidbelasting. Volgens de Afdeling laat dit echter onverlet dat in het besluit beter gemotiveerd had moeten zijn dat het opnemen van een maximumaantal vliegtuigbewegingen per gebruiksjaar in het LVB het stellen van een grenswaarde voor de geluidbelasting omvat. De Afdeling is van oordeel dat een grenswaarde voor geluidbelasting volgens het wettelijk stelsel bedoeld is als een maximum voor de totale milieueffecten (geluid) van alle vluchten samen, niet als een maximum voor het aantal vluchten. Omdat verschillende vliegtuigtypen verschillende geluidsniveaus hebben, kan de totale geluidbelasting bij hetzelfde aantal vluchten fluctueren. Een maximum aantal vliegtuigbewegingen kan een grenswaarde voor de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F51E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">geluidbelasting omvatten, mits complementair aan andere geluidgrenswaarden, zoals grenswaarden in handhavingspunten en het totaal volume geluid (TVG). In de versnelde LVB-wijziging is van een wijzing van deze andere grenswaarden geen sprake. Gelet hierop is onvoldoende gemotiveerd dat een maximumaantal vliegtuigbewegingen in dit LVB 2025 eigenstandig een grenswaarde voor de geluidbelasting omvat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F51E57" w:rsidR="00A3411A" w:rsidP="00A3411A" w:rsidRDefault="00A3411A" w14:paraId="65F5A4A8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F51E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Gelijkwaardigheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F51E57" w:rsidR="00A3411A" w:rsidP="00A3411A" w:rsidRDefault="00A3411A" w14:paraId="1BBABD0A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F51E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Afdeling is daarnaast van oordeel dat onvoldoende onderbouwd is dat de LVB-wijziging voldoet aan de gelijkwaardigheidscriteria. Hieruit volgt dat elk LVB per saldo een beschermingsniveau moet bieden dat minimaal gelijkwaardig moet zijn aan het beschermingsniveau dat het eerste LVB uit 2004 bood. Meer in het bijzonder kan volgens de Afdeling niet uit (de stukken bij) het versnelde LVB worden afgeleid dat het wettelijk vastgestelde maximumaantal vliegtuigbewegingen van 478.000 per gebruiksjaar leidt tot een reductie van geluidhinder voor omwonenden van de luchthaven Schiphol die met het LVB 2025 is beoogd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F51E57" w:rsidR="00A3411A" w:rsidP="00A3411A" w:rsidRDefault="00A3411A" w14:paraId="347C671B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F51E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Passende beoordeling, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F51E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>planMER</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F51E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F51E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>projectMER</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F51E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>-beoordeling</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F51E57" w:rsidR="00A3411A" w:rsidP="00A3411A" w:rsidRDefault="00A3411A" w14:paraId="238C566B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F51E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Voor wat betreft de verplichting tot het maken van een passende beoordeling, het maken van een plan milieueffectrapport (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F51E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>planMER</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F51E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) of het verrichten van een </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F51E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>projectMER</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F51E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-beoordeling, oordeelt de Afdeling dat geen van deze hoefde te worden gemaakt (verricht) voor dit besluit. Uit de uitspraak wordt verder opgemaakt dat de Afdeling van oordeel is dat de rechtmatigheid en uitvoerbaarheid van een (wijziging van het) LVB los staat van de natuurtoets in het kader van de omgevingsvergunning voor een Natura 2000-activiteit (‘natuurvergunning Schiphol’). Dit zijn gescheiden trajecten. Voor het aanvragen van een omgevingsvergunning om een Natura 2000-activiteit te verrichten geldt de verplichting tot het opstellen van passende beoordeling. De Afdeling oordeelt dat deze verplichting niet geldt voor een (wijzigings-) LVB. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F51E57" w:rsidR="00A3411A" w:rsidP="00A3411A" w:rsidRDefault="00A3411A" w14:paraId="6B9246CA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...4 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F51E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Gevolg van de uitspraak</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F51E57" w:rsidR="00A3411A" w:rsidP="00A3411A" w:rsidRDefault="00A3411A" w14:paraId="65B29E74" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F51E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Hoewel het maximum aantal vliegtuigbewegingen van 478.000 niet meer wettelijk vastligt, biedt de uitspraak een weg voorwaarts naar de integrale LVB-wijziging en kunnen de motiveringsgebreken met deze integrale wijziging van het LVB hersteld worden. Zo is naar aanleiding van deze uitspraak van de Raad van State komen vast te staan dat de Wet luchtvaart voldoende grondslag biedt voor het opnemen van een maximum aantal vliegtuigbewegingen. In de integrale wijziging van het LVB worden ook de grenswaarden in de handhavingspunten evenals het totaal volume geluid opnieuw vastgelegd. Een maximum aantal vliegtuigbewegingen kan complementair aan deze grenswaarden fungeren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F51E57" w:rsidR="00A3411A" w:rsidP="00A3411A" w:rsidRDefault="00A3411A" w14:paraId="1075B7B6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F51E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het integrale LVB kent daarnaast, anders dan in het versnelde LVB, een eigen gelijkwaardigheidsonderbouwing. Uit deze onderbouwing vloeit voort dat het integrale LVB per saldo een beter beschermingsniveau biedt dan het eerste LVB uit </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F51E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>2004. Hierbij wordt verwezen naar het rapport ‘Grenswaardenscenario LVB Schiphol 2026’ (bijlage 12) als onderdeel van de aan de Kamer toegezonden stukken over de ontwerp-wijziging van het LVB.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F51E57">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F51E57" w:rsidR="00A3411A" w:rsidP="00A3411A" w:rsidRDefault="00A3411A" w14:paraId="47CFFE3D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F51E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dat de rechtmatigheid en uitvoerbaarheid van een (wijzigings-) LVB los staat van de natuurtoets in het kader van de omgevingsvergunning voor een Natura 2000-activiteit (‘natuurvergunning Schiphol’), maakt dat de discussie omtrent de natuurvergunning Schiphol niet de rechtmatigheid van het integraal LVB kan raken. Beide zijn gescheiden trajecten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F51E57" w:rsidR="00A3411A" w:rsidP="00A3411A" w:rsidRDefault="00A3411A" w14:paraId="2B9D82A0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00775758">
-        <w:rPr>
+      <w:r w:rsidRPr="00F51E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Bevoegdheid tot vaststelling LVB</w:t>
-[...50 lines deleted...]
-        <w:rPr>
+        <w:t>Vervolg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F51E57" w:rsidR="00A3411A" w:rsidP="00A3411A" w:rsidRDefault="00A3411A" w14:paraId="54A9093E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F51E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Voor het aantal toegestane vliegtuigbewegingen in de nacht heeft de Afdeling in de uitspraak de voorlopige voorziening getroffen dat ‘op de luchthaven Schiphol maximaal 27.000 vliegtuigbewegingen met handelsverkeer per gebruiksjaar plaatsvinden in de periode van 23.00 uur tot 7.00 uur’. Dit wordt overeenkomstig de opdracht van de Afdeling openbaar bekend gemaakt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F51E57" w:rsidR="00A3411A" w:rsidP="00A3411A" w:rsidRDefault="00A3411A" w14:paraId="38D4CFB2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F51E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Voor het aantal toegestane vliegtuigbewegingen handelsverkeer per gebruiksjaar wordt teruggevallen op de gedoogsituatie van het anticiperend handhaven. De instructie aan de Inspectie Leefomgeving en Transport (ILT) wordt onverkort doorgezet totdat de integrale wijziging van het LVB in werking treedt. Zoals in de brief van 30 oktober 2025 aan de Kamer is gemeld, gaat de huidige aanwijzing aan de ILT uit van maximaal 478.000 vliegtuigbewegingen per gebruiksjaar.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F51E57">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00F51E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F51E57" w:rsidR="00A3411A" w:rsidP="00A3411A" w:rsidRDefault="00A3411A" w14:paraId="03C7D5D9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0010713B">
-        <w:rPr>
+      <w:r w:rsidRPr="00F51E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Gelijkwaardigheid</w:t>
-[...428 lines deleted...]
-        </w:rPr>
         <w:t>Slot</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00482BBF" w:rsidP="00A65DD6" w:rsidRDefault="00785EC0" w14:paraId="5E7FC4D5" w14:textId="58B836DB">
-[...90 lines deleted...]
-    <w:sectPr w:rsidR="00562596">
+    <w:p w:rsidRPr="00F51E57" w:rsidR="00A3411A" w:rsidP="00A3411A" w:rsidRDefault="00A3411A" w14:paraId="2463A35A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F51E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De door de Kamer gestelde vragen en aanvullende vragen over de uitspraak worden met een separate brief beantwoord. De uitspraak onderstreept het belang van de integrale wijziging van het LVB, die momenteel in het kader van de voorhangprocedure in ontwerp bij de beide Kamers ligt. Het blijft van groot belang om de juridische basis van Schiphol op orde te brengen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F51E57" w:rsidR="00F51E57" w:rsidP="00F51E57" w:rsidRDefault="00F51E57" w14:paraId="262ED91A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F51E57" w:rsidR="00A3411A" w:rsidP="00F51E57" w:rsidRDefault="00F51E57" w14:paraId="1603AC41" w14:textId="0FE6D966">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F51E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De minister van Infrastructuur en Waterstaat,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F51E57" w:rsidR="00A3411A" w:rsidP="00F51E57" w:rsidRDefault="00F51E57" w14:paraId="78202004" w14:textId="073976F8">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F51E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">V.P.G. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F51E57" w:rsidR="00A3411A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Karremans</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F51E57" w:rsidR="006F53E6" w:rsidP="00F51E57" w:rsidRDefault="006F53E6" w14:paraId="03791FF6" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00F51E57" w:rsidR="006F53E6" w:rsidSect="00A3411A">
       <w:headerReference w:type="even" r:id="rId9"/>
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="even" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="2948" w:right="2777" w:bottom="1020" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2509E694" w14:textId="77777777" w:rsidR="000250D7" w:rsidRDefault="000250D7">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="20FAE3B2" w14:textId="77777777" w:rsidR="00A3411A" w:rsidRDefault="00A3411A" w:rsidP="00A3411A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="258CC33A" w14:textId="77777777" w:rsidR="000250D7" w:rsidRDefault="000250D7">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="516BF59D" w14:textId="77777777" w:rsidR="00A3411A" w:rsidRDefault="00A3411A" w:rsidP="00A3411A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...3 lines deleted...]
-    <w:family w:val="roman"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...6 lines deleted...]
-    <w:family w:val="auto"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Verdana">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...11 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...2 lines deleted...]
-      <w:pStyle w:val="Footer"/>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="40A0089A" w14:textId="77777777" w:rsidR="00A3411A" w:rsidRPr="00A3411A" w:rsidRDefault="00A3411A" w:rsidP="00A3411A">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...2 lines deleted...]
-      <w:pStyle w:val="Footer"/>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="28982A52" w14:textId="77777777" w:rsidR="00A3411A" w:rsidRPr="00A3411A" w:rsidRDefault="00A3411A" w:rsidP="00A3411A">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...2 lines deleted...]
-      <w:pStyle w:val="Footer"/>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="24C541A0" w14:textId="77777777" w:rsidR="00A3411A" w:rsidRPr="00A3411A" w:rsidRDefault="00A3411A" w:rsidP="00A3411A">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="06F9D8A2" w14:textId="77777777" w:rsidR="000250D7" w:rsidRDefault="000250D7">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="104A18B2" w14:textId="77777777" w:rsidR="00A3411A" w:rsidRDefault="00A3411A" w:rsidP="00A3411A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0894F13B" w14:textId="77777777" w:rsidR="000250D7" w:rsidRDefault="000250D7">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="367C4F24" w14:textId="77777777" w:rsidR="00A3411A" w:rsidRDefault="00A3411A" w:rsidP="00A3411A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="0CCF9707" w14:textId="0B7B012F" w:rsidR="00216591" w:rsidRDefault="00216591">
-[...5 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="3059D1AE" w14:textId="77777777" w:rsidR="00A3411A" w:rsidRPr="00F51E57" w:rsidRDefault="00A3411A" w:rsidP="00F51E57">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F51E57">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F51E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="00216591">
+        <w:r w:rsidRPr="00F51E57">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>ECLI:NL:RVS:2026:1400, Raad van State, 202502813/1/R1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="580705BA" w14:textId="724251FA" w:rsidR="00562596" w:rsidRDefault="00562596" w:rsidP="00562596">
-[...2 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="00CDD9E7" w14:textId="77777777" w:rsidR="00A3411A" w:rsidRPr="00F51E57" w:rsidRDefault="00A3411A" w:rsidP="00F51E57">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F51E57">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F51E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
-        <w:r w:rsidRPr="00562596">
+        <w:r w:rsidRPr="00F51E57">
           <w:rPr>
-            <w:color w:val="auto"/>
-[...1 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Bijlage 12 Grenswaardenscenario LVB Schiphol 2026 | Rapport | Rijksoverheid.nl</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="156C08C1" w14:textId="54C195D3" w:rsidR="006E7044" w:rsidRPr="006E7044" w:rsidRDefault="006E7044">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="742D36A6" w14:textId="77777777" w:rsidR="00A3411A" w:rsidRPr="00F51E57" w:rsidRDefault="00A3411A" w:rsidP="00F51E57">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F51E57">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="006E7044">
-[...11 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00F51E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2025/26, 29665, nr. 579.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...2 lines deleted...]
-      <w:pStyle w:val="Header"/>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4A803D97" w14:textId="77777777" w:rsidR="00A3411A" w:rsidRPr="00A3411A" w:rsidRDefault="00A3411A" w:rsidP="00A3411A">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...406 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="699218D3" w14:textId="77777777" w:rsidR="00A3411A" w:rsidRPr="00A3411A" w:rsidRDefault="00A3411A" w:rsidP="00A3411A">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...1379 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3A2D4C16" w14:textId="77777777" w:rsidR="00A3411A" w:rsidRPr="00A3411A" w:rsidRDefault="00A3411A" w:rsidP="00A3411A">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...1865 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...1 lines deleted...]
-  <w:attachedTemplate r:id="rId1"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="002663AA"/>
-[...151 lines deleted...]
-    <w:rsid w:val="00FD3E68"/>
+    <w:rsidRoot w:val="00A3411A"/>
+    <w:rsid w:val="000D561D"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="00705D53"/>
+    <w:rsid w:val="007D7362"/>
+    <w:rsid w:val="00A3411A"/>
+    <w:rsid w:val="00C75723"/>
+    <w:rsid w:val="00ED03AA"/>
+    <w:rsid w:val="00F51E57"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-[...1 lines deleted...]
-  <w14:docId w14:val="6577690D"/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="170CF582"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{F8F42F54-FAB9-4ADE-BECB-6871519BF466}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...8 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5034,77 +1030,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5129,75 +1125,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -5232,55 +1228,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -5343,3527 +1339,899 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
-    <w:pPr>
-[...9 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A3411A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A3411A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A3411A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A3411A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A3411A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A3411A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A3411A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A3411A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A3411A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00A3411A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A3411A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A3411A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A3411A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A3411A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A3411A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A3411A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A3411A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A3411A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A3411A"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00A3411A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A3411A"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00A3411A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A3411A"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00A3411A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A3411A"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A3411A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A3411A"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00A3411A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A3411A"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00031B78"/>
+    <w:rsid w:val="00A3411A"/>
     <w:rPr>
       <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACW85Documentgegevens">
-[...468 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevens">
     <w:name w:val="Afzendgegevens"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00A3411A"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2267"/>
       </w:tabs>
-      <w:spacing w:line="180" w:lineRule="exact"/>
-[...1 lines deleted...]
-    <w:rPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...3 lines deleted...]
-    <w:next w:val="Normal"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AfzendgegevensKop">
+    <w:name w:val="Afzendgegevens_Kop"/>
+    <w:basedOn w:val="Afzendgegevens"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00A3411A"/>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="OndertekeningArea1">
+    <w:name w:val="Ondertekening_Area1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00A3411A"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
+    <w:name w:val="Referentiegegevens"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00A3411A"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="170"/>
       </w:tabs>
-      <w:spacing w:line="180" w:lineRule="exact"/>
-[...3 lines deleted...]
-      <w:i/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...8 lines deleted...]
-    <w:rPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevenskop">
+    <w:name w:val="Referentiegegevens_kop"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00A3411A"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...17 lines deleted...]
-      <w:i/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Slotzin">
+    <w:name w:val="Slotzin"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00A3411A"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
-      <w:sz w:val="13"/>
-[...7 lines deleted...]
-      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-      <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
-[...2526 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
-    <w:next w:val="Normal"/>
-[...4 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00A3411A"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
-    <w:next w:val="Normal"/>
-[...4 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00A3411A"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
-    </w:rPr>
-[...21 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Header">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002663AA"/>
+    <w:rsid w:val="00A3411A"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...9 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Footer">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00A3411A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002663AA"/>
+    <w:rsid w:val="00A3411A"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...9 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...3 lines deleted...]
-    <w:hidden/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...6 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00A3411A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FootnoteTextChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="006E7044"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00A3411A"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-    </w:rPr>
-[...4 lines deleted...]
-    <w:link w:val="FootnoteText"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="006E7044"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00A3411A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="character" w:styleId="FootnoteReference">
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="006E7044"/>
+    <w:rsid w:val="00A3411A"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention">
-[...31 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="NoSpacing">
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00BB487D"/>
-[...9 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00F51E57"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...106 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/rapporten/2026/01/19/bijlage-12-grenswaardenscenario-lvb-schiphol-2026" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uitspraken.rechtspraak.nl/details?id=ECLI:NL:RVS:2026:1400" TargetMode="External"/></Relationships>
-</file>
-[...6 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///H:\Downloads\Brief%20aan%20Parlement%20(22).dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -8920,51 +2288,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -9028,65 +2396,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -9107,187 +2475,82 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>2</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>5962</ap:Characters>
+  <ap:Pages>3</ap:Pages>
+  <ap:Words>1098</ap:Words>
+  <ap:Characters>6042</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>49</ap:Lines>
-  <ap:Paragraphs>13</ap:Paragraphs>
+  <ap:Lines>50</ap:Lines>
+  <ap:Paragraphs>14</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>6994</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>7126</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-04-01T12:26:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Identifier">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
-  </property>
-[...76 lines deleted...]
-    <vt:lpwstr>DocGen_Brief_nl_NL</vt:lpwstr>
   </property>
 </Properties>
 </file>