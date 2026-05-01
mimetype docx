--- v0 (2026-04-02)
+++ v1 (2026-05-01)
@@ -1,6879 +1,1514 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="009D74CF" w:rsidP="009D74CF" w:rsidRDefault="009D74CF" w14:paraId="0BF1A07E" w14:textId="77777777">
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+    <w:p w:rsidRPr="00562C80" w:rsidR="00562C80" w:rsidRDefault="005E6970" w14:paraId="1DC86069" w14:textId="4CB2B729">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00562C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>32</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00562C80" w:rsidR="00562C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00562C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>404</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00562C80" w:rsidR="00562C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00562C80" w:rsidR="00562C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Programma hoogfrequent spoorvervoer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00562C80" w:rsidR="00562C80" w:rsidP="004474D9" w:rsidRDefault="00562C80" w14:paraId="018910CC" w14:textId="76F3D4FF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00562C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00562C80" w:rsidR="005E6970">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>132</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00562C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
       <w:r>
-        <w:t>Geachte voorzitter,</w:t>
-[...56 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00562C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Brief van de staatssecretaris van Infrastructuur en Waterstaat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00562C80" w:rsidR="00562C80" w:rsidP="00562C80" w:rsidRDefault="00562C80" w14:paraId="082E1BF8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00562C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00562C80" w:rsidR="005E6970" w:rsidP="00562C80" w:rsidRDefault="00562C80" w14:paraId="249DB3ED" w14:textId="112C7BDE">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00562C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 1 april 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00562C80" w:rsidR="005E6970">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00562C80" w:rsidR="005E6970">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Hierbij bied ik u de voortgangsrapportage van het Programma Hoogfrequent Spoorvervoer (PHS) over de tweede helft van 2025 aan. Dit is de veertiende voortgangsrapportage (VGR14), gebaseerd op de basisrapportage die op 26 april 2019 aan uw Kamer is aangeboden.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00562C80" w:rsidR="005E6970">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:footnoteReference w:id="2"/>
-[...47 lines deleted...]
-        <w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00562C80" w:rsidR="005E6970">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ook is het accountantsrapport van de Auditdienst Rijk (ADR) toegevoegd. Het programma heeft een goedkeurende controleverklaring ontvangen over 2025. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00562C80" w:rsidR="005E6970" w:rsidP="005E6970" w:rsidRDefault="005E6970" w14:paraId="18F11D87" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00562C80" w:rsidR="005E6970" w:rsidP="005E6970" w:rsidRDefault="005E6970" w14:paraId="510C5F17" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00562C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Voor een programma met grootprojectstatus is het gebruikelijk dat de Tweede Kamer een rapporteur benoemt. Ik ben blij te constateren dat het lid Schutz voor PHS deze rol op zich neemt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00562C80" w:rsidR="005E6970" w:rsidP="005E6970" w:rsidRDefault="005E6970" w14:paraId="62A8E6F2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00562C80" w:rsidR="005E6970" w:rsidP="005E6970" w:rsidRDefault="005E6970" w14:paraId="04B0B9D8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00562C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Programma Hoogfrequent Spoorvervoer</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C12E3A" w:rsidP="00C12E3A" w:rsidRDefault="00C12E3A" w14:paraId="3997DB1A" w14:textId="0C732223">
-[...73 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00562C80" w:rsidR="005E6970" w:rsidP="005E6970" w:rsidRDefault="005E6970" w14:paraId="0AD6447A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00562C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PHS heeft tot doel op zeven corridors te komen tot hoogfrequent spoorvervoer voor reizigers en extra ruimte voor het goederenvervoer. Het programma is in uitvoering: de extra capaciteit als gevolg van de spoorinfrastructuur die binnen PHS is opgeleverd is deels al gerealiseerd en zal komende jaren stap voor stap verder beschikbaar komen. De resultaten van PHS zijn van groot belang om het reizigers- en goederenvervoer ook in de toekomst te kunnen faciliteren. Het programma legt mede de basis voor ontsluiting van de zeventien woningbouw-gebieden en maakt een toekomstbestendige doorontwikkeling mogelijk. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00562C80" w:rsidR="005E6970" w:rsidP="005E6970" w:rsidRDefault="005E6970" w14:paraId="590DA7DA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00562C80" w:rsidR="005E6970" w:rsidP="005E6970" w:rsidRDefault="005E6970" w14:paraId="7BED447D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00562C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Relevante ontwikkelingen </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00562C80" w:rsidR="005E6970" w:rsidP="005E6970" w:rsidRDefault="005E6970" w14:paraId="586957A2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00562C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het programma is volop in realisatie en op meerdere plekken in het land is het werk zichtbaar. De belangrijkste ontwikkelingen in deze verslagperiode zijn:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00562C80" w:rsidR="005E6970" w:rsidP="005E6970" w:rsidRDefault="005E6970" w14:paraId="5C53D52A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:ind w:left="426" w:hanging="284"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00562C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In oktober is het tijdelijk spoor bij Vught succesvol opgeleverd en in gebruik genomen. Hiermee kunnen de treinen blijven rijden tijdens de aanleg van de verdiepte ligging van het spoor. De opening van het tijdelijk spoor en station is feestelijk gevierd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00562C80" w:rsidR="005E6970" w:rsidP="005E6970" w:rsidRDefault="005E6970" w14:paraId="17259B01" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="426"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00562C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op Amsterdam Centraal is de uitvoering van het werk in volle gang. Er wordt gewerkt aan vernieuwing van sporen en verbreding van perrons. Onder de sporen wordt de oostelijke reizigerstunnel verbreed. Ook wordt gewerkt aan een vrije kruising, zodat treinen in de toekomst minder op elkaar hoeven te wachten bij het binnenrijden van het station. Het project op Amsterdam Centraal houdt een hoog risicoprofiel door de omvang, complexiteit en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00562C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">beperkte ruimte voor werkzaamheden op een volledig operationeel station. Zoals in de Kamerbrief bij VGR12 is gemeld, heeft PHS Amsterdam een herfasering moeten doorvoeren. De financiële consequentie daarvan is in beeld gebracht en gevalideerd en vraagt een ophoging van het budget met € 80 miljoen. Bij Voorjaarsnota 2026 wordt hiervoor extra budget voorgesteld. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00562C80" w:rsidR="005E6970" w:rsidP="005E6970" w:rsidRDefault="005E6970" w14:paraId="18B83AAD" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="426"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00562C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Op de corridor Breda-Eindhoven ontbreekt voortgang op het maatregelen-pakket in Boxtel als gevolg van vertraging van de planologische procedures, o.a. gerelateerd aan de stikstofproblematiek. Rijk en regio onderzoeken de mogelijkheid van een tussentijdse oplossing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00562C80" w:rsidR="005E6970" w:rsidP="005E6970" w:rsidRDefault="005E6970" w14:paraId="6EAFB2FF" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="426"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00562C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Op de corridor Alkmaar-Amsterdam is na het onherroepelijk worden van het Tracébesluit gestart met de voorbereiding van de realisatie, waaronder de aanbesteding van de werkzaamheden in Alkmaar. Het werk is recent gegund.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00562C80" w:rsidR="005E6970" w:rsidP="005E6970" w:rsidRDefault="005E6970" w14:paraId="6572CAA9" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="426"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00562C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Op de SAAL-corridor is de realisatie voor de verbeterde transfervoorzieningen op station Muiderpoort in gang gezet en is het werk voor de verbeterde transfervoorzieningen bij Weesp afgelopen periode aanbesteed en gegund.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00562C80" w:rsidR="005E6970" w:rsidP="005E6970" w:rsidRDefault="005E6970" w14:paraId="7FD59021" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="426"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00562C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In Nijmegen wordt gewerkt aan de vernieuwing en uitbreiding van het station als onderdeel van de corridor Schiphol-Utrecht-Nijmegen; de werkzaamheden zijn daar goed zichtbaar. Op de goederencorridor Zuid-Nederland wordt gewerkt aan de boog bij Meteren, als aftakking van de Betuweroute.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00562C80" w:rsidR="005E6970" w:rsidP="005E6970" w:rsidRDefault="005E6970" w14:paraId="3F0740EB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="426"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00562C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Een belangrijk risico voor PHS blijft de personele schaarste bij aannemers in de spoorsector. Dit raakt de planning en uitvoering van werkzaamheden, onder andere door beperkte beschikbaarheid van treinvrije periodes, en vormt daarmee een blijvende uitdaging in de realisatiefase.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00562C80" w:rsidR="005E6970" w:rsidP="005E6970" w:rsidRDefault="005E6970" w14:paraId="145245D3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00562C80" w:rsidR="005E6970" w:rsidP="005E6970" w:rsidRDefault="005E6970" w14:paraId="334D69F3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk205902661" w:id="0"/>
+      <w:r w:rsidRPr="00562C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ERTMS en SAAL</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00562C80" w:rsidR="005E6970" w:rsidP="005E6970" w:rsidRDefault="005E6970" w14:paraId="3BE64EE4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00562C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De Kamer ontvangt binnenkort ook de 24</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00562C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00562C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> voortgangsrapportage van het programma ERTMS. Hierin wordt ingegaan op de voortgang van ERTMS en de samenhang met PHS. Voor het realiseren van hoogfrequent spoorvervoer op de SAAL-corridor is de invoering van ERTMS randvoorwaardelijk.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00562C80" w:rsidR="005E6970" w:rsidP="005E6970" w:rsidRDefault="005E6970" w14:paraId="0D6D62D6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00562C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In de HRN-concessie 2025-2033 is opgenomen dat het SAAL-dienstregelingsmodel uiterlijk in 2033 gerealiseerd wordt. Ook hebben Rijk en regio over deze mijlpaal een bestuurlijke afspraak gemaakt. De complexiteit en risico’s rond de landelijke uitrol van ERTMS maken de planning voor de SAAL-corridor echter onzeker. In overleg met de regio onderzoeken we daarom welke stappen tussentijds gezet kunnen worden op de SAAL-corridor. Regionale partijen worden betrokken bij de afwegingen over de vervolgstappen in de uitrol van ERTMS.   </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w:rsidRPr="00562C80" w:rsidR="005E6970" w:rsidP="005E6970" w:rsidRDefault="005E6970" w14:paraId="387575B2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00562C80" w:rsidR="005E6970" w:rsidP="005E6970" w:rsidRDefault="005E6970" w14:paraId="0D311239" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...52 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00562C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Financiële stand van zaken</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00562C80" w:rsidR="005E6970" w:rsidP="005E6970" w:rsidRDefault="005E6970" w14:paraId="2E94BF0B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00562C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PHS is een omvangrijk programma met een budget van ca. € 5 miljard, waarvan het merendeel al besteed of verplicht is. Het programma heeft een potentieel tekort dat in de afgelopen verslagperiode is gestegen van € 106 naar € 178 miljoen. Deze stijging is het saldo van toenames en afnames. De noodzakelijke aanvulling van het budget onvoorzien als gevolg van tegenvallers op het project PHS Amsterdam is met </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00562C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">€ 53 miljoen de grootste toename. Een andere belangrijke factor is de uitwerking van de taakstelling </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk222998658" w:id="1"/>
+      <w:r w:rsidRPr="00562C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">op de prijsbijstelling </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="00562C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>op het Mobiliteits-fonds in 2025, zoals al is aangekondigd in de Kamerbrief bij VGR13. Het negatieve effect hiervan is € 46 miljoen. De succesvolle afronding van de corridor Den Haag-Rotterdam leidde tot een afname van het potentieel tekort met € 22 miljoen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00562C80" w:rsidR="005E6970" w:rsidP="005E6970" w:rsidRDefault="005E6970" w14:paraId="1B71D487" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00562C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het niveau van het potentieel tekort loopt sneller op dan in deze fase van het programma wenselijk wordt geacht. </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk222999608" w:id="2"/>
+      <w:r w:rsidRPr="00562C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Dit komt onder andere doordat in twee opeenvolgende jaren de prijsbijstelling ten dele wordt uitgekeerd. Ook de prijsbijstelling voor het jaar 2026 wordt deels gekort. Dat effect is nog niet zichtbaar in het potentieel tekort. Taakstellingen op de jaarlijkse prijsbijstelling vormen een risico voor een programma in realisatie.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="00562C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De impact die deze keuzes hebben op het tekort van PHS staat op gespannen voet met de ambitie om het volledige programma binnen het beschikbare budget te realiseren. Komende tijd wordt bezien hoe budget en prognose dichter bij elkaar gebracht kunnen worden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00562C80" w:rsidR="005E6970" w:rsidP="005E6970" w:rsidRDefault="005E6970" w14:paraId="78F2F61D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00562C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het totaal aan exogene risico’s, die naast het potentieel tekort bestaan, heeft een geschatte mogelijke impact van ca. € 137 miljoen. Tegenover het potentieel tekort en de exogene risico’s is een reservering opgenomen in het Mobiliteitsfonds van   € 133 miljoen. Ik stuur onverminderd op het volledig realiseren van het programma binnen het beschikbare budget.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00562C80" w:rsidR="005E6970" w:rsidP="005E6970" w:rsidRDefault="005E6970" w14:paraId="1BD8A3C8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00562C80" w:rsidR="005E6970" w:rsidP="005E6970" w:rsidRDefault="005E6970" w14:paraId="61100333" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00562C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Auditrapport </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00562C80" w:rsidR="005E6970" w:rsidP="005E6970" w:rsidRDefault="005E6970" w14:paraId="3E57A9AC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00562C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De ADR heeft een goedkeurende verklaring afgegeven voor de uitgaven over 2025. Wel geeft de ADR aanbevelingen voor de beheersing en kwaliteitsborging van het programma, zoals het monitoren van de bevoorschotting aan ProRail. Ik dank de ADR voor de controle en neem de gedane aanbevelingen ter harte.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00562C80" w:rsidR="005E6970" w:rsidP="005E6970" w:rsidRDefault="005E6970" w14:paraId="441505C6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00562C80" w:rsidR="005E6970" w:rsidP="005E6970" w:rsidRDefault="005E6970" w14:paraId="758B520C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00562C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vooruitblik</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00562C80" w:rsidR="005E6970" w:rsidP="005E6970" w:rsidRDefault="005E6970" w14:paraId="7CD77D62" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="60"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:contextualSpacing w:val="0"/>
-      </w:pPr>
-[...57 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00562C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In Vught wordt gewerkt aan de verdiepte ligging van het spoor. De ingrijpende werkzaamheden hebben impact op de omgeving en zullen soms onvermijdelijk tot overlast leiden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00562C80" w:rsidR="005E6970" w:rsidP="005E6970" w:rsidRDefault="005E6970" w14:paraId="71F20F83" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:autoSpaceDN/>
-[...1 lines deleted...]
-        <w:ind w:left="426"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:ind w:left="426" w:hanging="284"/>
         <w:contextualSpacing w:val="0"/>
-        <w:textAlignment w:val="auto"/>
-[...116 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00562C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op Amsterdam Centraal wordt voorlopig nog voortdurend gewerkt. Concreet wordt onder andere deze zomer de volgende spoorbrug vervangen. Ook in Nijmegen en bij Meteren zijn de werkzaamheden zichtbaar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00562C80" w:rsidR="005E6970" w:rsidP="005E6970" w:rsidRDefault="005E6970" w14:paraId="6E49F89E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:autoSpaceDN/>
-[...1 lines deleted...]
-        <w:ind w:left="426"/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="425" w:hanging="284"/>
         <w:contextualSpacing w:val="0"/>
-        <w:textAlignment w:val="auto"/>
-[...456 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00562C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Voor de frequentieverhoging op de corridor Breda-Eindhoven spreken we verder over de mogelijke tussentijdse oplossing voor de overweg in Boxtel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00562C80" w:rsidR="005E6970" w:rsidP="005E6970" w:rsidRDefault="005E6970" w14:paraId="26D3B21F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00562C80" w:rsidR="005E6970" w:rsidP="005E6970" w:rsidRDefault="005E6970" w14:paraId="22651852" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00562C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...544 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Tot slot</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006B4B67" w:rsidP="002F7BAF" w:rsidRDefault="00BC72EA" w14:paraId="5A14F5FC" w14:textId="57D00768">
-[...244 lines deleted...]
-      <w:r w:rsidRPr="00481ECC">
+    <w:p w:rsidRPr="00562C80" w:rsidR="005E6970" w:rsidP="005E6970" w:rsidRDefault="005E6970" w14:paraId="1B62B917" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00562C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bij mijn aantreden heb ik vastgesteld dat PHS een groot, complex en uitdagend programma is, waarin ook deze verslagperiode weer belangrijke stappen zijn gezet. Recent heb ik bij mijn eerste werkbezoek het project in Nijmegen kunnen zien en gezien hoe PHS tot zichtbare successen leidt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00562C80" w:rsidR="005E6970" w:rsidP="005E6970" w:rsidRDefault="005E6970" w14:paraId="35635CC8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00562C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Om de beoogde frequentieverhogingen te realiseren kent PHS nog meerdere uitdagingen. De uitvoering gaat onverminderd door, met als doel een beter spoorproduct voor de reizigers en het mogelijk maken van de groei van zowel het personen- als goederenvervoer op ons intensief gebruikte spoorwegnet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00562C80" w:rsidR="005E6970" w:rsidP="005E6970" w:rsidRDefault="005E6970" w14:paraId="3FEB2BB0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00562C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met de oplevering van PHS-corridors worden grote woon- en werkgebieden bereikbaar gemaakt. Op deze manier levert PHS een belangrijke bijdrage aan de woningbouwopgave en economie in Nederland. Samen met de sectorpartijen en medeoverheden zetten we alles op alles om het spoor verder klaar te maken voor de toekomst. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00562C80" w:rsidR="005E6970" w:rsidP="00562C80" w:rsidRDefault="005E6970" w14:paraId="19730930" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00562C80" w:rsidR="00562C80" w:rsidP="00562C80" w:rsidRDefault="00562C80" w14:paraId="3E831D9D" w14:textId="23932FB2">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00562C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De staatssecretaris van Infrastructuur en Waterstaat,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00562C80" w:rsidR="005E6970" w:rsidP="00562C80" w:rsidRDefault="005E6970" w14:paraId="441054EE" w14:textId="11BD3B28">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00562C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidR="00E5676E">
-[...12 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId16"/>
+      <w:r w:rsidRPr="00562C80" w:rsidR="00562C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.W.H. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00562C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Bertram</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00562C80" w:rsidR="00217BEA" w:rsidP="00562C80" w:rsidRDefault="00217BEA" w14:paraId="41971590" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00562C80" w:rsidR="00217BEA" w:rsidSect="00417FB4">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="2948" w:right="2777" w:bottom="1020" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
+      <w:docGrid w:linePitch="326"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="28BC58FD" w14:textId="77777777" w:rsidR="00B3002F" w:rsidRDefault="00B3002F">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="1124D8D1" w14:textId="77777777" w:rsidR="005E6970" w:rsidRDefault="005E6970" w:rsidP="005E6970">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="368DC49D" w14:textId="77777777" w:rsidR="00B3002F" w:rsidRDefault="00B3002F">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="52915D5C" w14:textId="77777777" w:rsidR="005E6970" w:rsidRDefault="005E6970" w:rsidP="005E6970">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...3 lines deleted...]
-    <w:family w:val="roman"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A10006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Verdana"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
-    <w:altName w:val="Cambria"/>
+    <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="00000001" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="20B43D26" w14:textId="77777777" w:rsidR="00601671" w:rsidRDefault="00601671">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7F934DF6" w14:textId="77777777" w:rsidR="005E6970" w:rsidRPr="005E6970" w:rsidRDefault="005E6970" w:rsidP="005E6970">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="6CF535F7" w14:textId="77777777" w:rsidR="00601671" w:rsidRDefault="00601671">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4043B426" w14:textId="77777777" w:rsidR="005E6970" w:rsidRPr="005E6970" w:rsidRDefault="005E6970" w:rsidP="005E6970">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="05283C99" w14:textId="77777777" w:rsidR="00601671" w:rsidRDefault="00601671">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="25A9EC5C" w14:textId="77777777" w:rsidR="005E6970" w:rsidRPr="005E6970" w:rsidRDefault="005E6970" w:rsidP="005E6970">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3ADF5477" w14:textId="77777777" w:rsidR="00B3002F" w:rsidRDefault="00B3002F">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="1106D843" w14:textId="77777777" w:rsidR="005E6970" w:rsidRDefault="005E6970" w:rsidP="005E6970">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="47EE2C38" w14:textId="77777777" w:rsidR="00B3002F" w:rsidRDefault="00B3002F">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="67AA7535" w14:textId="77777777" w:rsidR="005E6970" w:rsidRDefault="005E6970" w:rsidP="005E6970">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationNotice" w:id="1">
-[...19 lines deleted...]
-          <w:szCs w:val="13"/>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="6B9D635B" w14:textId="77777777" w:rsidR="005E6970" w:rsidRPr="00562C80" w:rsidRDefault="005E6970" w:rsidP="005E6970">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00562C80">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00544868">
-[...2 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="00562C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2018/19, 32 404, nr. 92</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="43AD56F6" w14:textId="77777777" w:rsidR="00601671" w:rsidRDefault="00601671">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="70B87866" w14:textId="77777777" w:rsidR="005E6970" w:rsidRPr="005E6970" w:rsidRDefault="005E6970" w:rsidP="005E6970">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...430 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5CAAC073" w14:textId="77777777" w:rsidR="005E6970" w:rsidRPr="005E6970" w:rsidRDefault="005E6970" w:rsidP="005E6970">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="3BFB047E" w14:textId="57A3B760" w:rsidR="00014FF9" w:rsidRDefault="00DA666F">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6E59C111" w14:textId="77777777" w:rsidR="005E6970" w:rsidRPr="005E6970" w:rsidRDefault="005E6970" w:rsidP="005E6970">
     <w:pPr>
-      <w:spacing w:after="7029" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1456 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="A4751C61"/>
-[...7 lines deleted...]
-      <w:lvlText w:val="%1"/>
+    <w:nsid w:val="5B510101"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="717E8DBE"/>
+    <w:lvl w:ilvl="0" w:tplc="DEB439A8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...131 lines deleted...]
-        <w:ind w:left="226" w:hanging="226"/>
+        <w:ind w:left="502" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
-[...299 lines deleted...]
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="04130003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...483 lines deleted...]
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1222" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="1942" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2662" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3382" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="4102" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4822" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5542" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6262" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-[...1045 lines deleted...]
-  <w:num w:numId="7">
+  <w:num w:numId="1" w16cid:durableId="395785877">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...61 lines deleted...]
-    <w:abstractNumId w:val="22"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-[...3 lines deleted...]
-  <w:attachedTemplate r:id="rId1"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="009D74CF"/>
-[...719 lines deleted...]
-    <w:rsid w:val="78931FA7"/>
+    <w:rsidRoot w:val="005E6970"/>
+    <w:rsid w:val="00217BEA"/>
+    <w:rsid w:val="00417FB4"/>
+    <w:rsid w:val="00422AAB"/>
+    <w:rsid w:val="00562C80"/>
+    <w:rsid w:val="005E6970"/>
+    <w:rsid w:val="008759B0"/>
+    <w:rsid w:val="009A639B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-[...1 lines deleted...]
-  <w14:docId w14:val="75860436"/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="0BEA62DB"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{A0F71FD5-2F0C-4CDA-B243-52BA9EFC09B6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...8 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6882,77 +1517,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6977,75 +1612,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -7080,55 +1715,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -7191,3588 +1826,907 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="005E6970"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="atLeast"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005E6970"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005E6970"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005E6970"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005E6970"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005E6970"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005E6970"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005E6970"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005E6970"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...13 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="005E6970"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005E6970"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005E6970"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005E6970"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005E6970"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005E6970"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005E6970"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005E6970"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005E6970"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="005E6970"/>
     <w:pPr>
-      <w:spacing w:before="100" w:after="240" w:line="240" w:lineRule="exact"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:next w:val="Normal"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="005E6970"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="005E6970"/>
     <w:pPr>
-      <w:spacing w:before="20"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="17"/>
-[...6 lines deleted...]
-    <w:next w:val="Normal"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="005E6970"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="005E6970"/>
     <w:pPr>
-      <w:spacing w:before="240" w:after="240" w:line="280" w:lineRule="exact"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="17"/>
-[...6 lines deleted...]
-    <w:next w:val="Normal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="005E6970"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="005E6970"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
-    <w:rPr>
-[...7 lines deleted...]
-    <w:next w:val="Normal"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="005E6970"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="005E6970"/>
     <w:pPr>
-      <w:spacing w:before="60" w:line="220" w:lineRule="exact"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="14"/>
-[...22 lines deleted...]
-    <w:rPr>
       <w:i/>
-      <w:sz w:val="17"/>
-[...24 lines deleted...]
-      <w:szCs w:val="17"/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="005E6970"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="005E6970"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevens">
     <w:name w:val="Afzendgegevens"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="005E6970"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2267"/>
       </w:tabs>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...3 lines deleted...]
-    <w:next w:val="Normal"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AfzendgegevensKop">
+    <w:name w:val="Afzendgegevens_Kop"/>
+    <w:basedOn w:val="Afzendgegevens"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="005E6970"/>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
+    <w:name w:val="Referentiegegevens"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="005E6970"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="170"/>
       </w:tabs>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-      <w:i/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...4 lines deleted...]
-    <w:next w:val="Normal"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevenskop">
+    <w:name w:val="Referentiegegevens_kop"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="005E6970"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...2922 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
-    <w:next w:val="Normal"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="005E6970"/>
     <w:pPr>
-      <w:spacing w:line="90" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
-    <w:next w:val="Normal"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="005E6970"/>
     <w:pPr>
-      <w:spacing w:line="270" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
-    </w:rPr>
-[...21 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Header">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009D74CF"/>
+    <w:rsid w:val="005E6970"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...7 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Footer">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="005E6970"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009D74CF"/>
+    <w:rsid w:val="005E6970"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...7 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...14 lines deleted...]
-    <w:hidden/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...6 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="005E6970"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FootnoteTextChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B5417D"/>
+    <w:rsid w:val="005E6970"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-    </w:rPr>
-[...4 lines deleted...]
-    <w:link w:val="FootnoteText"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00B5417D"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="005E6970"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="character" w:styleId="FootnoteReference">
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B5417D"/>
+    <w:rsid w:val="005E6970"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
-    </w:rPr>
-[...64 lines deleted...]
-      <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
-    <w:rsid w:val="00ED5B49"/>
+    <w:rsid w:val="005E6970"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:color w:val="000000"/>
-      <w:sz w:val="24"/>
-[...1 lines deleted...]
-    </w:rPr>
+      <w:kern w:val="0"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00562C80"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...80 lines deleted...]
-  <w:relyOnVML/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\JDoornbo\AppData\Local\Micro%20Focus\Content%20Manager\TEMP\HPTRIM.319212\IENW%20BSK-2024%20250720%20%202.%20KAMERBRIEF%20-%20Elfde%20voortgangsrapportage%20PHS%202024-1.DOTX" TargetMode="External"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -10780,51 +2734,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -10891,65 +2845,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -10970,191 +2924,99 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>2</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>7080</ap:Characters>
+  <ap:Pages>4</ap:Pages>
+  <ap:Words>1305</ap:Words>
+  <ap:Characters>7178</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>59</ap:Lines>
   <ap:Paragraphs>16</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>8306</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>8467</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-02-05T15:39:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Identifier">
-[...102 lines deleted...]
-    <vt:lpwstr>0x010100C415541EF764AA49B26A7D0C598CE635</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
 </Properties>
 </file>