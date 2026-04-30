--- v0 (2026-04-02)
+++ v1 (2026-04-30)
@@ -1,3849 +1,1148 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00272A7C" w:rsidP="00272A7C" w:rsidRDefault="00272A7C" w14:paraId="61F41A40" w14:textId="77777777">
+    <w:p w:rsidRPr="00584AAE" w:rsidR="00584AAE" w:rsidP="00DB51C7" w:rsidRDefault="00221421" w14:paraId="389569FB" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C00138">
-[...3 lines deleted...]
-        <w:t>Geachte Voorzitter,  </w:t>
+      <w:r w:rsidRPr="00584AAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>32813</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00584AAE" w:rsidR="00584AAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00584AAE" w:rsidR="00584AAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00584AAE" w:rsidR="00584AAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:bookmarkStart w:name="_GoBack" w:id="0"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00584AAE" w:rsidR="00584AAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Kabinetsaanpak Klimaatbeleid</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00272A7C" w:rsidP="00272A7C" w:rsidRDefault="00272A7C" w14:paraId="6CA0045B" w14:textId="77777777">
+    <w:p w:rsidRPr="00584AAE" w:rsidR="00584AAE" w:rsidRDefault="00221421" w14:paraId="0745A83E" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C00138">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00584AAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>29675</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00584AAE" w:rsidR="00584AAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00584AAE" w:rsidR="00584AAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00584AAE" w:rsidR="00584AAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Zee- en kustvisserij</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00584AAE" w:rsidR="00584AAE" w:rsidP="00584AAE" w:rsidRDefault="00584AAE" w14:paraId="0D32CFC2" w14:textId="19AA500D">
+      <w:pPr>
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00584AAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00584AAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1557</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00584AAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de staatssecretaris van Landbouw, Visserij, Voedselzekerheid en Natuur</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00584AAE" w:rsidR="00221421" w:rsidP="00221421" w:rsidRDefault="00584AAE" w14:paraId="600B4F9E" w14:textId="788EEECC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00584AAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00584AAE" w:rsidR="00584AAE" w:rsidP="00221421" w:rsidRDefault="00584AAE" w14:paraId="2F5A0FE6" w14:textId="668DF97A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00584AAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 2 april 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00584AAE" w:rsidR="00221421" w:rsidP="00221421" w:rsidRDefault="00221421" w14:paraId="7C41854E" w14:textId="15AB574B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00584AAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Via deze brief informeer ik uw Kamer over de uitkomsten van het onderzoek “Klimaatimpact32813- en voedingswaarde van in Nederland geproduceerd en geconsumeerd voedsel uit zee”. Dit onderzoek is uitgevoerd naar aanleiding van vragen van uw Kamer uit 2021 (TK 2021 nr. 2021Z04799 en 2021Z05822) en een actie die, mede naar aanleiding hiervan, is opgenomen in de Visie op Voedsel uit Zee en Grote Wateren (hierna: Visie) (Kamerstuk 21 501-32, nr. 1624). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00584AAE" w:rsidR="00221421" w:rsidP="00221421" w:rsidRDefault="00221421" w14:paraId="4621055C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00584AAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het onderzoek naar de CO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00584AAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00584AAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>uitstoot van visserij dat in 2024 is uitgezet bestaat uit drie delen. Deel 1 was gericht op de CO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00584AAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00584AAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-uitstoot door bodemberoering en is begin 2025 gepubliceerd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00584AAE">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00584AAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Uit dit rapport blijkt dat er door verschillende onzekerheden geen definitieve conclusies te trekken zijn over in hoeverre bodemberoering door vistuigen bijdraagt aan CO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00584AAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00584AAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-uitstoot in de atmosfeer. Het onderhavige onderzoek Klimaatimpact en voedingswaarde van in Nederland geproduceerd en geconsumeerd voedsel uit zee, bevat delen 2 en 3. Deel 2 is specifiek gericht op de CO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00584AAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00584AAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-uitstoot door de Nederlandse visserij, uitgesplitst in métier (vismethode) en doelsoort. Deel 3 richt zich op de vergelijking tussen de resultaten van deel 2 en de bekende CO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00584AAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00584AAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-uitstoot van landproducten zoals biefstuk, noten en peulvruchten. Daarnaast geeft deel 3 een beschrijving van de voedingswaarde ten opzichte van verschillende landproducten. Met deze brief stuur ik u de uitkomst van deel 2 en deel 3 van het onderzoek. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00584AAE" w:rsidR="00221421" w:rsidP="00221421" w:rsidRDefault="00221421" w14:paraId="158269C5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00584AAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Uit het onderzoek blijkt dat voor pelagische soorten zoals haring en makreel de CO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00584AAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00584AAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>uitstoot vergelijkbaar is met de gegevens zoals deze zijn opgenomen in de Visie. De gemiddelde uitstoot voor deze soorten is vergelijkbaar met de uitstoot voor de productie van plantaardig voedsel zoals een vegetarische burger of walnoten. Andere soorten zoals mosselen en oesters zitten qua uitstoot in een vergelijkbare range als kipfilet of varkenshaas. De CO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00584AAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00584AAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-uitstoot van de visserij op platvis toont een ander, minder positief, beeld dan voorgaande studies. Soorten zoals tong en schol komen qua uitstoot in de buurt van biefstuk. De CO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00584AAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00584AAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-uitstoot voor deze soorten is het hoogste van de onderzochte visserijproducten.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00584AAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00272A7C" w:rsidP="00272A7C" w:rsidRDefault="00272A7C" w14:paraId="51D4019B" w14:textId="33AB2E71">
+    <w:p w:rsidRPr="00584AAE" w:rsidR="00221421" w:rsidP="00221421" w:rsidRDefault="00221421" w14:paraId="472071D3" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...36 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="subscript"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00272A7C" w:rsidP="00272A7C" w:rsidRDefault="00272A7C" w14:paraId="570C7CD1" w14:textId="77777777">
+    <w:p w:rsidRPr="00584AAE" w:rsidR="00221421" w:rsidP="00221421" w:rsidRDefault="00221421" w14:paraId="42BB7B87" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...7 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00584AAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De verschillen in resultaten tussen dit onderzoek en eerdere onderzoeken vloeien voort uit het feit dat in dit onderzoek is gerekend met ‘eetbaar product’ in tegenstelling tot ‘aangeland product’. De CO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00584AAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
-        <w:t xml:space="preserve">2 </w:t>
-[...27 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00584AAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-uitstoot van een scholfilet is groter dat dat van een gehele schol omdat tenminste de helft van de vis niet wordt gebruikt voor humane consumptie. Dat gewicht van de vis telt dan niet mee in de berekening. Mosselen bestaan qua grootte en gewicht voor het grootste deel uit een schelp die niet gegeten wordt, waardoor ook hiervoor de CO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00584AAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A1B36">
-[...74 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00584AAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-uitstoot voor het te eten deel hoger uitpakt dan eerder berekend. Hiermee wordt aangesloten op systematiek die ook voor andere voedingsproducten wordt toegepast. Daarnaast is in dit nieuwe rapport uitsluitend gerekend met specifieke Nederlandse data terwijl in andere onderzoeken wordt gewerkt met internationale data.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00584AAE" w:rsidR="00221421" w:rsidP="00221421" w:rsidRDefault="00221421" w14:paraId="710B5F58" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00584AAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Zoals aangegeven scoort vooral bodemvisserij qua uitstoot minder positief dan in eerdere onderzoeken. Op verzoek van LVVN heeft WSER beschreven waar de CO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00584AAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="005E568F">
-[...31 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00584AAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-uitstoot geproduceerd wordt. Tot de aanlanding van de vis wordt de CO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00584AAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A1B36">
-[...55 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00584AAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-uitstoot voor meer dan 90% veroorzaakt door brandstofverbruik, over de gehele productieketen neemt dit af tot 48%. Van platvisvisserij is bekend dat het brandstofgebruik hoog is. Al jaren wordt gewerkt aan innovaties om dit naar beneden te brengen. Met name sinds het wegvallen van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00584AAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>pulsvisserij</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00584AAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, wordt gewerkt aan andere innovaties die bijdragen aan het verminderen van brandstofgebruik. De in 2023 opengestelde energie-efficiëntieregeling heeft voor meerdere schepen gezorgd voor een vermindering van het brandstofgebruik door aanpassingen van deze schepen. Deze vermindering is niet verwerkt in het bijgevoegde rapport, omdat de aangepaste schepen niet in de voor dit rapport gebruikte data zaten. Een evaluatie van de doelmatigheid en doeltreffendheid van deze regeling zal na afloop van de uitvoering van de regeling, naar verwachting in 2027, worden voorbereid. Meerdere openstellingen en onderzoekstrajecten, zoals onderzoek naar een zero-emissie garnalenkotter en slimme brandstofbesparing door efficiënter te vissen, zullen eraan bijdragen dat het brandstofgebruik in de toekomst verder kan dalen. Zo zal er in 2026 een energie-efficiëntieregeling opengesteld worden voor de schelpdiervisserij. Met deze regeling kunnen schelpdiervissers vaartuigen aanpassen zodat deze minder brandstof verbruiken en zo minder broeikasgassen uitstoten. De transitie in de zeevaart naar klimaatneutraal varen in 2050 zou voor de bodemvisserij eveneens een grote kans kunnen bieden om de CO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00584AAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A1B36">
-[...33 lines deleted...]
-        <w:t xml:space="preserve">Met deze brief stuur ik u de uitkomst van deel 2 en deel 3 van het onderzoek. </w:t>
+      <w:r w:rsidRPr="00584AAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-uitstoot te minimaliseren. Naast dat het kansen biedt voor het verminderen van CO2-uitstoot neemt het brandstofgebruik door verduurzaming van de schepen ook af. Ongeveer 37% van de totale kosten van een boomkorkotter bestaat uit brandstofkosten, een significantie reductie van deze kosten draagt daarmee direct bij aan de economische duurzaamheid van deze visserijbedrijven.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00272A7C" w:rsidP="00272A7C" w:rsidRDefault="00272A7C" w14:paraId="151D5118" w14:textId="77777777">
+    <w:p w:rsidRPr="00584AAE" w:rsidR="00221421" w:rsidP="00221421" w:rsidRDefault="00221421" w14:paraId="5C559C17" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00272A7C" w:rsidP="00272A7C" w:rsidRDefault="00272A7C" w14:paraId="20BCC02A" w14:textId="77777777">
+    <w:p w:rsidRPr="00584AAE" w:rsidR="00221421" w:rsidP="00221421" w:rsidRDefault="00221421" w14:paraId="5B521890" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00584AAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>De potentie om de CO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00584AAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
+        <w:t>2-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00584AAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">uitstoot aanzienlijk te reduceren wil ik samen met de sector optimaal benutten zodat de Nederlandse vissers in de toekomst met een nog duurzamer product bijdragen aan de voedselzekerheid van ons land. Want voedsel uit zee is van grote waarde voor een gezond dieet. Het onderzoek bevestigt dat vis, en met name vette vis zoals makreel en haring, een unieke bron zijn van meervoudig onverzadigde omega-3-vetzuren. Vis, schaal en schelpdieren vormen daarnaast onder meer een goede bron voor jodium en selenium. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00584AAE" w:rsidR="00221421" w:rsidP="00221421" w:rsidRDefault="00221421" w14:paraId="4B8E06E6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...13 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00584AAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Deze rapporten laten zien hoe divers de visserijsector is en dat het verschil in technieken en soorten ook grote verschillen laten zien in de CO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00584AAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r>
-[...79 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00584AAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-voetafdruk van de producten die hieruit voortkomen. Het benadrukt ook het belang, zeker voor een deel van de sector, om de komende tijd stappen te zetten op het gebied innovaties die bijdragen aan verduurzaming. Daarmee borgen we dat ook in de toekomst deze voedselproducten uit zee duurzaam gewonnen kunnen blijven worden. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00272A7C" w:rsidP="00272A7C" w:rsidRDefault="00272A7C" w14:paraId="0424D8D0" w14:textId="77777777">
+    <w:p w:rsidRPr="00584AAE" w:rsidR="00221421" w:rsidP="00221421" w:rsidRDefault="00221421" w14:paraId="22AB7C40" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:vertAlign w:val="subscript"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00584AAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het verminderen van brandstofgebruik draagt direct bij aan het verminderen van de impact op het ecosysteem en op het vergroten van de economische duurzaamheid. Dit zijn belangrijke stappen voor een toekomstbestendige visserij die zorgt voor voedselzekerheid en een gevarieerd dieet mogelijk maakt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00584AAE" w:rsidR="00221421" w:rsidP="00221421" w:rsidRDefault="00221421" w14:paraId="1956C4C5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00584AAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Zoals aangegeven sluit dit onderzoek aan bij de Visie voedsel uit zee en grote wateren. Momenteel wordt de laatste hand gelegd aan de uitvoeringsagenda, waarin diverse stakeholders samenwerken om de visie te realiseren. Ik zie deze onderzoeken ook als input voor de trajecten die hierin zijn opgenomen. Ik zet mij in om u de uitvoeringsagenda dit voorjaar toe te sturen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00584AAE" w:rsidR="00221421" w:rsidP="00221421" w:rsidRDefault="00221421" w14:paraId="30C7780F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00272A7C" w:rsidP="00272A7C" w:rsidRDefault="00272A7C" w14:paraId="149E56F7" w14:textId="77777777">
+    <w:p w:rsidRPr="00584AAE" w:rsidR="00221421" w:rsidP="00584AAE" w:rsidRDefault="00584AAE" w14:paraId="4772D001" w14:textId="35002C31">
       <w:pPr>
-        <w:rPr>
-          <w:szCs w:val="18"/>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...101 lines deleted...]
-        <w:t>Hiermee wordt aangesloten op systematiek die ook voor andere voedingsproducten wordt toegepast. Daarnaast is in dit nieuwe rapport uitsluitend gerekend met specifieke Nederlandse data terwijl in andere onderzoeken wordt gewerkt met internationale data.</w:t>
+      <w:r w:rsidRPr="00584AAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00584AAE" w:rsidR="00221421">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>taatssecretaris van Landbouw, Visserij, Voedselzekerheid en Natuur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00584AAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00272A7C" w:rsidP="00272A7C" w:rsidRDefault="00272A7C" w14:paraId="197B0C70" w14:textId="77777777">
+    <w:p w:rsidRPr="00584AAE" w:rsidR="00584AAE" w:rsidP="00584AAE" w:rsidRDefault="00584AAE" w14:paraId="5D6CB2D4" w14:textId="75F43773">
       <w:pPr>
-        <w:rPr>
-          <w:szCs w:val="18"/>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00584AAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>S.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00584AAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>P.A. Erkens</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00584AAE" w:rsidR="00217BEA" w:rsidRDefault="00217BEA" w14:paraId="1AA294A0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000C0E2C" w:rsidP="000C0E2C" w:rsidRDefault="00272A7C" w14:paraId="7F7E6FBA" w14:textId="77777777">
-[...435 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId10"/>
+    <w:sectPr w:rsidRPr="00584AAE" w:rsidR="00217BEA" w:rsidSect="00221421">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2398" w:right="2818" w:bottom="1077" w:left="1559" w:header="2398" w:footer="561" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="646E6401" w14:textId="77777777" w:rsidR="00F0565B" w:rsidRDefault="00F0565B">
+    <w:p w14:paraId="171A24F7" w14:textId="77777777" w:rsidR="00221421" w:rsidRDefault="00221421" w:rsidP="00221421">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79FF6595" w14:textId="77777777" w:rsidR="00F0565B" w:rsidRDefault="00F0565B"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6714047C" w14:textId="77777777" w:rsidR="00F0565B" w:rsidRDefault="00F0565B">
+    <w:p w14:paraId="2AB5F2ED" w14:textId="77777777" w:rsidR="00221421" w:rsidRDefault="00221421" w:rsidP="00221421">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05FCEF67" w14:textId="77777777" w:rsidR="00F0565B" w:rsidRDefault="00F0565B"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...26 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-[...19 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="48E3C426" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="20F88ED6" w14:textId="77777777" w:rsidR="00221421" w:rsidRPr="00221421" w:rsidRDefault="00221421" w:rsidP="00221421">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...98 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...87 lines deleted...]
-  <w:p w14:paraId="39F95158" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="77B0ACB3" w14:textId="77777777" w:rsidR="00221421" w:rsidRPr="00221421" w:rsidRDefault="00221421" w:rsidP="00221421">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="2CB28173" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3C51B48E" w14:textId="77777777" w:rsidR="00221421" w:rsidRPr="00221421" w:rsidRDefault="00221421" w:rsidP="00221421">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="178BCB05" w14:textId="77777777" w:rsidR="00F0565B" w:rsidRDefault="00F0565B">
+    <w:p w14:paraId="2D8AA90E" w14:textId="77777777" w:rsidR="00221421" w:rsidRDefault="00221421" w:rsidP="00221421">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68F8343D" w14:textId="77777777" w:rsidR="00F0565B" w:rsidRDefault="00F0565B"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2DF129EB" w14:textId="77777777" w:rsidR="00F0565B" w:rsidRDefault="00F0565B">
+    <w:p w14:paraId="5FB7EA8F" w14:textId="77777777" w:rsidR="00221421" w:rsidRDefault="00221421" w:rsidP="00221421">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17E1F457" w14:textId="77777777" w:rsidR="00F0565B" w:rsidRDefault="00F0565B"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="617B4849" w14:textId="77777777" w:rsidR="00272A7C" w:rsidRPr="00E21727" w:rsidRDefault="00272A7C" w:rsidP="00272A7C">
+    <w:p w14:paraId="0E87E7DB" w14:textId="77777777" w:rsidR="00221421" w:rsidRPr="00584AAE" w:rsidRDefault="00221421" w:rsidP="00221421">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E21727">
+      <w:r w:rsidRPr="00584AAE">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00E21727">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="00584AAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> The potential for CO2 emissions from bottom trawled North Sea sediments, expert opinion, Wageningen Marine Research IJmuiden, January 2025</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...108 lines deleted...]
-  <w:p w14:paraId="711E9572" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="004F44C2">
+  <w:p w14:paraId="115DF329" w14:textId="77777777" w:rsidR="00221421" w:rsidRPr="00221421" w:rsidRDefault="00221421" w:rsidP="00221421">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...16 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...557 lines deleted...]
-  <w:p w14:paraId="4F046768" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="09175239" w14:textId="77777777" w:rsidR="00221421" w:rsidRPr="00221421" w:rsidRDefault="00221421" w:rsidP="00221421">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...919 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1D6769A2" w14:textId="77777777" w:rsidR="00221421" w:rsidRPr="00221421" w:rsidRDefault="00221421" w:rsidP="00221421">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
-[...1 lines deleted...]
-  <w:removeDateAndTime/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
-  <w:stylePaneFormatFilter w:val="3F04" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-[...1 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00064021"/>
-[...603 lines deleted...]
-    <w:rsid w:val="00FF192E"/>
+    <w:rsidRoot w:val="00221421"/>
+    <w:rsid w:val="000E4ADD"/>
+    <w:rsid w:val="001261E0"/>
+    <w:rsid w:val="00217BEA"/>
+    <w:rsid w:val="00221421"/>
+    <w:rsid w:val="00584AAE"/>
+    <w:rsid w:val="008759B0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="7CD66864"/>
+  <w14:docId w14:val="51800262"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{823F7091-5F28-4DC6-A2E6-C7705A3D38A4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3865,74 +1164,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -4081,1156 +1381,1202 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="000301C7"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop1Char1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00221421"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop2Char1"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00221421"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop3Char1"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00221421"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00221421"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00221421"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00221421"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00221421"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00221421"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00221421"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...336 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...7 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00221421"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...8 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00221421"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00221421"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
-[...3 lines deleted...]
-      <w:bCs/>
+    <w:semiHidden/>
+    <w:rsid w:val="00221421"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...3 lines deleted...]
-    <w:name w:val="Normal Indent"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00221421"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00221421"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00221421"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00221421"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00221421"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="99"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00221421"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00221421"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00221421"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
-[...5 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    <w:rsid w:val="00221421"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00221421"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...6 lines deleted...]
-    <w:name w:val="Title"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00221421"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00221421"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00221421"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="TitelChar"/>
-    <w:uiPriority w:val="10"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00221421"/>
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
-      <w:spacing w:after="300"/>
-[...31 lines deleted...]
-    <w:rsid w:val="00D1197D"/>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00221421"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00221421"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar1"/>
+    <w:rsid w:val="00221421"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00221421"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar1"/>
+    <w:rsid w:val="00221421"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00DE555F"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00221421"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
+    <w:name w:val="Huisstijl-Adres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-AdresChar"/>
+    <w:rsid w:val="00221421"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="192"/>
+      </w:tabs>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
+    <w:name w:val="Huisstijl-Gegeven Char Char"/>
+    <w:link w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="00221421"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
+    <w:name w:val="Huisstijl-Gegeven"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-GegevenCharChar"/>
+    <w:rsid w:val="00221421"/>
+    <w:pPr>
+      <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
+    <w:name w:val="Huisstijl-Rubricering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00221421"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-NAW">
+    <w:name w:val="Huisstijl-NAW"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00221421"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Retouradres">
+    <w:name w:val="Huisstijl-Retouradres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00221421"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-      <w:sz w:val="18"/>
-[...1 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Kopje">
+    <w:name w:val="Huisstijl-Kopje"/>
+    <w:basedOn w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="00221421"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Paginanummering">
+    <w:name w:val="Huisstijl-Paginanummering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00221421"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
+    <w:name w:val="Huisstijl-Adres Char"/>
+    <w:link w:val="Huisstijl-Adres"/>
+    <w:locked/>
+    <w:rsid w:val="00221421"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00221421"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00221421"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar1">
     <w:name w:val="Koptekst Char1"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00221421"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
-      <w:szCs w:val="24"/>
-[...45 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar1">
     <w:name w:val="Voettekst Char1"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
-    <w:rsid w:val="00DE555F"/>
+    <w:rsid w:val="00221421"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
-      <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F31AB9"/>
+    <w:rsid w:val="00221421"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revisie">
-[...71 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00584AAE"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
-  <clbl:label id="{4bde8109-f994-4a60-a1d3-5c95e2ff3620}" enabled="1" method="Privileged" siteId="{1321633e-f6b9-44e2-a44f-59b9d264ecb7}" contentBits="0" removed="0"/>
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>3</ap:Pages>
-  <ap:Words>1028</ap:Words>
-  <ap:Characters>5872</ap:Characters>
+  <ap:Words>1092</ap:Words>
+  <ap:Characters>6006</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>48</ap:Lines>
-  <ap:Paragraphs>13</ap:Paragraphs>
+  <ap:Lines>50</ap:Lines>
+  <ap:Paragraphs>14</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>6887</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>7084</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>