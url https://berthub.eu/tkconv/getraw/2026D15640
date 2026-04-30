--- v0 (2026-04-02)
+++ v1 (2026-04-30)
@@ -1,10790 +1,8369 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-[...5 lines deleted...]
-
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <!-- Modified by docx4j 8.3.15 (Apache licensed) using IBM_WEBSPHERE_XLXP JAXB in IBM Corporation Java 1.8.0_311 on Windows Server 2012 R2 -->
-[...33 lines deleted...]
-    <w:p w:rsidRPr="009D0030" w:rsidR="00960CF1" w:rsidP="00AF2803" w:rsidRDefault="00960CF1" w14:paraId="5598C5F3" w14:textId="00CB42D8">
+    <w:p w:rsidRPr="00054C64" w:rsidR="00054C64" w:rsidP="00054C64" w:rsidRDefault="00795009" w14:paraId="3C2490F3" w14:textId="1CDBD6CF">
       <w:pPr>
+        <w:ind w:left="1410" w:hanging="1410"/>
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D0030">
+      <w:r w:rsidRPr="00054C64">
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Wijziging</w:t>
+        <w:t>36</w:t>
       </w:r>
-      <w:r w:rsidR="007D10E2">
+      <w:r w:rsidRPr="00054C64" w:rsidR="00054C64">
         <w:rPr>
-          <w:b/>
-[...300 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00276E68" w:rsidR="00276E68">
+      <w:r w:rsidRPr="00054C64">
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
-[...2 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>De</w:t>
+        <w:t>799</w:t>
       </w:r>
-      <w:r w:rsidR="00276E68">
+      <w:r w:rsidRPr="00054C64" w:rsidR="00054C64">
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
-[...2 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>ze</w:t>
+        <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00276E68" w:rsidR="00276E68">
+      <w:r w:rsidRPr="00054C64" w:rsidR="00054C64">
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
-[...2 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> informatie actualiseert de antwoorden op de vragen 48 tot en met 53 in </w:t>
-[...80 lines deleted...]
-        <w:t>.</w:t>
+        <w:tab/>
+        <w:t>Wijziging van de Wet structuur uitvoeringsorganisatie werk en inkomen in verband met het bevorderen van proactieve dienstverlening door het UWV, de SVB en gemeenten (Wet proactieve dienstverlening SZW)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EE215C" w:rsidP="00EE215C" w:rsidRDefault="00EE215C" w14:paraId="34AF815F" w14:textId="77777777">
+    <w:p w:rsidRPr="00054C64" w:rsidR="00054C64" w:rsidP="00054C64" w:rsidRDefault="00054C64" w14:paraId="7FD28E49" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00054C64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00054C64" w:rsidR="00795009">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00054C64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00054C64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Brief van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00054C64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>minister van Werk en Participatie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00054C64" w:rsidR="00054C64" w:rsidP="00054C64" w:rsidRDefault="00054C64" w14:paraId="4FC38D02" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00054C64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00054C64" w:rsidRDefault="00054C64" w14:paraId="72ACF3BC" w14:textId="6D6B89C4">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00054C64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 2 april 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00054C64" w:rsidR="00795009">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00054C64" w:rsidR="00795009">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Voorafgaand aan de plenaire behandeling van het wetsvoorstel proactieve dienstverlening SZW (Kamerstukken II 36 799, nrs. 2 en 3) wil ik u mede namens de minister van SZW informeren over een wijziging in de financiële dekking van proactieve dienstverlening. Verder wil ik voldoen aan mijn toezegging tijdens het commissiedebat over de Participatiewet op 24 maart jl. om vragen van het lid Ceder (CU) schriftelijk te beantwoorden over het gebruik van gegevens van de Belastingdienst voor proactieve dienstverlening door gemeenten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="700F6B41" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="1A92957A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00054C64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wijziging financiële dekking</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="047D1C5A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00054C64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In de Nota naar aanleiding van het verslag (Kamerstukken II 36 799, nr. 6) is de Kamer naar aanleiding van vragen van de fracties GroenLinks-PvdA, D66 en BBB geïnformeerd over de geraamde kosten en dekking. Op dat moment is gemeld dat de gehele dekking van het wetsvoorstel is gereserveerd en dat de dekking voor het conceptbesluit ontbrak voor het gebruik van bijzondere bijstand.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="4EB5508E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="1CE049B4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00054C64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vanwege een verwachte toename van het aantal WIA-instroomgevallen ten tijde van de voorjaarsbesluitvorming is er minder financiële ruimte voor proactieve dienstverlening. Conform de begrotingsregels moeten tegenvallers binnen het eigen departement worden opgevangen. Het kabinet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00054C64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">heeft ervoor gekozen om dekking te vinden in middelen die nog niet zijn uitgegeven, zoals de gereserveerde middelen voor proactieve dienstverlening. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00054C64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hierdoor zijn op dit moment geen financiële middelen beschikbaar voor gegevensuitwisseling ten behoeve van het extra gebruik van de algemene bijstand. Dit heeft geen gevolgen voor de toekenning van de Participatiewet. Wel betekent het dat gemeenten dit onderdeel van proactieve dienstverlening voorlopig niet kunnen inzetten om mensen actief te benaderen die mogelijk recht hebben op ondersteuning. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="63784A5E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="18C9D909" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00054C64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet gaat gewoon door met proactieve dienstverlening. Echter betekenen de financiële tegenvallers dat het kabinet genoodzaakt is onderdelen meer gefaseerd in te voeren dan gepland. Graag wijs ik uw Kamer erop dat het wetstraject zodanig wordt ingericht dat de grondslag voor gegevensdeling voor de algemene bijstand in zowel het wetsvoorstel als de conceptbesluit proactieve dienstverlening SZW wordt opgenomen. Aan het wetsvoorstel verandert niets. Op het moment dat er weer </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00054C64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>financiële middelen beschikbaar zijn, is het mogelijk om het onderdeel in het conceptbesluit over de Participatiewet via koninklijk besluit alsnog in werking te laten treden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="1297DC6E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00054C64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In bijlage 1 is een geactualiseerd overzicht gevoegd van de geraamde en beschikbare middelen voor proactieve dienstverlening en ook van de geraamde en ontbrekende middelen. Deze informatie actualiseert de antwoorden op de vragen 48 tot en met 53 in het eerder verstuurde Nota naar aanleiding van het verslag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="66F0173D" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="970"/>
         </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="009D0030" w:rsidR="00960CF1" w:rsidP="00960CF1" w:rsidRDefault="00562AF1" w14:paraId="774FA152" w14:textId="6003F9F7">
-      <w:r>
+    <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="23B8709B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00054C64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Vervolg</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00613491" w:rsidP="00613491" w:rsidRDefault="00960CF1" w14:paraId="270AAB81" w14:textId="7557C847">
+    <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="75C49DEE" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D45333">
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00054C64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het wetsvoorstel blijft onveranderd. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E763B8" w:rsidR="00613491" w:rsidP="00613491" w:rsidRDefault="00562AF1" w14:paraId="63690C8B" w14:textId="05B987DB">
+    <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="12EBB970" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00054C64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Afhankelijk van de parlementaire behandeling is de gewenste inwerkingtreding van het wetsvoorstel 1 juli 2026. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E763B8" w:rsidR="00E763B8" w:rsidP="00613491" w:rsidRDefault="00E763B8" w14:paraId="29838918" w14:textId="2DA01732">
+    <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="7835A878" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E763B8">
-[...18 lines deleted...]
-        <w:t>is al in internetconsultatie geweest en moet naar de Raad van State voor advies na aanname van het wetsvoorstel door de Tweede Kamer.</w:t>
+      <w:r w:rsidRPr="00054C64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Daarna volgt het Besluit proactieve dienstverlening SZW waarin de samenwerking tussen de dienstverleners en de gegevensuitwisseling wordt uitgewerkt. Het conceptbesluit is al in internetconsultatie geweest en moet naar de Raad van State voor advies na aanname van het wetsvoorstel door de Tweede Kamer.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00276E68" w:rsidP="009D05CE" w:rsidRDefault="00276E68" w14:paraId="0C464735" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00276E68" w:rsidR="009D05CE" w:rsidP="009D05CE" w:rsidRDefault="00562AF1" w14:paraId="48747A30" w14:textId="080D3B09">
+    <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="3D8CF8EF" w14:textId="77777777">
       <w:pPr>
+        <w:spacing w:after="0"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="6436ADAE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00054C64">
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Welke dienstverlening doen we proactief</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00960CF1" w:rsidR="00960CF1" w:rsidP="00960CF1" w:rsidRDefault="00960CF1" w14:paraId="6BC78C8D" w14:textId="1E14CC80">
+    <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="20B1E9A5" w14:textId="77777777">
       <w:pPr>
+        <w:spacing w:after="0"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="211D1F"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00960CF1">
-        <w:t xml:space="preserve">Ondanks de financiële beperkingen </w:t>
+      <w:r w:rsidRPr="00054C64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ondanks de financiële beperkingen van dit moment blijft het kabinet inzetten op proactieve dienstverlening en richten we ons in eerste instantie </w:t>
       </w:r>
-      <w:r w:rsidR="0070166D">
-        <w:t xml:space="preserve">van dit moment </w:t>
+      <w:r w:rsidRPr="00054C64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="211D1F"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>op mensen buiten de Participatiewet. We kunnen h</w:t>
       </w:r>
-      <w:r w:rsidRPr="00960CF1">
-[...8 lines deleted...]
-      <w:r w:rsidR="0070166D">
+      <w:r w:rsidRPr="00054C64">
         <w:rPr>
-          <w:color w:val="211D1F"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">op </w:t>
-[...29 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>et volgende wel doen met de inwerkingtreding van de wet:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00960CF1" w:rsidR="00960CF1" w:rsidP="00960CF1" w:rsidRDefault="0070166D" w14:paraId="616800DF" w14:textId="3186A821">
+    <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="645D14F6" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="2"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00054C64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gecombineerde aanvraag bij UWV van WW en Toeslagenwet, zodat zoeken naar werk niet belemmerd wordt door een grote inkomensterugval. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0070166D" w:rsidP="00960CF1" w:rsidRDefault="0070166D" w14:paraId="5CC769B2" w14:textId="77777777">
+    <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="61FA2025" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="2"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00054C64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>UWV kan mensen, die bijvoorbeeld niet aanmerking komen voor Wajong of WIA, actief wijzen op de mogelijkheid om ondersteuning te krijgen van de gemeente.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00960CF1" w:rsidR="00960CF1" w:rsidP="00960CF1" w:rsidRDefault="0070166D" w14:paraId="6DF64A65" w14:textId="372B98D9">
+    <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="53B0122B" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="2"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...15 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00054C64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Gemeenten mogen straks eigen gegevens gebruiken om inwoners te bereiken en ondersteunen bij werk en inkomen. Ook mogen zij voor een aantal uitkeringen en voorzieningen gegevens van UWV en de SVB ontvangen over inwoners die mogelijk recht hebben op hulp, bijvoorbeeld voor schuldhulpverlening en kwijtschelding van lokale belastingen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00613491" w:rsidR="00960CF1" w:rsidP="00960CF1" w:rsidRDefault="00613491" w14:paraId="1C90E74D" w14:textId="4C7EC2BB">
+    <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="24B5D696" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="2"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> middelen beschikbaar zijn.</w:t>
+      <w:r w:rsidRPr="00054C64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Met de dienstverleners en cliënten doen we komende tijd ervaringen op voor een volgende stap, zoals het beter bereiken van mensen met recht op bijstand, zodra hiervoor ook middelen beschikbaar zijn.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D0030" w:rsidP="003A4901" w:rsidRDefault="009D0030" w14:paraId="463C7F0C" w14:textId="77777777">
+    <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="6EF5FF99" w14:textId="77777777">
       <w:pPr>
+        <w:spacing w:after="0"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00EE2986" w:rsidR="003A4901" w:rsidP="003A4901" w:rsidRDefault="003A4901" w14:paraId="6D6DE10B" w14:textId="75FEACEA">
+    <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="6E5B78E1" w14:textId="77777777">
       <w:pPr>
+        <w:spacing w:after="0"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE2986">
+      <w:r w:rsidRPr="00054C64">
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Gegevens Belastingdienst voor proactieve dienstverlening</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E47F10" w:rsidP="00E47F10" w:rsidRDefault="00E47F10" w14:paraId="2B5F423B" w14:textId="734869F7">
-[...1 lines deleted...]
-        <w:t>Tijdens het commissiedebat over de Participatiewet op 24 maart 2026 heeft het lid Ceder</w:t>
+    <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="463949F2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00054C64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tijdens het commissiedebat over de Participatiewet op 24 maart 2026 heeft het lid Ceder (CU) gevraagd waarom het wetsvoorstel niet mogelijk maakt dat gegevens van de Belastingdienst voor proactieve dienstverlening worden gebruikt en of te grote financiële consequenties een reden zijn. In het wetsvoorstel wordt onder andere door gebruik te maken van gegevens van de Belangdienst voorgesteld relatief eenvoudig en op een snelle manier invulling te geven aan proactieve </w:t>
       </w:r>
-      <w:r w:rsidR="00462D9A">
-[...3 lines deleted...]
-        <w:t>(CU) gevraagd waarom het wetsvoorstel niet mogelijk maakt dat gegevens van de Belastingdienst voor proactieve dienstverlening worden gebruikt en of te grote financiële consequenties een reden zijn. In het wetsvoorstel wordt onder andere door gebruik te maken van gegevens van de Belangdienst voorgesteld relatief eenvoudig en op een snelle manier invulling te geven aan proactieve dienstverlening. Zo stelt het wetsvoorstel voor de polisadministratie te gebruiken voor proactieve dienstverlening. Het UWV beheert de polisadministratie en die bevat ook inkomensgegevens van de Belastingdienst. Daarmee is de belangrijkste stap gezet, namelijk het kunnen delen van inkomensgegevens voor proactieve dienstverlening.</w:t>
+      <w:r w:rsidRPr="00054C64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>dienstverlening. Zo stelt het wetsvoorstel voor de polisadministratie te gebruiken voor proactieve dienstverlening. Het UWV beheert de polisadministratie en die bevat ook inkomensgegevens van de Belastingdienst. Daarmee is de belangrijkste stap gezet, namelijk het kunnen delen van inkomensgegevens voor proactieve dienstverlening.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003A4901" w:rsidP="003A4901" w:rsidRDefault="003A4901" w14:paraId="007CA62F" w14:textId="77777777"/>
-    <w:p w:rsidR="00FE4C2F" w:rsidRDefault="00FE4C2F" w14:paraId="35083ED8" w14:textId="77777777">
+    <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="1ED6ACA5" w14:textId="77777777">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="003A4901" w:rsidP="003A4901" w:rsidRDefault="003A4901" w14:paraId="48FFF6E5" w14:textId="59809606">
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="11D06CFB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00054C64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>In een volgende fase kunnen uitbreidingen worden overwogen. Een voorbeeld betreft gegevens van de Belastingdienst over vermogen die bij de aangifte inkomstenbelasting worden verzameld en inkomensgegevens van mensen die niet in loondienst zijn en die onder meer in de basisregistratie inkomen (BRI) zijn opgenomen. Met deze gegevens kan nauwkeuriger worden ingeschat of iemand voldoet aan de inkomens- en vermogensgrenzen voor een uitkering of voorziening. De Wet SUWI moet worden aangepast om de ontvangst door gemeenten van deze gegevens mogelijk te maken. Voor de SVB en UWV bestaat deze mogelijkheid al, na uitwerking in het conceptbesluit proactieve dienstverlening SZW. Om zeker te zijn dat deze uitbreiding van de gegevensuitwisseling uitvoerbaar is, is het raadzaam eerst een pilot uit te voeren. Dit zou juridisch geregeld kunnen worden met een ministeriële regeling. In paragraaf 3.3.2 van de memorie van toelichting wordt dit verder toegelicht (Kamerstukken II 36 799, nr. 3).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003A4901" w:rsidP="003A4901" w:rsidRDefault="003A4901" w14:paraId="1EAF9446" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="03F18C24" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="6499E1F8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00054C64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>De verwachting is niet dat door extra gegevens van de Belastingdienst meer uitkeringen verstrekt zouden worden. Wel kan gedeeltelijk worden voorkomen dat mensen ten onrechte worden benaderd in het kader van proactieve dienstverlening, omdat zij een te hoog inkomen of te veel vermogen blijken te hebben om in aanmerking te komen voor ondersteuning. Financiële consequenties zijn daarom vooralsnog geen overweging.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF0DF9" w:rsidRDefault="00AF2803" w14:paraId="09C3E3F9" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00054C64" w:rsidRDefault="00795009" w14:paraId="63FDD17B" w14:textId="49E4214D">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00054C64" w:rsidRDefault="00795009" w14:paraId="1B5A402A" w14:textId="660637EA">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00054C64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00054C64" w:rsidR="00054C64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00054C64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inister van Werk en Participatie,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF0DF9" w:rsidRDefault="00EF0DF9" w14:paraId="3B0D7072" w14:textId="77777777">
+    <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00054C64" w:rsidRDefault="00795009" w14:paraId="6D4170AA" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="WitregelW1bodytekst"/>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
-    </w:p>
-[...10 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00054C64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>A.A. Aartsen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00613491" w:rsidRDefault="00613491" w14:paraId="1540C68D" w14:textId="77777777">
+    <w:p w:rsidRPr="00054C64" w:rsidR="00054C64" w:rsidP="00054C64" w:rsidRDefault="00054C64" w14:paraId="1F71918A" w14:textId="77777777">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="028C088C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00054C64">
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AC3833" w:rsidR="00AC3833" w:rsidRDefault="00AC3833" w14:paraId="47AEE701" w14:textId="78880550">
+    <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="51308DCB" w14:textId="77777777">
       <w:pPr>
+        <w:spacing w:after="0"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AC3833">
+      <w:r w:rsidRPr="00054C64">
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Bijlage</w:t>
-[...13 lines deleted...]
-        <w:t>: Middelen wetsvoorstel en conceptbesluit proactieve dienstverlening SZW</w:t>
+        <w:t>Bijlage 1: Middelen wetsvoorstel en conceptbesluit proactieve dienstverlening SZW</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AC3833" w:rsidRDefault="00AC3833" w14:paraId="1BE0EC7B" w14:textId="77777777"/>
-[...5 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="4EBC81A9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="5A0A4B51" w14:textId="15901C0D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00054C64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Tabel 1: Geraamde en beschikbare middelen proactieve dienstverlening SZW</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="7900" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3000"/>
         <w:gridCol w:w="700"/>
         <w:gridCol w:w="700"/>
         <w:gridCol w:w="700"/>
         <w:gridCol w:w="700"/>
         <w:gridCol w:w="700"/>
         <w:gridCol w:w="700"/>
         <w:gridCol w:w="700"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="000E4EEE" w:rsidR="00AC3833" w:rsidTr="00AC3833" w14:paraId="678C65FD" w14:textId="77777777">
+      <w:tr w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidTr="000E0EBB" w14:paraId="29D596E3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="156082"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E4EEE" w:rsidR="00AC3833" w:rsidP="00AC3833" w:rsidRDefault="00AC3833" w14:paraId="724902F2" w14:textId="77777777">
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="57F847A7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Financiële middelen (x mln.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="156082"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E4EEE" w:rsidR="00AC3833" w:rsidP="00AC3833" w:rsidRDefault="00AC3833" w14:paraId="7603005C" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="6AE1BAB7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="156082"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E4EEE" w:rsidR="00AC3833" w:rsidP="00AC3833" w:rsidRDefault="00AC3833" w14:paraId="6C31D2C3" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="70C4F1A5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="156082"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E4EEE" w:rsidR="00AC3833" w:rsidP="00AC3833" w:rsidRDefault="00AC3833" w14:paraId="4E6F8118" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="4E7727D3" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2028</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="156082"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E4EEE" w:rsidR="00AC3833" w:rsidP="00AC3833" w:rsidRDefault="00AC3833" w14:paraId="26B8521B" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="4C3F9E3F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2029</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="156082"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E4EEE" w:rsidR="00AC3833" w:rsidP="00AC3833" w:rsidRDefault="00AC3833" w14:paraId="0832AE3A" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="3FA6B380" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2030</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="156082"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E4EEE" w:rsidR="00AC3833" w:rsidP="00AC3833" w:rsidRDefault="00AC3833" w14:paraId="1B52A770" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="7940FC74" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2031</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="156082"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E4EEE" w:rsidR="00AC3833" w:rsidP="00AC3833" w:rsidRDefault="00AC3833" w14:paraId="4CEE2849" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="4D21EEDE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Struc. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000E4EEE" w:rsidR="00AC3833" w:rsidTr="00AC3833" w14:paraId="7485B96C" w14:textId="77777777">
+      <w:tr w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidTr="000E0EBB" w14:paraId="4DCCD933" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E4EEE" w:rsidR="00AC3833" w:rsidP="00AC3833" w:rsidRDefault="00AC3833" w14:paraId="10318337" w14:textId="77777777">
-[...18 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="020A4CF3" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Uitkeringslasten </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E4EEE" w:rsidR="00AC3833" w:rsidP="00AC3833" w:rsidRDefault="00AC3833" w14:paraId="56838276" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="6036A885" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E4EEE" w:rsidR="00AC3833" w:rsidP="00AC3833" w:rsidRDefault="00AC3833" w14:paraId="0E30CC86" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="2BEBD089" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E4EEE" w:rsidR="00AC3833" w:rsidP="00AC3833" w:rsidRDefault="00AC3833" w14:paraId="0122FA7D" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="10ABD690" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E4EEE" w:rsidR="00AC3833" w:rsidP="00AC3833" w:rsidRDefault="00AC3833" w14:paraId="35F03DAA" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="2B530E08" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E4EEE" w:rsidR="00AC3833" w:rsidP="00AC3833" w:rsidRDefault="00AC3833" w14:paraId="5C7A7BB3" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="2C4E19D5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E4EEE" w:rsidR="00AC3833" w:rsidP="00AC3833" w:rsidRDefault="00AC3833" w14:paraId="61E85845" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="4B41BA73" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E4EEE" w:rsidR="00AC3833" w:rsidP="00AC3833" w:rsidRDefault="00AC3833" w14:paraId="298F2B88" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="339A9EDA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000E4EEE" w:rsidR="00AC3833" w:rsidTr="00AC3833" w14:paraId="4C1C5C61" w14:textId="77777777">
+      <w:tr w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidTr="000E0EBB" w14:paraId="618556EC" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E4EEE" w:rsidR="00AC3833" w:rsidP="00AC3833" w:rsidRDefault="00AC3833" w14:paraId="49276D34" w14:textId="77777777">
-[...18 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="46B568B9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">TW </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E4EEE" w:rsidR="00AC3833" w:rsidP="00AC3833" w:rsidRDefault="00AC3833" w14:paraId="08953F3B" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="387F49F7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E4EEE" w:rsidR="00AC3833" w:rsidP="00AC3833" w:rsidRDefault="00AC3833" w14:paraId="60A77E04" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="06454A85" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>7,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E4EEE" w:rsidR="00AC3833" w:rsidP="00AC3833" w:rsidRDefault="00AC3833" w14:paraId="149A5984" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="2B48963A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>12,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E4EEE" w:rsidR="00AC3833" w:rsidP="00AC3833" w:rsidRDefault="00AC3833" w14:paraId="0068CC50" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="1AB7F49B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>17,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E4EEE" w:rsidR="00AC3833" w:rsidP="00AC3833" w:rsidRDefault="00AC3833" w14:paraId="4F72C4BF" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="1E2FA75E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>19,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E4EEE" w:rsidR="00AC3833" w:rsidP="00AC3833" w:rsidRDefault="00AC3833" w14:paraId="00F2A943" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="25347873" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>19,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E4EEE" w:rsidR="00AC3833" w:rsidP="00AC3833" w:rsidRDefault="00AC3833" w14:paraId="785410FB" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="68FD8933" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>19,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000E4EEE" w:rsidR="00AC3833" w:rsidTr="00AC3833" w14:paraId="4F022D0E" w14:textId="77777777">
+      <w:tr w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidTr="000E0EBB" w14:paraId="315E5570" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E4EEE" w:rsidR="00AC3833" w:rsidP="00AC3833" w:rsidRDefault="00AC3833" w14:paraId="7710C988" w14:textId="77777777">
-[...18 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="53647D11" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">AIO </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E4EEE" w:rsidR="00AC3833" w:rsidP="00AC3833" w:rsidRDefault="00AC3833" w14:paraId="5A104D82" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="511ECD24" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E4EEE" w:rsidR="00AC3833" w:rsidP="00AC3833" w:rsidRDefault="00AC3833" w14:paraId="3E7A4BAB" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="25B0C15C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E4EEE" w:rsidR="00AC3833" w:rsidP="00AC3833" w:rsidRDefault="00AC3833" w14:paraId="74B5B7FC" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="08F6B3C0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E4EEE" w:rsidR="00AC3833" w:rsidP="00AC3833" w:rsidRDefault="00AC3833" w14:paraId="7A6028B8" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="7B5A919B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E4EEE" w:rsidR="00AC3833" w:rsidP="00AC3833" w:rsidRDefault="00AC3833" w14:paraId="56070384" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="5C90E4BD" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E4EEE" w:rsidR="00AC3833" w:rsidP="00AC3833" w:rsidRDefault="00AC3833" w14:paraId="661ED5B6" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="3DA40332" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E4EEE" w:rsidR="00AC3833" w:rsidP="00AC3833" w:rsidRDefault="00AC3833" w14:paraId="47F9A37F" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="581B7B84" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000E4EEE" w:rsidR="00AC3833" w:rsidTr="00AC3833" w14:paraId="09E9A691" w14:textId="77777777">
+      <w:tr w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidTr="000E0EBB" w14:paraId="7AC9D1B4" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E4EEE" w:rsidR="00AC3833" w:rsidP="00AC3833" w:rsidRDefault="00AC3833" w14:paraId="21875DD6" w14:textId="77777777">
-[...18 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="0B008567" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Uitvoeringskosten </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E4EEE" w:rsidR="00AC3833" w:rsidP="00AC3833" w:rsidRDefault="00AC3833" w14:paraId="612795DC" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="2E0A807C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E4EEE" w:rsidR="00AC3833" w:rsidP="00AC3833" w:rsidRDefault="00AC3833" w14:paraId="46ACFED3" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="63EFD422" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E4EEE" w:rsidR="00AC3833" w:rsidP="00AC3833" w:rsidRDefault="00AC3833" w14:paraId="75B8BFB0" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="02AA1A4F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E4EEE" w:rsidR="00AC3833" w:rsidP="00AC3833" w:rsidRDefault="00AC3833" w14:paraId="4B9EB760" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="52C00923" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E4EEE" w:rsidR="00AC3833" w:rsidP="00AC3833" w:rsidRDefault="00AC3833" w14:paraId="22EDC235" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="2C2B65A6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E4EEE" w:rsidR="00AC3833" w:rsidP="00AC3833" w:rsidRDefault="00AC3833" w14:paraId="1640270D" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="17E76B4C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E4EEE" w:rsidR="00AC3833" w:rsidP="00AC3833" w:rsidRDefault="00AC3833" w14:paraId="3626CF40" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="240BFBDB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000E4EEE" w:rsidR="00AC3833" w:rsidTr="00AC3833" w14:paraId="1B337799" w14:textId="77777777">
+      <w:tr w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidTr="000E0EBB" w14:paraId="1FD88474" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E4EEE" w:rsidR="00AC3833" w:rsidP="00AC3833" w:rsidRDefault="00AC3833" w14:paraId="63A7B3C2" w14:textId="77777777">
-[...18 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="2B7EDBBB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">TW </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E4EEE" w:rsidR="00AC3833" w:rsidP="00AC3833" w:rsidRDefault="00AC3833" w14:paraId="33A80453" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="3CC059CB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E4EEE" w:rsidR="00AC3833" w:rsidP="00AC3833" w:rsidRDefault="00AC3833" w14:paraId="4FBABEBD" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="3A4197D0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E4EEE" w:rsidR="00AC3833" w:rsidP="00AC3833" w:rsidRDefault="00AC3833" w14:paraId="4A3449A7" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="0169E2F4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E4EEE" w:rsidR="00AC3833" w:rsidP="00AC3833" w:rsidRDefault="00AC3833" w14:paraId="52FA6236" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="56345CB1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E4EEE" w:rsidR="00AC3833" w:rsidP="00AC3833" w:rsidRDefault="00AC3833" w14:paraId="6A968396" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="31D4D908" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>4,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E4EEE" w:rsidR="00AC3833" w:rsidP="00AC3833" w:rsidRDefault="00AC3833" w14:paraId="2B4306C2" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="4D96C7F8" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>4,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E4EEE" w:rsidR="00AC3833" w:rsidP="00AC3833" w:rsidRDefault="00AC3833" w14:paraId="4566FE38" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="2C825A8C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000E4EEE" w:rsidR="00AC3833" w:rsidTr="00AC3833" w14:paraId="4CC897C1" w14:textId="77777777">
+      <w:tr w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidTr="000E0EBB" w14:paraId="42016BD1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E4EEE" w:rsidR="00AC3833" w:rsidP="00AC3833" w:rsidRDefault="00AC3833" w14:paraId="207FE67A" w14:textId="77777777">
-[...18 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="505E1694" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">AIO </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E4EEE" w:rsidR="00AC3833" w:rsidP="00AC3833" w:rsidRDefault="00AC3833" w14:paraId="65B98B25" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="44950DB2" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E4EEE" w:rsidR="00AC3833" w:rsidP="00AC3833" w:rsidRDefault="00AC3833" w14:paraId="1A1BE675" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="253B4F04" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E4EEE" w:rsidR="00AC3833" w:rsidP="00AC3833" w:rsidRDefault="00AC3833" w14:paraId="3B64CC14" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="6F530EC3" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E4EEE" w:rsidR="00AC3833" w:rsidP="00AC3833" w:rsidRDefault="00AC3833" w14:paraId="24F5F03C" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="606A4586" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E4EEE" w:rsidR="00AC3833" w:rsidP="00AC3833" w:rsidRDefault="00AC3833" w14:paraId="0A0E06E4" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="67FA1B17" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E4EEE" w:rsidR="00AC3833" w:rsidP="00AC3833" w:rsidRDefault="00AC3833" w14:paraId="572B0B2E" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="00EE3367" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E4EEE" w:rsidR="00AC3833" w:rsidP="00AC3833" w:rsidRDefault="00AC3833" w14:paraId="2958BFF3" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="4D369510" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000E4EEE" w:rsidR="00AC3833" w:rsidTr="00AC3833" w14:paraId="4E655111" w14:textId="77777777">
+      <w:tr w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidTr="000E0EBB" w14:paraId="7C13C7DD" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E4EEE" w:rsidR="00AC3833" w:rsidP="00AC3833" w:rsidRDefault="00AC3833" w14:paraId="4672B615" w14:textId="77777777">
-[...18 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="4B921089" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Studietoeslag </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E4EEE" w:rsidR="00AC3833" w:rsidP="00AC3833" w:rsidRDefault="00AC3833" w14:paraId="39C01DD8" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="3D9128EB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E4EEE" w:rsidR="00AC3833" w:rsidP="00AC3833" w:rsidRDefault="00AC3833" w14:paraId="1A45B59F" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="04DB8E59" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E4EEE" w:rsidR="00AC3833" w:rsidP="00AC3833" w:rsidRDefault="00AC3833" w14:paraId="7F55598B" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="75F0B10A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E4EEE" w:rsidR="00AC3833" w:rsidP="00AC3833" w:rsidRDefault="00AC3833" w14:paraId="08591FF6" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="2DC4BC21" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E4EEE" w:rsidR="00AC3833" w:rsidP="00AC3833" w:rsidRDefault="00AC3833" w14:paraId="5E2BDA96" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="6F71FC40" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E4EEE" w:rsidR="00AC3833" w:rsidP="00AC3833" w:rsidRDefault="00AC3833" w14:paraId="536D8B80" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="02E72149" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E4EEE" w:rsidR="00AC3833" w:rsidP="00AC3833" w:rsidRDefault="00AC3833" w14:paraId="2C8D93A1" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="77F48EB6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000E4EEE" w:rsidR="00AC3833" w:rsidTr="00AC3833" w14:paraId="4CBD8C32" w14:textId="77777777">
+      <w:tr w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidTr="000E0EBB" w14:paraId="6316B195" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E4EEE" w:rsidR="00AC3833" w:rsidP="00AC3833" w:rsidRDefault="00AC3833" w14:paraId="1FE3E141" w14:textId="77777777">
-[...18 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="1DE761D9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ondersteuning BIDN/BKWI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E4EEE" w:rsidR="00AC3833" w:rsidP="00AC3833" w:rsidRDefault="00AC3833" w14:paraId="0445398F" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="50A17F59" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E4EEE" w:rsidR="00AC3833" w:rsidP="00AC3833" w:rsidRDefault="00AC3833" w14:paraId="6EBDC63D" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="5E9F580A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E4EEE" w:rsidR="00AC3833" w:rsidP="00AC3833" w:rsidRDefault="00AC3833" w14:paraId="016B0135" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="22016841" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E4EEE" w:rsidR="00AC3833" w:rsidP="00AC3833" w:rsidRDefault="00AC3833" w14:paraId="011A093A" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="2B093951" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E4EEE" w:rsidR="00AC3833" w:rsidP="00AC3833" w:rsidRDefault="00AC3833" w14:paraId="5EE0A7AC" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="1BE898A4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E4EEE" w:rsidR="00AC3833" w:rsidP="00AC3833" w:rsidRDefault="00AC3833" w14:paraId="6B8D6043" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="4534989B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E4EEE" w:rsidR="00AC3833" w:rsidP="00AC3833" w:rsidRDefault="00AC3833" w14:paraId="29B2D5B7" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="0DCF41A9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000E4EEE" w:rsidR="00AC3833" w:rsidTr="00AC3833" w14:paraId="7D4E535B" w14:textId="77777777">
+      <w:tr w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidTr="000E0EBB" w14:paraId="3C6CEB90" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E4EEE" w:rsidR="00AC3833" w:rsidP="00AC3833" w:rsidRDefault="00AC3833" w14:paraId="1EB83547" w14:textId="77777777">
-[...18 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="78A77C04" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Schuldhulpverlening</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E4EEE" w:rsidR="00AC3833" w:rsidP="00AC3833" w:rsidRDefault="00AC3833" w14:paraId="1BE0B9D7" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="4C4D8BF4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E4EEE" w:rsidR="00AC3833" w:rsidP="00AC3833" w:rsidRDefault="00AC3833" w14:paraId="174626CE" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="55FEFC10" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E4EEE" w:rsidR="00AC3833" w:rsidP="00AC3833" w:rsidRDefault="00AC3833" w14:paraId="794B5B10" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="3218C549" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E4EEE" w:rsidR="00AC3833" w:rsidP="00AC3833" w:rsidRDefault="00AC3833" w14:paraId="5AF177C9" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="7B554254" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E4EEE" w:rsidR="00AC3833" w:rsidP="00AC3833" w:rsidRDefault="00AC3833" w14:paraId="7C8D4756" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="10DE954B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E4EEE" w:rsidR="00AC3833" w:rsidP="00AC3833" w:rsidRDefault="00AC3833" w14:paraId="52F6AEF8" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="46120CA0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E4EEE" w:rsidR="00AC3833" w:rsidP="00AC3833" w:rsidRDefault="00AC3833" w14:paraId="5CA33C54" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="3D7B40AC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000E4EEE" w:rsidR="00AC3833" w:rsidTr="00AC3833" w14:paraId="3BF6B7FC" w14:textId="77777777">
+      <w:tr w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidTr="000E0EBB" w14:paraId="3413F484" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="double" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E4EEE" w:rsidR="00AC3833" w:rsidP="00AC3833" w:rsidRDefault="00AC3833" w14:paraId="40E0B907" w14:textId="77777777">
-[...18 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="3995CE6D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Monitoring &amp; evaluatie </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="double" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E4EEE" w:rsidR="00AC3833" w:rsidP="00AC3833" w:rsidRDefault="00AC3833" w14:paraId="08271BD6" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="431D00A4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="double" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E4EEE" w:rsidR="00AC3833" w:rsidP="00AC3833" w:rsidRDefault="00AC3833" w14:paraId="5F638F7F" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="4AAE73A3" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="double" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E4EEE" w:rsidR="00AC3833" w:rsidP="00AC3833" w:rsidRDefault="00AC3833" w14:paraId="0984E22B" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="219708D0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="double" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E4EEE" w:rsidR="00AC3833" w:rsidP="00AC3833" w:rsidRDefault="00AC3833" w14:paraId="49E535BB" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="3A39C9D0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="double" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E4EEE" w:rsidR="00AC3833" w:rsidP="00AC3833" w:rsidRDefault="00AC3833" w14:paraId="794B23EB" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="55FFF785" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="double" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E4EEE" w:rsidR="00AC3833" w:rsidP="00AC3833" w:rsidRDefault="00AC3833" w14:paraId="52ADD82B" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="57C783AE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="double" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E4EEE" w:rsidR="00AC3833" w:rsidP="00AC3833" w:rsidRDefault="00AC3833" w14:paraId="724AD5BD" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="1C13864D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000E4EEE" w:rsidR="00AC3833" w:rsidTr="00AC3833" w14:paraId="07207D2F" w14:textId="77777777">
+      <w:tr w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidTr="000E0EBB" w14:paraId="76E9D3EF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E4EEE" w:rsidR="00AC3833" w:rsidP="00AC3833" w:rsidRDefault="00AC3833" w14:paraId="02FD0FFF" w14:textId="77777777">
-[...18 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="7C983CCC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Totaal </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E4EEE" w:rsidR="00AC3833" w:rsidP="00AC3833" w:rsidRDefault="00AC3833" w14:paraId="415B6E1F" w14:textId="77777777">
-[...19 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="77615DEF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>9,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E4EEE" w:rsidR="00AC3833" w:rsidP="00AC3833" w:rsidRDefault="00AC3833" w14:paraId="6B9C75DA" w14:textId="77777777">
-[...19 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="6D5D9587" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>18,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E4EEE" w:rsidR="00AC3833" w:rsidP="00AC3833" w:rsidRDefault="00AC3833" w14:paraId="6C620DD3" w14:textId="77777777">
-[...19 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="3A3E580D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>24,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E4EEE" w:rsidR="00AC3833" w:rsidP="00AC3833" w:rsidRDefault="00AC3833" w14:paraId="08B94B92" w14:textId="77777777">
-[...19 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="04C4B5E1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>30,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E4EEE" w:rsidR="00AC3833" w:rsidP="00AC3833" w:rsidRDefault="00AC3833" w14:paraId="4794D384" w14:textId="77777777">
-[...19 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="09823356" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>33,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E4EEE" w:rsidR="00AC3833" w:rsidP="00AC3833" w:rsidRDefault="00AC3833" w14:paraId="338340A0" w14:textId="77777777">
-[...19 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="62F81F5D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>33,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E4EEE" w:rsidR="00AC3833" w:rsidP="00AC3833" w:rsidRDefault="00AC3833" w14:paraId="4D531384" w14:textId="77777777">
-[...19 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="63D82AAB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>34,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000E4EEE" w:rsidR="00AC3833" w:rsidTr="00AC3833" w14:paraId="701DDA1B" w14:textId="77777777">
+      <w:tr w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidTr="000E0EBB" w14:paraId="40CA1DC6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E4EEE" w:rsidR="00AC3833" w:rsidP="00AC3833" w:rsidRDefault="00AC3833" w14:paraId="046F1978" w14:textId="77777777">
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="037474A9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">w.v. wetsvoorstel </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E4EEE" w:rsidR="00AC3833" w:rsidP="00AC3833" w:rsidRDefault="00AC3833" w14:paraId="3530B635" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="25AC1C30" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E4EEE" w:rsidR="00AC3833" w:rsidP="00AC3833" w:rsidRDefault="00AC3833" w14:paraId="28CAF023" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="56C21808" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>8,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E4EEE" w:rsidR="00AC3833" w:rsidP="00AC3833" w:rsidRDefault="00AC3833" w14:paraId="0C6B433D" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="6F20C664" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>14,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E4EEE" w:rsidR="00AC3833" w:rsidP="00AC3833" w:rsidRDefault="00AC3833" w14:paraId="09FF2A72" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="5767E236" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>20,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E4EEE" w:rsidR="00AC3833" w:rsidP="00AC3833" w:rsidRDefault="00AC3833" w14:paraId="1D0BFC22" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="475E236F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>23,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E4EEE" w:rsidR="00AC3833" w:rsidP="00AC3833" w:rsidRDefault="00AC3833" w14:paraId="6FD457F9" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="01822FCC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>23,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E4EEE" w:rsidR="00AC3833" w:rsidP="00AC3833" w:rsidRDefault="00AC3833" w14:paraId="403FF16E" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="7A7049BF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>24,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000E4EEE" w:rsidR="00AC3833" w:rsidTr="00AC3833" w14:paraId="36BD702A" w14:textId="77777777">
+      <w:tr w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidTr="000E0EBB" w14:paraId="1925CB8F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E4EEE" w:rsidR="00AC3833" w:rsidP="00AC3833" w:rsidRDefault="00AC3833" w14:paraId="44453325" w14:textId="77777777">
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="24E4FDD6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">w.v. besluit </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E4EEE" w:rsidR="00AC3833" w:rsidP="00AC3833" w:rsidRDefault="00AC3833" w14:paraId="2DC7FDAA" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="7FEACA76" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>7,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E4EEE" w:rsidR="00AC3833" w:rsidP="00AC3833" w:rsidRDefault="00AC3833" w14:paraId="6C5B39D2" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="6D661B42" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>10,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E4EEE" w:rsidR="00AC3833" w:rsidP="00AC3833" w:rsidRDefault="00AC3833" w14:paraId="02C6300B" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="01309FB4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>9,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E4EEE" w:rsidR="00AC3833" w:rsidP="00AC3833" w:rsidRDefault="00AC3833" w14:paraId="082DC820" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="416B5F15" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>10,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E4EEE" w:rsidR="00AC3833" w:rsidP="00AC3833" w:rsidRDefault="00AC3833" w14:paraId="5F633AF5" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="4F2B864A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>10,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E4EEE" w:rsidR="00AC3833" w:rsidP="00AC3833" w:rsidRDefault="00AC3833" w14:paraId="7CD9B6D6" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="53CBAC22" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>10,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E4EEE" w:rsidR="00AC3833" w:rsidP="00AC3833" w:rsidRDefault="00AC3833" w14:paraId="47482B99" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="479779BB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>10,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00AC3833" w:rsidRDefault="00AC3833" w14:paraId="1C84BE19" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00054C64" w:rsidR="00054C64" w:rsidP="00795009" w:rsidRDefault="00054C64" w14:paraId="2864884F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="2483E9C9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00054C64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Tabel 2: Geraamde en ontbrekende middelen proactieve dienstverlening SZW</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="7900" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3000"/>
         <w:gridCol w:w="700"/>
         <w:gridCol w:w="700"/>
         <w:gridCol w:w="700"/>
         <w:gridCol w:w="700"/>
         <w:gridCol w:w="700"/>
         <w:gridCol w:w="700"/>
         <w:gridCol w:w="700"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="005B4DC4" w:rsidR="005B4DC4" w:rsidTr="005B4DC4" w14:paraId="0F4A8794" w14:textId="77777777">
+      <w:tr w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidTr="000E0EBB" w14:paraId="4AA813F2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="156082"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005B4DC4" w:rsidR="005B4DC4" w:rsidP="005B4DC4" w:rsidRDefault="005B4DC4" w14:paraId="07A95613" w14:textId="77777777">
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="73AC8A86" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Financiële middelen (x mln.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="156082"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005B4DC4" w:rsidR="005B4DC4" w:rsidP="005B4DC4" w:rsidRDefault="005B4DC4" w14:paraId="0657BED8" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="3D4B33F6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="156082"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005B4DC4" w:rsidR="005B4DC4" w:rsidP="005B4DC4" w:rsidRDefault="005B4DC4" w14:paraId="6F4110D3" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="091532D2" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="156082"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005B4DC4" w:rsidR="005B4DC4" w:rsidP="005B4DC4" w:rsidRDefault="005B4DC4" w14:paraId="2E2F5CE0" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="0D4B5C96" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2028</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="156082"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005B4DC4" w:rsidR="005B4DC4" w:rsidP="005B4DC4" w:rsidRDefault="005B4DC4" w14:paraId="6A0AB857" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="1F2BA61C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2029</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="156082"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005B4DC4" w:rsidR="005B4DC4" w:rsidP="005B4DC4" w:rsidRDefault="005B4DC4" w14:paraId="384EDFEF" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="68903BD0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2030</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="156082"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005B4DC4" w:rsidR="005B4DC4" w:rsidP="005B4DC4" w:rsidRDefault="005B4DC4" w14:paraId="44F1B71B" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="00538AE2" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2031</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="156082"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005B4DC4" w:rsidR="005B4DC4" w:rsidP="005B4DC4" w:rsidRDefault="005B4DC4" w14:paraId="080A5423" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="2003BE4B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Struc. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="005B4DC4" w:rsidR="005B4DC4" w:rsidTr="005B4DC4" w14:paraId="2E96E25C" w14:textId="77777777">
+      <w:tr w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidTr="000E0EBB" w14:paraId="18D87FAE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005B4DC4" w:rsidR="005B4DC4" w:rsidP="005B4DC4" w:rsidRDefault="005B4DC4" w14:paraId="393FE978" w14:textId="77777777">
-[...18 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="2D1204D4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Uitkeringslasten </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005B4DC4" w:rsidR="005B4DC4" w:rsidP="005B4DC4" w:rsidRDefault="005B4DC4" w14:paraId="63EC7CFA" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="275011A8" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005B4DC4" w:rsidR="005B4DC4" w:rsidP="005B4DC4" w:rsidRDefault="005B4DC4" w14:paraId="0283819A" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="45C22F4D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005B4DC4" w:rsidR="005B4DC4" w:rsidP="005B4DC4" w:rsidRDefault="005B4DC4" w14:paraId="0A0FB150" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="459D6B93" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005B4DC4" w:rsidR="005B4DC4" w:rsidP="005B4DC4" w:rsidRDefault="005B4DC4" w14:paraId="1711FEAB" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="4334AEA2" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005B4DC4" w:rsidR="005B4DC4" w:rsidP="005B4DC4" w:rsidRDefault="005B4DC4" w14:paraId="28639DDC" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="571C5A96" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005B4DC4" w:rsidR="005B4DC4" w:rsidP="005B4DC4" w:rsidRDefault="005B4DC4" w14:paraId="10ABD0E9" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="75CC0F3F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005B4DC4" w:rsidR="005B4DC4" w:rsidP="005B4DC4" w:rsidRDefault="005B4DC4" w14:paraId="2A7A3D85" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="3071CD2A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="005B4DC4" w:rsidR="005B4DC4" w:rsidTr="005B4DC4" w14:paraId="4B98384C" w14:textId="77777777">
+      <w:tr w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidTr="000E0EBB" w14:paraId="6C485FA0" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005B4DC4" w:rsidR="005B4DC4" w:rsidP="005B4DC4" w:rsidRDefault="005B4DC4" w14:paraId="6D76A6BE" w14:textId="77777777">
-[...18 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="44A6EB43" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Algemene bijstand </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005B4DC4" w:rsidR="005B4DC4" w:rsidP="005B4DC4" w:rsidRDefault="005B4DC4" w14:paraId="7BE7BBDF" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="529C33E5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005B4DC4" w:rsidR="005B4DC4" w:rsidP="005B4DC4" w:rsidRDefault="005B4DC4" w14:paraId="041F5160" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="4D7FA7C4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>10,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005B4DC4" w:rsidR="005B4DC4" w:rsidP="005B4DC4" w:rsidRDefault="005B4DC4" w14:paraId="408190FD" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="3553E04C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>17,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005B4DC4" w:rsidR="005B4DC4" w:rsidP="005B4DC4" w:rsidRDefault="005B4DC4" w14:paraId="45A40DD4" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="6DD09222" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>54,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005B4DC4" w:rsidR="005B4DC4" w:rsidP="005B4DC4" w:rsidRDefault="005B4DC4" w14:paraId="41B368A4" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="758309F9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>28,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005B4DC4" w:rsidR="005B4DC4" w:rsidP="005B4DC4" w:rsidRDefault="005B4DC4" w14:paraId="1AC22144" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="3F229DC1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>28,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005B4DC4" w:rsidR="005B4DC4" w:rsidP="005B4DC4" w:rsidRDefault="005B4DC4" w14:paraId="2482DE55" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="2E0AB82D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>28,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="005B4DC4" w:rsidR="005B4DC4" w:rsidTr="005B4DC4" w14:paraId="324DEE41" w14:textId="77777777">
+      <w:tr w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidTr="000E0EBB" w14:paraId="72890C12" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005B4DC4" w:rsidR="005B4DC4" w:rsidP="005B4DC4" w:rsidRDefault="005B4DC4" w14:paraId="29B49826" w14:textId="77777777">
-[...18 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="2F896FB1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bijzondere bijstand</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005B4DC4" w:rsidR="005B4DC4" w:rsidP="005B4DC4" w:rsidRDefault="005B4DC4" w14:paraId="103DA9CC" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="468EA8CD" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005B4DC4" w:rsidR="005B4DC4" w:rsidP="005B4DC4" w:rsidRDefault="005B4DC4" w14:paraId="28A7AF3B" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="69EE8F98" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>4,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005B4DC4" w:rsidR="005B4DC4" w:rsidP="005B4DC4" w:rsidRDefault="005B4DC4" w14:paraId="43FA4625" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="0007B33B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>8,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005B4DC4" w:rsidR="005B4DC4" w:rsidP="005B4DC4" w:rsidRDefault="005B4DC4" w14:paraId="7361DFDE" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="42739F52" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>11,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005B4DC4" w:rsidR="005B4DC4" w:rsidP="005B4DC4" w:rsidRDefault="005B4DC4" w14:paraId="0CD62D1B" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="68B3F22B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>12,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005B4DC4" w:rsidR="005B4DC4" w:rsidP="005B4DC4" w:rsidRDefault="005B4DC4" w14:paraId="0F8D1631" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="5A5E39E1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>12,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005B4DC4" w:rsidR="005B4DC4" w:rsidP="005B4DC4" w:rsidRDefault="005B4DC4" w14:paraId="3298FDD0" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="6BDF59E8" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>12,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="005B4DC4" w:rsidR="005B4DC4" w:rsidTr="005B4DC4" w14:paraId="2AFF331B" w14:textId="77777777">
+      <w:tr w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidTr="000E0EBB" w14:paraId="0BE51A20" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005B4DC4" w:rsidR="005B4DC4" w:rsidP="005B4DC4" w:rsidRDefault="005B4DC4" w14:paraId="72B9F758" w14:textId="77777777">
-[...18 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="0EA0F2DF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Studietoeslag </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005B4DC4" w:rsidR="005B4DC4" w:rsidP="005B4DC4" w:rsidRDefault="005B4DC4" w14:paraId="6352F2F6" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="4F9210E1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005B4DC4" w:rsidR="005B4DC4" w:rsidP="005B4DC4" w:rsidRDefault="005B4DC4" w14:paraId="003FBB49" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="319E6699" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005B4DC4" w:rsidR="005B4DC4" w:rsidP="005B4DC4" w:rsidRDefault="005B4DC4" w14:paraId="280092EC" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="24D2D3C6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005B4DC4" w:rsidR="005B4DC4" w:rsidP="005B4DC4" w:rsidRDefault="005B4DC4" w14:paraId="39113271" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="471324C0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005B4DC4" w:rsidR="005B4DC4" w:rsidP="005B4DC4" w:rsidRDefault="005B4DC4" w14:paraId="63C8DE95" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="4475C113" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005B4DC4" w:rsidR="005B4DC4" w:rsidP="005B4DC4" w:rsidRDefault="005B4DC4" w14:paraId="2C0FE98C" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="747CE23F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005B4DC4" w:rsidR="005B4DC4" w:rsidP="005B4DC4" w:rsidRDefault="005B4DC4" w14:paraId="797F7D84" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="76007DC0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="005B4DC4" w:rsidR="005B4DC4" w:rsidTr="005B4DC4" w14:paraId="5150BF5D" w14:textId="77777777">
+      <w:tr w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidTr="000E0EBB" w14:paraId="7EBF881D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005B4DC4" w:rsidR="005B4DC4" w:rsidP="005B4DC4" w:rsidRDefault="005B4DC4" w14:paraId="1B5859EB" w14:textId="77777777">
-[...18 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="6F27FC56" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Uitvoeringskosten </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005B4DC4" w:rsidR="005B4DC4" w:rsidP="005B4DC4" w:rsidRDefault="005B4DC4" w14:paraId="277E4E4F" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="6C0870B7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005B4DC4" w:rsidR="005B4DC4" w:rsidP="005B4DC4" w:rsidRDefault="005B4DC4" w14:paraId="338F008C" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="1AD917E4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005B4DC4" w:rsidR="005B4DC4" w:rsidP="005B4DC4" w:rsidRDefault="005B4DC4" w14:paraId="1014B827" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="15763F9A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005B4DC4" w:rsidR="005B4DC4" w:rsidP="005B4DC4" w:rsidRDefault="005B4DC4" w14:paraId="05E979FA" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="7472AC24" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005B4DC4" w:rsidR="005B4DC4" w:rsidP="005B4DC4" w:rsidRDefault="005B4DC4" w14:paraId="68F91C12" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="6E42DFEE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005B4DC4" w:rsidR="005B4DC4" w:rsidP="005B4DC4" w:rsidRDefault="005B4DC4" w14:paraId="37B6DDD8" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="16959B3C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005B4DC4" w:rsidR="005B4DC4" w:rsidP="005B4DC4" w:rsidRDefault="005B4DC4" w14:paraId="7D69723E" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="04710453" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="005B4DC4" w:rsidR="005B4DC4" w:rsidTr="005B4DC4" w14:paraId="039B54CE" w14:textId="77777777">
+      <w:tr w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidTr="000E0EBB" w14:paraId="35B34CCE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005B4DC4" w:rsidR="005B4DC4" w:rsidP="005B4DC4" w:rsidRDefault="005B4DC4" w14:paraId="21CA42F4" w14:textId="77777777">
-[...18 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="14D5C7EF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Algemene bijstand </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005B4DC4" w:rsidR="005B4DC4" w:rsidP="005B4DC4" w:rsidRDefault="005B4DC4" w14:paraId="67776141" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="6863D7FD" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005B4DC4" w:rsidR="005B4DC4" w:rsidP="005B4DC4" w:rsidRDefault="005B4DC4" w14:paraId="69DAF9EA" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="5961FFA4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005B4DC4" w:rsidR="005B4DC4" w:rsidP="005B4DC4" w:rsidRDefault="005B4DC4" w14:paraId="10B27727" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="1F9924A6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005B4DC4" w:rsidR="005B4DC4" w:rsidP="005B4DC4" w:rsidRDefault="005B4DC4" w14:paraId="2991D149" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="511FC7A0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005B4DC4" w:rsidR="005B4DC4" w:rsidP="005B4DC4" w:rsidRDefault="005B4DC4" w14:paraId="5A16A73F" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="4B3A1E5D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005B4DC4" w:rsidR="005B4DC4" w:rsidP="005B4DC4" w:rsidRDefault="005B4DC4" w14:paraId="321B11E6" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="0FABBC71" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005B4DC4" w:rsidR="005B4DC4" w:rsidP="005B4DC4" w:rsidRDefault="005B4DC4" w14:paraId="538A819D" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="4A68E8AF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="005B4DC4" w:rsidR="005B4DC4" w:rsidTr="005B4DC4" w14:paraId="661A948D" w14:textId="77777777">
+      <w:tr w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidTr="000E0EBB" w14:paraId="2B9A26BB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005B4DC4" w:rsidR="005B4DC4" w:rsidP="005B4DC4" w:rsidRDefault="005B4DC4" w14:paraId="79112478" w14:textId="77777777">
-[...18 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="3A963C66" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bijzondere bijstand</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005B4DC4" w:rsidR="005B4DC4" w:rsidP="005B4DC4" w:rsidRDefault="005B4DC4" w14:paraId="21B1144B" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="3097EC6C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005B4DC4" w:rsidR="005B4DC4" w:rsidP="005B4DC4" w:rsidRDefault="005B4DC4" w14:paraId="21644F19" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="4F55BD21" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005B4DC4" w:rsidR="005B4DC4" w:rsidP="005B4DC4" w:rsidRDefault="005B4DC4" w14:paraId="203B415C" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="27458949" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005B4DC4" w:rsidR="005B4DC4" w:rsidP="005B4DC4" w:rsidRDefault="005B4DC4" w14:paraId="1C4720A5" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="31B07762" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005B4DC4" w:rsidR="005B4DC4" w:rsidP="005B4DC4" w:rsidRDefault="005B4DC4" w14:paraId="6FBC1296" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="59E0B77A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005B4DC4" w:rsidR="005B4DC4" w:rsidP="005B4DC4" w:rsidRDefault="005B4DC4" w14:paraId="1D21EA9F" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="1CEBAB19" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005B4DC4" w:rsidR="005B4DC4" w:rsidP="005B4DC4" w:rsidRDefault="005B4DC4" w14:paraId="39329F6B" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="180FA784" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="005B4DC4" w:rsidR="005B4DC4" w:rsidTr="005B4DC4" w14:paraId="353965AD" w14:textId="77777777">
+      <w:tr w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidTr="000E0EBB" w14:paraId="5E1E9F31" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="450"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005B4DC4" w:rsidR="005B4DC4" w:rsidP="005B4DC4" w:rsidRDefault="005B4DC4" w14:paraId="24C1C668" w14:textId="77777777">
-[...18 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="53CC9B1D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Studietoeslag (aanvullend door bijstellen raming)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005B4DC4" w:rsidR="005B4DC4" w:rsidP="005B4DC4" w:rsidRDefault="005B4DC4" w14:paraId="38E54DD0" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="6B6796CD" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005B4DC4" w:rsidR="005B4DC4" w:rsidP="005B4DC4" w:rsidRDefault="005B4DC4" w14:paraId="4FE6E9B8" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="00112C90" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005B4DC4" w:rsidR="005B4DC4" w:rsidP="005B4DC4" w:rsidRDefault="005B4DC4" w14:paraId="68A12AC8" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="2DE74DFB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005B4DC4" w:rsidR="005B4DC4" w:rsidP="005B4DC4" w:rsidRDefault="005B4DC4" w14:paraId="09F32CED" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="1DA75C78" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005B4DC4" w:rsidR="005B4DC4" w:rsidP="005B4DC4" w:rsidRDefault="005B4DC4" w14:paraId="510F33A6" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="3893373E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005B4DC4" w:rsidR="005B4DC4" w:rsidP="005B4DC4" w:rsidRDefault="005B4DC4" w14:paraId="4F3D3FF2" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="02BB2297" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005B4DC4" w:rsidR="005B4DC4" w:rsidP="005B4DC4" w:rsidRDefault="005B4DC4" w14:paraId="7BCAFC2E" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="602A9EE5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="005B4DC4" w:rsidR="005B4DC4" w:rsidTr="005B4DC4" w14:paraId="7F567D6B" w14:textId="77777777">
+      <w:tr w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidTr="000E0EBB" w14:paraId="019E6BCE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="double" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005B4DC4" w:rsidR="005B4DC4" w:rsidP="005B4DC4" w:rsidRDefault="005B4DC4" w14:paraId="75FE6627" w14:textId="77777777">
-[...18 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="57CE1023" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ondersteuning VNG</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="double" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005B4DC4" w:rsidR="005B4DC4" w:rsidP="005B4DC4" w:rsidRDefault="005B4DC4" w14:paraId="3BA1CADF" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="174DF9CA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="double" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005B4DC4" w:rsidR="005B4DC4" w:rsidP="005B4DC4" w:rsidRDefault="005B4DC4" w14:paraId="48F0ABA5" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="25748384" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="double" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005B4DC4" w:rsidR="005B4DC4" w:rsidP="005B4DC4" w:rsidRDefault="005B4DC4" w14:paraId="53F5C297" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="01E61D39" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="double" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005B4DC4" w:rsidR="005B4DC4" w:rsidP="005B4DC4" w:rsidRDefault="005B4DC4" w14:paraId="1636F90B" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="73FBC502" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="double" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005B4DC4" w:rsidR="005B4DC4" w:rsidP="005B4DC4" w:rsidRDefault="005B4DC4" w14:paraId="55FCDAD6" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="1CC1CB80" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="double" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005B4DC4" w:rsidR="005B4DC4" w:rsidP="005B4DC4" w:rsidRDefault="005B4DC4" w14:paraId="6064144A" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="51A8BBF3" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="double" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005B4DC4" w:rsidR="005B4DC4" w:rsidP="005B4DC4" w:rsidRDefault="005B4DC4" w14:paraId="7A6B3ED5" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="513F39EF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="005B4DC4" w:rsidR="005B4DC4" w:rsidTr="005B4DC4" w14:paraId="552DB36A" w14:textId="77777777">
+      <w:tr w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidTr="000E0EBB" w14:paraId="67F71E0A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005B4DC4" w:rsidR="005B4DC4" w:rsidP="005B4DC4" w:rsidRDefault="005B4DC4" w14:paraId="34165E71" w14:textId="77777777">
-[...18 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="359A797B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Totaal voor besluit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005B4DC4" w:rsidR="005B4DC4" w:rsidP="005B4DC4" w:rsidRDefault="005B4DC4" w14:paraId="5931F688" w14:textId="77777777">
-[...19 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="02332DA5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>8,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005B4DC4" w:rsidR="005B4DC4" w:rsidP="005B4DC4" w:rsidRDefault="005B4DC4" w14:paraId="6CCBA54E" w14:textId="77777777">
-[...19 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="006AB63D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>20,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005B4DC4" w:rsidR="005B4DC4" w:rsidP="005B4DC4" w:rsidRDefault="005B4DC4" w14:paraId="5B91A2BC" w14:textId="77777777">
-[...19 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="18DDE47B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>31,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005B4DC4" w:rsidR="005B4DC4" w:rsidP="005B4DC4" w:rsidRDefault="005B4DC4" w14:paraId="7D1CFACF" w14:textId="77777777">
-[...19 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="13931481" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>71,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005B4DC4" w:rsidR="005B4DC4" w:rsidP="005B4DC4" w:rsidRDefault="005B4DC4" w14:paraId="5BCEC258" w14:textId="77777777">
-[...19 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="0C8646B4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>47,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005B4DC4" w:rsidR="005B4DC4" w:rsidP="005B4DC4" w:rsidRDefault="005B4DC4" w14:paraId="2602A095" w14:textId="77777777">
-[...19 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="16532903" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>47,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005B4DC4" w:rsidR="005B4DC4" w:rsidP="005B4DC4" w:rsidRDefault="005B4DC4" w14:paraId="4DD73C36" w14:textId="77777777">
-[...19 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="0F5917EA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00054C64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>47,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="005B4DC4" w:rsidRDefault="005B4DC4" w14:paraId="5548D481" w14:textId="77777777"/>
-[...6 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId14"/>
+    <w:p w:rsidRPr="00054C64" w:rsidR="00795009" w:rsidP="00795009" w:rsidRDefault="00795009" w14:paraId="0E485436" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00054C64" w:rsidR="00217BEA" w:rsidP="00795009" w:rsidRDefault="00217BEA" w14:paraId="07D35ADC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00054C64" w:rsidR="00217BEA" w:rsidSect="00795009">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="2948" w:right="2777" w:bottom="1020" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6023C678" w14:textId="77777777" w:rsidR="00085A8D" w:rsidRDefault="00085A8D">
+    <w:p w14:paraId="60133F72" w14:textId="77777777" w:rsidR="00795009" w:rsidRDefault="00795009" w:rsidP="00795009">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="29331F7D" w14:textId="77777777" w:rsidR="00085A8D" w:rsidRDefault="00085A8D">
+    <w:p w14:paraId="0D350C19" w14:textId="77777777" w:rsidR="00795009" w:rsidRDefault="00795009" w:rsidP="00795009">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos">
-[...4 lines deleted...]
-  </w:font>
   <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
-    <w:altName w:val="Times New Roman"/>
+    <w:altName w:val="Cambria"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Arial">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="KIX Barcode">
-    <w:panose1 w:val="020B7200000000000000"/>
+    <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos Display">
-[...4 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="00163BE6" w:rsidRDefault="00163BE6" w14:paraId="490270C1" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="523B61E5" w14:textId="77777777" w:rsidR="00795009" w:rsidRPr="00795009" w:rsidRDefault="00795009" w:rsidP="00795009">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="00163BE6" w:rsidRDefault="00163BE6" w14:paraId="5AE2B292" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="419B0EE8" w14:textId="77777777" w:rsidR="00795009" w:rsidRPr="00795009" w:rsidRDefault="00795009" w:rsidP="00795009">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="00163BE6" w:rsidRDefault="00163BE6" w14:paraId="29A13171" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="07822FEA" w14:textId="77777777" w:rsidR="00795009" w:rsidRPr="00795009" w:rsidRDefault="00795009" w:rsidP="00795009">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="29750828" w14:textId="77777777" w:rsidR="00085A8D" w:rsidRDefault="00085A8D">
+    <w:p w14:paraId="5306DF92" w14:textId="77777777" w:rsidR="00795009" w:rsidRDefault="00795009" w:rsidP="00795009">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="28DD2D8A" w14:textId="77777777" w:rsidR="00085A8D" w:rsidRDefault="00085A8D">
+    <w:p w14:paraId="410602B5" w14:textId="77777777" w:rsidR="00795009" w:rsidRDefault="00795009" w:rsidP="00795009">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="00163BE6" w:rsidRDefault="00163BE6" w14:paraId="5101936F" w14:textId="77777777">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5DB8138D" w14:textId="77777777" w:rsidR="00795009" w:rsidRPr="00795009" w:rsidRDefault="00795009" w:rsidP="00795009">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...278 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2BC3FFA4" w14:textId="77777777" w:rsidR="00795009" w:rsidRPr="00795009" w:rsidRDefault="00795009" w:rsidP="00795009">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="00EF0DF9" w:rsidRDefault="00AC3833" w14:paraId="4917F66A" w14:textId="77777777">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7A72E01A" w14:textId="77777777" w:rsidR="00795009" w:rsidRPr="00795009" w:rsidRDefault="00795009" w:rsidP="00795009">
     <w:pPr>
-      <w:spacing w:after="7029" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1008 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="82B46EC3"/>
-[...752 lines deleted...]
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E781C60"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6AD262F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -10889,115 +8468,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-[...63 lines deleted...]
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5AA064FF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8B46667A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -11102,567 +8617,228 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-[...111 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="663053130">
+  <w:num w:numId="1" w16cid:durableId="706682581">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="462580234">
+  <w:num w:numId="2" w16cid:durableId="1759403471">
     <w:abstractNumId w:val="1"/>
-  </w:num>
-[...31 lines deleted...]
-    <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" mc:Ignorable="w14">
-[...1 lines deleted...]
-  <w:removePersonalInformation/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="110"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00EF0DF9"/>
-[...201 lines deleted...]
-    <w:rsid w:val="00FE4C2F"/>
+    <w:rsidRoot w:val="00795009"/>
+    <w:rsid w:val="00054C64"/>
+    <w:rsid w:val="00217BEA"/>
+    <w:rsid w:val="00225C28"/>
+    <w:rsid w:val="00795009"/>
+    <w:rsid w:val="008759B0"/>
+    <w:rsid w:val="00A60261"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults spidmax="2050" v:ext="edit"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap data="2" v:ext="edit"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="252F7189"/>
+  <w14:docId w14:val="70BF9E14"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{9F788632-DE00-4116-88C0-0617544742D1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -11687,75 +8863,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -11790,55 +8966,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -11910,1426 +9086,789 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="00795009"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:spacing w:after="700" w:line="300" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00795009"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="3"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00795009"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="4"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00795009"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00795009"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00795009"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00795009"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00795009"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00795009"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00031B78"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00795009"/>
     <w:rPr>
-      <w:color w:val="467886" w:themeColor="hyperlink"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Aanhef">
-[...13 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00795009"/>
     <w:rPr>
-      <w:sz w:val="13"/>
-      <w:szCs w:val="13"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevenskopjes">
-[...5 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00795009"/>
     <w:rPr>
-      <w:b/>
-[...1 lines deleted...]
-      <w:szCs w:val="13"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Agendagegevenskopjes">
-[...5 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00795009"/>
     <w:rPr>
-      <w:sz w:val="13"/>
-      <w:szCs w:val="13"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bijlagekop">
-[...5 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00795009"/>
     <w:rPr>
-      <w:sz w:val="22"/>
-      <w:szCs w:val="22"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ESFinvesteertinjouwtoekomst">
-[...5 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00795009"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...1 lines deleted...]
-      <w:szCs w:val="12"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ESFinvesteertinjouwtoekomstcursief">
-[...5 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00795009"/>
     <w:rPr>
-      <w:i/>
-[...1 lines deleted...]
-      <w:szCs w:val="13"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Functie">
-[...2 lines deleted...]
-    <w:next w:val="Standaard"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00795009"/>
     <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="Geleideformuliernotasenbrieven">
-    <w:name w:val="Geleideformulier notas en brieven"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00795009"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...2 lines deleted...]
-      <w:szCs w:val="13"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
-    <w:tblPr>
-[...545 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titel">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00795009"/>
     <w:pPr>
-      <w:spacing w:line="320" w:lineRule="exact"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Toezendgegevens">
-    <w:name w:val="Toezendgegevens"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00795009"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00795009"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="V12">
-    <w:name w:val="V12"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00795009"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00795009"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
-[...85 lines deleted...]
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="14"/>
-      <w:szCs w:val="14"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="V7vet">
-[...5 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00795009"/>
     <w:rPr>
-      <w:b/>
-[...150 lines deleted...]
-      <w:szCs w:val="14"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00AF2803"/>
+    <w:rsid w:val="00795009"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revisie">
-[...4 lines deleted...]
-    <w:rsid w:val="00AB7C8E"/>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00795009"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00795009"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-      <w:textAlignment w:val="auto"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...2 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Verwijzingopmerking">
-    <w:name w:val="annotation reference"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00AB7C8E"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00795009"/>
     <w:rPr>
-      <w:sz w:val="16"/>
-      <w:szCs w:val="16"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tekstopmerking">
-[...15 lines deleted...]
-    <w:name w:val="Tekst opmerking Char"/>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Tekstopmerking"/>
-[...15 lines deleted...]
-    <w:rsid w:val="00AB7C8E"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00795009"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OnderwerpvanopmerkingChar">
-[...5 lines deleted...]
-    <w:rsid w:val="00AB7C8E"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevens">
+    <w:name w:val="Afzendgegevens"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00795009"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Tabelraster">
-[...13 lines deleted...]
-    </w:tblPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="KixCode">
+    <w:name w:val="KixCode"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00795009"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="atLeast"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="KIX Barcode" w:eastAsia="DejaVu Sans" w:hAnsi="KIX Barcode" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:rsid w:val="00795009"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="00795009"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
+    <w:name w:val="Referentiegegevens"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00795009"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ReferentiegegevensHL">
+    <w:name w:val="Referentiegegevens HL"/>
+    <w:basedOn w:val="Referentiegegevens"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00795009"/>
+    <w:rPr>
+      <w:caps/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevenskopjes">
+    <w:name w:val="Referentiegegevenskopjes"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00795009"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:rsid w:val="00795009"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:rsid w:val="00795009"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1bodytekst">
+    <w:name w:val="Witregel W1 (bodytekst)"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00795009"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
+    <w:name w:val="Witregel W2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00795009"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="27"/>
+      <w:szCs w:val="27"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00054C64"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...195 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...12 lines deleted...]
-
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -13603,195 +10142,69 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...24 lines deleted...]
-  <properties:DocSecurity>0</properties:DocSecurity>
+<ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Pages>4</ap:Pages>
+  <ap:Words>1289</ap:Words>
+  <ap:Characters>7090</ap:Characters>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:Lines>59</ap:Lines>
+  <ap:Paragraphs>16</ap:Paragraphs>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+  <ap:CharactersWithSpaces>8363</ap:CharactersWithSpaces>
+  <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
+  <lastModifiedBy/>
+  <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:creator/>
-  <lastModifiedBy/>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <revision/>
-[...3 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
-<prop:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:prop="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
-[...120 lines deleted...]
-</prop:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
 </file>