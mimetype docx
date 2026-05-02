--- v0 (2026-04-02)
+++ v1 (2026-05-02)
@@ -1,4302 +1,1585 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00AE4723" w:rsidRDefault="001B2CDE" w14:paraId="1DB231DA" w14:textId="6C2B46C1">
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+    <w:p w:rsidRPr="004F5476" w:rsidR="004F5476" w:rsidRDefault="00BB7CBB" w14:paraId="496B820B" w14:textId="2ED23A70">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F5476">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>31</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F5476" w:rsidR="004F5476">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F5476">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>409</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F5476" w:rsidR="004F5476">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004F5476" w:rsidR="004F5476">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Zee- en binnenvaart</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004F5476" w:rsidR="004F5476" w:rsidP="004474D9" w:rsidRDefault="004F5476" w14:paraId="420296E8" w14:textId="4EF5FBCC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F5476">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F5476" w:rsidR="00BB7CBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>498</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F5476">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
       <w:r>
-        <w:t>Geachte voorzitter,</w:t>
-[...27 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004F5476">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Brief van de minister van Infrastructuur en Waterstaat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004F5476" w:rsidR="004F5476" w:rsidP="004F5476" w:rsidRDefault="004F5476" w14:paraId="3E5E29AC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F5476">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004F5476" w:rsidR="00BB7CBB" w:rsidP="004F5476" w:rsidRDefault="004F5476" w14:paraId="2551684D" w14:textId="29F88972">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F5476">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 2 april 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F5476" w:rsidR="00BB7CBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="004F5476" w:rsidR="00BB7CBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Met deze brief wordt uitvoering gegeven aan verschillende toezeggingen die zijn gedaan aan de Kamer tijdens het commissiedebat Maritiem van 29 januari 2026. Het gaat om de volgende toezeggingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F5476" w:rsidR="00BB7CBB">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004F5476" w:rsidR="00BB7CBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001B2CDE" w:rsidRDefault="001B2CDE" w14:paraId="02D960D5" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="004F5476" w:rsidR="00BB7CBB" w:rsidP="00BB7CBB" w:rsidRDefault="00BB7CBB" w14:paraId="3F1B2A50" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004F5476" w:rsidR="00BB7CBB" w:rsidP="00BB7CBB" w:rsidRDefault="00BB7CBB" w14:paraId="10331ED3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...17 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="004F5476">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>aan het lid Heutink om een analyse/benchmark uit te voeren ten aanzien van de regeldruk in de maritieme sector en hierover uiterlijk in het derde kwartaal van 2026 aan de Kamer te rapporteren;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004F5476" w:rsidR="00BB7CBB" w:rsidP="00BB7CBB" w:rsidRDefault="00BB7CBB" w14:paraId="14323D60" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...24 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F5476">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>aan het lid Vellinga-Beemsterboer om op korte termijn in overleg te treden met de staatssecretaris van IenW en de binnenvaartsector over verduurzaming en de Kamer hierover in het eerste kwartaal van 2026 schriftelijk te informeren;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004F5476" w:rsidR="00BB7CBB" w:rsidP="00BB7CBB" w:rsidRDefault="00BB7CBB" w14:paraId="6669529B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...18 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F5476">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>aan het lid Schutz om het gesprek aan te gaan met de staatssecretaris van LVVN inzake de het nachtelijk snelvaren van en naar Ameland in relatie tot de natuurregelgeving en hierover uiterlijk in het eerste kwartaal van 2026 aan de Kamer te rapporteren;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004F5476" w:rsidR="00BB7CBB" w:rsidP="00BB7CBB" w:rsidRDefault="00BB7CBB" w14:paraId="7192F021" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...18 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F5476">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>aan het lid Boelsma-Hoekstra om uiterlijk in het eerste kwartaal van 2026 schriftelijk terug te komen op de vraag hoe de Nederlandse maritieme autoriteit (NLMA) bijdraagt aan het vestigingsklimaat;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004F5476" w:rsidR="00BB7CBB" w:rsidP="00BB7CBB" w:rsidRDefault="00BB7CBB" w14:paraId="2D130A71" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...19 lines deleted...]
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F5476">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>aan het lid Vellinga-Beemsterboer om uiterlijk in het eerste kwartaal van 2026 schriftelijk terug te komen op de vraag inzake een nationaal verbod op het lozen van verontreinigd waswater van scrubbers en de mogelijkheden m.b.t. een internationaal verbod via de Internationale Maritieme Organisatie (IMO).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004F5476" w:rsidR="00BB7CBB" w:rsidP="00BB7CBB" w:rsidRDefault="00BB7CBB" w14:paraId="4E844C9E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004F5476" w:rsidR="00BB7CBB" w:rsidP="00BB7CBB" w:rsidRDefault="00BB7CBB" w14:paraId="447C32BF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Hlk222992288" w:id="1"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:bookmarkStart w:name="_Hlk222992288" w:id="0"/>
+      <w:r w:rsidRPr="004F5476">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Regeldruk maritieme sector</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00453D02" w:rsidR="003757DA" w:rsidP="003757DA" w:rsidRDefault="003757DA" w14:paraId="5AE615FA" w14:textId="26707004">
-[...17 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w:rsidRPr="004F5476" w:rsidR="00BB7CBB" w:rsidP="00BB7CBB" w:rsidRDefault="00BB7CBB" w14:paraId="6BB3B20F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F5476">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Op 5 september 2025 is de Tweede Kamer door de toenmalig Minister van Economische Zaken geïnformeerd over een kabinetsbrede aanpak voor regeldrukvermindering voor ondernemers.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F5476">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="00453D02">
-[...5 lines deleted...]
-      <w:r w:rsidR="00694404">
+      <w:r w:rsidRPr="004F5476">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het kabinet begint met het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F5476">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">andere </w:t>
-[...13 lines deleted...]
-        <w:rPr>
+        <w:t>schrappen of verminderen van de regeldruk van 500 regels, hiervan hebben er 75 betrekking op het Ministerie van IenW. Dit sluit aan bij de wijze waarop de afgelopen jaren al is gewerkt aan de modernisering en vereenvoudiging van maritieme wet- en regelgeving (zoals de Wet bemanning zeeschepen en de Schepenwet), die onder andere tot doel heeft regeldruk en administratieve lasten voor het maritieme bedrijfsleven te verminderen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004F5476" w:rsidR="00BB7CBB" w:rsidP="00BB7CBB" w:rsidRDefault="00BB7CBB" w14:paraId="67C2E022" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003757DA" w:rsidP="003757DA" w:rsidRDefault="003757DA" w14:paraId="47E607EA" w14:textId="6A5F5E63">
-[...23 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w:rsidRPr="004F5476" w:rsidR="00BB7CBB" w:rsidP="00BB7CBB" w:rsidRDefault="00BB7CBB" w14:paraId="3A1D6DC4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F5476">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Op 15 december 2025 is de Tweede Kamer door de toenmalige minister van Economische Zaken geïnformeerd over een tussenstand van het aantal regels dat op dit moment in kaart is gebracht om te schrappen of in administratieve druk te verminderen en waaraan op dit moment wordt gewerkt per departement.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F5476">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidRPr="00453D02">
+      <w:r w:rsidRPr="004F5476">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> De komende maanden wordt hieraan verder gewerkt, waarbij de voortgang wordt weergegeven via de regeldrukmonitor (</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9">
-        <w:r w:rsidRPr="00453D02">
+      <w:hyperlink w:history="1" r:id="rId10">
+        <w:r w:rsidRPr="004F5476">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:u w:val="none"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>www.regeldrukmonitor.nl</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00453D02">
-[...89 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="004F5476">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>). In het kader van regeldrukvermindering voor ondernemers wordt ook een MKB-indicatoronderzoek voor de maritieme sector uitgevoerd. Bij het MKB-indicatoronderzoek wordt helder gemaakt of ondernemers tegen problemen aan lopen en hoeveel het kost om aan die verplichtingen te voldoen. Hiermee ontstaat een compleet beeld van de regeldruk die mkb-ondernemers binnen een sector kunnen ervaren. De Tweede Kamer wordt medio 2026 geïnformeerd door de Minister van Economische Zaken en Klimaat over de voortgang.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004F5476" w:rsidR="00BB7CBB" w:rsidP="00BB7CBB" w:rsidRDefault="00BB7CBB" w14:paraId="1608C3E2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004F5476" w:rsidR="00BB7CBB" w:rsidP="00BB7CBB" w:rsidRDefault="00BB7CBB" w14:paraId="694F7A1C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F5476">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Over de gevolgen van het EU-investeringsplan duurzaam vervoer (Sustainable Transport Investment Plan, STIP), genoteerd onder dezelfde toezegging, wordt de Kamer in het derde kwartaal van 2026 apart geïnformeerd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004F5476" w:rsidR="00BB7CBB" w:rsidP="00BB7CBB" w:rsidRDefault="00BB7CBB" w14:paraId="290C692D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w:rsidRPr="004F5476" w:rsidR="00BB7CBB" w:rsidP="00BB7CBB" w:rsidRDefault="00BB7CBB" w14:paraId="5C2BB77E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB02AE">
-        <w:rPr>
+      <w:r w:rsidRPr="004F5476">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Verduurzaming binnenvaart</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FB02AE" w:rsidP="00FB02AE" w:rsidRDefault="00FB02AE" w14:paraId="2128284A" w14:textId="08ADFFCB">
-[...72 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="004F5476" w:rsidR="00BB7CBB" w:rsidP="00BB7CBB" w:rsidRDefault="00BB7CBB" w14:paraId="142B35F1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F5476">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Koninklijke Binnenvaart Nederland (KBN) heeft aandacht gevraagd voor de gevolgen van de stijging van de HVO-prijzen op koplopers in de energietransitie in de binnenvaart. Sinds 1 januari is kruissubsidiëring afgeschaft, waardoor weggebruikers niet langer betalen voor de inzet van hernieuwbare energie in de binnenvaartsector, maar de binnenvaartsector zelf. Met de invoering van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F5476">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Brandstoftransitieverplichting zal de sector vanaf 2026 stapsgewijs meer CO2 reduceren richting 2030. IenW gaat in gesprek met KBN om te kijken naar het handelingsperspectief van deze koplopers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004F5476" w:rsidR="00BB7CBB" w:rsidP="00BB7CBB" w:rsidRDefault="00BB7CBB" w14:paraId="58C117DF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004F5476" w:rsidR="00BB7CBB" w:rsidP="00BB7CBB" w:rsidRDefault="00BB7CBB" w14:paraId="02BD9E22" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F5476">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ook zal er vanaf dit jaar aanvullende financiële steun zijn voor binnenvaartondernemers om hun schip te verduurzamen. De Tweede Kamer is daar met verschillende brieven over het Klimaatfonds over geïnformeerd. Naar verwachting zal de tijdelijke subsidieregeling Vroege Opschaling Energietransitie Binnenvaartschepen (2026-2030) in het najaar van 2026 worden opengesteld. Hiervoor is reeds circa € 200 miljoen gereserveerd vanuit het Klimaatfonds. Daarnaast is er vanuit de structurele stikstofaanpak (Kabinet Rutte III) nog circa € 30 miljoen aan stikstofmiddelen beschikbaar, bedoeld voor verduurzaming van binnenvaartschepen in de jaren 2026-2030. Aangezien de binnenvaartsector zowel emissies van broeikasgas als van stikstof moet reduceren worden deze middelen gezamenlijk ingezet in deze integrale verduurzamingsregeling. Met de stikstofmiddelen wordt, mede op verzoek van de sector, binnen deze regeling een eerste stap gezet om ook hybride aandrijflijnen voor kleine schepen te stimuleren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004F5476" w:rsidR="00BB7CBB" w:rsidP="00BB7CBB" w:rsidRDefault="00BB7CBB" w14:paraId="3F6822D8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001B2CDE" w:rsidP="0059597E" w:rsidRDefault="001B2CDE" w14:paraId="22AE25B2" w14:textId="4D18D5FF">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="004F5476" w:rsidR="00BB7CBB" w:rsidP="00BB7CBB" w:rsidRDefault="00BB7CBB" w14:paraId="190D7D8F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="004F5476">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Snelvaren van en naar Ameland in relatie tot de natuurregelgeving</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00263B8B" w:rsidP="00263B8B" w:rsidRDefault="00263B8B" w14:paraId="05AC2B1C" w14:textId="41C3C4D0">
-[...108 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="004F5476" w:rsidR="00BB7CBB" w:rsidP="00BB7CBB" w:rsidRDefault="00BB7CBB" w14:paraId="35968D33" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F5476">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op 6 februari heeft een gesprek plaatsgevonden tussen de minister van Infrastructuur en Waterstaat en de staatssecretaris van Landbouw, Visserij, Voedselzekerheid en Natuur (LVVN) over de watertaxi’s in de vaargeulen op de Waddenzee. Daarbij is gesproken over wat er vanuit de natuurkwaliteit nodig is om de door MARIN geadviseerde snelheidsverhoging naar 40 km/u te realiseren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004F5476" w:rsidR="00BB7CBB" w:rsidP="00BB7CBB" w:rsidRDefault="00BB7CBB" w14:paraId="6BB3A47B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004F5476" w:rsidR="00BB7CBB" w:rsidP="00BB7CBB" w:rsidRDefault="00BB7CBB" w14:paraId="65BA0369" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F5476">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tussen beide ministeries is afgesproken dat IenW een ecologische beoordeling laat opstellen waaruit moet blijken of de snelheid van 40 km/u significant negatieve effecten heeft op de N2000 instandhoudingsdoelstellingen van de Waddenzee. Deze beoordeling wordt in de zomer verwacht. De watertaxiondernemers zijn bekend met dit tijdpad. Voor het mogelijk maken van de snelheidsverhoging moet de IenW regelgeving worden aangepast. Dit betreft de Regeling snelle motorboten Rijkswateren 1995. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004F5476" w:rsidR="00BB7CBB" w:rsidP="00BB7CBB" w:rsidRDefault="00BB7CBB" w14:paraId="2C21AF62" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F5476">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Door deze werkwijze worden veel administratieve en financiële lasten weggehaald bij de betreffende ondernemers. Zij hoeven een kostbare </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F5476">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">passende beoordeling, die als een obstakel wordt ervaren, niet zelf te laten uitvoeren en te betalen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004F5476" w:rsidR="00BB7CBB" w:rsidP="00BB7CBB" w:rsidRDefault="00BB7CBB" w14:paraId="23520D15" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004F5476" w:rsidR="00BB7CBB" w:rsidP="00BB7CBB" w:rsidRDefault="00BB7CBB" w14:paraId="1DCCA73D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Hlk224294737" w:id="2"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">. Indien uit de ecologische beoordeling onverhoopt blijkt dat de voorgenomen snelheidsverhoging significant negatieve effecten heeft voor de natuur en generieke mitigerende maatregelen niet voldoende zijn, dan kunnen er locatie specifieke voorwaarden worden gesteld aan het nachtelijk snelvaren. Zo kunnen bepaalde kwetsbare trajecten worden uitgezonderd van het nachtelijk snelvaren of kan de snelheid worden verlaagd. Op deze manier kan in een worstcasescenario alsnog enig nachtelijk snelvaren plaatsvinden. </w:t>
+      <w:bookmarkStart w:name="_Hlk224294737" w:id="1"/>
+      <w:r w:rsidRPr="004F5476">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het ministerie van LVVN is actief betrokken en heeft aangegeven medewerking te verlenen vanuit zijn expertise. Indien uit de ecologische beoordeling onverhoopt blijkt dat de voorgenomen snelheidsverhoging significant negatieve effecten heeft voor de natuur en generieke mitigerende maatregelen niet voldoende zijn, dan kunnen er locatie specifieke voorwaarden worden gesteld aan het nachtelijk snelvaren. Zo kunnen bepaalde kwetsbare trajecten worden uitgezonderd van het nachtelijk snelvaren of kan de snelheid worden verlaagd. Op deze manier kan in een worstcasescenario alsnog enig nachtelijk snelvaren plaatsvinden. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w:rsidRPr="004F5476" w:rsidR="00BB7CBB" w:rsidP="00BB7CBB" w:rsidRDefault="00BB7CBB" w14:paraId="4F388303" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004F5476" w:rsidR="00BB7CBB" w:rsidP="00BB7CBB" w:rsidRDefault="00BB7CBB" w14:paraId="4606D83D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F5476">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Bijdrage Nederlandse Maritieme Autoriteit aan het vestigingsklimaat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004F5476" w:rsidR="00BB7CBB" w:rsidP="00BB7CBB" w:rsidRDefault="00BB7CBB" w14:paraId="0FA28750" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F5476">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het vestigingsklimaat voor de maritieme sector in Nederland staat onder druk als gevolg van internationale concurrentie, een krappe arbeidsmarkt en grote transitieopgaven op het gebied van bijvoorbeeld verduurzaming en autonoom varen. Om het vestigingsklimaat te versterken, geven overheid en maritieme sector gezamenlijk opvolging aan de Sectoragenda Maritieme Maakindustrie (SAMMI). De kern van deze aanpak is dat geïnvesteerd moet worden in de kwaliteit van de totale maritieme keten. Onderdeel daarvan is dat Nederland beschikt over een aantrekkelijk vlagregister, en daarmee over een substantieel aantal schepen dat onder Nederlandse vlag wil varen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004F5476" w:rsidR="00BB7CBB" w:rsidP="00BB7CBB" w:rsidRDefault="00BB7CBB" w14:paraId="692DB1CC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004F5476" w:rsidR="00BB7CBB" w:rsidP="00BB7CBB" w:rsidRDefault="00BB7CBB" w14:paraId="190ABF9F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F5476">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Om reders te bewegen onder Nederlandse vlag te komen (of te blijven) varen is per 2024 jaarlijks € 1,3 mln. extra vrijgemaakt voor de oprichting van de Nederlandse Maritieme Autoriteit (NLMA). De NLMA functioneert als een eenduidig aanspreekpunt voor reders, en voorziet blijkens de eerstejaarsevaluatie in een duidelijke behoefte. De NLMA versterkt de aantrekkelijkheid van de Nederlandse vlag en draagt daarmee bij aan de kwaliteit van het maritiem vestigingsklimaat, door onder andere het moderniseren van wet- en regelgeving om ruimte te maken voor innovatie en administratieve lasten te verminderen. Ook is inmiddels een innovatieloket ingericht, waarbij complexe aanvragen en innovatieve projecten vanuit de sector (zoals nucleaire schepen) beter gefaciliteerd kunnen worden. Daarnaast zorgt de NLMA ervoor dat de dienstverlening </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F5476">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>op een internationaal concurrerend niveau wordt gehouden, door bijvoorbeeld het verkorten van doorlooptijden bij de afgifte van certificaten en door verdere digitalisering.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004F5476" w:rsidR="00BB7CBB" w:rsidP="00BB7CBB" w:rsidRDefault="00BB7CBB" w14:paraId="4C65E870" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004F5476" w:rsidR="00BB7CBB" w:rsidP="00BB7CBB" w:rsidRDefault="00BB7CBB" w14:paraId="2DB19265" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F5476">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De Nederlandse vlag staat internationaal bekend als een kwaliteitsvlag. Er zijn andere vlaggen in de wereld die een gunstiger kostenstructuur hebben, maar Nederland kan zich onderscheiden op onder andere de hoge kwaliteitsstandaarden, innovatieve scheepsbouwontwerpen (bijvoorbeeld offshore werkschepen), een goede naleving van internationale verplichtingen en een actieve vlaggenstaat die ook in moeilijke omstandigheden (bijv. tijdens de COVID-pandemie) steun verleent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004F5476" w:rsidR="00BB7CBB" w:rsidP="00BB7CBB" w:rsidRDefault="00BB7CBB" w14:paraId="1049F201" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004F5476" w:rsidR="00BB7CBB" w:rsidP="00BB7CBB" w:rsidRDefault="00BB7CBB" w14:paraId="7FD5C483" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="WitregelW1bodytekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F5476">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nationaal verbod op het lozen van verontreinigd waswater van scrubbers en de mogelijkheden met betrekking tot een internationaal verbod via de Internationale Maritieme Organisatie (IMO).  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004F5476" w:rsidR="00BB7CBB" w:rsidP="00BB7CBB" w:rsidRDefault="00BB7CBB" w14:paraId="46E0BF9D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F5476">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nederland zet zich, </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk223001015" w:id="2"/>
+      <w:r w:rsidRPr="004F5476">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">samen met andere EU-landen, in voor bindende maatregelen via IMO voor het lozen door schepen met zwavelscrubbers </w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
-    </w:p>
-[...156 lines deleted...]
-        <w:t xml:space="preserve">, in voor bindende maatregelen via IMO voor het lozen door schepen met zwavelscrubbers </w:t>
+      <w:r w:rsidRPr="004F5476">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(hierna: scrubbers) aangezien maatregelen van IMO het meest effectief zijn voor de internationale zeevaart. Daartoe heeft Nederland recent, samen met EU-landen, een voorstel ingediend bij de IMO voor aanvullende lozingsrestricties voor scrubberwaswaterlozingen in kwetsbare zeegebieden, de zogenoemde Particularly Sensitive Sea Areas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F5476">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="004F5476">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Voor een besluit hierover is consensus nodig en hier is beperkt draagvlak voor gebleken. Verscheidene non-EU landen verzetten zich in het algemeen tegen lozingsrestricties voor scrubbers en daarmee ook tegen het EU-voorstel. Zij zijn onder andere van mening dat de negatieve milieu impact van scrubberwaswaterlozingen nog niet voldoende is aangetoond om lozingsrestricties te rechtvaardigen. Hoewel er verschillen van inzicht bestaan over de mate waarin de lozingen van waswater bijdragen aan de totale vervuiling van het mariene milieu, staat het volgens Nederland vast dat dit type lozingen niet bijdraagt aan het behalen van een goede milieutoestand van onze nationale wateren, zoals ook gecommuniceerd in eerdere Kamerbrieven over dit onderwerp</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F5476">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="004F5476">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004F5476" w:rsidR="00BB7CBB" w:rsidP="00BB7CBB" w:rsidRDefault="00BB7CBB" w14:paraId="3723C4C6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004F5476" w:rsidR="00BB7CBB" w:rsidP="00BB7CBB" w:rsidRDefault="00BB7CBB" w14:paraId="7240B87E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk223001406" w:id="3"/>
+      <w:r w:rsidRPr="004F5476">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Gezien het beperkte draagvlak in IMO voor lozingsrestricties, heeft Nederland besloten een verbod op scrubberwaswaterlozingen voor te bereiden in de Nederlandse binnenwateren en havens</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
-      <w:r w:rsidRPr="001B2CDE">
-[...15 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="004F5476">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:footnoteReference w:id="4"/>
-[...17 lines deleted...]
-        <w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="004F5476">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Tevens heeft Nederland zich in regionaal (OSPAR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F5476">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:footnoteReference w:id="5"/>
-[...13 lines deleted...]
-        <w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r w:rsidRPr="004F5476">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>) verband ingezet om te komen tot een geharmoniseerde aanpak in het noordoostelijk deel van de Atlantische Oceaan. Op 27 juni jl. heeft dit geleid tot het besluit dat alle landen in het OSPAR-gebied</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F5476">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:footnoteReference w:id="6"/>
-[...19 lines deleted...]
-        </w:rPr>
         <w:footnoteReference w:id="8"/>
       </w:r>
-      <w:r w:rsidRPr="001B2CDE">
-[...29 lines deleted...]
-      <w:r w:rsidRPr="001B2CDE">
+      <w:r w:rsidRPr="004F5476">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> een lozingsverbod zullen gaan implementeren in havens en binnenwateren. Tevens wordt in OSPAR-verband onderzoek gedaan om te beoordelen of het OSPAR-verbod voor binnenwateren en havens zal worden uitgebreid naar de 12 nautische mijlszone. Hierover wordt in 2027 een definitief besluit genomen. Een internationaal geharmoniseerde aanpak is van belang voor een internationaal opererende sector als de zeevaart.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004F5476" w:rsidR="00BB7CBB" w:rsidP="00BB7CBB" w:rsidRDefault="00BB7CBB" w14:paraId="37F2AE70" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004F5476" w:rsidR="00BB7CBB" w:rsidP="00BB7CBB" w:rsidRDefault="00BB7CBB" w14:paraId="43E350DF" w14:textId="07E3D5E6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk223001433" w:id="4"/>
+      <w:r w:rsidRPr="004F5476">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Momenteel wordt uitgezocht hoe het nationale verbod het beste kan worden ingebed in de Nederlandse wetgeving. De verdere details van een verbod zullen in de loop van dit jaar worden ingevuld, in bespreking met de sector. Dan zal er voor de sector ook meer duidelijkheid komen.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-[...34 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId15"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:p w:rsidRPr="004F5476" w:rsidR="004F5476" w:rsidP="004F5476" w:rsidRDefault="004F5476" w14:paraId="7106FDD6" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004F5476" w:rsidR="004F5476" w:rsidP="004F5476" w:rsidRDefault="004F5476" w14:paraId="54799EB1" w14:textId="528E6E8C">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F5476">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De minister van Infrastructuur en Waterstaat,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004F5476" w:rsidR="00BB7CBB" w:rsidP="004F5476" w:rsidRDefault="00BB7CBB" w14:paraId="3BFB6652" w14:textId="17DE9F35">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F5476">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F5476" w:rsidR="004F5476">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.P.G. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F5476">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Karremans</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004F5476" w:rsidR="00217BEA" w:rsidP="004F5476" w:rsidRDefault="00217BEA" w14:paraId="36913BF8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="004F5476" w:rsidR="00217BEA" w:rsidSect="00D06669">
+      <w:headerReference w:type="even" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="2948" w:right="2777" w:bottom="1020" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
+      <w:docGrid w:linePitch="326"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="065CED72" w14:textId="77777777" w:rsidR="00BB7F73" w:rsidRDefault="00BB7F73">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="408F67A9" w14:textId="77777777" w:rsidR="00BB7CBB" w:rsidRDefault="00BB7CBB" w:rsidP="00BB7CBB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4CE7C1C7" w14:textId="77777777" w:rsidR="00BB7F73" w:rsidRDefault="00BB7F73">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="0AD7CC63" w14:textId="77777777" w:rsidR="00BB7CBB" w:rsidRDefault="00BB7CBB" w:rsidP="00BB7CBB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
-    <w:pitch w:val="variable"/>
-[...19 lines deleted...]
-    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A246029" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Verdana">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A10006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...2 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="3EA1AC35" w14:textId="77777777" w:rsidR="009806FC" w:rsidRDefault="009806FC">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="59CB8340" w14:textId="77777777" w:rsidR="00BB7CBB" w:rsidRPr="00BB7CBB" w:rsidRDefault="00BB7CBB" w:rsidP="00BB7CBB">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="666CA137" w14:textId="77777777" w:rsidR="009806FC" w:rsidRDefault="009806FC">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="442DAFA6" w14:textId="77777777" w:rsidR="00BB7CBB" w:rsidRPr="00BB7CBB" w:rsidRDefault="00BB7CBB" w:rsidP="00BB7CBB">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="51BA3EB3" w14:textId="77777777" w:rsidR="009806FC" w:rsidRDefault="009806FC">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6A8AA552" w14:textId="77777777" w:rsidR="00BB7CBB" w:rsidRPr="00BB7CBB" w:rsidRDefault="00BB7CBB" w:rsidP="00BB7CBB">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="24D7C90E" w14:textId="77777777" w:rsidR="00BB7F73" w:rsidRDefault="00BB7F73">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="3C1AF5F9" w14:textId="77777777" w:rsidR="00BB7CBB" w:rsidRDefault="00BB7CBB" w:rsidP="00BB7CBB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5A989990" w14:textId="77777777" w:rsidR="00BB7F73" w:rsidRDefault="00BB7F73">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="50EC5C0A" w14:textId="77777777" w:rsidR="00BB7CBB" w:rsidRDefault="00BB7CBB" w:rsidP="00BB7CBB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="2100D005" w14:textId="795134AE" w:rsidR="00BF6F17" w:rsidRPr="00614F74" w:rsidRDefault="00BF6F17" w:rsidP="00BF6F17">
-[...4 lines deleted...]
-          <w:szCs w:val="14"/>
+    <w:p w14:paraId="5BB9A0DC" w14:textId="77777777" w:rsidR="00BB7CBB" w:rsidRPr="004F5476" w:rsidRDefault="00BB7CBB" w:rsidP="00BB7CBB">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00614F74">
-[...3 lines deleted...]
-          <w:szCs w:val="14"/>
+      <w:r w:rsidRPr="004F5476">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00614F74">
-[...2 lines deleted...]
-          <w:szCs w:val="14"/>
+      <w:r w:rsidRPr="004F5476">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> TZ202601-106; TZ202601-108; TZ202601-110; TZ202601-112; TZ202601-113; </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="0A16E25A" w14:textId="2F2910A5" w:rsidR="003757DA" w:rsidRPr="00811BAB" w:rsidRDefault="003757DA">
-[...4 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="7B5CEC70" w14:textId="0B2F89DD" w:rsidR="00BB7CBB" w:rsidRPr="004F5476" w:rsidRDefault="00BB7CBB" w:rsidP="00BB7CBB">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00614F74">
-[...3 lines deleted...]
-          <w:szCs w:val="14"/>
+      <w:r w:rsidRPr="004F5476">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00614F74">
-[...2 lines deleted...]
-          <w:szCs w:val="14"/>
+      <w:r w:rsidRPr="004F5476">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Kamerstukken II, 2025/26, 29515, nr. 706</w:t>
+        <w:t xml:space="preserve"> Kamerstukken II, 2025/26, 29 515, nr. 706</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="1AD3E491" w14:textId="489D108D" w:rsidR="002B5623" w:rsidRPr="00811BAB" w:rsidRDefault="002B5623">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="36E780B2" w14:textId="39C8AB11" w:rsidR="00BB7CBB" w:rsidRPr="004F5476" w:rsidRDefault="00BB7CBB" w:rsidP="00BB7CBB">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B5623">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="004F5476">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="004F5476">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
           <w:u w:val="single"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002B5623">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="004F5476">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>Kamerstukken II 2025/26, 32637, nr. 741</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Kamerstukken II 2025/26, 32 637, nr. 741 </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="3FF381A7" w14:textId="77777777" w:rsidR="001B2CDE" w:rsidRPr="00F323C7" w:rsidRDefault="001B2CDE" w:rsidP="001B2CDE">
-[...4 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="6A40F7D1" w14:textId="77777777" w:rsidR="00BB7CBB" w:rsidRPr="004F5476" w:rsidRDefault="00BB7CBB" w:rsidP="00BB7CBB">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F323C7">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="004F5476">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00F323C7">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="004F5476">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Particularly Sensitive Sea Areas, </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="00F323C7">
+        <w:r w:rsidRPr="004F5476">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>https://www.imo.org/en/ourwork/environment/pages/pssas.aspx</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00F323C7">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="004F5476">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="7BC1CA64" w14:textId="513AE5BA" w:rsidR="001B2CDE" w:rsidRPr="00F323C7" w:rsidRDefault="001B2CDE" w:rsidP="001B2CDE">
-[...4 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="596FEDE2" w14:textId="52A7FB59" w:rsidR="00BB7CBB" w:rsidRPr="004F5476" w:rsidRDefault="00BB7CBB" w:rsidP="00BB7CBB">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F323C7">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="004F5476">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00F323C7">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="004F5476">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Kamerstuk</w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> 31409, nr. 479</w:t>
+        <w:t xml:space="preserve"> Kamerstukken II, 2023/24, 31 409, nr. 454; Kamerstukken II, 2024/25, 31 409, nr. 479</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="547E5FA7" w14:textId="739BDD4A" w:rsidR="001B2CDE" w:rsidRPr="00F323C7" w:rsidRDefault="001B2CDE" w:rsidP="001B2CDE">
-[...4 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="3605D297" w14:textId="62578576" w:rsidR="00BB7CBB" w:rsidRPr="004F5476" w:rsidRDefault="00BB7CBB" w:rsidP="00BB7CBB">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F323C7">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="004F5476">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00F323C7">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="004F5476">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Kamerstuk</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> 31409, nr. 479</w:t>
+        <w:t xml:space="preserve"> Kamerstukken II, 2024/2025, 31 409, nr. 479</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="0F28774B" w14:textId="77777777" w:rsidR="001B2CDE" w:rsidRPr="00F323C7" w:rsidRDefault="001B2CDE" w:rsidP="001B2CDE">
-[...4 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="186CBC61" w14:textId="77777777" w:rsidR="00BB7CBB" w:rsidRPr="004F5476" w:rsidRDefault="00BB7CBB" w:rsidP="00BB7CBB">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F323C7">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="004F5476">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00F323C7">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="004F5476">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> het Verdrag inzake de bescherming van het mariene milieu in het noordoostelijk deel van de Atlantische Oceaan</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="1E7521C2" w14:textId="77777777" w:rsidR="001B2CDE" w:rsidRPr="00981048" w:rsidRDefault="001B2CDE" w:rsidP="001B2CDE">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="1E83A0B2" w14:textId="77777777" w:rsidR="00BB7CBB" w:rsidRPr="004F5476" w:rsidRDefault="00BB7CBB" w:rsidP="00BB7CBB">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F323C7">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="004F5476">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00F323C7">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="004F5476">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> De OSPAR Commissie bestaat uit vertegenwoordigers van alle 16 verdragspartijen (België, Denemarken, Finland, Frankrijk, Duitsland, IJsland, Ierland, Luxemburg, Nederland, Noorwegen, Portugal, Spanje, Zweden, Zwitserland, het Verenigd Koninkrijk en de EU).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="046905D1" w14:textId="77777777" w:rsidR="009806FC" w:rsidRDefault="009806FC">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="13E72D12" w14:textId="77777777" w:rsidR="00BB7CBB" w:rsidRPr="00BB7CBB" w:rsidRDefault="00BB7CBB" w:rsidP="00BB7CBB">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...448 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1937061C" w14:textId="77777777" w:rsidR="00BB7CBB" w:rsidRPr="00BB7CBB" w:rsidRDefault="00BB7CBB" w:rsidP="00BB7CBB">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="1F090B00" w14:textId="77777777" w:rsidR="00AE4723" w:rsidRDefault="005B173D">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6474561D" w14:textId="77777777" w:rsidR="00BB7CBB" w:rsidRPr="00BB7CBB" w:rsidRDefault="00BB7CBB" w:rsidP="00BB7CBB">
     <w:pPr>
-      <w:spacing w:after="7029" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1438 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="81054526"/>
-[...939 lines deleted...]
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01B352D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="94E20DC0"/>
     <w:lvl w:ilvl="0" w:tplc="353A3DF6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="DejaVu Sans" w:hAnsi="Symbol" w:cs="Lohit Hindi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -4364,862 +1647,147 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-[...589 lines deleted...]
-  <w:num w:numId="12">
+  <w:num w:numId="1" w16cid:durableId="1633436091">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...34 lines deleted...]
-    <w:abstractNumId w:val="14"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-[...3 lines deleted...]
-  <w:attachedTemplate r:id="rId1"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="110"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="001B2CDE"/>
-[...96 lines deleted...]
-    <w:rsid w:val="00FE3CB2"/>
+    <w:rsidRoot w:val="00BB7CBB"/>
+    <w:rsid w:val="00217BEA"/>
+    <w:rsid w:val="004F5476"/>
+    <w:rsid w:val="008759B0"/>
+    <w:rsid w:val="00974C08"/>
+    <w:rsid w:val="00BB7CBB"/>
+    <w:rsid w:val="00C0529C"/>
+    <w:rsid w:val="00D06669"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-[...1 lines deleted...]
-  <w14:docId w14:val="44755970"/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="190C411B"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{96BC3744-472F-4938-B5C7-DFB9F13E3FA9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...8 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5228,77 +1796,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5323,75 +1891,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -5426,55 +1994,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -5537,3511 +2105,870 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BB7CBB"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="atLeast"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BB7CBB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BB7CBB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BB7CBB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BB7CBB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BB7CBB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BB7CBB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BB7CBB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BB7CBB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...13 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00BB7CBB"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BB7CBB"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BB7CBB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BB7CBB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BB7CBB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BB7CBB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BB7CBB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BB7CBB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BB7CBB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BB7CBB"/>
     <w:pPr>
-      <w:spacing w:before="20"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="17"/>
-[...146 lines deleted...]
-    <w:next w:val="Normal"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00BB7CBB"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BB7CBB"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="1"/>
       </w:numPr>
-      <w:spacing w:before="200" w:line="240" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00BB7CBB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BB7CBB"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00BB7CBB"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BB7CBB"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BB7CBB"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BB7CBB"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00BB7CBB"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BB7CBB"/>
+    <w:rPr>
       <w:b/>
-      <w:color w:val="E17000"/>
-[...76 lines deleted...]
-      <w:szCs w:val="14"/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00BB7CBB"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
-  </w:style>
-[...222 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevens">
     <w:name w:val="Afzendgegevens"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00BB7CBB"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2267"/>
       </w:tabs>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...3 lines deleted...]
-    <w:next w:val="Normal"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AfzendgegevensKop">
+    <w:name w:val="Afzendgegevens_Kop"/>
+    <w:basedOn w:val="Afzendgegevens"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00BB7CBB"/>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="OndertekeningArea1">
+    <w:name w:val="Ondertekening_Area1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00BB7CBB"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
+    <w:name w:val="Referentiegegevens"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00BB7CBB"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="170"/>
       </w:tabs>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-      <w:i/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...4 lines deleted...]
-    <w:next w:val="Normal"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Slotzin">
+    <w:name w:val="Slotzin"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00BB7CBB"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="13"/>
-[...19 lines deleted...]
-      <w:i/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
-      <w:sz w:val="13"/>
-[...7 lines deleted...]
-      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-      <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
-[...40 lines deleted...]
-    <w:next w:val="Normal"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
+    <w:name w:val="Witregel W1"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00BB7CBB"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:next w:val="Normal"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="9"/>
+      <w:szCs w:val="9"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1bodytekst">
+    <w:name w:val="Witregel W1 (bodytekst)"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00BB7CBB"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...2520 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Header">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001B2CDE"/>
+    <w:rsid w:val="00BB7CBB"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...7 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Footer">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00BB7CBB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001B2CDE"/>
+    <w:rsid w:val="00BB7CBB"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...7 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...12 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00BB7CBB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FootnoteTextChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001B2CDE"/>
+    <w:rsid w:val="00BB7CBB"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-[...1 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-      <w:kern w:val="2"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="en-US" w:eastAsia="en-US"/>
-[...6 lines deleted...]
-    <w:link w:val="FootnoteText"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="001B2CDE"/>
-[...7 lines deleted...]
-  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:rsid w:val="00BB7CBB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001B2CDE"/>
+    <w:rsid w:val="00BB7CBB"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention">
-[...29 lines deleted...]
-    <w:rsid w:val="00DE1D7E"/>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="004F5476"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...58 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...40 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.regeldrukmonitor.nl" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml" Id="rId22" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.regeldrukmonitor.nl" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imo.org/en/ourwork/environment/pages/pssas.aspx" TargetMode="External"/></Relationships>
-</file>
-[...6 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///H:\Downloads\Brief%20aan%20Parlement%20(1).dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -9315,156 +3242,69 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>2</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>9779</ap:Characters>
+  <ap:Pages>5</ap:Pages>
+  <ap:Words>1788</ap:Words>
+  <ap:Characters>9838</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>81</ap:Lines>
-  <ap:Paragraphs>22</ap:Paragraphs>
+  <ap:Paragraphs>23</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>11472</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>11603</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Identifier">
-[...78 lines deleted...]
-    <vt:lpwstr>DocGen_Brief_nl_NL</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
 </Properties>
 </file>