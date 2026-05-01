--- v0 (2026-04-02)
+++ v1 (2026-05-01)
@@ -43,74 +43,122 @@
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2552"/>
         <w:gridCol w:w="6590"/>
       </w:tblGrid>
       <w:tr w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidTr="00F13442" w14:paraId="301F7D98" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9142" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00AF651C" w:rsidR="00CB3578" w:rsidP="000E0072" w:rsidRDefault="000E0072" w14:paraId="2B81DD9C" w14:textId="2017B0F7">
+          <w:p w:rsidRPr="00AF651C" w:rsidR="00CB3578" w:rsidP="000E0072" w:rsidRDefault="000E0072" w14:paraId="2B81DD9C" w14:textId="69AD13E7">
             <w:pPr>
               <w:pStyle w:val="Amendement"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF651C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bijgewerkt t/m nr. 9 (nota van wijziging d.d. </w:t>
+              <w:t xml:space="preserve">Bijgewerkt t/m nr. </w:t>
+            </w:r>
+            <w:r w:rsidR="00E763BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>43</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF651C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidR="00425C33">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>aangenomen amendementen</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF651C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> d.d. </w:t>
             </w:r>
             <w:r w:rsidRPr="00AF651C" w:rsidR="00AF651C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
-              <w:t>2 april 2026)</w:t>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00620FE2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF651C" w:rsidR="00AF651C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> april 2026)</w:t>
             </w:r>
             <w:r w:rsidRPr="00AF651C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidTr="00A11E73" w14:paraId="69F56523" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
@@ -351,58 +399,64 @@
           <w:p w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidRDefault="00CB3578" w14:paraId="0B98E260" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Amendement"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002168F4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Nr. 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6590" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidRDefault="00CB3578" w14:paraId="03313FDD" w14:textId="77777777">
+          <w:p w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidRDefault="003331C3" w14:paraId="03313FDD" w14:textId="19138006">
             <w:pPr>
               <w:pStyle w:val="Amendement"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002168F4">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GEWIJZIGD </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002168F4" w:rsidR="00CB3578">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>VOORSTEL VAN WET</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidTr="00A11E73" w14:paraId="0DB19BDB" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
@@ -1337,100 +1391,108 @@
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E019B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">4. Bij algemene maatregel van bestuur worden nadere regels gesteld over welke overeenkomsten worden aangemerkt als arbeidsovereenkomst in de zin van lid 1. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E019B5" w:rsidR="00E019B5" w:rsidP="00E019B5" w:rsidRDefault="00E019B5" w14:paraId="50B5FFAF" w14:textId="4E696A08">
+    <w:p w:rsidRPr="00E019B5" w:rsidR="00E019B5" w:rsidP="00E019B5" w:rsidRDefault="00E019B5" w14:paraId="50B5FFAF" w14:textId="52DA91DC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E019B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk191556455" w:id="1"/>
       <w:r w:rsidRPr="00E019B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Indien in een arbeidsovereenkomst in afwijking van lid 1 de arbeidsomvang niet is overeengekomen als één aantal uren groter dan nul</w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk191556914" w:id="2"/>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="00E019B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>, tenzij die afwijking is toegestaan op grond van artikel 628ab, lid 1, of artikel 628ac, lid 8</w:t>
+        <w:t xml:space="preserve">, tenzij die afwijking is toegestaan op grond van artikel 628ab, lid 1, of artikel 628ac, lid </w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidR="001955B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
       <w:r w:rsidRPr="00E019B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk191556497" w:id="3"/>
       <w:r w:rsidRPr="00E019B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>geldt een arbeidsomvang van de gemiddelde arbeidsomvang per week in de drie voorafgaande maanden indien de arbeidsovereenkomst ten minste drie maanden heeft geduurd, met dien verstande dat te allen tijde minimaal een arbeidsomvang van drie uur per week geldt.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w:rsidRPr="00E019B5" w:rsidR="00E019B5" w:rsidP="00E019B5" w:rsidRDefault="00E019B5" w14:paraId="711EB13E" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
@@ -1442,110 +1504,119 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E019B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t>Artikel 628ab</w:t>
       </w:r>
       <w:r w:rsidRPr="00E019B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E019B5" w:rsidR="00E019B5" w:rsidP="00E019B5" w:rsidRDefault="00E019B5" w14:paraId="41827B1A" w14:textId="3D158B00">
-[...27 lines deleted...]
-        <w:t>1. In afwijking van artikel 628aa, kan in een arbeidsovereenkomst de arbeidsomvang worden overeengekomen als een minimaal aantal uren groter dan nul tezamen met een maximaal aantal uren per tijdseenheid van ten hoogste een kwartaal, waarbij het maximaal aantal uren per tijdseenheid ten hoogste 130% van het minimaal aantal uren over dezelfde tijdseenheid bedraagt.</w:t>
+    <w:p w:rsidRPr="003331C3" w:rsidR="00E019B5" w:rsidP="00E019B5" w:rsidRDefault="00E019B5" w14:paraId="41827B1A" w14:textId="3D158B00">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E019B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. In afwijking van artikel 628aa, kan in een arbeidsovereenkomst de arbeidsomvang worden overeengekomen als een minimaal aantal uren groter dan nul tezamen met een maximaal aantal uren per tijdseenheid van ten hoogste een kwartaal, waarbij het maximaal aantal uren per tijdseenheid ten hoogste 130% van het minimaal aantal uren over dezelfde </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003331C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>tijdseenheid bedraagt.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E019B5" w:rsidP="00E019B5" w:rsidRDefault="00E019B5" w14:paraId="171A0526" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">2. Indien er sprake is van een arbeidsovereenkomst als bedoeld in lid 1: </w:t>
+      <w:r w:rsidRPr="003331C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2. Indien er s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E019B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">prake is van een arbeidsovereenkomst als bedoeld in lid 1: </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00E019B5" w:rsidR="00E019B5" w:rsidP="00E019B5" w:rsidRDefault="00E019B5" w14:paraId="45B97DB8" w14:textId="5C4450E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E019B5">
@@ -1716,128 +1787,160 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">4. Indien een tijdspanne, gelegen tussen de uren, </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk153382003" w:id="7"/>
       <w:r w:rsidRPr="00E019B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>vermeld in de opgave bedoeld in artikel 655, lid 1, onderdeel o</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
       <w:r w:rsidRPr="00E019B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, korter of gelijk is aan 3 uren, worden deze tussengelegen uren eveneens gerekend tot de uren waarop de werknemer verplicht kan worden arbeid te verrichten. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E019B5" w:rsidP="00E019B5" w:rsidRDefault="00E019B5" w14:paraId="08B6F6D4" w14:textId="77777777">
+    <w:p w:rsidR="00E019B5" w:rsidP="00E019B5" w:rsidRDefault="00E019B5" w14:paraId="08B6F6D4" w14:textId="6BC48796">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E019B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk188270748" w:id="8"/>
       <w:r w:rsidRPr="00E019B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>De werkgever doet steeds als de arbeidsovereenkomst als bedoeld in lid 1, 12 maanden heeft geduurd binnen een maand schriftelijk of elektronisch een aanbod voor een vaste arbeidsomvang als bedoeld in artikel 628aa, lid 1</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
       <w:r w:rsidRPr="00E019B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>, die ten minste gelijk is aan de gemiddelde omvang van de arbeid in die voorafgaande periode van 12 maanden, waarbij niet op grond van artikel 691, lid 7, ten nadele van de werknemer wordt afgeweken van artikel 628, lid 1. Het aanbod betreft een vaste arbeidsomvang die uiterlijk ingaat op de eerste dag nadat twee maanden zijn verstreken steeds nadat de arbeidsovereenkomst 12 maanden heeft geduurd. De termijn voor aanvaarding van het aanbod bedraagt een maand. Voor de berekening van de periodes, bedoeld in de eerste en tweede zin, worden arbeidsovereenkomsten, die elkaar met tussenpozen van ten hoogste 60 maanden hebben opgevolgd, samengeteld.</w:t>
-[...30 lines deleted...]
-        <w:t>6. Voor arbeidsovereenkomsten die op grond van artikel 628ac, lid 9, gelden als arbeidsovereenkomst als bedoeld in lid 1, geldt voor de toepassing van lid 5 dat de werkgever voor het eerst een aanbod doet 12 maanden na het tijdstip vanaf wanneer de arbeidsovereenkomst geldt als een arbeidsovereenkomst als bedoeld in lid 1.</w:t>
+        <w:t xml:space="preserve">, die ten minste gelijk is aan de gemiddelde omvang van de arbeid in die voorafgaande periode van 12 maanden, waarbij niet op grond van artikel 691, lid 7, ten nadele van de werknemer wordt afgeweken van artikel 628, lid 1. Het aanbod betreft een vaste arbeidsomvang die uiterlijk ingaat op de eerste dag nadat twee maanden zijn verstreken steeds nadat de arbeidsovereenkomst 12 maanden heeft geduurd. De termijn voor aanvaarding van het aanbod bedraagt een maand. Voor de berekening van de periodes, bedoeld in de eerste en tweede zin, worden arbeidsovereenkomsten, die elkaar met tussenpozen van ten hoogste </w:t>
+      </w:r>
+      <w:r w:rsidR="00E45CEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>36</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E019B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> maanden hebben opgevolgd, samengeteld.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E019B5" w:rsidP="00E019B5" w:rsidRDefault="00E019B5" w14:paraId="45EA73CD" w14:textId="698A7728">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E019B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. Voor arbeidsovereenkomsten die op grond van artikel 628ac, lid </w:t>
+      </w:r>
+      <w:r w:rsidR="001955B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E019B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, gelden als arbeidsovereenkomst als bedoeld in lid 1, geldt voor de toepassing van lid 5 dat de werkgever voor het eerst een aanbod doet 12 maanden na het tijdstip vanaf wanneer de arbeidsovereenkomst geldt als een arbeidsovereenkomst als bedoeld in lid 1.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E019B5" w:rsidP="00E019B5" w:rsidRDefault="00E019B5" w14:paraId="061B2935" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E019B5">
@@ -1991,150 +2094,160 @@
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E019B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">b. niet aansluitend door dezelfde werknemer kunnen worden uitgeoefend gedurende een periode van meer dan negen maanden per jaar. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E019B5" w:rsidR="00E019B5" w:rsidP="00E019B5" w:rsidRDefault="00E019B5" w14:paraId="18BC774A" w14:textId="4CFAB7A7">
-[...27 lines deleted...]
-        <w:t xml:space="preserve">11. Indien in een arbeidsovereenkomst in afwijking van lid 1 de arbeidsomvang niet is overeengekomen als een minimaal aantal uren groter dan nul, tezamen met een maximaal aantal uren, tenzij die afwijking is toegestaan op grond van artikel 628ac, lid 8, geldt een </w:t>
+    <w:p w:rsidRPr="00E26934" w:rsidR="00E019B5" w:rsidP="00E019B5" w:rsidRDefault="00E019B5" w14:paraId="18BC774A" w14:textId="1F3F620C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E019B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11. Indien in een arbeidsovereenkomst in afwijking van lid 1 de arbeidsomvang niet is overeengekomen als een minimaal aantal uren groter dan nul, tezamen met een maximaal aantal uren, tenzij die afwijking is toegestaan op grond van artikel 628ac, lid </w:t>
+      </w:r>
+      <w:r w:rsidR="001955B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E019B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, geldt een </w:t>
       </w:r>
       <w:r w:rsidRPr="00E019B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>arbeidsomvang  van de gemiddelde arbeidsomvang per week in de drie voorafgaande maanden indien de arbeidsovereenkomst ten minste drie maanden heeft geduurd, met dien verstande dat te allen tijde minimaal een arbeidsomvang van drie uur per week geldt.</w:t>
-[...29 lines deleted...]
-        </w:rPr>
+        <w:t xml:space="preserve">arbeidsomvang  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E26934">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>van de gemiddelde arbeidsomvang per week in de drie voorafgaande maanden indien de arbeidsovereenkomst ten minste drie maanden heeft geduurd, met dien verstande dat te allen tijde minimaal een arbeidsomvang van drie uur per week geldt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E26934" w:rsidR="00E019B5" w:rsidP="00E019B5" w:rsidRDefault="00E019B5" w14:paraId="11390E21" w14:textId="49645C8E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E26934">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
         <w:t>12. Artikel 628aa, lid 2, onderdelen a en b, en lid 3, met dien verstande dat de arbeidsomvang niet relevant is, is van overeenkomstige toepassing.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:p w:rsidRPr="00E019B5" w:rsidR="00E019B5" w:rsidP="00E019B5" w:rsidRDefault="00E019B5" w14:paraId="54DFBCF6" w14:textId="2A3F9A17">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...12 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00E26934">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
         <w:t>13. Iedere afwijking van dit artikel ten nadele van de werknemer is nietig.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00E019B5" w:rsidR="00E019B5" w:rsidP="00E019B5" w:rsidRDefault="00E019B5" w14:paraId="26611351" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00E019B5" w:rsidR="00E019B5" w:rsidP="00E019B5" w:rsidRDefault="00E019B5" w14:paraId="752EDE1E" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
@@ -2212,110 +2325,136 @@
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E019B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">i.  de leeftijd van achttien jaar nog niet heeft bereikt;  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E019B5" w:rsidP="00E019B5" w:rsidRDefault="00E019B5" w14:paraId="31A95218" w14:textId="77777777">
-[...58 lines deleted...]
-        <w:t>iii. een student is, voor de duur dat zijn bewijs van inschrijving aan een instelling als bedoeld in lid 3, is afgegeven.</w:t>
+    <w:p w:rsidRPr="0059673D" w:rsidR="00E019B5" w:rsidP="00E019B5" w:rsidRDefault="00E019B5" w14:paraId="31A95218" w14:textId="212B00C4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E019B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ii. een scholier is, voor de duur dat zijn bewijs van inschrijving aan een instelling of bij een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0059673D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">opleiding als bedoeld in lid 2, is afgegeven; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0059673D" w:rsidR="00E019B5" w:rsidP="00E019B5" w:rsidRDefault="00E019B5" w14:paraId="465A0F3B" w14:textId="5EDEBA1F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0059673D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>iii. een student is, voor de duur dat zijn bewijs van inschrijving aan een instelling als bedoeld in lid 3, is afgegeven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0059673D" w:rsidR="0083259C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>; of</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0059673D" w:rsidR="0059673D" w:rsidP="00E019B5" w:rsidRDefault="0059673D" w14:paraId="492C5EBF" w14:textId="4AF3BBE1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0059673D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>iv. de in artikel 7, eerste lid, onderdeel a, van de Algemene Ouderdomswet bedoelde leeftijd heeft bereikt.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E019B5" w:rsidP="00E019B5" w:rsidRDefault="00E019B5" w14:paraId="3CF68016" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E019B5">
@@ -2540,243 +2679,379 @@
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E019B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>c. een met onderdelen a en b vergelijkbare instelling binnen de Europese Economische Ruimte.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E019B5" w:rsidP="00E019B5" w:rsidRDefault="00E019B5" w14:paraId="5F67D397" w14:textId="77777777">
-[...184 lines deleted...]
-      <w:r w:rsidRPr="00E019B5">
+    <w:p w:rsidRPr="008435C0" w:rsidR="008435C0" w:rsidP="008435C0" w:rsidRDefault="008435C0" w14:paraId="409150B6" w14:textId="650023D0">
+      <w:pPr>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008435C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>4. Bij het bepalen of een werknemer scholier of student is in de zin van lid 2 onderscheidenlijk lid 3 is artikel 152 van het Wetboek van Burgerlijke Rechtsvordering onverkort van toepassing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E019B5" w:rsidP="00E019B5" w:rsidRDefault="00E019B5" w14:paraId="5F67D397" w14:textId="3C966003">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0000434E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E019B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Van artikel 628, lid 1, kan voor de eerste zes maanden van de arbeidsovereenkomst bij schriftelijke overeenkomst of bij regeling door of namens een daartoe bevoegd bestuursorgaan ten nadele van de werknemer worden afgeweken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E019B5" w:rsidP="00E019B5" w:rsidRDefault="00E019B5" w14:paraId="4CDCF752" w14:textId="63991B04">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0000434E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E019B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. In geval van elkaar opvolgende arbeidsovereenkomsten als bedoeld in artikel 668a kan een afwijking als bedoeld in lid </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA0D5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E019B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> voor ten hoogste in totaal zes maanden worden overeengekomen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E019B5" w:rsidP="00E019B5" w:rsidRDefault="00E019B5" w14:paraId="0804ADDB" w14:textId="1F65E469">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0000434E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E019B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Bij collectieve arbeidsovereenkomst of bij regeling door of namens een daartoe bevoegd bestuursorgaan kan de periode, bedoeld in lid </w:t>
+      </w:r>
+      <w:r w:rsidR="00345A4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E019B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, voor bij die overeenkomst of regeling te bepalen functies worden verlengd, mits de aan die functies verbonden werkzaamheden incidenteel van aard zijn en geen vaste omvang hebben.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E019B5" w:rsidP="00E019B5" w:rsidRDefault="00E019B5" w14:paraId="3CA3B486" w14:textId="5F84E068">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>1, onderdelen i tot en met iii, geldt de arbeidsovereenkomst vanaf dat moment als een arbeidsovereenkomst als bedoeld in artikel 628ab, lid 1. Hierbij is de minimale arbeidsomvang gelijk aan de gemiddelde omvang van de verrichtte arbeid in de 12 voorafgaande maanden of, indien de arbeidsovereenkomst korter dan 12 maanden heeft geduurd, de gemiddelde omvang van de verrichte arbeid in de periode vanaf het aangaan van de arbeidsovereenkomst.</w:t>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0000434E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E019B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Bij regeling van Onze Minister van Sociale Zaken en Werkgelegenheid kan op verzoek van de Stichting van de Arbeid worden bepaald dat op bepaalde bedrijfstakken, of onderdelen daarvan, lid </w:t>
+      </w:r>
+      <w:r w:rsidR="00D80722">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E019B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00D80722">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E019B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:r w:rsidR="00D80722">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E019B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> niet van toepassing is.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E019B5" w:rsidP="00E019B5" w:rsidRDefault="00E019B5" w14:paraId="45ADC845" w14:textId="50EA5248">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0000434E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E019B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Van artikel 628aa, leden 1 en 2, kan bij schriftelijke overeenkomst ten nadele van de werknemer worden afgeweken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E019B5" w:rsidR="00E019B5" w:rsidP="00E019B5" w:rsidRDefault="00E019B5" w14:paraId="7B042EC5" w14:textId="4A0079ED">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0000434E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E019B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>. Indien niet meer wordt voldaan aan de voorwaarde van de gemiddelde omvang van de verrichte arbeid, bedoeld in de aanhef van lid 1, of een van de voorwaarden als bedoeld in lid 1, onderdelen i tot en met iii, geldt de arbeidsovereenkomst vanaf dat moment als een arbeidsovereenkomst als bedoeld in artikel 628ab, lid 1. Hierbij is de minimale arbeidsomvang gelijk aan de gemiddelde omvang van de verrichtte arbeid in de 12 voorafgaande maanden of, indien de arbeidsovereenkomst korter dan 12 maanden heeft geduurd, de gemiddelde omvang van de verrichte arbeid in de periode vanaf het aangaan van de arbeidsovereenkomst.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E019B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:bookmarkStart w:name="_Hlk147410139" w:id="11"/>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:p w:rsidR="00E019B5" w:rsidP="00E019B5" w:rsidRDefault="00E019B5" w14:paraId="40F9FE64" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
@@ -3306,50 +3581,58 @@
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E019B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Artikel 648, vierde lid, vervalt. </w:t>
       </w:r>
       <w:r w:rsidRPr="00E019B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00E019B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E019B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>J</w:t>
       </w:r>
       <w:r w:rsidRPr="00E019B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E019B5" w:rsidP="00E019B5" w:rsidRDefault="00E019B5" w14:paraId="5B36240F" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
@@ -3430,896 +3713,959 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00E019B5" w:rsidR="00E019B5" w:rsidP="00E019B5" w:rsidRDefault="00E019B5" w14:paraId="44DE19EC" w14:textId="33BED1D5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E019B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>In het vierde lid (nieuw) wordt “de leden 1 tot en met 4” vervangen door “de leden 1 tot en met 3”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E019B5" w:rsidR="00E019B5" w:rsidP="00E019B5" w:rsidRDefault="00E019B5" w14:paraId="179547EE" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E019B5" w:rsidP="00E019B5" w:rsidRDefault="00E019B5" w14:paraId="0A11DF8F" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E019B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>K</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E019B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E019B5" w:rsidR="00E019B5" w:rsidP="00E019B5" w:rsidRDefault="00E019B5" w14:paraId="54F53D17" w14:textId="6ABA1510">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E019B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Artikel 653a, tweede lid alsmede de aanduiding “1.” voor het eerste lid vervallen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E019B5" w:rsidR="00E019B5" w:rsidP="00E019B5" w:rsidRDefault="00E019B5" w14:paraId="5F358E12" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E019B5" w:rsidP="00E019B5" w:rsidRDefault="00E019B5" w14:paraId="55FFE029" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E019B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E019B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E019B5" w:rsidP="00E019B5" w:rsidRDefault="00E019B5" w14:paraId="0E9C473B" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E019B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Artikel 655 wordt als volgt gewijzigd:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E019B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E019B5" w:rsidP="00E019B5" w:rsidRDefault="00E019B5" w14:paraId="410F1871" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E019B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1. Lid 1 wordt als volgt gewijzigd:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E019B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E019B5" w:rsidP="00E019B5" w:rsidRDefault="00E019B5" w14:paraId="72BC7D2B" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E019B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>a. Onder verlettering van de onderdelen o tot en met s tot onderdelen p tot en met t wordt, een onderdeel ingevoegd, luidende:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E019B5" w:rsidP="00E019B5" w:rsidRDefault="00E019B5" w14:paraId="26D482C3" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E019B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>o. of sprake is van een arbeidsovereenkomst als bedoeld in artikel 628ab en indien dat het geval is, de dagen en uren waarop de werknemer kan worden verplicht om arbeid te verrichten, waarbij geldt dat niet meer uren kunnen worden vermeld dan het maximaal aantal uren, bedoeld in dit artikel;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E019B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E019B5" w:rsidP="00E019B5" w:rsidRDefault="00E019B5" w14:paraId="198447E2" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E019B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>b. In onderdeel p (nieuw), wordt “oproepovereenkomst als bedoeld in artikel 628a, lid 9 en 10” vervangen door “oproepovereenkomst als bedoeld in artikel 628</w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk188272055" w:id="13"/>
+      <w:r w:rsidRPr="00E019B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>a, lid 1</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+      <w:r w:rsidRPr="00E019B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>”.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E019B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E019B5" w:rsidR="00E019B5" w:rsidP="00E019B5" w:rsidRDefault="00E019B5" w14:paraId="249825E7" w14:textId="02C678AE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E019B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2. Het elfde lid vervalt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E019B5" w:rsidR="00E019B5" w:rsidP="00E019B5" w:rsidRDefault="00E019B5" w14:paraId="7BF2CED4" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E019B5" w:rsidR="00E019B5" w:rsidP="00E019B5" w:rsidRDefault="00E019B5" w14:paraId="2CF598E6" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E019B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E019B5" w:rsidP="00E019B5" w:rsidRDefault="00E019B5" w14:paraId="757D9E13" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E019B5" w:rsidR="00E019B5" w:rsidP="00E019B5" w:rsidRDefault="00E019B5" w14:paraId="0284F13C" w14:textId="6BE7DA51">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E019B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>In artikel 667, vierde lid, wordt “zes maanden” vervangen door “</w:t>
+      </w:r>
+      <w:r w:rsidR="00E45CEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>36</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E019B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> maanden”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E019B5" w:rsidR="00E019B5" w:rsidP="00E019B5" w:rsidRDefault="00E019B5" w14:paraId="41274D69" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E019B5" w:rsidP="00E019B5" w:rsidRDefault="00E019B5" w14:paraId="441396A8" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E019B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E019B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk193881384" w:id="14"/>
+    </w:p>
+    <w:p w:rsidR="00E019B5" w:rsidP="00E019B5" w:rsidRDefault="00E019B5" w14:paraId="2259CFCE" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E019B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Artikel 668a wordt als volgt gewijzigd:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E019B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E019B5" w:rsidP="00E019B5" w:rsidRDefault="00E019B5" w14:paraId="15B9E5C1" w14:textId="6D843B2C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E019B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1. In het eerste lid wordt “zes maanden” telkens vervangen door “</w:t>
+      </w:r>
+      <w:r w:rsidR="00750751">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>36</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E019B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> maanden”. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E019B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E019B5" w:rsidP="00E019B5" w:rsidRDefault="00E019B5" w14:paraId="6C6C82B5" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E019B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2. Het vijfde lid vervalt, onder vernummering van het zesde tot en met elfde lid tot vijfde tot en met tiende lid.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E019B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E019B5" w:rsidP="00E019B5" w:rsidRDefault="00E019B5" w14:paraId="17C3FF65" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E019B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>3. In het vijfde lid (nieuw) wordt na “lid 2” ingevoegd “, voor wat betreft de overeenkomstige toepassing van lid 1, onderdeel b,”.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E019B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E019B5" w:rsidP="00E019B5" w:rsidRDefault="00E019B5" w14:paraId="7DB53B69" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E019B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>4. Na het tiende lid (nieuw) wordt een lid ingevoegd, luidende:</w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk193879953" w:id="15"/>
+    </w:p>
+    <w:p w:rsidR="00E019B5" w:rsidP="00E019B5" w:rsidRDefault="00E019B5" w14:paraId="535AE02B" w14:textId="44D41A0B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">2. </w:t>
-[...46 lines deleted...]
-      </w:r>
+      </w:r>
+      <w:r w:rsidRPr="00E019B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11. Voor de toepassing van lid 1 wordt in plaats van </w:t>
+      </w:r>
+      <w:r w:rsidR="008B5FFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E019B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tussenpozen van ten hoogste </w:t>
+      </w:r>
+      <w:r w:rsidR="00757CE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>36</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E019B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> maanden</w:t>
+      </w:r>
+      <w:r w:rsidR="008B5FFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E019B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gelezen: tussenpozen van ten hoogste zes maanden, indien de gemiddelde omvang van de door de werknemer verrichte arbeid ten hoogste </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA063E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>zestien</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E019B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uur per week heeft bedragen en de werknemer:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E019B5" w:rsidP="00E019B5" w:rsidRDefault="00E019B5" w14:paraId="554605CA" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E019B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>a. een scholier is als bedoeld in artikel 628ac, lid 2; of</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E019B5" w:rsidR="00E019B5" w:rsidP="00E019B5" w:rsidRDefault="00E019B5" w14:paraId="4E67C4C0" w14:textId="7A590161">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E019B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">b. een student is als bedoeld in artikel 628ac, lid 3. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
       <w:r w:rsidRPr="00E019B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E019B5" w:rsidR="00E019B5" w:rsidP="00E019B5" w:rsidRDefault="00E019B5" w14:paraId="54F53D17" w14:textId="6ABA1510">
-[...764 lines deleted...]
-    </w:p>
     <w:p w:rsidR="00E019B5" w:rsidP="00E019B5" w:rsidRDefault="00E019B5" w14:paraId="5D1AED09" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E019B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>5. Onder vernummering van het vijftiende lid tot het zestiende lid, wordt een lid ingevoegd, luidende:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00E019B5" w:rsidR="00E019B5" w:rsidP="00E019B5" w:rsidRDefault="00E019B5" w14:paraId="10873CD2" w14:textId="45583A40">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
@@ -4351,51 +4697,82 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> of lid 1</w:t>
       </w:r>
       <w:r w:rsidR="002B3D36">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00E019B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:p w:rsidRPr="00E019B5" w:rsidR="00E019B5" w:rsidP="00E019B5" w:rsidRDefault="00E019B5" w14:paraId="346091E5" w14:textId="77777777">
+    <w:p w:rsidR="00E019B5" w:rsidP="00E019B5" w:rsidRDefault="00E019B5" w14:paraId="346091E5" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D23631" w:rsidR="001E5FC8" w:rsidP="001E5FC8" w:rsidRDefault="001E5FC8" w14:paraId="6A59ADF4" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D23631">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.  Het zestiende lid (nieuw) vervalt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E019B5" w:rsidR="001E5FC8" w:rsidP="00E019B5" w:rsidRDefault="001E5FC8" w14:paraId="05FA31EB" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00E019B5" w:rsidP="00E019B5" w:rsidRDefault="00E019B5" w14:paraId="1A11BD69" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -4558,79 +4935,95 @@
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E019B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Artikel 672, vijfde lid, komt te luiden:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E019B5" w:rsidR="00E019B5" w:rsidP="00E019B5" w:rsidRDefault="00E019B5" w14:paraId="7F5416CB" w14:textId="7BA792E8">
-[...27 lines deleted...]
-        <w:t>5. Indien de omvang van de arbeid op grond van artikel 628ac, lid 8, niet in de arbeidsovereenkomst is overeengekomen, bedraagt de door de werknemer in acht te nemen termijn van opzegging, in afwijking van lid 4, vier dagen of een bij collectieve arbeidsovereenkomst of bij regeling door of namens een daartoe bevoegd bestuursorgaan bepaalde kortere termijn van ten minste 24 uur. Indien het een functie betreft die is aangewezen op grond van artikel 628ab, lid 10, in samenhang gelezen met artikel 628a, lid 2, bedraagt de termijn vier dagen. Lid 1 is niet van toepassing.</w:t>
+    <w:p w:rsidRPr="00E019B5" w:rsidR="00E019B5" w:rsidP="00E019B5" w:rsidRDefault="00E019B5" w14:paraId="7F5416CB" w14:textId="749DF442">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E019B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Indien de omvang van de arbeid op grond van artikel 628ac, lid </w:t>
+      </w:r>
+      <w:r w:rsidR="009A72D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E019B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, niet in de arbeidsovereenkomst is overeengekomen, bedraagt de door de werknemer in acht te nemen termijn van opzegging, in afwijking van lid 4, vier dagen of een bij collectieve arbeidsovereenkomst of bij regeling door of namens een daartoe bevoegd bestuursorgaan bepaalde kortere termijn van ten minste 24 uur. Indien het een functie betreft die is aangewezen op grond van artikel 628ab, lid 10, in samenhang gelezen met artikel 628a, lid 2, bedraagt de termijn vier dagen. Lid 1 is niet van toepassing.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E019B5" w:rsidP="00E019B5" w:rsidRDefault="00E019B5" w14:paraId="57FB6560" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="009F0DDC" w:rsidR="00602EE4" w:rsidP="00602EE4" w:rsidRDefault="00602EE4" w14:paraId="6BE8C763" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F0DDC">
@@ -4792,62 +5185,158 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>1. Het eerste lid komt te luiden:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00E019B5" w:rsidR="00E019B5" w:rsidP="00E019B5" w:rsidRDefault="00E019B5" w14:paraId="758F8D5D" w14:textId="5DDDC2A5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E019B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>1. Zodra de werknemer in meer dan 52 weken arbeid heeft verricht, is op de uitzendovereenkomst het achtste lid van toepassing en is artikel 668a van overeenkomstige toepassing.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E019B5" w:rsidR="00E019B5" w:rsidP="00E019B5" w:rsidRDefault="00E019B5" w14:paraId="1F2F277E" w14:textId="77777777">
+    <w:p w:rsidR="00E019B5" w:rsidP="00E019B5" w:rsidRDefault="00E019B5" w14:paraId="1F2F277E" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E85550" w:rsidR="00E85550" w:rsidP="00E85550" w:rsidRDefault="00E85550" w14:paraId="3D3FBE11" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E85550">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>1a. Het tweede lid wordt als volgt gewijzigd:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E85550" w:rsidR="00E85550" w:rsidP="00E85550" w:rsidRDefault="00E85550" w14:paraId="516B69EB" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E85550" w:rsidR="00E85550" w:rsidP="00E85550" w:rsidRDefault="002B72F9" w14:paraId="20CB2AC0" w14:textId="6A855BF6">
+      <w:pPr>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E85550" w:rsidR="00E85550">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Na de eerste zin wordt een zin ingevoegd, luidende: De werkgever kan dit beding niet inroepen gedurende de tijd dat de werknemer wegens ziekte verhinderd is de bedongen arbeid te verrichten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E85550" w:rsidR="00E85550" w:rsidP="00E85550" w:rsidRDefault="00E85550" w14:paraId="2D33BB14" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E85550" w:rsidR="00E85550" w:rsidP="00E85550" w:rsidRDefault="002B72F9" w14:paraId="349CB200" w14:textId="5B201AAE">
+      <w:pPr>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E85550" w:rsidR="00E85550">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. In de laatste zin wordt “de vorige volzin” vervangen door “in de eerste volzin”. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E019B5" w:rsidR="00E85550" w:rsidP="00E019B5" w:rsidRDefault="00E85550" w14:paraId="2EF9B920" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00E019B5" w:rsidR="00E019B5" w:rsidP="00E019B5" w:rsidRDefault="00E019B5" w14:paraId="6F0AC63E" w14:textId="1F812E74">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -4864,81 +5353,97 @@
       </w:r>
       <w:r w:rsidRPr="00E019B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2. In het derde lid wordt “26” vervangen door “52”.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E019B5" w:rsidP="00E019B5" w:rsidRDefault="00E019B5" w14:paraId="59795F3C" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00E019B5" w:rsidR="00E019B5" w:rsidP="00E019B5" w:rsidRDefault="00E019B5" w14:paraId="0B641E94" w14:textId="204758EA">
+    <w:p w:rsidRPr="00E019B5" w:rsidR="00E019B5" w:rsidP="00E019B5" w:rsidRDefault="00E019B5" w14:paraId="0B641E94" w14:textId="79441894">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E019B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>3. In het vierde lid wordt “zes maanden” vervangen door “60 maanden”.</w:t>
+        <w:t>3. In het vierde lid wordt “zes maanden” vervangen door “</w:t>
+      </w:r>
+      <w:r w:rsidR="00722F07">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>36</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E019B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> maanden”.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E019B5" w:rsidP="00E019B5" w:rsidRDefault="00E019B5" w14:paraId="420E8A5F" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00E019B5" w:rsidP="00E019B5" w:rsidRDefault="00E019B5" w14:paraId="1A06E555" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
@@ -5004,79 +5509,127 @@
       </w:r>
       <w:r w:rsidRPr="00E019B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>a. “26” wordt vervangen door “52”;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E019B5" w:rsidP="00E019B5" w:rsidRDefault="00E019B5" w14:paraId="4D58A643" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00E019B5" w:rsidR="00E019B5" w:rsidP="00E019B5" w:rsidRDefault="00E019B5" w14:paraId="1AF5D688" w14:textId="5CEF45F5">
-[...27 lines deleted...]
-        <w:t>b. “Artikel 628, leden 5, 6 en 7, is niet van toepassing.” wordt vervangen door “Artikel 628ac, leden 4, 5 en 6, zijn niet van toepassing.”.</w:t>
+    <w:p w:rsidRPr="00E019B5" w:rsidR="00E019B5" w:rsidP="00E019B5" w:rsidRDefault="00E019B5" w14:paraId="1AF5D688" w14:textId="7E11DDA2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E019B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">b. “Artikel 628, leden 5, 6 en 7, is niet van toepassing.” wordt vervangen door “Artikel 628ac, leden </w:t>
+      </w:r>
+      <w:r w:rsidR="00E45159">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E019B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E45159">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E019B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:r w:rsidR="00E45159">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E019B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, zijn niet van toepassing.”.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E019B5" w:rsidP="00E019B5" w:rsidRDefault="00E019B5" w14:paraId="749E1C20" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00E019B5" w:rsidR="00E019B5" w:rsidP="00E019B5" w:rsidRDefault="00E019B5" w14:paraId="6433CCD0" w14:textId="70A9DC07">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
@@ -5117,192 +5670,256 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk137060907" w:id="17"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E019B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>8. Vanaf de dag dat tussen dezelfde partijen:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E019B5" w:rsidR="00E019B5" w:rsidP="00E019B5" w:rsidRDefault="00E019B5" w14:paraId="25118998" w14:textId="27B6682A">
+    <w:p w:rsidRPr="00E019B5" w:rsidR="00E019B5" w:rsidP="00E019B5" w:rsidRDefault="00E019B5" w14:paraId="25118998" w14:textId="784CAC7D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E019B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>a. uitzendovereenkomsten voor bepaalde tijd elkaar met tussenpozen van ten hoogste 60 maanden hebben opgevolgd en een periode van 24 maanden, deze tussenpozen inbegrepen, hebben overschreden, geldt in afwijking van artikel 668a, lid 1, onderdeel a, met ingang van die dag de laatste uitzendovereenkomst als aangegaan voor onbepaalde tijd;</w:t>
+        <w:t xml:space="preserve">a. uitzendovereenkomsten voor bepaalde tijd elkaar met tussenpozen van ten hoogste </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC181B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>36</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E019B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> maanden hebben opgevolgd en een periode van 24 maanden, deze tussenpozen inbegrepen, hebben overschreden, geldt in afwijking van artikel 668a, lid 1, onderdeel a, met ingang van die dag de laatste uitzendovereenkomst als aangegaan voor onbepaalde tijd;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:p w:rsidRPr="00E019B5" w:rsidR="00E019B5" w:rsidP="00E019B5" w:rsidRDefault="00E019B5" w14:paraId="2CD84252" w14:textId="1BC6D605">
-[...27 lines deleted...]
-        <w:t xml:space="preserve">b. meer dan zes voor bepaalde tijd aangegane uitzendovereenkomsten elkaar hebben opgevolgd met tussenpozen van ten hoogste 60 maanden, geldt, in afwijking van artikel 668a, lid 1, onderdeel b, de laatste uitzendovereenkomst als aangegaan voor onbepaalde tijd. </w:t>
+    <w:p w:rsidRPr="00E019B5" w:rsidR="00E019B5" w:rsidP="00E019B5" w:rsidRDefault="00E019B5" w14:paraId="2CD84252" w14:textId="16196A71">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E019B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">b. meer dan zes voor bepaalde tijd aangegane uitzendovereenkomsten elkaar hebben opgevolgd met tussenpozen van ten hoogste </w:t>
+      </w:r>
+      <w:r w:rsidR="009D17BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>36</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E019B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> maanden, geldt, in afwijking van artikel 668a, lid 1, onderdeel b, de laatste uitzendovereenkomst als aangegaan voor onbepaalde tijd. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E019B5" w:rsidP="00E019B5" w:rsidRDefault="00E019B5" w14:paraId="37FFC42E" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00E019B5" w:rsidR="00E019B5" w:rsidP="00E019B5" w:rsidRDefault="00E019B5" w14:paraId="7F74FCCE" w14:textId="6A15E6A2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E019B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>6. Er wordt een lid toegevoegd, luidende:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E019B5" w:rsidR="00E019B5" w:rsidP="00E019B5" w:rsidRDefault="00E019B5" w14:paraId="461373CE" w14:textId="653DD175">
-[...27 lines deleted...]
-        <w:t>9.  Voor de toepassing van lid 4 wordt “tussenpozen van ten hoogste 60 maanden” gelezen als: tussenpozen van ten hoogste zes maanden, indien de gemiddelde omvang van de door de werknemer verrichte arbeid ten hoogste twaalf uur per week heeft bedragen, en de werknemer:</w:t>
+    <w:p w:rsidRPr="00E019B5" w:rsidR="00E019B5" w:rsidP="00E019B5" w:rsidRDefault="00E019B5" w14:paraId="461373CE" w14:textId="4D0D39A6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E019B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9.  Voor de toepassing van lid 4 wordt “tussenpozen van ten hoogste </w:t>
+      </w:r>
+      <w:r w:rsidR="009D17BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>36</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E019B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> maanden” gelezen als: tussenpozen van ten hoogste zes maanden, indien de gemiddelde omvang van de door de werknemer verrichte arbeid ten hoogste </w:t>
+      </w:r>
+      <w:r w:rsidR="003B35A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>zestien</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E019B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uur per week heeft bedragen, en de werknemer:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00E019B5" w:rsidR="00E019B5" w:rsidP="00E019B5" w:rsidRDefault="00E019B5" w14:paraId="734E812C" w14:textId="0F9951F8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E019B5">
@@ -5453,125 +6070,174 @@
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E019B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>1. Het eerste lid komt te luiden:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E019B5" w:rsidR="00E019B5" w:rsidP="00E019B5" w:rsidRDefault="00E019B5" w14:paraId="11FBC1F8" w14:textId="3CEE273B">
-[...27 lines deleted...]
-        <w:t>1. De artikelen 7:628ac, leden 4 en 5, en 691 zijn niet van toepassing op de payrollovereenkomst.</w:t>
+    <w:p w:rsidRPr="00E019B5" w:rsidR="00E019B5" w:rsidP="00E019B5" w:rsidRDefault="00E019B5" w14:paraId="11FBC1F8" w14:textId="55165B2E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E019B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. De artikelen 7:628ac, leden </w:t>
+      </w:r>
+      <w:r w:rsidR="001403DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E019B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:r w:rsidR="001403DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E019B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, en 691 zijn niet van toepassing op de payrollovereenkomst.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00E019B5" w:rsidR="00E019B5" w:rsidP="00E019B5" w:rsidRDefault="00E019B5" w14:paraId="024D11E0" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00E019B5" w:rsidR="00E019B5" w:rsidP="00E019B5" w:rsidRDefault="00E019B5" w14:paraId="61B37C7D" w14:textId="1763D2E9">
-[...27 lines deleted...]
-        <w:t xml:space="preserve">2. In het vierde lid wordt ‘Artikel 628, lid 8’, vervangen door ‘Artikel 628ac, lid 7’. </w:t>
+    <w:p w:rsidRPr="00E019B5" w:rsidR="00E019B5" w:rsidP="00E019B5" w:rsidRDefault="00E019B5" w14:paraId="61B37C7D" w14:textId="004AEB5C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E019B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. In het vierde lid wordt ‘Artikel 628, lid 8’, vervangen door ‘Artikel 628ac, lid </w:t>
+      </w:r>
+      <w:r w:rsidR="00853BD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E019B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">’. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E019B5" w:rsidP="00E019B5" w:rsidRDefault="00E019B5" w14:paraId="4AB47980" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00E019B5" w:rsidR="00E019B5" w:rsidP="00E019B5" w:rsidRDefault="00E019B5" w14:paraId="3DBBB781" w14:textId="6B9EEB44">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
@@ -5863,51 +6529,50 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>3. Onder vernummering van het vierde en vijfde lid tot vijfde en zesde lid wordt een lid ingevoegd, luidende:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00E019B5" w:rsidR="00E019B5" w:rsidP="00E019B5" w:rsidRDefault="00E019B5" w14:paraId="4F125599" w14:textId="7363613A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E019B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">4. De arbeidskracht, bedoeld in het eerste lid, heeft met betrekking tot andere dan in het eerste lid genoemde arbeidsvoorwaarden, recht op ten minste gelijkwaardige arbeidsvoorwaarden als die welke gelden voor werknemers werkzaam in gelijke of gelijkwaardige functies in dienst van de onderneming waar de terbeschikkingstelling plaatsvindt. Het tweede lid is van overeenkomstige toepassing. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00E019B5" w:rsidR="00E019B5" w:rsidP="00E019B5" w:rsidRDefault="00E019B5" w14:paraId="0D6ABB88" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
@@ -6039,79 +6704,141 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E019B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>b. De derde zin vervalt.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E019B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E019B5" w:rsidP="00E019B5" w:rsidRDefault="00E019B5" w14:paraId="7BEBC53C" w14:textId="77777777">
-[...27 lines deleted...]
-        <w:t xml:space="preserve">5. Er worden twee leden toegevoegd, luidende: </w:t>
+    <w:p w:rsidRPr="00755482" w:rsidR="00F75A23" w:rsidP="00E019B5" w:rsidRDefault="00923B8E" w14:paraId="6C03E679" w14:textId="448758FC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00755482" w:rsidR="00F75A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">c. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00755482" w:rsidR="00F75A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Er wordt een zin toegevoegd, luidende: Bij algemene maatregel van bestuur kunnen arbeidsvoorwaarden als bedoeld in het eerste tot en met derde lid worden aangewezen ten aanzien waarvan de mogelijkheid tot afwijking niet van toepassing is.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00755482" w:rsidR="00923B8E" w:rsidP="00E019B5" w:rsidRDefault="00923B8E" w14:paraId="12F46304" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E019B5" w:rsidP="00E019B5" w:rsidRDefault="00E019B5" w14:paraId="7BEBC53C" w14:textId="67DD19EE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E019B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Er worden </w:t>
+      </w:r>
+      <w:r w:rsidR="006D1397">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>drie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E019B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> leden toegevoegd, luidende: </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E019B5" w:rsidP="00E019B5" w:rsidRDefault="00E019B5" w14:paraId="49A5A86E" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E019B5">
@@ -6181,88 +6908,168 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">b. arbeidsbeperkte zijn als bedoeld in artikel 38b van de Wet financiering sociale verzekeringen, of met </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E019B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>arbeidsbeperkten</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E019B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> worden gelijkgesteld als bedoeld in artikel 38f, vijfde lid, van die wet, of die werkzaam zijn in een dienstbetrekking als bedoeld in artikel 10b, eerste lid, van de Participatiewet.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E019B5" w:rsidR="00E019B5" w:rsidP="00E019B5" w:rsidRDefault="00E019B5" w14:paraId="16DEC96B" w14:textId="4DAC81FD">
+    <w:p w:rsidR="00A8712E" w:rsidP="00E019B5" w:rsidRDefault="00E019B5" w14:paraId="36E4883A" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E019B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>8. Bij of krachtens algemene maatregel van bestuur kunnen nadere regels worden gesteld met betrekking tot het zevende lid.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E019B5">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+    </w:p>
+    <w:p w:rsidRPr="00733287" w:rsidR="00E019B5" w:rsidP="00A8712E" w:rsidRDefault="00A8712E" w14:paraId="16DEC96B" w14:textId="75D84ED4">
+      <w:pPr>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A8712E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>9. De voordracht voor een krachtens het zevende lid vast te stellen algemene maatregel van bestuur wordt niet eerder gedaan dan vier weken nadat het ontwerp aan beide Kamers der Staten-Generaal is overgelegd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8712E" w:rsidR="00E019B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00733287" w:rsidR="00733287" w:rsidP="00733287" w:rsidRDefault="00733287" w14:paraId="0B09CC7E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00733287">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Aa</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00733287" w:rsidR="00733287" w:rsidP="00733287" w:rsidRDefault="00733287" w14:paraId="11F6AB42" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00733287" w:rsidR="00733287" w:rsidP="00733287" w:rsidRDefault="00733287" w14:paraId="3F14C045" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00733287">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Aan artikel 9a wordt een lid toegevoegd, luidende:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00733287" w:rsidR="00733287" w:rsidP="00733287" w:rsidRDefault="00733287" w14:paraId="1A20E0E0" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00733287">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>3. Bij ministeriële regeling kunnen regels worden gesteld met betrekking tot de hoogte van de in het tweede lid genoemde redelijke vergoeding.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A8712E" w:rsidR="00733287" w:rsidP="00A8712E" w:rsidRDefault="00733287" w14:paraId="7909E101" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00E019B5" w:rsidR="00E019B5" w:rsidP="00E019B5" w:rsidRDefault="00E019B5" w14:paraId="7BE1C9F6" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E019B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00E019B5" w:rsidR="00E019B5" w:rsidP="00E019B5" w:rsidRDefault="00E019B5" w14:paraId="200DD622" w14:textId="77777777">
@@ -6583,51 +7390,50 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00E019B5" w:rsidR="00E019B5" w:rsidP="00E019B5" w:rsidRDefault="00E019B5" w14:paraId="1708F4D9" w14:textId="5E3E7253">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E019B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">1. “een oproepovereenkomst als bedoeld in artikel 628a, negende en tiende lid, van Boek 7 van het Burgerlijk Wetboek” wordt vervangen door “een oproepovereenkomst als bedoeld in artikel 628a van Boek 7 van het Burgerlijk Wetboek”. </w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:p w:rsidR="00E019B5" w:rsidP="00E019B5" w:rsidRDefault="00E019B5" w14:paraId="5BF9A27A" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -6820,50 +7626,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00E019B5" w:rsidP="00E019B5" w:rsidRDefault="00E019B5" w14:paraId="4E8E5179" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E019B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">a. eerder in werking treedt of is getreden dan artikel II van deze wet, wordt in artikel II, onderdeel A, onderdeel vijf van deze wet “als bedoeld in artikel 38b van de Wet financiering sociale verzekeringen, of met </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E019B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>arbeidsbeperkten</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E019B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
@@ -7141,184 +7948,232 @@
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E019B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">1. Indien op het tijdstip van inwerkingtreding van artikel I, onderdelen D, E, F en Q, van de Wet meer zekerheid flexwerkers een arbeidsovereenkomst bestaat die kwalificeert als oproepovereenkomst als bedoeld in artikel 628a, negende en tiende lid, van Boek 7 van het Burgerlijk Wetboek, zoals dat luidde onmiddellijk voorafgaand aan dat tijdstip, geldt deze arbeidsovereenkomst met ingang van datzelfde tijdstip als een arbeidsovereenkomst als </w:t>
+        <w:t>1. Indien op het tijdstip van inwerkingtreding van artikel I, onderdelen D, E, F en Q, van de Wet meer zekerheid flexwerkers een arbeidsovereenkomst bestaat die kwalificeert als oproepovereenkomst als bedoeld in artikel 628a, negende en tiende lid, van Boek 7 van het Burgerlijk Wetboek, zoals dat luidde onmiddellijk voorafgaand aan dat tijdstip, geldt deze arbeidsovereenkomst met ingang van datzelfde tijdstip als een arbeidsovereenkomst als bedoeld in artikel 628ab, eerste lid, van Boek 7 van het Burgerlijk Wetboek, tenzij op het tijdstip van inwerkingtreding:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E019B5" w:rsidP="00E019B5" w:rsidRDefault="00E019B5" w14:paraId="0D6DC577" w14:textId="55B40FD4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E019B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>a. het op grond van de artikelen 628ac, vi</w:t>
+      </w:r>
+      <w:r w:rsidR="00853BD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>jfde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E019B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, ze</w:t>
+      </w:r>
+      <w:r w:rsidR="00853BD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>vende</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E019B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:r w:rsidR="00853BD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>negende</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E019B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lid, van Boek 7 van het Burgerlijk Wetboek in samenhang gelezen met het eerste lid van dat artikel, dan wel artikel 691, zevende lid, van Boek 7 van het Burgerlijk Wetboek, is toegestaan om af te wijken van artikel 628, eerste lid, of 628aa, eerste of tweede lid, van Boek 7 van het Burgerlijk Wetboek; of</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E019B5" w:rsidR="00E019B5" w:rsidP="00E019B5" w:rsidRDefault="00E019B5" w14:paraId="07E20D5A" w14:textId="473D27DE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E019B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>b. de arbeidsovereenkomst voldoet aan de voorwaarden van artikel 628ab, eerste lid en tweede lid, onderdeel a, van Boek 7 van het Burgerlijk Wetboek.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E019B5" w:rsidP="00E019B5" w:rsidRDefault="00E019B5" w14:paraId="12D157D9" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E019B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2. Voor arbeidsovereenkomsten die op grond van het eerste lid komen te gelden als arbeidsovereenkomst in de zin van artikel 628ab van Boek 7 van het Burgerlijk Wetboek, doet de werkgever voor de toepassing van artikel 628ab, vijfde lid, van Boek 7 van het Burgerlijk Wetboek, voor het eerst een aanbod 12 maanden na het tijdstip van inwerkingtreding van de in het eerste lid genoemde onderdelen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E019B5" w:rsidR="00E019B5" w:rsidP="00E019B5" w:rsidRDefault="00E019B5" w14:paraId="0626E9C6" w14:textId="0423E884">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E019B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Bij toepassing van het eerste lid geldt dat de minimale arbeidsomvang gelijk is aan de gemiddelde omvang van de verrichtte arbeid in de 12 voorafgaande maanden of, indien de arbeidsovereenkomst korter heeft geduurd dan een tijdvak van 12 maanden, dan is de </w:t>
       </w:r>
       <w:r w:rsidRPr="00E019B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>bedoeld in artikel 628ab, eerste lid, van Boek 7 van het Burgerlijk Wetboek, tenzij op het tijdstip van inwerkingtreding:</w:t>
-[...123 lines deleted...]
-        <w:t>3. Bij toepassing van het eerste lid geldt dat de minimale arbeidsomvang gelijk is aan de gemiddelde omvang van de verrichtte arbeid in de 12 voorafgaande maanden of, indien de arbeidsovereenkomst korter heeft geduurd dan een tijdvak van 12 maanden, dan is de minimale arbeidsomvang gelijk aan het aantal uur verrichtte arbeid gemiddeld over de oorspronkelijk overeengekomen resterende duur van de arbeidsovereenkomst.</w:t>
+        <w:t>minimale arbeidsomvang gelijk aan het aantal uur verrichtte arbeid gemiddeld over de oorspronkelijk overeengekomen resterende duur van de arbeidsovereenkomst.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E019B5" w:rsidP="00E019B5" w:rsidRDefault="00E019B5" w14:paraId="6B6FBD86" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E019B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Voor de berekening van de periode van 12 maanden, bedoeld in de vorige zin, worden arbeidsovereenkomsten, die elkaar met tussenpozen van ten hoogste zes maanden hebben opgevolgd, samengeteld.</w:t>
       </w:r>
     </w:p>
@@ -7450,123 +8305,203 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F0DDC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Voor de werknemer die diensten verricht ten behoeve van het huishouden van de natuurlijke persoon tot wie hij in dienstbetrekking staat in de gevallen dat de diensten worden betaald uit een </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009F0DDC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Zvw</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009F0DDC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">-pgb als bedoeld in artikel 13a van de Zorgverzekeringswet, of een persoonsgebonden budget als bedoeld in artikel 3.3.3 van de Wet langdurige zorg, artikel </w:t>
-      </w:r>
+        <w:t>-pgb als bedoeld in artikel 13a van de Zorgverzekeringswet, of een persoonsgebonden budget als bedoeld in artikel 3.3.3 van de Wet langdurige zorg, artikel 2.3.6 van de Wet maatschappelijke ondersteuning 2015, of artikel 8.1.1 van de Jeugdwet blijft, tot een bij koninklijk besluit te bepalen tijdstip, gelden dat:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009F0DDC" w:rsidR="00A42420" w:rsidP="00A42420" w:rsidRDefault="00A42420" w14:paraId="0B2FD396" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="009F0DDC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w:rsidRPr="009F0DDC" w:rsidR="00A42420" w:rsidP="00A42420" w:rsidRDefault="00A42420" w14:paraId="0B2FD396" w14:textId="77777777">
+        <w:t>a. artikel 228, lid 1, niet van toepassing is;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009F0DDC" w:rsidR="00A42420" w:rsidP="00A42420" w:rsidRDefault="00A42420" w14:paraId="44D4CB4D" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F0DDC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>a. artikel 228, lid 1, niet van toepassing is;</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="009F0DDC" w:rsidR="00A42420" w:rsidP="00A42420" w:rsidRDefault="00A42420" w14:paraId="44D4CB4D" w14:textId="77777777">
+        <w:t xml:space="preserve">b. artikel 628ab van Boek 7 van het Burgerlijk Wetboek niet van toepassing is; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009F0DDC" w:rsidR="00A42420" w:rsidP="00A42420" w:rsidRDefault="00A42420" w14:paraId="32883073" w14:textId="11DCD4D0">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F0DDC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">b. artikel 628ab van Boek 7 van het Burgerlijk Wetboek niet van toepassing is; </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="009F0DDC" w:rsidR="00A42420" w:rsidP="00A42420" w:rsidRDefault="00A42420" w14:paraId="32883073" w14:textId="77777777">
+        <w:t xml:space="preserve">c. artikel 628ac, leden </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE7E48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F0DDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tot en met </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE7E48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F0DDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>, van Boek 7 van het Burgerlijk Wetboek van overeenkomstige toepassing is; en</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009F0DDC" w:rsidR="00A42420" w:rsidP="00A42420" w:rsidRDefault="00A42420" w14:paraId="2DB77FB3" w14:textId="58C04F4E">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F0DDC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>c. artikel 628ac, leden 4 tot en met 8, van Boek 7 van het Burgerlijk Wetboek van overeenkomstige toepassing is; en</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="009F0DDC" w:rsidR="00A42420" w:rsidP="00A42420" w:rsidRDefault="00A42420" w14:paraId="2DB77FB3" w14:textId="77777777">
+        <w:t>d. voor de toepassing van artikel 667, vierde lid, en 668a, eerste lid, voor “</w:t>
+      </w:r>
+      <w:r w:rsidR="00813E73">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>36</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F0DDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> maanden” wordt gelezen “zes maanden”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006171E8" w:rsidR="00E1669A" w:rsidP="00E1669A" w:rsidRDefault="00E1669A" w14:paraId="394697B0" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos"/>
-[...8 lines deleted...]
-        <w:t>d. voor de toepassing van artikel 667, vierde lid, en 668a, eerste lid, voor “60 maanden” wordt gelezen “zes maanden”.</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006171E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>2. Het bij koninklijk besluit te bepalen tijdstip, bedoeld in het eerste lid, is niet eerder dan 2030.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0091080D" w:rsidR="0091080D" w:rsidP="0091080D" w:rsidRDefault="0091080D" w14:paraId="20F71E2C" w14:textId="58AF860A">
+      <w:pPr>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091080D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. De voordracht voor het koninklijk besluit </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB3820">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">als </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091080D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>bedoeld in het eerste lid wordt niet eerder gedaan dan vier weken nadat het ontwerp aan de Tweede Kamer der Staten-Generaal is overgelegd. Indien de Tweede Kamer der Staten-Generaal besluit niet in te stemmen met het ontwerp, wordt geen voordracht gedaan en kan niet eerder dan zes weken na dat besluit een nieuw ontwerp aan de Tweede Kamer worden overgelegd.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A42420" w:rsidP="00E019B5" w:rsidRDefault="00A42420" w14:paraId="76CC1B6F" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00E019B5" w:rsidR="00E019B5" w:rsidP="00E019B5" w:rsidRDefault="00E019B5" w14:paraId="40E0818D" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
@@ -7601,79 +8536,98 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ARTIKEL VI. EVALUATIE</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00E019B5" w:rsidR="00E019B5" w:rsidP="00E019B5" w:rsidRDefault="00E019B5" w14:paraId="6F958EC7" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00E019B5" w:rsidR="00E019B5" w:rsidP="00E019B5" w:rsidRDefault="00E019B5" w14:paraId="57934966" w14:textId="7FD6D0DD">
-[...27 lines deleted...]
-        <w:t>Onze Minister van Sociale Zaken en Werkgelegenheid zendt binnen vijf jaar na de inwerkingtreding van deze wet aan de Staten-Generaal een verslag over de doeltreffendheid en de effecten van deze wet in de praktijk.</w:t>
+    <w:p w:rsidRPr="00C4194F" w:rsidR="00E019B5" w:rsidP="00E019B5" w:rsidRDefault="00E019B5" w14:paraId="57934966" w14:textId="2CAC10F9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C4194F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Onze Minister van Sociale Zaken en Werkgelegenheid zendt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C4194F" w:rsidR="009A1645">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">binnen drie jaar en vervolgens </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C4194F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>binnen vijf jaar na de inwerkingtreding van deze wet aan de Staten-Generaal een verslag over de doeltreffendheid en de effecten van deze wet in de praktijk.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C4194F" w:rsidR="00757E7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Daarbij wordt in het bijzonder aandacht besteed aan de mate waarin gebruik wordt gemaakt van de mogelijkheid tot afwijking bij collectieve arbeidsovereenkomst, bedoeld in artikel 8, vijfde lid, van de Wet allocatie arbeidskrachten door intermediairs, en de mate waarin deze afwijking leidt tot concurrentie op arbeidsvoorwaarden.   </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E019B5" w:rsidP="00E019B5" w:rsidRDefault="00E019B5" w14:paraId="4873B77B" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00E019B5" w:rsidR="00E019B5" w:rsidP="00E019B5" w:rsidRDefault="00E019B5" w14:paraId="7C904C14" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
@@ -8281,72 +9235,72 @@
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidSect="00A11E73">
       <w:footerReference w:type="even" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="357" w:footer="1440" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5DA656CE" w14:textId="77777777" w:rsidR="00E019B5" w:rsidRDefault="00E019B5">
+    <w:p w14:paraId="3EFFDAA3" w14:textId="77777777" w:rsidR="001C6823" w:rsidRDefault="001C6823">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="76CEF840" w14:textId="77777777" w:rsidR="00E019B5" w:rsidRDefault="00E019B5">
+    <w:p w14:paraId="7DFE2207" w14:textId="77777777" w:rsidR="001C6823" w:rsidRDefault="001C6823">
       <w:pPr>
         <w:pStyle w:val="Amendement"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="67228BD1" w14:textId="77777777" w:rsidR="00E019B5" w:rsidRDefault="00E019B5">
+    <w:p w14:paraId="6B8F6315" w14:textId="77777777" w:rsidR="001C6823" w:rsidRDefault="001C6823">
       <w:pPr>
         <w:pStyle w:val="Amendement"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
@@ -8479,65 +9433,65 @@
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="002168F4">
       <w:rPr>
         <w:rStyle w:val="Paginanummer"/>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="60A90F07" w14:textId="77777777" w:rsidR="002168F4" w:rsidRPr="002168F4" w:rsidRDefault="002168F4" w:rsidP="002168F4">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
       <w:ind w:right="360"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4A0381BD" w14:textId="77777777" w:rsidR="00E019B5" w:rsidRDefault="00E019B5">
+    <w:p w14:paraId="53D6135E" w14:textId="77777777" w:rsidR="001C6823" w:rsidRDefault="001C6823">
       <w:pPr>
         <w:pStyle w:val="Amendement"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0597BC53" w14:textId="77777777" w:rsidR="00E019B5" w:rsidRDefault="00E019B5">
+    <w:p w14:paraId="7E04CB6D" w14:textId="77777777" w:rsidR="001C6823" w:rsidRDefault="001C6823">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01E55616"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="88FA567C"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019">
       <w:start w:val="1"/>
@@ -8625,127 +9579,182 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="193"/>
+  <w:zoom w:percent="166"/>
   <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="284"/>
   <w:hyphenationZone w:val="1109"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E019B5"/>
+    <w:rsid w:val="0000434E"/>
     <w:rsid w:val="00012DBE"/>
     <w:rsid w:val="000A1D81"/>
     <w:rsid w:val="000E0072"/>
     <w:rsid w:val="00111ED3"/>
+    <w:rsid w:val="001403DA"/>
+    <w:rsid w:val="001955B1"/>
     <w:rsid w:val="001C190E"/>
+    <w:rsid w:val="001C6823"/>
+    <w:rsid w:val="001E5FC8"/>
     <w:rsid w:val="002168F4"/>
     <w:rsid w:val="002A727C"/>
     <w:rsid w:val="002B3D36"/>
+    <w:rsid w:val="002B72F9"/>
+    <w:rsid w:val="003331C3"/>
+    <w:rsid w:val="00345A4E"/>
+    <w:rsid w:val="00350E39"/>
+    <w:rsid w:val="003B35A0"/>
+    <w:rsid w:val="00425C33"/>
     <w:rsid w:val="004840C8"/>
+    <w:rsid w:val="005623DB"/>
+    <w:rsid w:val="0059673D"/>
     <w:rsid w:val="005D2707"/>
     <w:rsid w:val="00602EE4"/>
     <w:rsid w:val="00606255"/>
+    <w:rsid w:val="006171E8"/>
+    <w:rsid w:val="00620FE2"/>
     <w:rsid w:val="006B607A"/>
+    <w:rsid w:val="006D1397"/>
     <w:rsid w:val="006F2AD3"/>
+    <w:rsid w:val="00722F07"/>
+    <w:rsid w:val="00733287"/>
+    <w:rsid w:val="00750751"/>
+    <w:rsid w:val="00755482"/>
+    <w:rsid w:val="00755AB0"/>
+    <w:rsid w:val="00757CE6"/>
+    <w:rsid w:val="00757E7E"/>
     <w:rsid w:val="007D114B"/>
     <w:rsid w:val="007D451C"/>
+    <w:rsid w:val="00813E73"/>
     <w:rsid w:val="00826224"/>
+    <w:rsid w:val="0083259C"/>
+    <w:rsid w:val="008435C0"/>
+    <w:rsid w:val="00853BD0"/>
     <w:rsid w:val="008B5FFD"/>
     <w:rsid w:val="008F0C4C"/>
+    <w:rsid w:val="0091080D"/>
+    <w:rsid w:val="00923B8E"/>
     <w:rsid w:val="00930A23"/>
+    <w:rsid w:val="009554EE"/>
+    <w:rsid w:val="009A1645"/>
+    <w:rsid w:val="009A72D5"/>
     <w:rsid w:val="009C7354"/>
+    <w:rsid w:val="009D17BC"/>
     <w:rsid w:val="009E6D7F"/>
     <w:rsid w:val="00A11E73"/>
+    <w:rsid w:val="00A232D7"/>
     <w:rsid w:val="00A2521E"/>
     <w:rsid w:val="00A42420"/>
+    <w:rsid w:val="00A8712E"/>
     <w:rsid w:val="00AA02F0"/>
+    <w:rsid w:val="00AA0D5D"/>
     <w:rsid w:val="00AE436A"/>
     <w:rsid w:val="00AF651C"/>
+    <w:rsid w:val="00B0529A"/>
+    <w:rsid w:val="00BE7E48"/>
     <w:rsid w:val="00C135B1"/>
+    <w:rsid w:val="00C4194F"/>
     <w:rsid w:val="00C63C8B"/>
     <w:rsid w:val="00C808B0"/>
     <w:rsid w:val="00C92DF8"/>
+    <w:rsid w:val="00CA0050"/>
     <w:rsid w:val="00CB3578"/>
     <w:rsid w:val="00D20AFA"/>
+    <w:rsid w:val="00D23631"/>
+    <w:rsid w:val="00D30B51"/>
     <w:rsid w:val="00D55648"/>
     <w:rsid w:val="00D80681"/>
+    <w:rsid w:val="00D80722"/>
+    <w:rsid w:val="00DD4B95"/>
     <w:rsid w:val="00DF66AD"/>
     <w:rsid w:val="00E019B5"/>
     <w:rsid w:val="00E16443"/>
+    <w:rsid w:val="00E1669A"/>
     <w:rsid w:val="00E21BA2"/>
     <w:rsid w:val="00E267D8"/>
+    <w:rsid w:val="00E26934"/>
     <w:rsid w:val="00E36EE9"/>
+    <w:rsid w:val="00E45159"/>
+    <w:rsid w:val="00E45CEF"/>
+    <w:rsid w:val="00E763BC"/>
+    <w:rsid w:val="00E85550"/>
+    <w:rsid w:val="00EA063E"/>
     <w:rsid w:val="00F13442"/>
+    <w:rsid w:val="00F75A23"/>
+    <w:rsid w:val="00F75EE2"/>
     <w:rsid w:val="00F956D4"/>
+    <w:rsid w:val="00FB3820"/>
+    <w:rsid w:val="00FC181B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -10176,84 +11185,84 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>13</ap:Pages>
-  <ap:Words>4577</ap:Words>
-  <ap:Characters>24286</ap:Characters>
+  <ap:Words>4782</ap:Words>
+  <ap:Characters>26307</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>202</ap:Lines>
-  <ap:Paragraphs>57</ap:Paragraphs>
+  <ap:Lines>219</ap:Lines>
+  <ap:Paragraphs>62</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr>T W E E D E   K A M E R   D E R   S T A T E N - G E N E R A A L                                                        2</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>28806</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>31027</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:creator/>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2009-12-07T14:10:00.0000000Z</lastPrinted>
+  <lastPrinted>2026-04-22T08:07:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:description>------------------------</dc:description>
   <dc:subject/>
   <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_AdHocReviewCycleID">
     <vt:i4>737000711</vt:i4>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_EmailSubject">
     <vt:lpwstr>Sjablonen amendementen en voorstellen van wet</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_AuthorEmail">
     <vt:lpwstr>M.Geenen@sdu.nl</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_AuthorEmailDisplayName">
     <vt:lpwstr>Geenen, Michel</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="_PreviousAdHocReviewCycleID">