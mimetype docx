--- v0 (2026-04-05)
+++ v1 (2026-05-01)
@@ -1,1847 +1,3336 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="004F1C0C" w:rsidR="00E46085" w:rsidP="00E46085" w:rsidRDefault="00E46085" w14:paraId="0C0C625D" w14:textId="77777777">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9142" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="70" w:type="dxa"/>
+          <w:right w:w="70" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2552"/>
+        <w:gridCol w:w="6590"/>
+      </w:tblGrid>
+      <w:tr w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidTr="00F13442" w14:paraId="3698DEC7" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9142" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidRDefault="00CB3578" w14:paraId="27BA714A" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidTr="00A11E73" w14:paraId="66C05478" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidRDefault="00CB3578" w14:paraId="21A7494B" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6590" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidRDefault="00CB3578" w14:paraId="29B38349" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="-1440"/>
+                <w:tab w:val="left" w:pos="-720"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="002168F4" w:rsidR="002A727C" w:rsidTr="00A11E73" w14:paraId="7B8D1F98" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="002A727C" w:rsidR="002A727C" w:rsidP="00F13442" w:rsidRDefault="003F5285" w14:paraId="7B756E56" w14:textId="2208E434">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>36 922</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6590" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="003F5285" w:rsidR="002A727C" w:rsidP="000D5BC4" w:rsidRDefault="003F5285" w14:paraId="6316C4EA" w14:textId="148A2408">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F5285">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Wijziging van de Wet studiefinanciering 2000 in verband met de verstrekking van een aanvullende tegemoetkoming aan studenten die onder het studievoorschotstelsel hebben gestudeerd</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidTr="00A11E73" w14:paraId="39DE7FF1" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidRDefault="00CB3578" w14:paraId="7001FB35" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6590" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidRDefault="00CB3578" w14:paraId="170F1D2A" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidTr="00A11E73" w14:paraId="2A842D30" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidRDefault="00CB3578" w14:paraId="27DF166C" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6590" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidRDefault="00CB3578" w14:paraId="346BE6DB" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidTr="00A11E73" w14:paraId="7514F98A" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidRDefault="00CB3578" w14:paraId="2BC644CF" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002168F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Nr. 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6590" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidRDefault="00CB3578" w14:paraId="704A7FC7" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002168F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>VOORSTEL VAN WET</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidTr="00A11E73" w14:paraId="6B7073CA" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidP="00D55648" w:rsidRDefault="00CB3578" w14:paraId="40B613E6" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6590" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidRDefault="00CB3578" w14:paraId="242646A2" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00CB3578" w:rsidP="003F5285" w:rsidRDefault="003F5285" w14:paraId="5416FC66" w14:textId="67A01069">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003F5285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Wij Willem-Alexander, bij de gratie Gods, Koning der Nederlanden, Prins van Oranje-Nassau, enz. enz. enz.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F5285" w:rsidP="003F5285" w:rsidRDefault="003F5285" w14:paraId="79740885" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003F5285" w:rsidR="003F5285" w:rsidP="003F5285" w:rsidRDefault="003F5285" w14:paraId="68854BC7" w14:textId="004F1202">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003F5285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Allen, die deze zullen zien of horen lezen, saluut! doen te weten:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F5285" w:rsidR="003F5285" w:rsidP="003F5285" w:rsidRDefault="003F5285" w14:paraId="5CB8EFC7" w14:textId="74727FDC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003F5285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Alzo Wij in overweging genomen hebben, dat het billijk is aan studenten die onder het studievoorschotstelsel hebben gestudeerd een aanvullende tegemoetkoming te verstrekken;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F5285" w:rsidR="003F5285" w:rsidP="003F5285" w:rsidRDefault="003F5285" w14:paraId="3DD38101" w14:textId="02A26D2E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003F5285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Zo is het, dat Wij, de Afdeling advisering van de Raad van State gehoord, en met gemeen overleg der Staten-Generaal, hebben goedgevonden en verstaan, gelijk Wij goedvinden en verstaan bij deze:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F5285" w:rsidR="003F5285" w:rsidP="003F5285" w:rsidRDefault="003F5285" w14:paraId="7608E9CA" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003F5285" w:rsidR="003F5285" w:rsidP="003F5285" w:rsidRDefault="003F5285" w14:paraId="4EFDCFD6" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003F5285" w:rsidR="003F5285" w:rsidP="003F5285" w:rsidRDefault="003F5285" w14:paraId="7A1B1C7B" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F5285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ARTIKEL I. WIJZIGING WET STUDIEFINANCIERING 2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F5285" w:rsidR="003F5285" w:rsidP="003F5285" w:rsidRDefault="003F5285" w14:paraId="7D208F6B" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003F5285" w:rsidR="003F5285" w:rsidP="003F5285" w:rsidRDefault="003F5285" w14:paraId="652AFC12" w14:textId="42AB82C1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003F5285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>De Wet studiefinanciering 2000 wordt als volgt gewijzigd:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F5285" w:rsidR="003F5285" w:rsidP="003F5285" w:rsidRDefault="003F5285" w14:paraId="3D1536A6" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003F5285" w:rsidR="003F5285" w:rsidP="003F5285" w:rsidRDefault="003F5285" w14:paraId="71DE5EA9" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F5285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F5285" w:rsidR="003F5285" w:rsidP="003F5285" w:rsidRDefault="003F5285" w14:paraId="7AE269DC" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003F5285" w:rsidR="003F5285" w:rsidP="003F5285" w:rsidRDefault="003F5285" w14:paraId="5B040F7C" w14:textId="48C3FB02">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003F5285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Na artikel 11.5 worden twee artikelen ingevoegd, luidende:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F5285" w:rsidR="003F5285" w:rsidP="003F5285" w:rsidRDefault="003F5285" w14:paraId="45D2FDE9" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003F5285" w:rsidR="003F5285" w:rsidP="003F5285" w:rsidRDefault="003F5285" w14:paraId="4A63A2C5" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...32 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F5285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Artikel 11.6. Grondslag verwerking gegevens over gezondheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F5285" w:rsidP="003F5285" w:rsidRDefault="003F5285" w14:paraId="78945AAA" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003F5285" w:rsidR="003F5285" w:rsidP="003F5285" w:rsidRDefault="003F5285" w14:paraId="6B683236" w14:textId="6E672DFB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003F5285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1. Onze Minister is bevoegd om gegevens over gezondheid als bedoeld in artikel 4, onderdeel 15, van de Algemene verordening gegevensbescherming te verwerken, voor zover dit noodzakelijk is in het kader van besluiten over voorzieningen als bedoeld in het tweede lid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F5285" w:rsidR="003F5285" w:rsidP="003F5285" w:rsidRDefault="003F5285" w14:paraId="175B28DF" w14:textId="075BEAB3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003F5285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2. De voorzieningen, bedoeld in het eerste lid, zijn de in de volgende artikelen omschreven voorzieningen:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F5285" w:rsidR="003F5285" w:rsidP="003F5285" w:rsidRDefault="003F5285" w14:paraId="1F3BB22E" w14:textId="6C4799E2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003F5285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>a. artikel 4.12;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F5285" w:rsidR="003F5285" w:rsidP="003F5285" w:rsidRDefault="003F5285" w14:paraId="502F46E8" w14:textId="11E77089">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003F5285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>b. artikel 4.13;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F5285" w:rsidR="003F5285" w:rsidP="003F5285" w:rsidRDefault="003F5285" w14:paraId="40C014F6" w14:textId="76D4EDF1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003F5285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>c. artikel 4.14, eerste lid;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F5285" w:rsidR="003F5285" w:rsidP="003F5285" w:rsidRDefault="003F5285" w14:paraId="23F103AD" w14:textId="61B91CE7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003F5285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>d. artikel 4.14, tweede lid;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F5285" w:rsidR="003F5285" w:rsidP="003F5285" w:rsidRDefault="003F5285" w14:paraId="7026C34F" w14:textId="1596A88E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003F5285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>e. artikel 4.14, derde lid;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F5285" w:rsidR="003F5285" w:rsidP="003F5285" w:rsidRDefault="003F5285" w14:paraId="1A1FA822" w14:textId="4FCD12DF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003F5285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>f. artikel 4.14, vierde lid;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F5285" w:rsidR="003F5285" w:rsidP="003F5285" w:rsidRDefault="003F5285" w14:paraId="4B81F2B3" w14:textId="0959D333">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003F5285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>g. artikel 5.2b;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F5285" w:rsidR="003F5285" w:rsidP="003F5285" w:rsidRDefault="003F5285" w14:paraId="53488868" w14:textId="56080B5D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003F5285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>h. artikel 5.15;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F5285" w:rsidR="003F5285" w:rsidP="003F5285" w:rsidRDefault="003F5285" w14:paraId="20A5CD48" w14:textId="0DA8E5B3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003F5285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>i. artikel 5.16, eerste lid;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F5285" w:rsidR="003F5285" w:rsidP="003F5285" w:rsidRDefault="003F5285" w14:paraId="13C11249" w14:textId="2380C19F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003F5285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>j. artikel 5.16, tweede lid;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F5285" w:rsidR="003F5285" w:rsidP="003F5285" w:rsidRDefault="003F5285" w14:paraId="70E726CD" w14:textId="1D90B014">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003F5285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>k. artikel 5.16, derde lid;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F5285" w:rsidR="003F5285" w:rsidP="003F5285" w:rsidRDefault="003F5285" w14:paraId="6EC86DB9" w14:textId="52BFB566">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003F5285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>l. artikel 5.16, vierde lid;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F5285" w:rsidR="003F5285" w:rsidP="003F5285" w:rsidRDefault="003F5285" w14:paraId="1A2637BD" w14:textId="1F9EE47F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003F5285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">m. artikel 12.30; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F5285" w:rsidR="003F5285" w:rsidP="003F5285" w:rsidRDefault="003F5285" w14:paraId="473505EE" w14:textId="2DB098D5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003F5285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>n. artikel 12.31.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F5285" w:rsidR="003F5285" w:rsidP="003F5285" w:rsidRDefault="003F5285" w14:paraId="5831651C" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003F5285" w:rsidR="003F5285" w:rsidP="003F5285" w:rsidRDefault="003F5285" w14:paraId="7A00C15B" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...107 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F5285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...88 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Artikel 11.7. Waarborgen verwerking gegevens over gezondheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F5285" w:rsidP="003F5285" w:rsidRDefault="003F5285" w14:paraId="427418B2" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003F5285" w:rsidR="003F5285" w:rsidP="003F5285" w:rsidRDefault="003F5285" w14:paraId="0A06A644" w14:textId="7AE43A9B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003F5285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1. Onze Minister bewaart de in het kader van besluiten over voorzieningen als bedoeld in artikel 11.6, tweede lid, verwerkte gegevens over gezondheid tot tien jaar nadat het desbetreffende besluit is genomen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F5285" w:rsidR="003F5285" w:rsidP="003F5285" w:rsidRDefault="003F5285" w14:paraId="3C2528E3" w14:textId="20A93343">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003F5285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2. In afwijking van het eerste lid bewaart Onze Minister de gegevens, bedoeld in het eerste lid, tot vijf jaar nadat de rechten en verplichtingen van de betrokkene uit hoofde van deze wet zijn geëindigd, indien deze termijn van vijf jaar verstrijkt voordat de termijn van tien jaar, bedoeld in het eerste lid, is verstreken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F5285" w:rsidR="003F5285" w:rsidP="003F5285" w:rsidRDefault="003F5285" w14:paraId="789E706B" w14:textId="16205AFF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003F5285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. In afwijking van het eerste lid bewaart Onze Minister het gegeven dat een voorziening als bedoeld in artikel 11.6, tweede lid, is toegekend en gegevens over aan het besluit tot toekenning van zo’n voorziening verbonden rechtsgevolgen tot vijf jaar nadat de rechten en verplichtingen van de betrokkene uit hoofde van deze wet zijn geëindigd, indien deze termijn van vijf jaar verstrijkt nadat de termijn van tien jaar, bedoeld in het eerste lid, is verstreken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F5285" w:rsidR="003F5285" w:rsidP="003F5285" w:rsidRDefault="003F5285" w14:paraId="714B9E8C" w14:textId="724FB150">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003F5285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. In afwijking van het eerste, tweede en derde lid bewaart Onze Minister de gegevens, bedoeld in het eerste lid, tot twee jaar na het overlijden van de betrokkene, indien deze termijn van twee jaar verstrijkt voordat de desbetreffende termijn of termijnen, bedoeld in het eerste, tweede en derde lid, is of zijn verstreken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F5285" w:rsidR="003F5285" w:rsidP="003F5285" w:rsidRDefault="003F5285" w14:paraId="7D0E4D6D" w14:textId="7652519B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003F5285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>5. De gegevens, bedoeld in het eerste lid, zijn uitsluitend toegankelijk voor onder het gezag van Onze Minister vallende daartoe geautoriseerde personen. Bij ministeriële regeling worden regels gesteld over de autorisatie van deze personen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F5285" w:rsidR="003F5285" w:rsidP="003F5285" w:rsidRDefault="003F5285" w14:paraId="28BD5672" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003F5285" w:rsidR="003F5285" w:rsidP="003F5285" w:rsidRDefault="003F5285" w14:paraId="02AA1308" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F5285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F5285" w:rsidR="003F5285" w:rsidP="003F5285" w:rsidRDefault="003F5285" w14:paraId="51A8D58C" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003F5285" w:rsidR="003F5285" w:rsidP="003F5285" w:rsidRDefault="003F5285" w14:paraId="55154C2E" w14:textId="4F1197C6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003F5285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Artikel 12.30 wordt als volgt gewijzigd:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F5285" w:rsidR="003F5285" w:rsidP="003F5285" w:rsidRDefault="003F5285" w14:paraId="2D1855E8" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003F5285" w:rsidR="003F5285" w:rsidP="003F5285" w:rsidRDefault="003F5285" w14:paraId="19A46CEA" w14:textId="70F8797E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003F5285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. In het opschrift wordt na “Tegemoetkoming” ingevoegd “en aanvullende tegemoetkoming”. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F5285" w:rsidR="003F5285" w:rsidP="003F5285" w:rsidRDefault="003F5285" w14:paraId="53F3195C" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003F5285" w:rsidR="003F5285" w:rsidP="003F5285" w:rsidRDefault="003F5285" w14:paraId="3020BBC9" w14:textId="0759CC91">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003F5285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2. Het eerste lid komt te luiden:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F5285" w:rsidR="003F5285" w:rsidP="003F5285" w:rsidRDefault="003F5285" w14:paraId="72D0CDEE" w14:textId="1B097879">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003F5285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1. In dit artikel wordt begrepen onder:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F5285" w:rsidR="003F5285" w:rsidP="003F5285" w:rsidRDefault="003F5285" w14:paraId="4F792157" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F5285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tegemoetkoming: een tegemoetkoming van Onze Minister, niet zijnde studiefinanciering in de zin van artikel 3.1, in verband met het volgen van hoger onderwijs in een periode waarin een ho-student ingevolge de Wet studievoorschot hoger onderwijs geen aanspraak kon maken op een basisbeurs; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F5285" w:rsidR="003F5285" w:rsidP="003F5285" w:rsidRDefault="003F5285" w14:paraId="7500E670" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F5285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>aanvullende tegemoetkoming: een aanvullende tegemoetkoming van Onze Minister, niet zijnde studiefinanciering in de zin van artikel 3.1, in verband met het volgen van hoger onderwijs in een periode waarin een ho-student ingevolge de Wet studievoorschot hoger onderwijs geen aanspraak kon maken op een basisbeurs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F5285" w:rsidP="003F5285" w:rsidRDefault="003F5285" w14:paraId="4880324C" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003F5285" w:rsidR="003F5285" w:rsidP="003F5285" w:rsidRDefault="003F5285" w14:paraId="3E953CBE" w14:textId="79167681">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003F5285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>3. Het tweede lid wordt als volgt gewijzigd:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F5285" w:rsidP="003F5285" w:rsidRDefault="003F5285" w14:paraId="75E1D143" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003F5285" w:rsidR="003F5285" w:rsidP="003F5285" w:rsidRDefault="003F5285" w14:paraId="7E4807C8" w14:textId="7325F18C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003F5285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>a. In de aanhef wordt “een tegemoetkoming” vervangen door “de tegemoetkoming en aanvullende tegemoetkoming” en vervalt “die”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F5285" w:rsidP="003F5285" w:rsidRDefault="003F5285" w14:paraId="381C50B4" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003F5285" w:rsidR="003F5285" w:rsidP="003F5285" w:rsidRDefault="003F5285" w14:paraId="2C5F7DCA" w14:textId="3150E2DB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003F5285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>b. In onderdeel a wordt voor “in de periode” ingevoegd “die”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F5285" w:rsidP="003F5285" w:rsidRDefault="003F5285" w14:paraId="4EBE73BF" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003F5285" w:rsidR="003F5285" w:rsidP="003F5285" w:rsidRDefault="003F5285" w14:paraId="66698B38" w14:textId="7B6B32BC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003F5285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">c. In onderdeel b wordt voor “gedurende de periode” ingevoegd “die”. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F5285" w:rsidP="003F5285" w:rsidRDefault="003F5285" w14:paraId="6F38583E" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003F5285" w:rsidR="003F5285" w:rsidP="003F5285" w:rsidRDefault="003F5285" w14:paraId="7A0EBF34" w14:textId="5F9E27FA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003F5285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>d. Onderdeel c komt te luiden:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F5285" w:rsidR="003F5285" w:rsidP="003F5285" w:rsidRDefault="003F5285" w14:paraId="22CA2242" w14:textId="51707990">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003F5285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>c. die:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F5285" w:rsidR="003F5285" w:rsidP="003F5285" w:rsidRDefault="003F5285" w14:paraId="3F90F4E6" w14:textId="62F457B0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003F5285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1°. binnen de diplomatermijn hoger onderwijs of, indien hij geen studiefinanciering heeft aangevraagd, binnen tien jaar nadat hij zich voor het eerst heeft ingeschreven voor het hoger onderwijs, met goed gevolg een opleiding als bedoeld in artikel 5.7 heeft afgerond; of</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F5285" w:rsidR="003F5285" w:rsidP="003F5285" w:rsidRDefault="003F5285" w14:paraId="370FFADD" w14:textId="52D4D4A0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003F5285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2°. als direct gevolg van bijzondere omstandigheden van structurele aard als bedoeld in artikel 5.16, derde lid, niet in staat is binnen de diplomatermijn hoger onderwijs, of indien hij geen studiefinanciering heeft aangevraagd, binnen tien jaar nadat hij zich voor het eerst heeft ingeschreven voor het hoger onderwijs, met goed gevolg het afsluitend examen te behalen; of</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F5285" w:rsidR="003F5285" w:rsidP="003F5285" w:rsidRDefault="003F5285" w14:paraId="7B17CBEB" w14:textId="49EDE839">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003F5285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>3°. op enig moment binnen de diplomatermijn hoger onderwijs, of indien hij geen studiefinanciering heeft aangevraagd, binnen tien jaar nadat hij zich voor het eerst heeft ingeschreven voor het hoger onderwijs, duurzaam geen mogelijkheden tot arbeidsparticipatie meer heeft in de zin van de Wet arbeidsongeschiktheidsvoorziening jonggehandicapten of niet langer in staat is om met arbeid meer dan 20% te verdienen van het maatmaninkomen in de zin van die wet en recht op arbeidsongeschiktheidsuitkering op grond van hoofdstuk 3 van die wet bestaat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F5285" w:rsidR="003F5285" w:rsidP="003F5285" w:rsidRDefault="003F5285" w14:paraId="5AF6FC31" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003F5285" w:rsidR="003F5285" w:rsidP="003F5285" w:rsidRDefault="003F5285" w14:paraId="5035CD86" w14:textId="46F2B457">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003F5285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>4. Onder vernummering van het derde tot en met zevende lid tot vijfde tot en met negende lid worden twee leden ingevoegd, luidende:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F5285" w:rsidR="003F5285" w:rsidP="003F5285" w:rsidRDefault="003F5285" w14:paraId="3B1A72D5" w14:textId="67FD3B14">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003F5285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>3. In afwijking van het tweede lid, onderdeel c, onder 1°, 2° en 3°, wordt voor degene die geen studiefinanciering heeft aangevraagd en die als direct gevolg van bijzondere omstandigheden van tijdelijke aard als bedoeld in artikel 5.16, eerste lid, of bijzondere omstandigheden van structurele aard als bedoeld in artikel 5.16, tweede lid, niet in staat is binnen de termijn van tien jaar met goed gevolg het afsluitend examen te behalen, de termijn van tien jaar verlengd met de duur van die bijzondere omstandigheden, met dien verstande dat de termijn ten hoogste vijftien jaar bedraagt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F5285" w:rsidR="003F5285" w:rsidP="003F5285" w:rsidRDefault="003F5285" w14:paraId="00B43777" w14:textId="78D0676C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003F5285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Bij de toepassing van het tweede lid wordt voor degene die op grond van artikel 5.16, vierde lid, een nieuwe aanspraak op studiefinanciering heeft ontvangen alleen de periode van de nieuwe aanspraak op studiefinanciering betrokken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F5285" w:rsidP="003F5285" w:rsidRDefault="003F5285" w14:paraId="58B6FF5E" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003F5285" w:rsidR="003F5285" w:rsidP="003F5285" w:rsidRDefault="003F5285" w14:paraId="1CC07ACB" w14:textId="7F6FB0F5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003F5285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. In het vijfde lid (nieuw) wordt “De tegemoetkoming bedraagt” vervangen door “De tegemoetkoming en aanvullende tegemoetkoming bedragen”, wordt voor “per maand” ingevoegd “, onderscheidenlijk € 44,50,” en wordt “de rechthebbende op een tegemoetkoming” vervangen door “de rechthebbende op de tegemoetkoming en aanvullende tegemoetkoming”. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F5285" w:rsidR="003F5285" w:rsidP="003F5285" w:rsidRDefault="003F5285" w14:paraId="1F3377D2" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003F5285" w:rsidR="003F5285" w:rsidP="003F5285" w:rsidRDefault="003F5285" w14:paraId="14886981" w14:textId="7AE491D9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003F5285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. In het zesde lid (nieuw) wordt “het derde lid” vervangen door “het vijfde lid” en wordt na “wordt” ingevoegd “voor de rechthebbende op de tegemoetkoming en aanvullende tegemoetkoming, bedoeld in het tweede lid, onderdeel c, onder 1°”. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F5285" w:rsidR="003F5285" w:rsidP="003F5285" w:rsidRDefault="003F5285" w14:paraId="50442A27" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003F5285" w:rsidR="003F5285" w:rsidP="003F5285" w:rsidRDefault="003F5285" w14:paraId="621209C6" w14:textId="2DBC32EF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003F5285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>7. Het zevende lid (nieuw) wordt als volgt gewijzigd:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F5285" w:rsidP="003F5285" w:rsidRDefault="003F5285" w14:paraId="5C8F517F" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003F5285" w:rsidR="003F5285" w:rsidP="003F5285" w:rsidRDefault="003F5285" w14:paraId="690DCCCA" w14:textId="01366A1B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003F5285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>a. In onderdeel a wordt na “tegemoetkoming” ingevoegd “en aanvullende tegemoetkoming”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F5285" w:rsidP="003F5285" w:rsidRDefault="003F5285" w14:paraId="1FDEDD96" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003F5285" w:rsidR="003F5285" w:rsidP="003F5285" w:rsidRDefault="003F5285" w14:paraId="517655BF" w14:textId="43E78B63">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003F5285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">b. In onderdeel b wordt na “tegemoetkoming” ingevoegd “en aanvullende tegemoetkoming” en wordt “wordt” vervangen door “worden”. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F5285" w:rsidR="003F5285" w:rsidP="003F5285" w:rsidRDefault="003F5285" w14:paraId="43C45D99" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003F5285" w:rsidR="003F5285" w:rsidP="003F5285" w:rsidRDefault="003F5285" w14:paraId="5F478EEC" w14:textId="24DB2687">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003F5285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>8. In het achtste lid (nieuw) wordt “het bedrag” vervangen door “de bedragen”, wordt “derde lid” vervangen door “vijfde lid” en wordt “artikel 11.1” vervangen door “artikel 11.1, eerste lid”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F5285" w:rsidR="003F5285" w:rsidP="003F5285" w:rsidRDefault="003F5285" w14:paraId="5742D37E" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003F5285" w:rsidR="003F5285" w:rsidP="003F5285" w:rsidRDefault="003F5285" w14:paraId="39B867DC" w14:textId="0661C4D7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003F5285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9. In het negende lid (nieuw) wordt “een tegemoetkoming” vervangen door “de tegemoetkoming en aanvullende tegemoetkoming”. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F5285" w:rsidR="003F5285" w:rsidP="003F5285" w:rsidRDefault="003F5285" w14:paraId="727529A7" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003F5285" w:rsidR="003F5285" w:rsidP="003F5285" w:rsidRDefault="003F5285" w14:paraId="13CBD77E" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003F5285" w:rsidR="003F5285" w:rsidP="003F5285" w:rsidRDefault="003F5285" w14:paraId="0E16BEF0" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...261 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F5285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...733 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ARTIKEL II. INWERKINGTREDING</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F1C0C">
-[...140 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    </w:p>
+    <w:p w:rsidRPr="003F5285" w:rsidR="003F5285" w:rsidP="003F5285" w:rsidRDefault="003F5285" w14:paraId="19A7BF94" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003F5285" w:rsidR="003F5285" w:rsidP="003F5285" w:rsidRDefault="003F5285" w14:paraId="536D41B1" w14:textId="6FC91DA1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003F5285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Deze wet treedt in werking op een bij koninklijk besluit te bepalen tijdstip, dat voor de verschillende artikelen of onderdelen daarvan verschillend kan worden vastgesteld. In dat besluit kan worden bepaald dat artikel I, onderdeel B, van deze wet voor zover het betreft artikel 12.30, vijfde en achtste lid, van de Wet studiefinanciering 2000, terugwerkt tot en met 1 september 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F5285" w:rsidR="003F5285" w:rsidP="003F5285" w:rsidRDefault="003F5285" w14:paraId="217E1498" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F5285" w:rsidP="003F5285" w:rsidRDefault="003F5285" w14:paraId="58062ABF" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003F5285" w:rsidR="003F5285" w:rsidP="003F5285" w:rsidRDefault="003F5285" w14:paraId="23D02908" w14:textId="7FA2D260">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003F5285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>Lasten en bevelen dat deze in het Staatsblad zal worden geplaatst en dat alle ministeries, autoriteiten, colleges en ambtenaren die zulks aangaat, aan de nauwkeurige uitvoering de hand zullen houden.</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F1C0C">
-[...13 lines deleted...]
-        <w:br/>
+    </w:p>
+    <w:p w:rsidRPr="003F5285" w:rsidR="003F5285" w:rsidP="003F5285" w:rsidRDefault="003F5285" w14:paraId="03C2D49A" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003F5285" w:rsidR="003F5285" w:rsidP="003F5285" w:rsidRDefault="003F5285" w14:paraId="6462D05D" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F5285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>Gegeven</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F1C0C">
-[...52 lines deleted...]
-          <w:szCs w:val="18"/>
+    </w:p>
+    <w:p w:rsidRPr="003F5285" w:rsidR="003F5285" w:rsidP="003F5285" w:rsidRDefault="003F5285" w14:paraId="3DE0775F" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003F5285" w:rsidR="003F5285" w:rsidP="003F5285" w:rsidRDefault="003F5285" w14:paraId="67504D74" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003F5285" w:rsidR="003F5285" w:rsidP="003F5285" w:rsidRDefault="003F5285" w14:paraId="0EB84218" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003F5285" w:rsidR="003F5285" w:rsidP="003F5285" w:rsidRDefault="003F5285" w14:paraId="4DCC5C39" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F5285" w:rsidP="003F5285" w:rsidRDefault="003F5285" w14:paraId="33FAD7D1" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F5285" w:rsidP="003F5285" w:rsidRDefault="003F5285" w14:paraId="1E172FB5" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F5285" w:rsidP="003F5285" w:rsidRDefault="003F5285" w14:paraId="302DDDF6" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F5285" w:rsidP="003F5285" w:rsidRDefault="003F5285" w14:paraId="6EA817E0" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003F5285" w:rsidR="003F5285" w:rsidP="003F5285" w:rsidRDefault="003F5285" w14:paraId="0507E3DE" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003F5285" w:rsidR="003F5285" w:rsidP="003F5285" w:rsidRDefault="003F5285" w14:paraId="39362FFD" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F5285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>De Minister van Onderwijs, Cultuur en Wetenschap,</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="0"/>
-[...10 lines deleted...]
-    <w:sectPr w:rsidR="00217BEA">
+    </w:p>
+    <w:p w:rsidRPr="003F5285" w:rsidR="003F5285" w:rsidP="003F5285" w:rsidRDefault="003F5285" w14:paraId="6EDBC630" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002168F4" w:rsidR="003F5285" w:rsidP="003F5285" w:rsidRDefault="003F5285" w14:paraId="54935EE9" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="002168F4" w:rsidR="003F5285" w:rsidSect="00A11E73">
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="357" w:footer="1440" w:gutter="0"/>
+      <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
-      <w:docGrid w:linePitch="360"/>
+      <w:noEndnote/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="1D1F4471" w14:textId="77777777" w:rsidR="003F5285" w:rsidRDefault="003F5285">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="exact"/>
+      </w:pPr>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="09FC075B" w14:textId="77777777" w:rsidR="003F5285" w:rsidRDefault="003F5285">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="7EA28981" w14:textId="77777777" w:rsidR="003F5285" w:rsidRDefault="003F5285">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Aptos">
-[...4 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...4 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6798FFA0" w14:textId="77777777" w:rsidR="002168F4" w:rsidRDefault="002168F4" w:rsidP="00826224">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
+      <w:rPr>
+        <w:rStyle w:val="Paginanummer"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="Paginanummer"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="Paginanummer"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve">PAGE  </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="Paginanummer"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="73938F50" w14:textId="77777777" w:rsidR="002168F4" w:rsidRDefault="002168F4" w:rsidP="002168F4">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+      <w:ind w:right="360"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1E793845" w14:textId="77777777" w:rsidR="002168F4" w:rsidRPr="002168F4" w:rsidRDefault="002168F4" w:rsidP="002168F4">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+      <w:ind w:right="360"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="26BBB423" w14:textId="77777777" w:rsidR="003F5285" w:rsidRDefault="003F5285">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="668C87A8" w14:textId="77777777" w:rsidR="003F5285" w:rsidRDefault="003F5285">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-[...2 lines deleted...]
-  <w:hyphenationZone w:val="425"/>
+  <w:zoom w:percent="120"/>
+  <w:attachedTemplate r:id="rId1"/>
+  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:defaultTabStop w:val="284"/>
+  <w:hyphenationZone w:val="1109"/>
+  <w:doNotHyphenateCaps/>
+  <w:displayHorizontalDrawingGridEvery w:val="0"/>
+  <w:displayVerticalDrawingGridEvery w:val="0"/>
+  <w:doNotUseMarginsForDrawingGridOrigin/>
+  <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:doNotValidateAgainstSchema/>
+  <w:doNotDemarcateInvalidXml/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+    <w:endnote w:id="1"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00E46085"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00E46085"/>
+    <w:rsidRoot w:val="003F5285"/>
+    <w:rsid w:val="00012DBE"/>
+    <w:rsid w:val="000A1D81"/>
+    <w:rsid w:val="00111ED3"/>
+    <w:rsid w:val="001C190E"/>
+    <w:rsid w:val="002168F4"/>
+    <w:rsid w:val="00225C28"/>
+    <w:rsid w:val="002968BC"/>
+    <w:rsid w:val="002A727C"/>
+    <w:rsid w:val="003F5285"/>
+    <w:rsid w:val="005D2707"/>
+    <w:rsid w:val="00606255"/>
+    <w:rsid w:val="006B607A"/>
+    <w:rsid w:val="007D451C"/>
+    <w:rsid w:val="00826224"/>
+    <w:rsid w:val="00926F75"/>
+    <w:rsid w:val="00930A23"/>
+    <w:rsid w:val="009C7354"/>
+    <w:rsid w:val="009E6D7F"/>
+    <w:rsid w:val="00A11E73"/>
+    <w:rsid w:val="00A2521E"/>
+    <w:rsid w:val="00AA1BD1"/>
+    <w:rsid w:val="00AE436A"/>
+    <w:rsid w:val="00C135B1"/>
+    <w:rsid w:val="00C92DF8"/>
+    <w:rsid w:val="00CB3578"/>
+    <w:rsid w:val="00D20AFA"/>
+    <w:rsid w:val="00D55648"/>
+    <w:rsid w:val="00E16443"/>
+    <w:rsid w:val="00E36EE9"/>
+    <w:rsid w:val="00F13442"/>
+    <w:rsid w:val="00F956D4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="56131EE3"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{89E9996D-DB15-4774-8E0C-1AE24B87DF53}"/>
+  <w14:docId w14:val="7B2CCAF3"/>
+  <w15:docId w15:val="{4025AAC6-937B-4D1C-B97D-44F920CC5D09}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...4 lines deleted...]
-        <w14:ligatures w14:val="standardContextual"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...104 lines deleted...]
-    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -1990,947 +3479,1220 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00E46085"/>
-[...5 lines deleted...]
-      <w:szCs w:val="22"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop1Char"/>
-    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00E46085"/>
     <w:pPr>
       <w:keepNext/>
-      <w:keepLines/>
-      <w:spacing w:before="360" w:after="80" w:line="278" w:lineRule="auto"/>
+      <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="40"/>
+      <w:rFonts w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="32"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop2Char"/>
-[...2 lines deleted...]
-    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00E46085"/>
     <w:pPr>
       <w:keepNext/>
-      <w:keepLines/>
-      <w:spacing w:before="160" w:after="80" w:line="278" w:lineRule="auto"/>
+      <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop3Char"/>
-[...2 lines deleted...]
-    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00E46085"/>
     <w:pPr>
       <w:keepNext/>
-      <w:keepLines/>
-      <w:spacing w:before="160" w:after="80" w:line="278" w:lineRule="auto"/>
+      <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...146 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
-[...48 lines deleted...]
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+  <w:style w:type="paragraph" w:styleId="Eindnoottekst">
+    <w:name w:val="endnote text"/>
+    <w:basedOn w:val="Standaard"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Eindnootmarkering">
+    <w:name w:val="endnote reference"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Voetnootverwijzing">
+    <w:name w:val="Voetnootverwijzing"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="wetsvoorstel">
+    <w:name w:val="wetsvoorstel"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="-1440"/>
+        <w:tab w:val="left" w:pos="-720"/>
+        <w:tab w:val="left" w:pos="0"/>
+        <w:tab w:val="left" w:pos="288"/>
+        <w:tab w:val="left" w:pos="720"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer1">
+    <w:name w:val="Alineanummer 1"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Bibliografie1">
+    <w:name w:val="Bibliografie1"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument5">
+    <w:name w:val="Dokument 5"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument6">
+    <w:name w:val="Dokument 6"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument4">
+    <w:name w:val="Dokument 4"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
-[...73 lines deleted...]
-    <w:rsid w:val="00E46085"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer2">
+    <w:name w:val="Alineanummer 2"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Dokument1">
+    <w:name w:val="Dokument 1"/>
     <w:pPr>
-      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
-      <w:contextualSpacing/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:widowControl w:val="0"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="-720"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...71 lines deleted...]
-      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
-[...16 lines deleted...]
-    <w:rsid w:val="00E46085"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer3">
+    <w:name w:val="Alineanummer 3"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer4">
+    <w:name w:val="Alineanummer 4"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer5">
+    <w:name w:val="Alineanummer 5"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer6">
+    <w:name w:val="Alineanummer 6"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument2">
+    <w:name w:val="Dokument 2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer7">
+    <w:name w:val="Alineanummer 7"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer8">
+    <w:name w:val="Alineanummer 8"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Techninit">
+    <w:name w:val="Techn init"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokuinit">
+    <w:name w:val="Doku init"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument3">
+    <w:name w:val="Dokument 3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument7">
+    <w:name w:val="Dokument 7"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument8">
+    <w:name w:val="Dokument 8"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch1">
+    <w:name w:val="Technisch 1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch2">
+    <w:name w:val="Technisch 2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch3">
+    <w:name w:val="Technisch 3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch5">
+    <w:name w:val="Technisch 5"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch6">
+    <w:name w:val="Technisch 6"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch7">
+    <w:name w:val="Technisch 7"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch4">
+    <w:name w:val="Technisch 4"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch8">
+    <w:name w:val="Technisch 8"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Amendement">
+    <w:name w:val="Amendement"/>
     <w:pPr>
-      <w:spacing w:line="278" w:lineRule="auto"/>
-[...1 lines deleted...]
-      <w:contextualSpacing/>
+      <w:widowControl w:val="0"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="3310"/>
+        <w:tab w:val="left" w:pos="3600"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:b/>
+      <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Intensievebenadrukking">
-    <w:name w:val="Intense Emphasis"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg1">
+    <w:name w:val="inhopg 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="480"/>
+      <w:ind w:left="720" w:right="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg2">
+    <w:name w:val="inhopg 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="1440" w:right="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg3">
+    <w:name w:val="inhopg 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="2160" w:right="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg4">
+    <w:name w:val="inhopg 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="2880" w:right="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg5">
+    <w:name w:val="inhopg 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="3600" w:right="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg6">
+    <w:name w:val="inhopg 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg7">
+    <w:name w:val="inhopg 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg8">
+    <w:name w:val="inhopg 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg9">
+    <w:name w:val="inhopg 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index1">
+    <w:name w:val="index 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="1440" w:right="720" w:hanging="1440"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index2">
+    <w:name w:val="index 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="1440" w:right="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="bronvermelding">
+    <w:name w:val="bronvermelding"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="bijschrift">
+    <w:name w:val="bijschrift"/>
+    <w:basedOn w:val="Standaard"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EquationCaption">
+    <w:name w:val="_Equation Caption"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Documentstructuur">
+    <w:name w:val="Document Map"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:semiHidden/>
+    <w:pPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="000080"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="afbeelding">
+    <w:name w:val="afbeelding"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rPr>
+      <w:b/>
+      <w:color w:val="FF0000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="afdeling">
+    <w:name w:val="afdeling"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="artikel">
+    <w:name w:val="artikel"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="afkondiging">
+    <w:name w:val="afkondiging"/>
+    <w:basedOn w:val="Standaard"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="boek">
+    <w:name w:val="boek"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="deel">
+    <w:name w:val="deel"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="hoofdstuk">
+    <w:name w:val="hoofdstuk"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="bijlage">
+    <w:name w:val="bijlage"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="inline-afbeelding">
+    <w:name w:val="inline-afbeelding"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="FF0000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="intitule">
+    <w:name w:val="intitule"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="considerans">
+    <w:name w:val="considerans"/>
+    <w:basedOn w:val="Standaard"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="definitie">
+    <w:name w:val="definitie"/>
+    <w:basedOn w:val="Standaard"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="definitieterm">
+    <w:name w:val="definitieterm"/>
+    <w:basedOn w:val="Standaard"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="lid">
+    <w:name w:val="lid"/>
+    <w:basedOn w:val="Standaard"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="livervolgal">
+    <w:name w:val="livervolgal"/>
+    <w:basedOn w:val="Standaard"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ondertekening">
+    <w:name w:val="ondertekening"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraaf">
+    <w:name w:val="paragraaf"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="slotformulering">
+    <w:name w:val="slotformulering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="titeldeel">
+    <w:name w:val="titeldeel"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="artikel-na-wijzig-artikel">
+    <w:name w:val="artikel-na-wijzig-artikel"/>
+    <w:basedOn w:val="wijzig-artikel"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="tussenkop">
+    <w:name w:val="tussenkop"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rPr>
+      <w:b/>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="wat">
+    <w:name w:val="wat"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="wij">
+    <w:name w:val="wij"/>
+    <w:basedOn w:val="Standaard"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="wijzig-lid">
+    <w:name w:val="wijzig-lid"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:i/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="wijzig-artikel">
+    <w:name w:val="wijzig-artikel"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="artikeltekst">
+    <w:name w:val="artikeltekst"/>
+    <w:basedOn w:val="Standaard"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="gegeven">
+    <w:name w:val="gegeven"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="divisie">
+    <w:name w:val="divisie"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="tempartikeltekst">
+    <w:name w:val="temp artikeltekst"/>
+    <w:basedOn w:val="artikeltekst"/>
+    <w:rPr>
+      <w:color w:val="000080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="tempwat">
+    <w:name w:val="temp wat"/>
+    <w:basedOn w:val="wat"/>
+    <w:rPr>
+      <w:color w:val="000080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="tabelstijl">
+    <w:name w:val="tabelstijl"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="stuknr">
+    <w:name w:val="stuknr"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="stuktitel">
+    <w:name w:val="stuktitel"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="dossiernr">
+    <w:name w:val="dossiernr"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="dossiertitel">
+    <w:name w:val="dossiertitel"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="documentdatum">
+    <w:name w:val="documentdatum"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rPr>
+      <w:i/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="vergaderjaar">
+    <w:name w:val="vergaderjaar"/>
+    <w:basedOn w:val="Standaard"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Paginanummer">
+    <w:name w:val="page number"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="21"/>
-[...57 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="002168F4"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId4" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /></Relationships>
+</file>
+
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\GriffieSjablonen\wet.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Kantoor">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Kantoor">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Kantoor">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr"/>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>4</ap:Pages>
-  <ap:Words>1290</ap:Words>
-  <ap:Characters>7101</ap:Characters>
+  <ap:Words>1317</ap:Words>
+  <ap:Characters>7246</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>59</ap:Lines>
-  <ap:Paragraphs>16</ap:Paragraphs>
+  <ap:Lines>60</ap:Lines>
+  <ap:Paragraphs>17</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:HeadingPairs>
+    <vt:vector baseType="variant" size="2">
+      <vt:variant>
+        <vt:lpstr>Titel</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </ap:HeadingPairs>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="1">
+      <vt:lpstr>T W E E D E   K A M E R   D E R   S T A T E N - G E N E R A A L                                                        2</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>8375</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>8546</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
-  <dc:subject/>
   <dc:creator/>
-  <keywords/>
-  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
+  <lastPrinted>2009-12-07T14:10:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <dc:description>------------------------</dc:description>
+  <dc:subject/>
+  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_AdHocReviewCycleID">
+    <vt:i4>737000711</vt:i4>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_EmailSubject">
+    <vt:lpwstr>Sjablonen amendementen en voorstellen van wet</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_AuthorEmail">
+    <vt:lpwstr>M.Geenen@sdu.nl</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_AuthorEmailDisplayName">
+    <vt:lpwstr>Geenen, Michel</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="_PreviousAdHocReviewCycleID">
+    <vt:i4>-1389537874</vt:i4>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_ReviewingToolsShownOnce">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="ContentTypeId">
     <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
 </Properties>
 </file>