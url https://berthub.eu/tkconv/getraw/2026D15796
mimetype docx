--- v0 (2026-04-05)
+++ v1 (2026-04-29)
@@ -1,3919 +1,1487 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00A9623D" w:rsidRDefault="00A9623D" w14:paraId="7EB140E4" w14:textId="77777777">
-[...20 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w:rsidRPr="00D14D90" w:rsidR="00D14D90" w:rsidRDefault="00AA3711" w14:paraId="555DED57" w14:textId="29C0C0A7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D14D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>29665</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D14D90" w:rsidR="00D14D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D14D90" w:rsidR="00D14D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Evaluatie Schipholbeleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D14D90" w:rsidR="00D14D90" w:rsidP="004474D9" w:rsidRDefault="00D14D90" w14:paraId="55DADE90" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D14D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D14D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>593</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D14D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D14D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Infrastructuur en Waterstaat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D14D90" w:rsidR="00D14D90" w:rsidP="00AA3711" w:rsidRDefault="00D14D90" w14:paraId="1793D4FF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D14D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D14D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D14D90" w:rsidR="00AA3711" w:rsidP="00AA3711" w:rsidRDefault="00D14D90" w14:paraId="15D1CCDF" w14:textId="12F5F629">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D14D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 2 april 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D14D90" w:rsidR="00AA3711">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00D14D90" w:rsidR="00AA3711">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Het kabinet werkt aan balans tussen luchtvaart en de leefomgevingskwaliteit in de Schipholregio. Om te komen tot het terugdringen van de geluidbelasting, is een geluidsdoel opgesteld en de Europese </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D14D90" w:rsidR="00AA3711">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>balanced</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D14D90" w:rsidR="00AA3711">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> approach-procedure gevolgd. Op 2 april 2025 heeft het kabinet de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D14D90" w:rsidR="00AA3711">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>balanced</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D14D90" w:rsidR="00AA3711">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> approach-procedure voor Schiphol afgerond. Met het maatregelenpakket</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D14D90" w:rsidR="00AA3711">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidR="00840C72">
-[...31 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00D14D90" w:rsidR="00AA3711">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dat voortkomt uit deze </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D14D90" w:rsidR="00AA3711">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>balanced</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D14D90" w:rsidR="00AA3711">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> approach-procedure is een reductie van -15% van het aantal ernstig </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D14D90" w:rsidR="00AA3711">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>gehinderden</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D14D90" w:rsidR="00AA3711">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en woningen binnen specifieke geluidscontouren rondom de luchthaven beoogd per november 2025. Op 3 november 2025 heeft de Kamer het plan van aanpak voor de monitoring van het effect van dit maatregelenpakket in de praktijk ontvangen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D14D90" w:rsidR="00AA3711">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidR="00840C72">
-[...52 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00D14D90" w:rsidR="00AA3711">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Met de monitoring wordt nagegaan of de beoogde effecten ook in de praktijk optreden. De monitoring bestaat uit drie meetmomenten en wordt uitgevoerd door onderzoeksbureau To70. De eerste twee meetmomenten geven tussentijdse, indicatieve resultaten op basis van voorlopige gegevens. Het derde meetmoment, dat kan plaatsvinden na november 2026 – geeft de definitieve resultaten. Hierbij wordt de Kamer geïnformeerd over de resultaten van het eerste tussentijdse meetmoment. Met deze Kamerbrief wordt tevens de toezegging aan het lid De Groot (VVD), over het informeren van de Kamer over de effecten van tariefdifferentiatie, afgedaan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D14D90" w:rsidR="00AA3711">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidR="00B14D01">
+      <w:r w:rsidRPr="00D14D90" w:rsidR="00AA3711">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00840C72" w:rsidRDefault="00840C72" w14:paraId="1D194B30" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00D14D90" w:rsidR="00AA3711" w:rsidP="00AA3711" w:rsidRDefault="00AA3711" w14:paraId="0FF3D931" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D14D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Eerste meetmoment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D14D90" w:rsidR="00AA3711" w:rsidP="00AA3711" w:rsidRDefault="00AA3711" w14:paraId="18DFF3FC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D14D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conform het plan van aanpak is de peildatum van meetmoment 1 vastgesteld op 1 november 2025. De (prognose)gegevens die op dat moment beschikbaar waren zijn gebruikt om een inschatting te maken van het daadwerkelijke effect van het maatregelenpakket in de praktijk. Hiervoor is gekeken naar de verschillen tussen de situatie vóór invoering van de maatregelen en de situatie ná invoering van de maatregelen. Voor de meeste maatregelen geldt dat dit de situaties vóór november </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D14D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">2025 en vanaf november 2025 zijn. Voor de maatregel </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D14D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tariefdifferentiatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D14D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> geldt qua tijdlijn een andere vergelijking. De nieuwe tarieven van Schiphol zijn namelijk conform de vaste cyclus per april 2025 ingegaan. Daarom wordt voor die maatregel gekeken naar de situatie vóór april 2025 en ná april 2025. De geconstateerde verschillen zijn vervolgens afgezet tegen de baseline die gebruikt is voor de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D14D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>balanced</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D14D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> approach-procedure Schiphol.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D14D90" w:rsidR="00AA3711" w:rsidP="00AA3711" w:rsidRDefault="00AA3711" w14:paraId="287FD8DE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D14D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Voorlopige inschatting effect</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D14D90" w:rsidR="00AA3711" w:rsidP="00AA3711" w:rsidRDefault="00AA3711" w14:paraId="4BAF7A50" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D14D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Voor dit meetmoment is gebruik gemaakt van de gegevens uit de Gebruiksprognose 2026 van Schiphol. Die Gebruiksprognose bevat het door Schiphol verwachte gebruik van de luchthaven voor het gehele gebruiksjaar dat loopt van november 2025 t/m oktober 2026. Het feit dat dit een prognose is, maakt dat de uitkomsten van deze monitoring moeten worden gezien als een voorlopige inschatting van het effect. De praktijk leert namelijk dat er altijd verschillen zijn tussen de Gebruiksprognose en de daadwerkelijke realisatie van het verkeer op Schiphol. Zo zijn de berekeningen nu bijvoorbeeld gebaseerd op geplande gatetijden, terwijl er uiteindelijk gemonitord zal worden op basis van gerealiseerde baantijden. Omdat er bij meetmoment 2 (de periode van begin november 2025 tot eind maart 2026) al deels gebruik kan worden gemaakt van realisatiegegevens, is de verwachting dat de resultaten van meetmoment 2 nauwkeuriger zullen zijn. Voor de resultaten van meetmoment 3 kan vervolgens volledig gebruik worden gemaakt van realisatiegegevens, wat maakt dat de resultaten van het derde en laatste meetmoment als definitief kunnen worden beschouwd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D14D90" w:rsidR="00AA3711" w:rsidP="00AA3711" w:rsidRDefault="00AA3711" w14:paraId="25A37722" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D14D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Noise</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D14D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Load Database</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D14D90" w:rsidR="00AA3711" w:rsidP="00AA3711" w:rsidRDefault="00AA3711" w14:paraId="0B1E07CE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D14D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Onderliggend aan de berekeningen ligt een database waarin de geluidsprestaties van toesteltypes zijn vastgelegd. Deze database wordt gebruikt om te kunnen berekenen hoeveel geluid wordt gemaakt door al het verkeer op Schiphol. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D14D90" w:rsidR="00AA3711" w:rsidP="00AA3711" w:rsidRDefault="00AA3711" w14:paraId="1A1E2302" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D14D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uit dit eerste monitoringsmoment is gebleken dat als gevolg van het maatregelenpakket een verschuiving naar nieuwe, minder lawaaiige toestellen optreedt. </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk225437468" w:id="0"/>
+      <w:r w:rsidRPr="00D14D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ook is gebleken dat niet al deze nieuwe toesteltypes op dit moment in de database zitten. Daardoor kunnen ze niet correct doorgerekend worden. Deze toestellen worden op dit moment doorgerekend als toestel met gemiddelde geluidsprestaties. In de praktijk zijn ze echter overwegend minder lawaaiig. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00D14D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">To70 concludeert daarom dat er voor deze toesteltypes, die met name onderdeel zijn van de maatregel </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D14D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tariefdifferentiatie,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D14D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> waarschijnlijk sprake is van een onderschatting van de geluidswinst. Om het effect van het maatregelenpakket accurater door te kunnen rekenen, moet de database voor deze toesteltypes dus aangevuld worden. Er zal </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D14D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>opdracht worden gegeven aan een externe partij om dit de komende tijd te doen. Het streven is om dit voor het tweede monitoringsmoment afgerond te hebben. Dit zorgt voor een betere en meer nauwkeurige doorrekening en resultaat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D14D90" w:rsidR="00AA3711" w:rsidP="00AA3711" w:rsidRDefault="00AA3711" w14:paraId="3EB51061" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D14D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...23 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Resultaten meetmoment 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D14D90" w:rsidR="00AA3711" w:rsidP="00AA3711" w:rsidRDefault="00AA3711" w14:paraId="43421D93" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D14D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In lijn met het plan van aanpak zijn zowel de effecten van de individuele maatregelen als het effect van de combinatie van maatregelen doorgerekend. Uit de doorrekening van de individuele maatregelen blijkt dat de maatregel </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D14D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...25 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tariefdifferentiatie </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D14D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">een groter effect sorteert dan aanvankelijk aangenomen in de berekeningen van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D14D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>balanced</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D14D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> approach-procedure. Voor de maatregelen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D14D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Inzet stillere toestellen in de nacht (nachtoptimalisatie)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D14D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D14D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...116 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Additionele vlootvernieuwing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D14D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D14D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...73 lines deleted...]
-      <w:r w:rsidR="00D718EB">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Weren lawaaiige toestellen in de nacht</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D14D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> geldt dat uit deze tussentijdse monitoring, op basis van de Gebruiksprognose 2026, een vooralsnog kleiner effect komt dan aanvankelijk berekend.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D14D90" w:rsidR="00AA3711" w:rsidP="00AA3711" w:rsidRDefault="00AA3711" w14:paraId="637FB4F4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D14D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De maatregelen zijn ook als combinatie doorgerekend om het totale effect in kaart te brengen. Hieruit blijkt dat het maatregelenpakket als geheel drie van de vier subdoelen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D14D90">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00D14D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van het geluidsdoel haalt. De twee subdoelen voor de nacht worden ruimschoots behaald. Op het criterium van het aantal woningen binnen de 58 dB(A) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D14D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D14D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>den</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D14D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
-[...10 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00D14D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">contour wordt de beoogde -15% reductie nog niet behaald. De tussentijdse resultaten van de combinatie van maatregelen laten een voorlopig effect van -13,7% zien op dit criterium. In dit reductiepercentage zijn ook de door KLM Groep extra doorgevoerde compenserende maatregelen meegenomen. De volledige monitoringsrapportage van monitoringsmoment 1 is opgenomen in bijlage 1. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D14D90" w:rsidR="00AA3711" w:rsidP="00AA3711" w:rsidRDefault="00AA3711" w14:paraId="0A1B9B21" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D14D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op basis van dit eerste monitoringsmoment moet geconcludeerd worden dat het beoogde reductiepercentage van -15% nog niet wordt gehaald. Tegelijkertijd bevat de monitoringsrapportage zoals hierboven beschreven een aantal kanttekeningen waardoor waarschijnlijk sprake is van een onderschatting van het effect van het maatregelenpakket. De verwachting is dat deze kanttekeningen bij het volgende monitoringsmoment zijn opgelost. Dan zal uiteraard moeten blijken wat het effect hiervan is, maar naar huidige inschatting is er een aanzienlijke kans dat het reductiepercentage in de loop van het jaar nog zal toenemen.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D14D90" w:rsidR="00AA3711" w:rsidP="00AA3711" w:rsidRDefault="00AA3711" w14:paraId="03EAD8E0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D14D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Compenserende maatregelen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D14D90" w:rsidR="00AA3711" w:rsidP="00AA3711" w:rsidRDefault="00AA3711" w14:paraId="638EAD1D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D14D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Daarnaast is het ministerie met de KLM Groep in gesprek over het treffen van compenserende maatregelen. Compenserende maatregelen kunnen een positief effect hebben op het totale reductiepercentage op Schiphol. In het kader van de afspraken tussen het ministerie en KLM Groep omtrent de uitvoering van de maatregelen, is gesproken over het treffen van deze compenserende maatregelen in het geval het effect van de KLM-maatregelen (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D14D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nachtoptimalisatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D14D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D14D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...37 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Additionele vlootvernieuwing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D14D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) in de praktijk achter zou blijven. Nu blijkt dat dit het geval is, is compensatie ook aan de orde. In de praktijk blijkt dat tot dusver twee maatregelen die KLM ter compensatie heeft getroffen voor geluidsreductie zorgen en meegenomen kunnen worden in de monitoring. Dit betreft de nieuwe toestellen (vlootvernieuwing) die aanvankelijk vóór november 2025 verwacht werden maar vertraging hebben opgelopen. Die nieuwe toestellen worden in de monitoring naar rato voor het gebruiksjaar 2026, vanaf het moment van indiensttreding, meegenomen. Daarnaast heeft KLM afspraken kunnen maken met een partnerluchtvaartmaatschappij om een bijdrage te leveren aan verstilling in het kader van de maatregel Nachtoptimalisatie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D14D90" w:rsidR="00AA3711" w:rsidP="00AA3711" w:rsidRDefault="00AA3711" w14:paraId="1536E900" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D14D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het is goed dat de KLM Groep deze compenserende stappen conform afspraak neemt en het ministerie blijft met KLM Groep in gesprek over aanvullende stappen zodat de volledige beoogde verstilling wordt bereikt. Onderdeel van deze gesprekken is ook dat KLM voornemens is een verdere reductie in het aantal door KLM uitgevoerde nachtvluchten door te voeren, ten opzichte van het vorige gebruiksjaar. Het ministerie heeft aangegeven dit een acceptabele compenserende maatregel voor dit gebruiksjaar te vinden, mits het aantal minder uitgevoerde nachtvluchten niet wordt ingevuld door andere maatschappijen. Op basis van de gebruiksprognose kan uiteraard nog niet bepaald worden of aan deze voorwaarde wordt voldaan, waardoor het eventuele effect van deze compenserende maatregel nu nog niet tot uiting komt in het huidige monitoringsrapport. Als blijkt uit de realisatiegegevens bij het tweede en derde monitoringsmoment dat deze maatregel is gerealiseerd, dan zal dit zichtbaar worden in deze rapportages. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D14D90" w:rsidR="00D14D90" w:rsidRDefault="00D14D90" w14:paraId="74A76F1A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D14D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D14D90" w:rsidR="00AA3711" w:rsidP="00AA3711" w:rsidRDefault="00AA3711" w14:paraId="5E2A670E" w14:textId="66FC35C3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...252 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D14D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...207 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Autonome ontwikkelingen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D14D90" w:rsidR="00AA3711" w:rsidP="00AA3711" w:rsidRDefault="00AA3711" w14:paraId="1BC06A84" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D14D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het geluidsdoel van -15% op de verschillende indicatoren per november 2025 geldt bovenop de autonome ontwikkelingen die plaatsvinden tot dat moment. Deze autonome ontwikkelingen vinden wel plaats en leiden in de praktijk tot autonome geluidseffecten. In het kader van transparantie en om het volledige beeld wat betreft geluidsbelasting te kunnen schetsen, heeft het ministerie opdracht gegeven om de autonome ontwikkelingen tussen het moment van de referentiesituatie die gehanteerd is in de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D14D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>balanced</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D14D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> approach-procedure van november 2024 en het moment van invoering van het gehele maatregelenpakket van november 2025 in kaart te brengen en door te rekenen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D14D90" w:rsidR="00AA3711" w:rsidP="00AA3711" w:rsidRDefault="00AA3711" w14:paraId="383EC297" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D14D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hiermee wordt inzichtelijk gemaakt wat er naast het maatregelenpakket nog meer gebeurt aan autonome ontwikkelingen en wat het effect van die autonome ontwikkelingen is geweest op de geluidsbelasting rond de luchthaven. De resultaten van deze exercitie worden rond de zomer van 2026 verwacht. Conform de toezegging aan de Kamer, zullen deze resultaten met de Kamer worden gedeeld. Deze resultaten hebben echter geen invloed op de monitoring van het maatregelenpakket en het bepalen van het restpercentage tot het volledige geluidsdoel dat voortkomt uit de monitoring. Deze ontwikkelingen hebben immers betrekking op een andere tijdsperiode en het eerste deel van het geluidsdoel van </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D14D90" w:rsidR="00AA3711" w:rsidP="00AA3711" w:rsidRDefault="00AA3711" w14:paraId="5ABBDB4B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D14D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-15% geldt bovenop deze ontwikkelingen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D14D90" w:rsidR="00AA3711" w:rsidP="00AA3711" w:rsidRDefault="00AA3711" w14:paraId="5A9EDDB2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D14D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...95 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Tot slot</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A9623D" w:rsidRDefault="00B06F4F" w14:paraId="3F8618EA" w14:textId="77777777">
-[...81 lines deleted...]
-    <w:sectPr w:rsidR="000E04B9">
+    <w:p w:rsidRPr="00D14D90" w:rsidR="00AA3711" w:rsidP="00AA3711" w:rsidRDefault="00AA3711" w14:paraId="652E704A" w14:textId="102AB54E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D14D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het is goed om nogmaals te benadrukken dat de voorliggende resultaten van het eerste monitoringsmoment tussentijdse, indicatieve resultaten zijn. Na het derde monitoringsmoment, waarbij enkel gebruik wordt gemaakt van praktijkgegevens, kunnen we spreken van definitieve resultaten waar tevens ook conclusies en gevolgen aan kunnen worden verbonden. De huidige inzichten zijn echter wel van belang om gedurende het gebruiksjaar een vinger aan de pols te houden en indien nodig tijdig tot oplossingen te komen, bijvoorbeeld in de vorm van compenserende maatregelen. De Kamer zal worden geïnformeerd over de resultaten van de opvolgende monitoringsmomenten en over de hiervoor genoemde analyse over de autonome ontwikkelingen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D14D90" w:rsidR="00D14D90" w:rsidP="00AA3711" w:rsidRDefault="00D14D90" w14:paraId="444B52A4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D14D90" w:rsidR="00AA3711" w:rsidP="00D14D90" w:rsidRDefault="00D14D90" w14:paraId="31D01A9D" w14:textId="4517FCD5">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D14D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De minister van Infrastructuur en Waterstaat,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D14D90" w:rsidR="00AA3711" w:rsidP="00D14D90" w:rsidRDefault="00D14D90" w14:paraId="5F96E799" w14:textId="0A143A94">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D14D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">V.P.G. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D14D90" w:rsidR="00AA3711">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Karremans</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D14D90" w:rsidR="00217BEA" w:rsidRDefault="00217BEA" w14:paraId="3B3FD50A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00D14D90" w:rsidR="00217BEA" w:rsidSect="00AA3711">
       <w:headerReference w:type="even" r:id="rId9"/>
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="even" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="3764" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5359FC4A" w14:textId="77777777" w:rsidR="003601B8" w:rsidRDefault="003601B8">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="634170F6" w14:textId="77777777" w:rsidR="00AA3711" w:rsidRDefault="00AA3711" w:rsidP="00AA3711">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="65518539" w14:textId="77777777" w:rsidR="003601B8" w:rsidRDefault="003601B8">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="2F0843C4" w14:textId="77777777" w:rsidR="00AA3711" w:rsidRDefault="00AA3711" w:rsidP="00AA3711">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...3 lines deleted...]
-    <w:family w:val="roman"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Verdana">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A10006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...17 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="4E16B6DE" w14:textId="77777777" w:rsidR="00152024" w:rsidRDefault="00152024">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3343D518" w14:textId="77777777" w:rsidR="00AA3711" w:rsidRPr="00AA3711" w:rsidRDefault="00AA3711" w:rsidP="00AA3711">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="24CD4CD2" w14:textId="77777777" w:rsidR="000E04B9" w:rsidRDefault="000E04B9">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1C0D1A5B" w14:textId="77777777" w:rsidR="00AA3711" w:rsidRPr="00AA3711" w:rsidRDefault="00AA3711" w:rsidP="00AA3711">
     <w:pPr>
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="328A0D72" w14:textId="77777777" w:rsidR="00152024" w:rsidRDefault="00152024">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="53D049E4" w14:textId="77777777" w:rsidR="00AA3711" w:rsidRPr="00AA3711" w:rsidRDefault="00AA3711" w:rsidP="00AA3711">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0CDD6923" w14:textId="77777777" w:rsidR="003601B8" w:rsidRDefault="003601B8">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="29060FB3" w14:textId="77777777" w:rsidR="00AA3711" w:rsidRDefault="00AA3711" w:rsidP="00AA3711">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="034BCB2D" w14:textId="77777777" w:rsidR="003601B8" w:rsidRDefault="003601B8">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="39A15417" w14:textId="77777777" w:rsidR="00AA3711" w:rsidRDefault="00AA3711" w:rsidP="00AA3711">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="328C148D" w14:textId="6252E57D" w:rsidR="00E5309C" w:rsidRPr="00E5309C" w:rsidRDefault="00E5309C">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="207EBA82" w14:textId="77777777" w:rsidR="00AA3711" w:rsidRPr="00D14D90" w:rsidRDefault="00AA3711" w:rsidP="00AA3711">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D14D90">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00D14D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De maatregelen zijn: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D14D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Nachtoptimalisatie, Tariefdifferentiatie, Additionele vlootvernieuwing, Weren lawaaiige toestellen in de nacht, Maximaal 27.000 nachtvluchten, Maximaal 478.000 totaal aantal vluchten</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="3D9F96E2" w14:textId="4FD6F14E" w:rsidR="00E832C5" w:rsidRPr="00E5309C" w:rsidRDefault="00E832C5">
-[...9 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="38C5C294" w14:textId="028BC4D1" w:rsidR="00AA3711" w:rsidRPr="00D14D90" w:rsidRDefault="00AA3711" w:rsidP="00AA3711">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D14D90">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-        <w:t>Kamerstukken II 2025/26, 29665 nr. 580.</w:t>
+      <w:r w:rsidRPr="00D14D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2025/26, 29 665, nr. 580.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="03CFA57E" w14:textId="181356F9" w:rsidR="00B14356" w:rsidRDefault="00B14356">
-[...5 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="15C67638" w14:textId="77777777" w:rsidR="00AA3711" w:rsidRPr="00D14D90" w:rsidRDefault="00AA3711" w:rsidP="00AA3711">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D14D90">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-        <w:t>TZ202504-102</w:t>
+      <w:r w:rsidRPr="00D14D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> TZ202504-102</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="51627D4E" w14:textId="62A7B9DA" w:rsidR="00C735C7" w:rsidRDefault="00C735C7">
-[...7 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="79B1FCA3" w14:textId="77777777" w:rsidR="00AA3711" w:rsidRPr="00D14D90" w:rsidRDefault="00AA3711" w:rsidP="00AA3711">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D14D90">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00C735C7">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> Geluidsdoel per november 2025: -15% EGH binnen de 48 dB(A) Lden contour, -15% woningen binnen de 58 dB(A) Lden contour, -15% ESV binnen de 40 dB(A) Lnight contour, -15% woningen binnen de 48 dB(A) Lnight contour</w:t>
+      <w:r w:rsidRPr="00D14D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Geluidsdoel per november 2025: -15% EGH binnen de 48 dB(A) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D14D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Lden</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D14D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> contour, -15% woningen binnen de 58 dB(A) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D14D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Lden</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D14D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> contour, -15% ESV binnen de 40 dB(A) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D14D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Lnight</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D14D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> contour, -15% woningen binnen de 48 dB(A) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D14D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Lnight</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D14D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> contour</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="630E6335" w14:textId="77777777" w:rsidR="00152024" w:rsidRDefault="00152024">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="41A0C9BD" w14:textId="77777777" w:rsidR="00AA3711" w:rsidRPr="00AA3711" w:rsidRDefault="00AA3711" w:rsidP="00AA3711">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...462 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="46966050" w14:textId="77777777" w:rsidR="00AA3711" w:rsidRPr="00AA3711" w:rsidRDefault="00AA3711" w:rsidP="00AA3711">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="35685EE8" w14:textId="77777777" w:rsidR="000E04B9" w:rsidRDefault="001C660E">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="74B2C449" w14:textId="77777777" w:rsidR="00AA3711" w:rsidRPr="00AA3711" w:rsidRDefault="00AA3711" w:rsidP="00AA3711">
     <w:pPr>
-      <w:spacing w:after="6377" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1344 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...400 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...1 lines deleted...]
-  <w:attachedTemplate r:id="rId1"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00840C72"/>
-[...140 lines deleted...]
-    <w:rsid w:val="00FC7AD6"/>
+    <w:rsidRoot w:val="00AA3711"/>
+    <w:rsid w:val="00217BEA"/>
+    <w:rsid w:val="00811F76"/>
+    <w:rsid w:val="008759B0"/>
+    <w:rsid w:val="00AA3711"/>
+    <w:rsid w:val="00CD71E8"/>
+    <w:rsid w:val="00D14D90"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-[...1 lines deleted...]
-  <w14:docId w14:val="40F68E48"/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="113588BA"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{E8CD5A7B-0FC3-4E2E-AEF6-5B0B05CD7E1F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...8 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3922,77 +1490,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4017,75 +1585,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -4120,55 +1688,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -4231,809 +1799,814 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AA3711"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="atLeast"/>
-[...18 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...2 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading2">
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:uiPriority w:val="2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00AA3711"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
-[...2 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading3">
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AA3711"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="-1120"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
-  </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AA3711"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AA3711"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AA3711"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AA3711"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AA3711"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AA3711"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...13 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00AA3711"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AA3711"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AA3711"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AA3711"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AA3711"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AA3711"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AA3711"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AA3711"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AA3711"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AA3711"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
-  </w:style>
-[...105 lines deleted...]
-    <w:basedOn w:val="Normal"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00AA3711"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AA3711"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="1"/>
-[...23 lines deleted...]
-        <w:numId w:val="4"/>
       </w:numPr>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:uiPriority w:val="3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00AA3711"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
     <w:qFormat/>
+    <w:rsid w:val="00AA3711"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:next w:val="Normal"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00AA3711"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AA3711"/>
     <w:pPr>
-      <w:spacing w:line="320" w:lineRule="atLeast"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
-    <w:rPr>
-[...7 lines deleted...]
-    <w:uiPriority w:val="3"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
     <w:qFormat/>
+    <w:rsid w:val="00AA3711"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AA3711"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:style>
-[...8 lines deleted...]
-    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00AA3711"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AA3711"/>
     <w:rPr>
       <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
     <w:name w:val="Referentiegegevens"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00AA3711"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensbold">
     <w:name w:val="Referentiegegevens bold"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00AA3711"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...189 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00AA3711"/>
     <w:pPr>
-      <w:spacing w:line="90" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
-    </w:rPr>
-[...7 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00AA3711"/>
     <w:pPr>
-      <w:spacing w:line="270" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Header">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00840C72"/>
+    <w:rsid w:val="00AA3711"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...7 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Footer">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AA3711"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00840C72"/>
+    <w:rsid w:val="00AA3711"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...7 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AA3711"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FootnoteTextChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001E6381"/>
+    <w:rsid w:val="00AA3711"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-    </w:rPr>
-[...4 lines deleted...]
-    <w:link w:val="FootnoteText"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="001E6381"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00AA3711"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="character" w:styleId="FootnoteReference">
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001E6381"/>
+    <w:rsid w:val="00AA3711"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention">
-[...29 lines deleted...]
-    <w:rsid w:val="00C83A71"/>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D14D90"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...58 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-  <w:relyOnVML/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///H:\Downloads\Brief%20(1).dotx" TargetMode="External"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -5307,160 +2880,69 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>2</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>9500</ap:Characters>
+  <ap:Pages>5</ap:Pages>
+  <ap:Words>1736</ap:Words>
+  <ap:Characters>9554</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>79</ap:Lines>
   <ap:Paragraphs>22</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>11144</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>11268</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-03-26T16:35:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Identifier">
-[...81 lines deleted...]
-    <vt:lpwstr>x</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
 </Properties>
 </file>