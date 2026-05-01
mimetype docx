--- v0 (2026-04-03)
+++ v1 (2026-05-01)
@@ -1,4963 +1,2267 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:tbl>
-[...642 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="006E5B95" w:rsidR="006E5B95" w:rsidP="006E5B95" w:rsidRDefault="00937964" w14:paraId="6D5ADFE9" w14:textId="34F49899">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E5B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>24</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E5B95" w:rsidR="006E5B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E5B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>724</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E5B95" w:rsidR="006E5B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006E5B95" w:rsidR="006E5B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Studiefinanciering </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006E5B95" w:rsidR="006E5B95" w:rsidP="006E5B95" w:rsidRDefault="006E5B95" w14:paraId="07F903AB" w14:textId="5C9BA837">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E5B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E5B95" w:rsidR="00937964">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>250</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E5B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006E5B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Onderwijs, Cultuur en Wetenschap</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006E5B95" w:rsidR="006E5B95" w:rsidP="006E5B95" w:rsidRDefault="006E5B95" w14:paraId="354B2D2D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E5B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006E5B95" w:rsidR="00937964" w:rsidP="006E5B95" w:rsidRDefault="006E5B95" w14:paraId="060E78F4" w14:textId="077B0BEC">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E5B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 2 april 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E5B95" w:rsidR="00937964">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="006E5B95" w:rsidR="00937964">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
         <w:t>In maart 2024 is vastgesteld dat sprake is geweest van indirecte discriminatie bij de controle van de uitwonendenbeurs door de Dienst Uitvoering Onderwijs (DUO). Bepaalde</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E0DB6" w:rsidR="00870AB1">
-[...139 lines deleted...]
-      <w:r w:rsidRPr="000E0DB6" w:rsidR="00BD718A">
+      <w:r w:rsidRPr="006E5B95" w:rsidR="00937964">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> groepen studenten, waaronder studenten met een migratieachtergrond, hadden een onevenredig verhoogde kans op een controle. Hiervoor heeft het kabinet destijds excuses aangeboden. Ook het huidige kabinet betreurt dat dit heeft kunnen gebeuren en wil dat de overheid betrouwbaar is en verantwoordelijkheid neemt voor haar handelen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006E5B95" w:rsidR="00937964" w:rsidP="00937964" w:rsidRDefault="00937964" w14:paraId="7442EF38" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006E5B95" w:rsidR="00937964" w:rsidP="00937964" w:rsidRDefault="00937964" w14:paraId="46E03B98" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E5B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het kabinet heeft in november 2024 besloten om alle financiële maatregelen, die tussen 2012 en juni 2023 genomen zijn op grond van de risicogerichte controlewerkwijze, terug te draaien. De reden hiervoor is dat de besluiten van DUO gebaseerd waren op informatie die onrechtmatig verkregen was.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E5B95">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="000E0DB6" w:rsidR="00342809">
-[...151 lines deleted...]
-      <w:r w:rsidRPr="000E0DB6" w:rsidR="0046585D">
+      <w:r w:rsidRPr="006E5B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> DUO is na een periode van voorbereiding sinds september 2025 begonnen met het uitvoeren van de eerste herzieningen en de daarbij behorende terugbetalingen. Daarnaast werken DUO en OCW aan een nieuw controleproces voor de uitwonendenbeurs. Met het voortgangsbericht Stand van de Uitvoering OCW 2025 wordt uw Kamer binnenkort geïnformeerd over de voortgang hiervan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006E5B95" w:rsidR="00937964" w:rsidP="00937964" w:rsidRDefault="00937964" w14:paraId="235B00A0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006E5B95" w:rsidR="00937964" w:rsidP="00937964" w:rsidRDefault="00937964" w14:paraId="7533BBC2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E5B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Door de indirecte discriminatie bij de controle van de uitwonendenbeurs kunnen (oud-)studenten schade hebben geleden. Dat kan zowel immateriële als materiële schade betreffen. Zo geven veel (oud-)studenten aan dat zij door de aan hen opgelegde maatregel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E5B95">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="000E0DB6" w:rsidR="00CD0E05">
-[...209 lines deleted...]
-    <w:p w:rsidRPr="000E0DB6" w:rsidR="00215356" w:rsidP="00712470" w:rsidRDefault="00C307A0" w14:paraId="1D884AD4" w14:textId="0FC81DC6">
+      <w:r w:rsidRPr="006E5B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mentale problemen hebben gekregen. DUO ontvangt inmiddels ook verzoeken tot schadevergoeding. Als overheid willen we behoorlijk omgaan met deze verzoeken, door te werken met een helder proces voor de schadeafhandeling. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006E5B95" w:rsidR="00937964" w:rsidP="00937964" w:rsidRDefault="00937964" w14:paraId="5CB7062C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006E5B95" w:rsidR="00937964" w:rsidP="00937964" w:rsidRDefault="00937964" w14:paraId="7474BA32" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E5B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In deze brief zet ik uiteen hoe het kabinet om zal gaan met de schadeafhandeling als gevolg van de indirecte discriminatie bij de controle van de uitwonendenbeurs. We hebben hierbij lessen uit andere hersteloperaties meegenomen. Ik zal in deze brief achtereenvolgens ingaan op het juridische kader, de uitwerking van de schadeafhandeling en de uitvoering. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006E5B95" w:rsidR="00937964" w:rsidP="00937964" w:rsidRDefault="00937964" w14:paraId="3D1805CD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006E5B95" w:rsidR="00937964" w:rsidP="00937964" w:rsidRDefault="00937964" w14:paraId="19DFF337" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E5B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Juridisch kader</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000E0DB6" w:rsidR="00556A78" w:rsidP="00712470" w:rsidRDefault="00556A78" w14:paraId="109CAC86" w14:textId="77777777"/>
-[...49 lines deleted...]
-      <w:r w:rsidRPr="000E0DB6">
+    <w:p w:rsidRPr="006E5B95" w:rsidR="00937964" w:rsidP="00937964" w:rsidRDefault="00937964" w14:paraId="3F82571A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006E5B95" w:rsidR="00937964" w:rsidP="00937964" w:rsidRDefault="00937964" w14:paraId="06545D49" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E5B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Na ontvangst van verzoeken om schadevergoeding heb ik nagedacht over mijn aansprakelijkheid voor de schade die (oud-)studenten hebben geleden door het onrechtmatige controleproces en de besluiten die op basis daarvan zijn genomen. Ik kom tot de conclusie dat de Staat aansprakelijk is voor de schade die deze (oud-)studenten hebben geleden als gevolg van de besluiten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006E5B95" w:rsidR="00937964" w:rsidP="00937964" w:rsidRDefault="00937964" w14:paraId="6D8B6F04" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006E5B95" w:rsidR="00937964" w:rsidP="00937964" w:rsidRDefault="00937964" w14:paraId="192EE0D2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E5B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Bij het nemen van de besluiten is gehandeld in strijd met het discriminatieverbod en de Algemene verordening gegevensbescherming (AVG). Daarnaast is bij de huisbezoeken het recht op privacy geschonden. Als een overheid een onrechtmatig besluit neemt, is de onrechtmatigheid daarvan in beginsel toe te rekenen aan die overheid. In deze situatie zijn er geen uitzonderingen die dit veranderen. Als een (oud-)student schade heeft opgelopen door dit onrechtmatige besluit, dan komt die schade – materieel en immaterieel – in aanmerking voor vergoeding. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000E0DB6" w:rsidR="009C3D1A" w:rsidP="00712470" w:rsidRDefault="009C3D1A" w14:paraId="03634DAD" w14:textId="77777777"/>
-    <w:p w:rsidRPr="000E0DB6" w:rsidR="00CF2554" w:rsidP="00712470" w:rsidRDefault="009C3D1A" w14:paraId="7D35C437" w14:textId="318EBC85">
+    <w:p w:rsidRPr="006E5B95" w:rsidR="00937964" w:rsidP="00937964" w:rsidRDefault="00937964" w14:paraId="36738F36" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006E5B95" w:rsidR="00937964" w:rsidP="00937964" w:rsidRDefault="00937964" w14:paraId="0A49E9EE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E5B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Uitwerking schadeafhandeling</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000E0DB6" w:rsidR="00CF2554" w:rsidP="00712470" w:rsidRDefault="00CF2554" w14:paraId="1912916F" w14:textId="77777777"/>
-[...49 lines deleted...]
-      <w:r w:rsidRPr="000E0DB6">
+    <w:p w:rsidRPr="006E5B95" w:rsidR="00937964" w:rsidP="00937964" w:rsidRDefault="00937964" w14:paraId="50A004BC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006E5B95" w:rsidR="00937964" w:rsidP="00937964" w:rsidRDefault="00937964" w14:paraId="25E27FC2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E5B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet kiest voor een proactieve opstelling bij het afhandelen van de schade die (oud-)studenten hebben geleden als gevolg van de indirect discriminerende controlewerkwijze. Dit helpt de (oud-)studenten, omdat zij niet eerst zelf een verzoek tot schadevergoeding hoeven in te dienen. Daarnaast zorgt een proactieve schadeafhandeling ook voor een eenvoudiger uitvoering. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006E5B95" w:rsidR="00937964" w:rsidP="00937964" w:rsidRDefault="00937964" w14:paraId="7D4BF8AF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006E5B95" w:rsidR="00937964" w:rsidP="00937964" w:rsidRDefault="00937964" w14:paraId="66904F27" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E5B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>In deze paragraaf ga ik eerst in op de verschillende doelgroepen die voor schadevergoeding in aanmerking komen. Daarna licht ik toe hoe de schadeafhandeling vormgegeven wordt en welke kosten hiermee gemoeid zijn.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000E0DB6" w:rsidR="008670E0" w:rsidP="00712470" w:rsidRDefault="00556A78" w14:paraId="1344BDCD" w14:textId="30D970B5">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="006E5B95" w:rsidR="00937964" w:rsidP="00937964" w:rsidRDefault="00937964" w14:paraId="34130735" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006E5B95" w:rsidR="00937964" w:rsidP="00937964" w:rsidRDefault="00937964" w14:paraId="4939757E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E5B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...37 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2.1 Doelgroepen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006E5B95" w:rsidR="00937964" w:rsidP="00937964" w:rsidRDefault="00937964" w14:paraId="3C5D32F2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E5B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In de periode van 2012-2023 zijn er bijna 25.000 studenten geselecteerd voor een huisbezoek door de risicogerichte controlewerkwijze. Daarnaast hebben er in de periode 2009-2012 pilots plaatsgevonden met de risicogerichte controlewerkwijze. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E5B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Er zijn geen juridisch relevante verschillen tussen de pilotfase en de periode 2012-2023. Dat betekent dat er een juridische verplichting bestaat om ook de besluiten uit de pilotfase te herzien als hiertoe een verzoek wordt ingediend door een (oud-)student. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E5B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000E0DB6" w:rsidR="002E37C9">
-[...43 lines deleted...]
-    <w:p w:rsidRPr="000E0DB6" w:rsidR="002E37C9" w:rsidP="00712470" w:rsidRDefault="00DD3167" w14:paraId="2C59EBD0" w14:textId="77777777">
+    </w:p>
+    <w:p w:rsidRPr="006E5B95" w:rsidR="00937964" w:rsidP="00937964" w:rsidRDefault="00937964" w14:paraId="5E785563" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E5B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>We onderscheiden de volgende drie subdoelgroepen binnen de schadeafhandeling:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006E5B95" w:rsidR="00937964" w:rsidP="00937964" w:rsidRDefault="00937964" w14:paraId="4970B13F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="160"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E5B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Subdoelgroep 1</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E0DB6">
-[...24 lines deleted...]
-    <w:p w:rsidRPr="000E0DB6" w:rsidR="002E37C9" w:rsidP="00712470" w:rsidRDefault="00DD3167" w14:paraId="19611BC3" w14:textId="77777777">
+      <w:r w:rsidRPr="006E5B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: bij ca. 12.000 studenten heeft er een huisbezoek plaatsgevonden, maar is geen maatregel opgelegd. Deze subdoelgroep is nauwkeurig in beeld bij DUO.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006E5B95" w:rsidR="00937964" w:rsidP="00937964" w:rsidRDefault="00937964" w14:paraId="034CA884" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="160"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E5B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Subdoelgroep 2</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E0DB6">
-[...30 lines deleted...]
-    <w:p w:rsidRPr="000E0DB6" w:rsidR="00EA1475" w:rsidP="006203CF" w:rsidRDefault="00DD3167" w14:paraId="268D22F8" w14:textId="03272EAC">
+      <w:r w:rsidRPr="006E5B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: bij ca. 10.000 studenten heeft er een huisbezoek plaatsgevonden en is een financiële maatregel opgelegd. Deze subdoelgroep is nauwkeurig in beeld bij DUO.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006E5B95" w:rsidR="00937964" w:rsidP="00937964" w:rsidRDefault="00937964" w14:paraId="2EE96F46" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="160"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E5B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Subdoelgroep 3</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E0DB6">
-[...123 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="006E5B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: bij maximaal 4.000 studenten hebben in de periode 2009-2012 huisbezoeken plaatsgevonden op basis van pilots met het risicogerichte selectiemodel. Ingeschat wordt dat van ongeveer 1.000 studenten de woonsituatie na de controle is aangepast. Deze doelgroep is niet nauwkeurig in beeld bij DUO, waardoor proactieve benadering niet mogelijk is. Deze (oud-)studenten kunnen zichzelf melden bij DUO. Ze zullen hierop gewezen worden door communicatie van DUO op hun website. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006E5B95" w:rsidR="00937964" w:rsidP="00937964" w:rsidRDefault="00937964" w14:paraId="4C5EA76C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E5B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...18 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2.2 Vormgeving schadeafhandeling</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006E5B95" w:rsidR="00937964" w:rsidP="00937964" w:rsidRDefault="00937964" w14:paraId="6649C6A7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E5B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Het kabinet kiest ervoor om te werken met één samenhangende schaderegeling, waarin de (oud-)studenten de keuze wordt geboden om de schade af te handelen door:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000E0DB6" w:rsidR="00CF2554" w:rsidP="00712470" w:rsidRDefault="00CF2554" w14:paraId="093ACD56" w14:textId="54250EA9">
+    <w:p w:rsidRPr="006E5B95" w:rsidR="00937964" w:rsidP="00937964" w:rsidRDefault="00937964" w14:paraId="3756EE81" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...21 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E5B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">een forfaitair bedrag aan schadevergoeding, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E5B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>of;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000E0DB6" w:rsidR="00CF2554" w:rsidP="00712470" w:rsidRDefault="00CF2554" w14:paraId="2FE4042E" w14:textId="57197A0E">
+    <w:p w:rsidRPr="006E5B95" w:rsidR="00937964" w:rsidP="00937964" w:rsidRDefault="00937964" w14:paraId="1D088BAE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:rPr>
-[...127 lines deleted...]
-    <w:p w:rsidRPr="000E0DB6" w:rsidR="00FC108A" w:rsidP="00712470" w:rsidRDefault="00AD5823" w14:paraId="04156CC6" w14:textId="4821B78B">
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E5B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>een individueel maatwerktraject, waarbij op basis van algemene maatstaven voor de bewijslastverdeling de schade van de student individueel wordt beoordeeld.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006E5B95" w:rsidR="00937964" w:rsidP="00937964" w:rsidRDefault="00937964" w14:paraId="6BE34A41" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006E5B95" w:rsidR="00937964" w:rsidP="00937964" w:rsidRDefault="00937964" w14:paraId="09A49AB9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E5B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Alle (oud-)studenten wordt een generiek aanbod gedaan om via een vaststellingsovereenkomst (VSO) tegen finale kwijting de door hen geleden schade af te handelen. Hierbij differentiëren we per subdoelgroep in het aan te bieden forfaitaire bedrag:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006E5B95" w:rsidR="00937964" w:rsidP="00937964" w:rsidRDefault="00937964" w14:paraId="0AD06F78" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006E5B95" w:rsidR="00937964" w:rsidP="00937964" w:rsidRDefault="00937964" w14:paraId="79511446" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
+          <w:numId w:val="5"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...57 lines deleted...]
-    <w:p w:rsidRPr="000E0DB6" w:rsidR="00FC108A" w:rsidP="00712470" w:rsidRDefault="00AD5823" w14:paraId="312FBBE0" w14:textId="481F8FC5">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E5B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Subdoelgroep 1 ontvangt een proactief aanbod van € 500 voor immateriële schade. Voor deze groep staat geen maatwerktraject open. Zij hebben immers geen maatregel opgelegd gekregen, waardoor de inschatting is dat geen gevolgschade is opgetreden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006E5B95" w:rsidR="00937964" w:rsidP="00937964" w:rsidRDefault="00937964" w14:paraId="3683BEC9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:rPr>
-[...21 lines deleted...]
-      <w:r w:rsidRPr="000E0DB6" w:rsidR="005110D8">
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E5B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Subdoelgroep 2 ontvangt een proactief aanbod van € 2.000 + wettelijke rente</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E5B95">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidRPr="000E0DB6">
-[...12 lines deleted...]
-    <w:p w:rsidRPr="000E0DB6" w:rsidR="00AD5823" w:rsidP="00712470" w:rsidRDefault="00AD5823" w14:paraId="2EE3EEAF" w14:textId="01B2533B">
+      <w:r w:rsidRPr="006E5B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (welke afhankelijk is van het herzieningsbedrag) voor immateriële schade en materiële schade. Dit aanbod wordt zo veel mogelijk gelijktijdig met het herzieningsbesluit gedaan. Bij afwijzing van het generieke aanbod kunnen deze (oud-)studenten voor een maatwerktraject kiezen om hun individuele schade aan de hand van een schadekader te laten bepalen. Met de keuze voor het maatwerktraject vervalt het generieke aanbod definitief.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006E5B95" w:rsidR="00937964" w:rsidP="00937964" w:rsidRDefault="00937964" w14:paraId="773AFA82" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
+          <w:numId w:val="5"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E5B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Voor subdoelgroep 3 geldt dat zij reactief een aanbod ontvangen als zij zich melden. De hoogte van het aangeboden bedrag is afhankelijk van de vraag of sprake was van een maatregel – in lijn met subdoelgroep 1 of 2.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000E0DB6" w:rsidR="00AD5823" w:rsidP="00712470" w:rsidRDefault="00AD5823" w14:paraId="79487D3C" w14:textId="77777777">
-[...62 lines deleted...]
-      <w:r w:rsidRPr="000E0DB6" w:rsidR="00AD5823">
+    <w:p w:rsidRPr="006E5B95" w:rsidR="00937964" w:rsidP="00937964" w:rsidRDefault="00937964" w14:paraId="2CA95719" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006E5B95" w:rsidR="00937964" w:rsidP="00937964" w:rsidRDefault="00937964" w14:paraId="777F15F2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E5B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Als (oud-)studenten kiezen voor het generieke aanbod, wordt een VSO tegen finale kwijting gesloten. DUO is nog bezig om de wijze van afdoening zo goed en zorgvuldig mogelijk vorm te geven. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006E5B95" w:rsidR="00937964" w:rsidP="00937964" w:rsidRDefault="00937964" w14:paraId="6179EA23" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006E5B95" w:rsidR="00937964" w:rsidP="00937964" w:rsidRDefault="00937964" w14:paraId="1D18190F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E5B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het schadekader voor het maatwerktraject bestaat uit schadeposten, bedragen, en kwalificaties voor toekenning (incl. bewijsstukken). Hiermee beogen we een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E5B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>juridisch houdbare, uitvoerbare en voor benadeelden begrijpelijke wijze van schadevaststelling te bieden. De hoogte van de gehanteerde schadevergoedingen is gebaseerd op jurisprudentie en op de richtlijnen van De Letselschade Raad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E5B95">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidRPr="000E0DB6">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="006E5B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000E0DB6" w:rsidR="007E2032" w:rsidP="006203CF" w:rsidRDefault="00AD5823" w14:paraId="4396CD4C" w14:textId="5432BA05">
-[...7 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="006E5B95" w:rsidR="00937964" w:rsidP="00937964" w:rsidRDefault="00937964" w14:paraId="40860DD8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E5B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000E0DB6" w:rsidR="00112498" w:rsidP="00712470" w:rsidRDefault="00112498" w14:paraId="06D79E74" w14:textId="144E1505">
-[...284 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="006E5B95" w:rsidR="00937964" w:rsidP="00937964" w:rsidRDefault="00937964" w14:paraId="71CDF68D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E5B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De overheid heeft een zorgplicht om te borgen dat (oud-)studenten een geïnformeerde en weloverwogen keuze maken en de gevolgen van de VSO begrijpen. Gezien de specifieke omstandigheden acht het kabinet het in dit geval wenselijk om toegang tot juridische ondersteuning te faciliteren en te vergoeden. Het bieden van (onafhankelijke) juridische ondersteuning helpt studenten bij erkenning en herstel en het creëren van realistische verwachtingen over de mogelijke schadevergoeding bij (oud-)studenten in het maatwerktraject. Onvoldoende invulling van de zorgplicht kan ook de rechtsgeldigheid van de VSO ondermijnen, zoals jurisprudentie uit andere hersteloperaties laat zien. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006E5B95" w:rsidR="00937964" w:rsidP="00937964" w:rsidRDefault="00937964" w14:paraId="05786C52" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006E5B95" w:rsidR="00937964" w:rsidP="00937964" w:rsidRDefault="00937964" w14:paraId="77E04B3F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E5B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De verwachting is dat het generieke aanbod voor het overgrote deel van de (oud-)studenten voldoende zal zijn om de geleden schade te dekken. Bovendien is de snelheid en zekerheid van het forfaitaire bedrag aantrekkelijk ten opzichte van het maatwerktraject waar de (oud-)student de geleden schade zal moeten stellen en bewijzen. Daarnaast bestaat in het maatwerktraject onzekerheid over de hoogte van de schade die voor vergoeding in aanmerking komt. Het bedrag dat uit dit traject komt kan lager uitvallen dan het aangeboden forfaitaire bedrag. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006E5B95" w:rsidR="00937964" w:rsidP="00937964" w:rsidRDefault="00937964" w14:paraId="72B39856" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006E5B95" w:rsidR="00937964" w:rsidP="00937964" w:rsidRDefault="00937964" w14:paraId="6EE7FD2C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E5B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met deze aanpak accepteren we dat ook schadevergoeding wordt uitgekeerd aan (oud-)studenten die in werkelijkheid niet uitwonend waren en bij wie dus terecht een maatregel is getroffen. Hierbij wordt dezelfde rationale gevolgd als bij de herzieningen; in alle gevallen wordt aangenomen dat het besluit van DUO om de uitwonendenbeurs terug te vorderen en een boete op te leggen op onrechtmatig verkregen bewijs is gebaseerd. Daarmee is de overheid aansprakelijk voor de schade die als gevolg van dit besluit is geleden. In voorkomende gevallen zou de handelswijze van de student in het verleden mogelijk wel nog een rol kunnen spelen bij de bepaling van de schade in het maatwerktraject. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006E5B95" w:rsidR="00937964" w:rsidP="00937964" w:rsidRDefault="00937964" w14:paraId="54E86A68" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E5B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2.3 Kosten</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000E0DB6" w:rsidR="00B43C30" w:rsidP="00712470" w:rsidRDefault="00112498" w14:paraId="42737216" w14:textId="278C0455">
-[...47 lines deleted...]
-    <w:p w:rsidRPr="000E0DB6" w:rsidR="002E37C9" w:rsidP="00712470" w:rsidRDefault="002E37C9" w14:paraId="00F7095B" w14:textId="1EA3E5FF">
+    <w:p w:rsidRPr="006E5B95" w:rsidR="00937964" w:rsidP="00937964" w:rsidRDefault="00937964" w14:paraId="7347077F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E5B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De kosten voor de schadeafhandeling bedragen naar verwachting € 80 miljoen, waarvan ongeveer de helft uitvoeringskosten betreft. Daarvan is € 4 miljoen gereserveerd voor de onafhankelijke juridische ondersteuning. Dit bedrag is bij Voorjaarsnota gereserveerd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006E5B95" w:rsidR="00937964" w:rsidP="00937964" w:rsidRDefault="00937964" w14:paraId="06F78CAD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006E5B95" w:rsidR="00937964" w:rsidP="00937964" w:rsidRDefault="00937964" w14:paraId="61DC6DEF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E5B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Uitvoering</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000E0DB6" w:rsidR="002E37C9" w:rsidP="00712470" w:rsidRDefault="002E37C9" w14:paraId="76DE6C13" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="006E5B95" w:rsidR="00937964" w:rsidP="00937964" w:rsidRDefault="00937964" w14:paraId="607266A7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006E5B95" w:rsidR="00937964" w:rsidP="00937964" w:rsidRDefault="00937964" w14:paraId="1FD90609" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk223706877" w:id="0"/>
-      <w:r w:rsidRPr="000E0DB6">
-[...42 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="006E5B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">De schadeafhandeling zal door DUO zelf worden uitgevoerd, ondanks het feit dat vanuit betrokken (oud-)studenten de vraag is opgeworpen of DUO in voldoende mate objectief de schadevergoedingsverzoeken zal behandelen. Het door DUO zelf uitvoeren van de schadeafhandeling zorgt ervoor dat er </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E5B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">synergie ontstaat tussen de herzieningsopgave en de schadeafhandeling. Dit betekent dat er voor de (oud-)student zoveel als mogelijk in één keer duidelijkheid is. Daarnaast is het ook doelmatig om beide trajecten in één keer uit te voeren. In combinatie met de hiervoor genoemde onafhankelijke juridische ondersteuning en het gevalideerde schadekader ben ik van oordeel dat op deze manier een goede balans is gevonden tussen de verschillende belangen.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006E5B95" w:rsidR="00937964" w:rsidP="00937964" w:rsidRDefault="00937964" w14:paraId="63C95A4A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...106 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk223707449" w:id="1"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="000E0DB6">
-[...15 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+      <w:r w:rsidRPr="006E5B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het streven is om na de zomer te starten met de schadeafhandeling en deze in 2030 af te ronden. </w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidRPr="000E0DB6">
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> krijgen prioriteit in de schadeafhandeling, aangezien de kans op schade bij deze groep het grootst is door de opgelegde maatregel. Daarbij is het streven het herzieningsbesluit en het aanbod voor een generieke schadevergoeding gelijktijdig aan betrokken studenten te verzenden. </w:t>
+      <w:r w:rsidRPr="006E5B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De (oud-)studenten met een maatregel (subdoelgroep 2) krijgen prioriteit in de schadeafhandeling, aangezien de kans op schade bij deze groep het grootst is door de opgelegde maatregel. Daarbij is het streven het herzieningsbesluit en het aanbod voor een generieke schadevergoeding gelijktijdig aan betrokken studenten te verzenden. </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk223707477" w:id="2"/>
-      <w:r w:rsidRPr="000E0DB6">
+      <w:r w:rsidRPr="006E5B95">
         <w:rPr>
           <w:rStyle w:val="null1"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De herzieningsopgave wordt naar verwachting in 2028 afgerond. </w:t>
       </w:r>
-      <w:r w:rsidRPr="000E0DB6">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="006E5B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De acceptatie van het aanbod voor een generieke schadevergoeding zal daarmee uiterlijk eind 2028 plaatsvinden. In de periode ná 2028 zullen de (laatste) maatwerktrajecten afgerond worden. </w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w:rsidRPr="000E0DB6" w:rsidR="003D7C45" w:rsidP="00712470" w:rsidRDefault="003D7C45" w14:paraId="4D088B84" w14:textId="77777777">
-[...8 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="006E5B95" w:rsidR="00937964" w:rsidP="00937964" w:rsidRDefault="00937964" w14:paraId="3E99AC9D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006E5B95" w:rsidR="00937964" w:rsidP="00937964" w:rsidRDefault="00937964" w14:paraId="287FD3CF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E0DB6">
-[...39 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="006E5B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De timing van de schadeafhandeling van (oud-)studenten die alleen een huisbezoek hebben gehad (subdoelgroep 1) hangt af van het moment waarop de benodigde automatisering klaar is. Op dit moment gaan we uit van een start in eind 2026, met doorloop in 2027 en eventueel 2028. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006E5B95" w:rsidR="00937964" w:rsidP="00937964" w:rsidRDefault="00937964" w14:paraId="4AED7EB2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="000E0DB6" w:rsidR="00005528" w:rsidP="00712470" w:rsidRDefault="003D7C45" w14:paraId="10687AE3" w14:textId="294F22C8">
+    <w:p w:rsidRPr="006E5B95" w:rsidR="00937964" w:rsidP="00937964" w:rsidRDefault="00937964" w14:paraId="14224BFB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E5B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Tot slot</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000E0DB6" w:rsidR="002E37C9" w:rsidP="00712470" w:rsidRDefault="002E37C9" w14:paraId="49934666" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="006E5B95" w:rsidR="00937964" w:rsidP="00937964" w:rsidRDefault="00937964" w14:paraId="02C9A372" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...36 lines deleted...]
-      <w:r w:rsidRPr="000E0DB6">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006E5B95" w:rsidR="00937964" w:rsidP="00937964" w:rsidRDefault="00937964" w14:paraId="0C8FF5EE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E5B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het kabinet meent met deze aanpak op een adequate en voortvarende manier opvolging te geven aan de schade die (oud-)studenten als gevolg van het handelen van de overheid hebben geleden. Ik zal uw Kamer via de Stand van de Uitvoering OCW periodiek informeren over de voortgang.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006E5B95" w:rsidR="00937964" w:rsidP="00937964" w:rsidRDefault="00937964" w14:paraId="1756DE6D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006E5B95" w:rsidR="00937964" w:rsidP="00937964" w:rsidRDefault="00937964" w14:paraId="7A9FCC65" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E5B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>De minister van Onderwijs, Cultuur en Wetenschap,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000E0DB6" w:rsidR="000F521E" w:rsidP="00712470" w:rsidRDefault="000F521E" w14:paraId="1DEF7186" w14:textId="77777777"/>
-[...25 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+    <w:p w:rsidRPr="006E5B95" w:rsidR="00937964" w:rsidP="00937964" w:rsidRDefault="00937964" w14:paraId="69D7A206" w14:textId="1D9A25F5">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E5B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E5B95" w:rsidR="006E5B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.M. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E5B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Letschert</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006E5B95" w:rsidR="006E5B95" w:rsidP="00937964" w:rsidRDefault="006E5B95" w14:paraId="50E59C65" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006E5B95" w:rsidR="00937964" w:rsidP="00937964" w:rsidRDefault="00937964" w14:paraId="106F9DEB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E5B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000E0DB6" w:rsidR="00A45F60" w:rsidP="00A45F60" w:rsidRDefault="00A45F60" w14:paraId="3C38CA15" w14:textId="77777777">
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+    <w:p w:rsidRPr="006E5B95" w:rsidR="00937964" w:rsidP="00937964" w:rsidRDefault="00937964" w14:paraId="2509FCC4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:kern w:val="2"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E5B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:kern w:val="2"/>
-[...2 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Bijlage 1: Beleidskeuzes uitgelegd </w:t>
       </w:r>
-      <w:r w:rsidRPr="000E0DB6">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+      <w:r w:rsidRPr="006E5B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:kern w:val="2"/>
-[...2 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="000E0DB6">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+      <w:r w:rsidRPr="006E5B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:kern w:val="2"/>
-[...2 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Onderbouwing doeltreffendheid, doelmatigheid en evaluatie (CW 3.1) </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000E0DB6" w:rsidR="00A45F60" w:rsidP="00A45F60" w:rsidRDefault="00A45F60" w14:paraId="69AD637D" w14:textId="77777777">
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+    <w:p w:rsidRPr="006E5B95" w:rsidR="00937964" w:rsidP="00937964" w:rsidRDefault="00937964" w14:paraId="0B32AE1E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:kern w:val="2"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E5B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:kern w:val="2"/>
-[...2 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Doel(en) </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000E0DB6" w:rsidR="00A45F60" w:rsidP="00A45F60" w:rsidRDefault="00A45F60" w14:paraId="3BCEA6C6" w14:textId="77777777">
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+    <w:p w:rsidRPr="006E5B95" w:rsidR="00937964" w:rsidP="00937964" w:rsidRDefault="00937964" w14:paraId="324E703E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:kern w:val="2"/>
-[...11 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E5B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">OCW is voornemens om (oud-)studenten die te maken hebben gehad met een controle uitwonendenbeurs proactief een aanbod te doen voor schadevergoeding. Hierbij wordt in het aangeboden forfaitaire bedrag gedifferentieerd tussen (oud-)studenten die alleen een huisbezoek hebben gehad (aanbod van € 500) en (oud-)studenten die zowel een huisbezoek hebben gehad als een maatregel opgelegd hebben gekregen (aanbod van € 2.000). (Oud-)studenten die ook een maatregel opgelegd hebben gekregen kunnen in plaats van het generieke aanbod kiezen om hun individuele schade aan de hand van een schadekader te laten bepalen. Met de keuze voor het maatwerktraject vervalt het generieke aanbod en andersom. Met deze schadeafhandeling wil OCW herstellen wat fout is gegaan: Uit analyse volgt namelijk de conclusie dat de Staat niet in algemene zin zijn aansprakelijkheid </w:t>
       </w:r>
-      <w:r w:rsidRPr="000E0DB6">
+      <w:r w:rsidRPr="006E5B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>voor de schade die deze (oud-)studenten hebben geleden als gevolg van de onrechtmatige controles op de uitwonendenbeurs kan afwijzen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000E0DB6" w:rsidR="00A45F60" w:rsidP="00A45F60" w:rsidRDefault="00A45F60" w14:paraId="01E0D725" w14:textId="77777777">
-[...16 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+    <w:p w:rsidRPr="006E5B95" w:rsidR="00937964" w:rsidP="00937964" w:rsidRDefault="00937964" w14:paraId="0634CEF9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E5B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Daarnaast dient dit ook het doel om het vertrouwen van de burger in de overheid te herstellen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000E0DB6" w:rsidR="00A45F60" w:rsidP="00A45F60" w:rsidRDefault="00A45F60" w14:paraId="29AA586C" w14:textId="77777777">
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+    <w:p w:rsidRPr="006E5B95" w:rsidR="00937964" w:rsidP="00937964" w:rsidRDefault="00937964" w14:paraId="2ED0546B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006E5B95" w:rsidR="00937964" w:rsidP="00937964" w:rsidRDefault="00937964" w14:paraId="32F4CEC5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:kern w:val="2"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E5B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:kern w:val="2"/>
-[...2 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Beleidsinstrument(en) </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000E0DB6" w:rsidR="00A45F60" w:rsidP="00A45F60" w:rsidRDefault="00A45F60" w14:paraId="070EE0A3" w14:textId="77777777">
-[...16 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+    <w:p w:rsidRPr="006E5B95" w:rsidR="00937964" w:rsidP="00937964" w:rsidRDefault="00937964" w14:paraId="74AD2AC3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E5B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">OCW is voornemens schadevergoeding aan te bieden aan (oud-)studenten die tussen 2009 en juni 2023 zijn gecontroleerd op basis van het voormalige risicogerichte selectieproces. </w:t>
       </w:r>
-      <w:r w:rsidRPr="000E0DB6">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="006E5B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Als (oud-)studenten kiezen voor het generieke aanbod, wordt een VSO tegen finale kwijting gesloten. DUO is nog bezig om de wijze van afdoening zo goed en zorgvuldig mogelijk vorm te geven.</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E0DB6">
-[...5 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+      <w:r w:rsidRPr="006E5B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> De bedragen zullen in het departementaal jaarverslag OCW als inkomensoverdracht worden verantwoord op begrotingsartikel 11, Studiefinanciering. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000E0DB6" w:rsidR="00A45F60" w:rsidP="00A45F60" w:rsidRDefault="00A45F60" w14:paraId="60CC7693" w14:textId="77777777">
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+    <w:p w:rsidRPr="006E5B95" w:rsidR="00937964" w:rsidP="00937964" w:rsidRDefault="00937964" w14:paraId="79A88735" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006E5B95" w:rsidR="00937964" w:rsidP="00937964" w:rsidRDefault="00937964" w14:paraId="324E7AD2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:kern w:val="2"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E5B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:kern w:val="2"/>
-[...2 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiële gevolgen voor het Rijk </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000E0DB6" w:rsidR="00A45F60" w:rsidP="00A45F60" w:rsidRDefault="00A45F60" w14:paraId="1EEDC96F" w14:textId="0A05385C">
-[...16 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+    <w:p w:rsidRPr="006E5B95" w:rsidR="00937964" w:rsidP="00937964" w:rsidRDefault="00937964" w14:paraId="07CA870F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E5B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De kosten voor de afhandeling van de schade die is geleden naar aanleiding van de controles op de uitwonendenbeurs vanaf 2009, bedragen naar verwachting </w:t>
       </w:r>
-      <w:r w:rsidR="002522DF">
-[...5 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+      <w:r w:rsidRPr="006E5B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t>€ 80 miljoen. Hiervan betreft ongeveer de helft uitvoeringskosten. Dit bedrag is bij de Voorjaarsnota gereserveerd.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000E0DB6" w:rsidR="00A45F60" w:rsidP="00A45F60" w:rsidRDefault="00A45F60" w14:paraId="23556D9C" w14:textId="77777777">
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+    <w:p w:rsidRPr="006E5B95" w:rsidR="00937964" w:rsidP="00937964" w:rsidRDefault="00937964" w14:paraId="3876FB13" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006E5B95" w:rsidR="00937964" w:rsidP="00937964" w:rsidRDefault="00937964" w14:paraId="7FAC09D6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:kern w:val="2"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E5B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:kern w:val="2"/>
-[...2 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiële gevolgen voor maatschappelijke sectoren </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000E0DB6" w:rsidR="00A45F60" w:rsidP="00A45F60" w:rsidRDefault="00A45F60" w14:paraId="1F5ABBB0" w14:textId="77777777">
-[...16 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+    <w:p w:rsidRPr="006E5B95" w:rsidR="00937964" w:rsidP="00937964" w:rsidRDefault="00937964" w14:paraId="06024A36" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E5B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>DUO zal proactief schadevergoeding aanbieden aan de (oud-)studenten. Dit besluit heeft betrekking op de (oud-)studenten die tussen 2009 en juni 2023 naar aanleiding van het – indirect discriminerende – selectieproces van de controle uitwonendenbeurs zijn gecontroleerd. In alle gevallen gaat het om controles die de overheid heeft verricht bij studenten. Maatschappelijke organisaties en bedrijven blijven buiten deze maatregel.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000E0DB6" w:rsidR="00A45F60" w:rsidP="00A45F60" w:rsidRDefault="00A45F60" w14:paraId="76DF0362" w14:textId="77777777">
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+    <w:p w:rsidRPr="006E5B95" w:rsidR="00937964" w:rsidP="00937964" w:rsidRDefault="00937964" w14:paraId="1D10227F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006E5B95" w:rsidR="00937964" w:rsidP="00937964" w:rsidRDefault="00937964" w14:paraId="20E5A9A6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:kern w:val="2"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E5B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:kern w:val="2"/>
-[...2 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nagestreefde doeltreffendheid </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000E0DB6" w:rsidR="00A45F60" w:rsidP="00A45F60" w:rsidRDefault="00A45F60" w14:paraId="6491CC7F" w14:textId="77777777">
-[...17 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="006E5B95" w:rsidR="00937964" w:rsidP="00937964" w:rsidRDefault="00937964" w14:paraId="25AA0957" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E5B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">De maatregel is gericht op de (oud-)studenten die naar aanleiding van de – indirect discriminerende - risicogerichte controlewerkwijze zijn gecontroleerd tussen 2009 en juni 2023. Het doel is om de schade die de (oud-)studenten hebben geleden als gevolg van de onrechtmatige controles te herstellen. Dit doen we door deze specifieke doelgroep zoveel mogelijk proactief te benaderen met een concreet aanbod voor schadevergoeding. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000E0DB6" w:rsidR="00A45F60" w:rsidP="00A45F60" w:rsidRDefault="00A45F60" w14:paraId="485F14C1" w14:textId="77777777">
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+    <w:p w:rsidRPr="006E5B95" w:rsidR="00937964" w:rsidP="00937964" w:rsidRDefault="00937964" w14:paraId="4579AAF7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006E5B95" w:rsidR="00937964" w:rsidP="00937964" w:rsidRDefault="00937964" w14:paraId="073525C0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:kern w:val="2"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E5B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:kern w:val="2"/>
-[...4 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Nagestreefde doelmatigheid </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000E0DB6" w:rsidR="00A45F60" w:rsidP="00A45F60" w:rsidRDefault="00A45F60" w14:paraId="02AC0A2E" w14:textId="0089DE0A">
-[...16 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+    <w:p w:rsidRPr="006E5B95" w:rsidR="00937964" w:rsidP="00937964" w:rsidRDefault="00937964" w14:paraId="1CF5F3BE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E5B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Door ervoor te kiezen om zoveel mogelijk proactief een aanbod te doen voor schadevergoeding, is de verwachting dat de uitvoering doelmatiger kan plaatsvinden dan in de situatie dat door iedere (oud-)student eerst een verzoek om schadevergoeding moet worden ingediend. Door ervoor te kiezen om zoveel mogelijk te werken met generieke bedragen, is de verwachting dat de uitvoering doelmatiger kan plaatsvinden dan in de situatie dat bij elke (oud-)student individueel de schadevergoeding bepaald moet worden. Daarnaast differentiëren we in het aanbod van het generieke bedrag tussen (oud-)studenten waarbij geen maatregel is opgelegd en (oud-)studenten die wel een maatregel opgelegd hebben gekregen. (Oud-)studenten zonder maatregel krijgen een lager aanbod </w:t>
       </w:r>
-      <w:r w:rsidR="000A200B">
-[...5 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+      <w:r w:rsidRPr="006E5B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t>(€ 500) dan (oud-)studenten met een maatregel (€ 2000) en daarnaast krijgt de groep zonder maatregel geen optie tot een maatwerktraject. Ten slotte wordt doelmatigheid nagestreefd door de schadeafhandeling door DUO te laten afhandelen, waardoor er synergie ontstaat tussen de herzieningsopgave (het terugdraaien van de genomen besluiten) en de schadeafhandeling. Het gaat immers voor een groot deel om dezelfde doelgroep.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000E0DB6" w:rsidR="00A45F60" w:rsidP="00A45F60" w:rsidRDefault="00A45F60" w14:paraId="1D0F46ED" w14:textId="77777777">
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+    <w:p w:rsidRPr="006E5B95" w:rsidR="00937964" w:rsidP="00937964" w:rsidRDefault="00937964" w14:paraId="169B06C9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006E5B95" w:rsidR="00937964" w:rsidP="00937964" w:rsidRDefault="00937964" w14:paraId="22949452" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:kern w:val="2"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E5B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:kern w:val="2"/>
-[...2 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Evaluatieparagraaf </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A45F60" w:rsidR="00A45F60" w:rsidP="00A45F60" w:rsidRDefault="00A45F60" w14:paraId="6E20BF20" w14:textId="77777777">
-[...16 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+    <w:p w:rsidRPr="006E5B95" w:rsidR="00937964" w:rsidP="00937964" w:rsidRDefault="00937964" w14:paraId="390ACE87" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E5B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Het afhandelen van de schade die geleden is als gevolg van de onrechtmatige controles op de uitwonendenbeurs is een integrale en daarmee eenmalige maatregel. Gedurende de schadeafhandeling zullen OCW en DUO nauwlettend de voortgang, de kosten en de klanttevredenheid monitoren. Na afloop zal dit traject geëvalueerd worden zodat hier lering uit getrokken kan worden voor andere soortgelijke trajecten binnen de overheid.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00820DDA" w:rsidR="00A45F60" w:rsidP="00712470" w:rsidRDefault="00A45F60" w14:paraId="65FC0D77" w14:textId="77777777">
-[...10 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId11"/>
+    <w:p w:rsidRPr="006E5B95" w:rsidR="00937964" w:rsidP="00937964" w:rsidRDefault="00937964" w14:paraId="6EA1E87B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006E5B95" w:rsidR="00217BEA" w:rsidP="00937964" w:rsidRDefault="00217BEA" w14:paraId="5460B5E9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="006E5B95" w:rsidR="00217BEA" w:rsidSect="00937964">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2682" w:right="2818" w:bottom="1077" w:left="1588" w:header="2625" w:footer="289" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3A1E2948" w14:textId="77777777" w:rsidR="00E55719" w:rsidRDefault="00E55719">
+    <w:p w14:paraId="3D47B2EE" w14:textId="77777777" w:rsidR="00937964" w:rsidRDefault="00937964" w:rsidP="00937964">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3222730B" w14:textId="77777777" w:rsidR="00E55719" w:rsidRDefault="00E55719"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2CC02E20" w14:textId="77777777" w:rsidR="00E55719" w:rsidRDefault="00E55719">
+    <w:p w14:paraId="05A99851" w14:textId="77777777" w:rsidR="00937964" w:rsidRDefault="00937964" w:rsidP="00937964">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63B6552B" w14:textId="77777777" w:rsidR="00E55719" w:rsidRDefault="00E55719"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Verdana">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-    <w:panose1 w:val="020B7200000000000000"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-[...12 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A246029" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Lohit Hindi">
-[...4 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="40AA45A7" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="69085212" w14:textId="77777777" w:rsidR="00937964" w:rsidRPr="00937964" w:rsidRDefault="00937964" w:rsidP="00937964">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...138 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...125 lines deleted...]
-  <w:p w14:paraId="7E7D29CF" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00C64E34" w:rsidRDefault="00527BD4" w:rsidP="00D17084">
+  <w:p w14:paraId="0DB1BE54" w14:textId="77777777" w:rsidR="00937964" w:rsidRPr="00937964" w:rsidRDefault="00937964" w:rsidP="00937964">
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
-[...3 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1F7C9D72" w14:textId="77777777" w:rsidR="00937964" w:rsidRPr="00937964" w:rsidRDefault="00937964" w:rsidP="00937964">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="10C09DAC" w14:textId="77777777" w:rsidR="00E55719" w:rsidRDefault="00E55719">
+    <w:p w14:paraId="2DFDBBA3" w14:textId="77777777" w:rsidR="00937964" w:rsidRDefault="00937964" w:rsidP="00937964">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="486D8356" w14:textId="77777777" w:rsidR="00E55719" w:rsidRDefault="00E55719"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="386A0F7A" w14:textId="77777777" w:rsidR="00E55719" w:rsidRDefault="00E55719">
+    <w:p w14:paraId="70C4612C" w14:textId="77777777" w:rsidR="00937964" w:rsidRDefault="00937964" w:rsidP="00937964">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57E08B6B" w14:textId="77777777" w:rsidR="00E55719" w:rsidRDefault="00E55719"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="3A781473" w14:textId="77777777" w:rsidR="00BD718A" w:rsidRPr="004C07FA" w:rsidRDefault="00BD718A" w:rsidP="00BD718A">
+    <w:p w14:paraId="05C250F2" w14:textId="77777777" w:rsidR="00937964" w:rsidRPr="006E5B95" w:rsidRDefault="00937964" w:rsidP="006E5B95">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:szCs w:val="13"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="004C07FA">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E5B95">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="004C07FA">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="006E5B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004C07FA">
-        <w:rPr>
+      <w:r w:rsidRPr="006E5B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="13"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Kamerstukken II</w:t>
       </w:r>
-      <w:r w:rsidRPr="004C07FA">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="006E5B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2024/25, 24 724, nr. 243.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="5C973885" w14:textId="416D783F" w:rsidR="0046585D" w:rsidRDefault="0046585D">
+    <w:p w14:paraId="0AA7F782" w14:textId="77777777" w:rsidR="00937964" w:rsidRPr="006E5B95" w:rsidRDefault="00937964" w:rsidP="006E5B95">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E5B95">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>Maatregelen zijn opgelegde boetes en/of terugvordering van de studiefinanciering</w:t>
+      <w:r w:rsidRPr="006E5B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Maatregelen zijn opgelegde boetes en/of terugvordering van de studiefinanciering</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="7DDB63B6" w14:textId="6529D7EB" w:rsidR="005110D8" w:rsidRPr="002E37C9" w:rsidRDefault="005110D8" w:rsidP="005110D8">
+    <w:p w14:paraId="68CEF46A" w14:textId="77777777" w:rsidR="00937964" w:rsidRPr="006E5B95" w:rsidRDefault="00937964" w:rsidP="006E5B95">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="004C07FA">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E5B95">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="004C07FA">
-[...45 lines deleted...]
-        <w:t>etboek</w:t>
+      <w:r w:rsidRPr="006E5B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Op basis van artikel 6:119 van het Burgerlijk Wetboek</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="7AB8EABF" w14:textId="4939EFFB" w:rsidR="00AD5823" w:rsidRPr="00AD5823" w:rsidRDefault="00AD5823">
+    <w:p w14:paraId="66837D91" w14:textId="77777777" w:rsidR="00937964" w:rsidRPr="006E5B95" w:rsidRDefault="00937964" w:rsidP="006E5B95">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00AD5823">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E5B95">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00AD5823">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="006E5B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="00AD5823">
+        <w:r w:rsidRPr="006E5B95">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:szCs w:val="13"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Richtlijnen - De Letselschade Raad</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...28 lines deleted...]
-  <w:p w14:paraId="1D06480F" w14:textId="77777777" w:rsidR="008211EF" w:rsidRPr="008211EF" w:rsidRDefault="008211EF" w:rsidP="008211EF">
+  <w:p w14:paraId="32F7B579" w14:textId="77777777" w:rsidR="00937964" w:rsidRPr="00937964" w:rsidRDefault="00937964" w:rsidP="00937964">
     <w:pPr>
-      <w:rPr>
-[...67 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...186 lines deleted...]
-  <w:p w14:paraId="342EF17C" w14:textId="77777777" w:rsidR="006F273B" w:rsidRDefault="006F273B" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="7B9C5482" w14:textId="77777777" w:rsidR="00937964" w:rsidRPr="00937964" w:rsidRDefault="00937964" w:rsidP="00937964">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="07F2FE4A" w14:textId="77777777" w:rsidR="00153BD0" w:rsidRDefault="00153BD0" w:rsidP="00BC4AE3">
-[...9 lines deleted...]
-  <w:p w14:paraId="7C588585" w14:textId="77777777" w:rsidR="0044605E" w:rsidRDefault="0044605E" w:rsidP="00BC4AE3">
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="71EF7F37" w14:textId="77777777" w:rsidR="00937964" w:rsidRPr="00937964" w:rsidRDefault="00937964" w:rsidP="00937964">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7C"/>
-[...652 lines deleted...]
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="141D5A51"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3A542374"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5026,1166 +2330,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-[...1114 lines deleted...]
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4A3F1F2F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="03400216"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6254,51 +2443,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4A9041F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7150800A"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
@@ -6343,193 +2532,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-[...141 lines deleted...]
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="53A65CA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AAC03C9E"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6598,481 +2645,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-[...429 lines deleted...]
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="61A95436"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9D16C814"/>
     <w:lvl w:ilvl="0" w:tplc="42E25F3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1437" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -7118,1826 +2735,327 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5037" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5757" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6477" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-[...339 lines deleted...]
-    <w:abstractNumId w:val="10"/>
+  <w:num w:numId="1" w16cid:durableId="215971241">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="395125557">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="2" w16cid:durableId="1327704355">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="690230129">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="3" w16cid:durableId="1697730122">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1276445980">
-[...2 lines deleted...]
-  <w:num w:numId="5" w16cid:durableId="994408815">
+  <w:num w:numId="4" w16cid:durableId="1906447708">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="723673041">
-[...8 lines deleted...]
-  <w:num w:numId="9" w16cid:durableId="77095501">
+  <w:num w:numId="5" w16cid:durableId="1116172640">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1541894272">
-[...80 lines deleted...]
-  <w:numIdMacAtCleanup w:val="2"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="108"/>
-[...2 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="110"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00FD6CF9"/>
-[...1172 lines deleted...]
-    <w:rsid w:val="00FF7D29"/>
+    <w:rsidRoot w:val="00937964"/>
+    <w:rsid w:val="00217BEA"/>
+    <w:rsid w:val="00225C28"/>
+    <w:rsid w:val="006D6518"/>
+    <w:rsid w:val="006E5B95"/>
+    <w:rsid w:val="008759B0"/>
+    <w:rsid w:val="00937964"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="2011205A"/>
-  <w15:docId w15:val="{C9601721-0F77-4CF3-9E4F-E3B6BF0A9CA5}"/>
+  <w14:docId w14:val="693E2BE0"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{29DCEE20-C6D2-446F-A570-D1338062E0EC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...16 lines deleted...]
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -9086,1334 +3204,1172 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00EE4C2D"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00937964"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00937964"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00937964"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00937964"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00937964"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00937964"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00937964"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00937964"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00937964"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00937964"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00937964"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00937964"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00937964"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00937964"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00937964"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00937964"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00937964"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00937964"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00937964"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00937964"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00937964"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00937964"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00937964"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00937964"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:aliases w:val="Dot pt,F5 List Paragraph,List Paragraph1,No Spacing1,List Paragraph Char Char Char,Indicator Text,Numbered Para 1,Bullet 1,Bullet Points,Párrafo de lista,MAIN CONTENT,Recommendation,List Paragraph2,Normal numbere,Colorful List - Accent 11"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="LijstalineaChar"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00937964"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00937964"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00937964"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00937964"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00937964"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00937964"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="00937964"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00937964"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-    </w:pPr>
-[...25 lines deleted...]
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana"/>
-[...2 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:rsid w:val="00937964"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
     <w:name w:val="Huisstijl-Adres"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="Huisstijl-AdresChar"/>
-    <w:rsid w:val="00575B80"/>
+    <w:rsid w:val="00937964"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="192"/>
       </w:tabs>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:noProof/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
     <w:name w:val="Huisstijl-Gegeven Char Char"/>
     <w:link w:val="Huisstijl-Gegeven"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00937964"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:noProof/>
       <w:sz w:val="13"/>
-      <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+      <w:lang w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
     <w:name w:val="Huisstijl-Gegeven"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="Huisstijl-GegevenCharChar"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00937964"/>
     <w:pPr>
       <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:noProof/>
       <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
     </w:rPr>
-  </w:style>
-[...7 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
     <w:name w:val="Huisstijl-Rubricering"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00937964"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana-Bold"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00937964"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Retouradres">
-[...89 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
     <w:name w:val="Huisstijl-Adres Char"/>
     <w:link w:val="Huisstijl-Adres"/>
     <w:locked/>
-    <w:rsid w:val="00E15881"/>
+    <w:rsid w:val="00937964"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
-[...24 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Colofonkop">
     <w:name w:val="Colofonkop"/>
     <w:basedOn w:val="Standaard"/>
     <w:qFormat/>
-    <w:rsid w:val="006C2093"/>
+    <w:rsid w:val="00937964"/>
     <w:pPr>
       <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="page" w:hAnchor="page" w:x="9357" w:y="3068"/>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:b/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...20 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:semiHidden/>
-    <w:rsid w:val="004F5D15"/>
+    <w:rsid w:val="00937964"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="20"/>
-    </w:rPr>
-[...267 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:semiHidden/>
-    <w:rsid w:val="00870AB1"/>
+    <w:rsid w:val="00937964"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00870AB1"/>
+    <w:rsid w:val="00937964"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
-    </w:rPr>
-[...79 lines deleted...]
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="LijstalineaChar">
     <w:name w:val="Lijstalinea Char"/>
     <w:aliases w:val="Dot pt Char,F5 List Paragraph Char,List Paragraph1 Char,No Spacing1 Char,List Paragraph Char Char Char Char,Indicator Text Char,Numbered Para 1 Char,Bullet 1 Char,Bullet Points Char,Párrafo de lista Char,MAIN CONTENT Char"/>
     <w:link w:val="Lijstalinea"/>
     <w:uiPriority w:val="34"/>
     <w:locked/>
-    <w:rsid w:val="00DD3167"/>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00937964"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="null1">
     <w:name w:val="null1"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00556A78"/>
-[...12 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00937964"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="006E5B95"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://deletselschaderaad.nl/richtlijnen/" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>7</ap:Pages>
-  <ap:Words>2499</ap:Words>
-  <ap:Characters>13750</ap:Characters>
+  <ap:Words>2496</ap:Words>
+  <ap:Characters>13734</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>114</ap:Lines>
   <ap:Paragraphs>32</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>16217</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>16198</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2009-07-01T14:30:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="auteur.inlogcode">
-[...72 lines deleted...]
-    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
 </Properties>
 </file>