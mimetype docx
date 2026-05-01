--- v0 (2026-04-05)
+++ v1 (2026-05-01)
@@ -1,2795 +1,1235 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:tbl>
-[...164 lines deleted...]
-      <w:r w:rsidRPr="00454973">
+    <w:p w:rsidRPr="00846605" w:rsidR="00846605" w:rsidP="00846605" w:rsidRDefault="00683053" w14:paraId="0C20EE12" w14:textId="0971691E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000080"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00846605">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>32</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00846605" w:rsidR="00846605">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00846605">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>034</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00846605" w:rsidR="00846605">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00846605" w:rsidR="00846605">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Digitale leermiddelen </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00846605" w:rsidR="00846605" w:rsidP="00846605" w:rsidRDefault="00846605" w14:paraId="2590745F" w14:textId="5EDA62FD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00846605">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>31</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00846605">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00846605">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>293</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00846605">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00846605">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Primair Onderwijs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00846605" w:rsidR="00846605" w:rsidP="00846605" w:rsidRDefault="00846605" w14:paraId="31CD31A9" w14:textId="7B145B80">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00846605">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>31</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00846605">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00846605">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>289</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00846605">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00846605">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Voortgezet Onderwijs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00846605" w:rsidR="00846605" w:rsidP="00846605" w:rsidRDefault="00846605" w14:paraId="6F424C5B" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00846605">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00846605" w:rsidR="00683053">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>73</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00846605">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00846605">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de staatssecretaris van Onderwijs, Cultuur en Wetenschap</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00846605" w:rsidR="00846605" w:rsidP="00846605" w:rsidRDefault="00846605" w14:paraId="7F4900A8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00846605">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00846605" w:rsidR="00846605" w:rsidP="00846605" w:rsidRDefault="00846605" w14:paraId="5A47F3D6" w14:textId="1FBCB5A0">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00846605">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 2 april 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00846605" w:rsidR="00683053">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00846605" w:rsidR="00683053" w:rsidP="00683053" w:rsidRDefault="00683053" w14:paraId="724C46B1" w14:textId="10B39035">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00846605">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Om goed onderwijs te kunnen geven zijn kwalitatief goede leermiddelen van grote waarde. De papieren schoolboeken van vroeger worden vandaag de dag aangevuld door digitaal lesmateriaal. Dat geeft leraren meer mogelijkheden om hun onderwijs interactiever en meer op maat aan te bieden. Tegelijkertijd vraagt dit om een digitaal veilige omgeving voor leerlingen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454973" w:rsidP="005F3E4C" w:rsidRDefault="00454973" w14:paraId="69864A9D" w14:textId="77777777">
-[...266 lines deleted...]
-    <w:p w:rsidR="000E1BA6" w:rsidP="005F3E4C" w:rsidRDefault="00884D76" w14:paraId="7384161E" w14:textId="5D8A5CD1">
+    <w:p w:rsidRPr="00846605" w:rsidR="00683053" w:rsidP="00683053" w:rsidRDefault="00683053" w14:paraId="7340D8DA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00846605" w:rsidR="00683053" w:rsidP="00683053" w:rsidRDefault="00683053" w14:paraId="4A980689" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00846605">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Met deze brief ontvangt uw Kamer voorafgaand aan het debat over digitalisering, leermiddelen en ondersteuningsstructuur op 9 april twee onderzoeken die recent beschikbaar zijn gekomen:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00846605" w:rsidR="00683053" w:rsidP="00683053" w:rsidRDefault="00683053" w14:paraId="453F8857" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="exact"/>
-[...87 lines deleted...]
-    <w:p w:rsidR="000E1BA6" w:rsidP="005F3E4C" w:rsidRDefault="000E1BA6" w14:paraId="1CA10C56" w14:textId="242046B0">
+        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00846605">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De evaluatie van de Wet Gratis Schoolboeken waarin de focus ligt op de marktwerking in de leermiddelenmarkt in het funderend onderwijs. Dit onderzoek is in opdracht van het ministerie van OCW in samenwerking met het ministerie van Economische Zaken (EZ) uitgevoerd door Dialogic met Oberon en eConomics. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00846605" w:rsidR="00683053" w:rsidP="00683053" w:rsidRDefault="00683053" w14:paraId="315E51E4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="exact"/>
-[...26 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00846605">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het sectorbeeld informatiebeveiliging en privacy voor het funderend onderwijs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00846605" w:rsidR="00683053" w:rsidP="00683053" w:rsidRDefault="00683053" w14:paraId="0A785AF8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00846605">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Hiermee informeer ik u over de voortgang op deze thema’s.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002D695D" w:rsidR="00975641" w:rsidP="00374171" w:rsidRDefault="00975641" w14:paraId="51BFF2A9" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="002D695D" w:rsidR="00975641" w:rsidP="00374171" w:rsidRDefault="00884D76" w14:paraId="76883746" w14:textId="0289738F">
+    <w:p w:rsidRPr="00846605" w:rsidR="00683053" w:rsidP="00683053" w:rsidRDefault="00683053" w14:paraId="464685FB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00846605" w:rsidR="00683053" w:rsidP="00683053" w:rsidRDefault="00683053" w14:paraId="1A8EB644" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00846605">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...189 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Evaluatie Wet Gratis Schoolboeken - Marktwerking leermiddelenmarkt funderend onderwijs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00846605" w:rsidR="00683053" w:rsidP="00683053" w:rsidRDefault="00683053" w14:paraId="6FF31E80" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00846605" w:rsidR="00683053" w:rsidP="00683053" w:rsidRDefault="00683053" w14:paraId="5CE5FF7F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00846605">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De belangrijkste doelstellingen van de Wet Gratis Schoolboeken (WGS) zijn het realiseren van een goed functionerende leermiddelenmarkt op het gebied van concurrentie, transparantie (prijs en kwaliteit), beschikbaarheid en toegankelijkheid en het verlagen van de schoolkosten voor ouders. De kostenontwikkeling volgen we via de Schoolkostenmonitor. In deze vierde evaluatie van de Wet Gratis Schoolboeken ligt de focus op de werking van de markt en aanknopingspunten voor verbetering hiervan. Deze evaluatie bouwt daarmee voort op eerdere evaluaties, waaruit bleek dat betaalbaarheid en keuzevrijheid onder druk staan en de huidige marktdynamiek niet optimaal functioneert. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00846605" w:rsidR="00683053" w:rsidP="00683053" w:rsidRDefault="00683053" w14:paraId="7E8793A8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00846605" w:rsidR="00683053" w:rsidP="00683053" w:rsidRDefault="00683053" w14:paraId="3238A325" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00846605">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mijn ambtsvoorganger heeft uw Kamer in het debat van 3 april 2025 toegezegd haar te informeren over deze evaluatie van de Wet Gratis Schoolboeken, inclusief de nadere analyse van de leermiddelenmarkt in het funderend onderwijs. Hiermee geef ik uitvoering aan deze toezegging en aan de motie van de leden Beckerman (SP) en Pijpelink (GroenLinks-PvdA), waarin de regering wordt verzocht onderzoek te doen naar mogelijke problemen bij de verkoop van schoolboeken, zoals de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00846605">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>geef ik uitvoering aan deze toezegging en aan de motie van de leden Beck</w:t>
-[...37 lines deleted...]
-      <w:r w:rsidRPr="002D695D">
+        <w:t>beperkte houdbaarheid van methodes, mogelijke koppelverkoop en de afhankelijkheid van distributeurs en uitgeverijen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00846605">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007B12D0" w:rsidP="0088724F" w:rsidRDefault="007B12D0" w14:paraId="5FDA2CFF" w14:textId="77777777">
-[...320 lines deleted...]
-      <w:r w:rsidRPr="002D695D" w:rsidR="00975641">
+    <w:p w:rsidRPr="00846605" w:rsidR="00683053" w:rsidP="00683053" w:rsidRDefault="00683053" w14:paraId="41D799E2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00846605" w:rsidR="00683053" w:rsidP="00683053" w:rsidRDefault="00683053" w14:paraId="07374BF8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00846605">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het onderzoek analyseerde de leermiddelenmarkt voor het basisonderwijs (bo), het voortgezet onderwijs (vo) en het gespecialiseerd onderwijs (go). De markt in het bo blijkt inhoudelijk goed te functioneren als het gaat om kwaliteit en gebruiksgemak. Voor het vo concludeert het onderzoek dat de markt in de basis redelijk goed functioneert: er is voldoende aanbod en de kwaliteit wordt overwegend als goed ervaren. De marktwerking schiet echter op punten tekort. Voor het go signaleren de onderzoekers een structureel risico op marktfalen door kleinschaligheid en zeer uiteenlopende, leerling-specifieke behoeften.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00846605" w:rsidR="00683053" w:rsidP="00683053" w:rsidRDefault="00683053" w14:paraId="6F6A2CE7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00846605" w:rsidR="00683053" w:rsidP="00683053" w:rsidRDefault="00683053" w14:paraId="57498284" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00846605">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De aanbevelingen die de onderzoekers doen ter verbetering van de marktcondities sluiten aan bij de stappen die al zijn gezet, zoals uiteengezet in de brief over digitalisering en leermiddelen van 3 februari jongstleden.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00846605">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="002D695D" w:rsidR="00975641">
-[...102 lines deleted...]
-    <w:p w:rsidRPr="002D695D" w:rsidR="006205C0" w:rsidP="00374171" w:rsidRDefault="002D695D" w14:paraId="318FE643" w14:textId="0173016F">
+      <w:r w:rsidRPr="00846605">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De onderzoeksresultaten bevestigen daarmee het belang van de ingezette koers. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00846605" w:rsidR="00683053" w:rsidP="00683053" w:rsidRDefault="00683053" w14:paraId="3A20F1AC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00846605" w:rsidR="00683053" w:rsidP="00683053" w:rsidRDefault="00683053" w14:paraId="1CE426A8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00846605">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ook de Autoriteit Consument &amp; Markt (ACM) doet onderzoek naar de leermiddelenmarkt. De uitkomsten daarvan worden eind 2026 verwacht. Deze vormen een belangrijke aanvulling op basis waarvan ik met eventuele aanvullende maatregelen kom. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00846605" w:rsidR="00683053" w:rsidP="00683053" w:rsidRDefault="00683053" w14:paraId="77ABC655" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00846605" w:rsidR="00683053" w:rsidP="00683053" w:rsidRDefault="00683053" w14:paraId="13E499C7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00846605">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...42 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Digitale veiligheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00846605" w:rsidR="00683053" w:rsidP="00683053" w:rsidRDefault="00683053" w14:paraId="43EC142D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00846605" w:rsidR="00683053" w:rsidP="00683053" w:rsidRDefault="00683053" w14:paraId="52CED49E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00846605">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Op 5 november 2025 heeft mijn ambtsvoorganger uw Kamer laten weten dat het programma Digitaal Veilig Onderwijs (van de PO-Raad, VO-raad, Kennisnet, SIVON, OCW) is verlengd tot 2030.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00846605">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r>
-[...35 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00846605">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het doel van dit programma is om de digitale veiligheid van scholen in het funderend onderwijs te verhogen. Onderdeel hiervan is een verkenning naar de maatregelen die scholen hebben genomen op basis van het Normenkader Informatiebeveiliging en Privacy (IBP).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00846605">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidRPr="00714BE3">
-[...15 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00846605">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Voor deze verkenning met de titel </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00846605">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>IBP in beeld</w:t>
       </w:r>
-      <w:r w:rsidR="003C47E0">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00714BE3">
+      <w:r w:rsidRPr="00846605">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zijn de gegevens gebruikt uit zelfevaluaties van 485 schoolbesturen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00846605" w:rsidR="00683053" w:rsidP="00683053" w:rsidRDefault="00683053" w14:paraId="63BF9C2B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00846605" w:rsidR="00683053" w:rsidP="00683053" w:rsidRDefault="00683053" w14:paraId="48D7179B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00846605">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">De resultaten laten zien dat de sector zich grotendeels bevindt in de beginfase van volwassenheid (niveau 1–2). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00714BE3" w:rsidR="00152828" w:rsidP="00152828" w:rsidRDefault="00152828" w14:paraId="1B645A84" w14:textId="77777777"/>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="005F3E4C" w:rsidR="00152828">
+    <w:p w:rsidRPr="00846605" w:rsidR="00683053" w:rsidP="00683053" w:rsidRDefault="00683053" w14:paraId="7EB1640E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00846605" w:rsidR="00683053" w:rsidP="00683053" w:rsidRDefault="00683053" w14:paraId="7658699D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00846605">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De PO-Raad, VO-raad, Kennisnet, SIVON en OCW hebben afgesproken dat schoolbesturen in 2030 voldoen aan de maatregelen uit het normenkader. Het schoolbestuur hanteert dan gedocumenteerde procedures en richtlijnen om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00846605">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">verstoringen, ongeoorloofde toegang en </w:t>
-[...260 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+        <w:t xml:space="preserve">verstoringen, ongeoorloofde toegang en privacyschendingen te voorkomen en kan dit ook aantonen.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00846605" w:rsidR="00683053" w:rsidP="00683053" w:rsidRDefault="00683053" w14:paraId="38D8A80B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00846605" w:rsidR="00683053" w:rsidP="00683053" w:rsidRDefault="00683053" w14:paraId="6AB37926" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00846605">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deze verkenning laat zien dat er nog flinke stappen te zetten zijn. Met de toenemende digitalisering van het onderwijs nemen immers ook de dreigingen en privacyrisico’s toe. Het is belangrijk dat schoolbesturen weten hoe het gesteld is met de digitale veiligheid, op basis daarvan een plan van aanpak maken en passende maatregelen nemen om te zorgen dat zij in 2030 voldoen aan volwassenheidsniveau 3 van het normenkader. Het programma Digitaal Veilig Onderwijs biedt een uitgebreid ondersteuningsaanbod aan, inclusief een groeipad hoe scholen stap voor stap toe kunnen werken naar dit volwassenheidsniveau 3. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00846605" w:rsidR="00683053" w:rsidP="00683053" w:rsidRDefault="00683053" w14:paraId="023B87C4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00846605" w:rsidR="00683053" w:rsidP="00683053" w:rsidRDefault="00683053" w14:paraId="40D41F54" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00846605">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zo werken we samen met scholen en leraren aan de randvoorwaarden van kwalitatief goed en veilig onderwijs voor alle leerlingen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00846605" w:rsidR="00683053" w:rsidP="00846605" w:rsidRDefault="00683053" w14:paraId="5B288116" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00846605" w:rsidR="00846605" w:rsidP="00846605" w:rsidRDefault="00846605" w14:paraId="1E00730D" w14:textId="03D6FA53">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00846605">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De staatssecretaris van Onderwijs, Cultuur en Wetenschap,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00846605" w:rsidR="00683053" w:rsidP="00846605" w:rsidRDefault="00683053" w14:paraId="1FCE323C" w14:textId="4960061A">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00846605">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>J</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00846605" w:rsidR="00846605">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00846605">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Z.C.M. Tielen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00846605" w:rsidR="00217BEA" w:rsidP="00846605" w:rsidRDefault="00217BEA" w14:paraId="4469E311" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00846605" w:rsidR="00217BEA" w:rsidSect="00683053">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2682" w:right="2818" w:bottom="1077" w:left="1588" w:header="2625" w:footer="289" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="53ABD2BD" w14:textId="77777777" w:rsidR="00DC691C" w:rsidRDefault="00E94A96">
+    <w:p w14:paraId="0CC671C8" w14:textId="77777777" w:rsidR="00683053" w:rsidRDefault="00683053" w:rsidP="00683053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01C07AA0" w14:textId="77777777" w:rsidR="00DC691C" w:rsidRDefault="00DC691C"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="680ED75C" w14:textId="77777777" w:rsidR="00DC691C" w:rsidRDefault="00E94A96">
+    <w:p w14:paraId="2636ABF5" w14:textId="77777777" w:rsidR="00683053" w:rsidRDefault="00683053" w:rsidP="00683053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C68DE42" w14:textId="77777777" w:rsidR="00DC691C" w:rsidRDefault="00DC691C"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-  </w:font>
-[...12 lines deleted...]
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="50E94BF1" w14:textId="77777777" w:rsidR="00DF63F3" w:rsidRDefault="00DF63F3">
+  <w:p w14:paraId="31944EE3" w14:textId="77777777" w:rsidR="00683053" w:rsidRPr="00683053" w:rsidRDefault="00683053" w:rsidP="00683053">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7A763C59" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="09EA0ABD" w14:textId="77777777" w:rsidR="00683053" w:rsidRPr="00683053" w:rsidRDefault="00683053" w:rsidP="00683053">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...138 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...125 lines deleted...]
-  <w:p w14:paraId="4E86096D" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00C64E34" w:rsidRDefault="00527BD4" w:rsidP="00D17084">
+  <w:p w14:paraId="656E6FC9" w14:textId="77777777" w:rsidR="00683053" w:rsidRPr="00683053" w:rsidRDefault="00683053" w:rsidP="00683053">
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
-[...3 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1FA714AC" w14:textId="77777777" w:rsidR="00DC691C" w:rsidRDefault="00E94A96">
+    <w:p w14:paraId="62D917CE" w14:textId="77777777" w:rsidR="00683053" w:rsidRDefault="00683053" w:rsidP="00683053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67D0DF9A" w14:textId="77777777" w:rsidR="00DC691C" w:rsidRDefault="00DC691C"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="670209EE" w14:textId="77777777" w:rsidR="00DC691C" w:rsidRDefault="00E94A96">
+    <w:p w14:paraId="05338997" w14:textId="77777777" w:rsidR="00683053" w:rsidRDefault="00683053" w:rsidP="00683053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5443CC72" w14:textId="77777777" w:rsidR="00DC691C" w:rsidRDefault="00DC691C"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="6CB0A9CC" w14:textId="77777777" w:rsidR="0088724F" w:rsidRPr="00374171" w:rsidRDefault="0088724F" w:rsidP="0088724F">
+    <w:p w14:paraId="63DF8AE5" w14:textId="235BC8B2" w:rsidR="00683053" w:rsidRPr="00846605" w:rsidRDefault="00683053" w:rsidP="00846605">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00374171">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00846605">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00374171">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> Kamerstukken II, 2023-2024, 36 560 VIII nr. 24</w:t>
+      <w:r w:rsidRPr="00846605">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 2023-2024, 36 560 VIII, nr. 24</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="461716D3" w14:textId="77777777" w:rsidR="00975641" w:rsidRPr="002275F6" w:rsidRDefault="00975641" w:rsidP="00975641">
+    <w:p w14:paraId="11E057C0" w14:textId="132F1841" w:rsidR="00683053" w:rsidRPr="00846605" w:rsidRDefault="00683053" w:rsidP="00846605">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="002275F6">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00846605">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="002275F6">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> Kamerstukken II, 2025-2026, 32 034 nr. 72</w:t>
+      <w:r w:rsidRPr="00846605">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 2025-2026, 32 034, nr. 72</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="00E31BF2" w14:textId="4077280F" w:rsidR="00152828" w:rsidRPr="002275F6" w:rsidRDefault="00152828">
+    <w:p w14:paraId="66930B15" w14:textId="10C222F3" w:rsidR="00683053" w:rsidRPr="00846605" w:rsidRDefault="00683053" w:rsidP="00846605">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="002275F6">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00846605">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="002275F6">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> Kamerstukken II, 2025-2026, 29 240 nr. 177</w:t>
+      <w:r w:rsidRPr="00846605">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 2025-2026, 29 240, nr. 177</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="08489924" w14:textId="44456429" w:rsidR="00152828" w:rsidRPr="002275F6" w:rsidRDefault="00152828">
+    <w:p w14:paraId="321D1685" w14:textId="77777777" w:rsidR="00683053" w:rsidRPr="00846605" w:rsidRDefault="00683053" w:rsidP="00846605">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="002275F6">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00846605">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="002275F6">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00846605">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Het normenkader bestaat uit 69 normen voor informatiebeveiliging en 25 normen voor privacy. Per norm zijn er vijf volwassenheidsniveaus beschreven waarbij niveau 3 het streefniveau is. Op dat niveau zijn maatregelen gedocumenteerd en worden ze consistent toegepast. Daarmee wordt kans en impact van incidenten aanzienlijk verminderd.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2AF905CB" w14:textId="77777777" w:rsidR="00DF63F3" w:rsidRDefault="00DF63F3">
+  <w:p w14:paraId="482D14FD" w14:textId="77777777" w:rsidR="00683053" w:rsidRPr="00683053" w:rsidRDefault="00683053" w:rsidP="00683053">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...28 lines deleted...]
-  <w:p w14:paraId="150F8EBF" w14:textId="77777777" w:rsidR="008211EF" w:rsidRPr="008211EF" w:rsidRDefault="008211EF" w:rsidP="008211EF">
+  <w:p w14:paraId="63A12ED6" w14:textId="77777777" w:rsidR="00683053" w:rsidRPr="00683053" w:rsidRDefault="00683053" w:rsidP="00683053">
     <w:pPr>
-      <w:rPr>
-[...67 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...206 lines deleted...]
-  <w:p w14:paraId="4412A80F" w14:textId="77777777" w:rsidR="0044605E" w:rsidRDefault="0044605E" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="1ADB378A" w14:textId="77777777" w:rsidR="00683053" w:rsidRPr="00683053" w:rsidRDefault="00683053" w:rsidP="00683053">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7C"/>
-[...163 lines deleted...]
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03CF59D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="45E827C0"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1069" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1789" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
@@ -2834,51 +1274,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5389" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6109" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6829" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="072F3749"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E9D07058"/>
     <w:lvl w:ilvl="0" w:tplc="3AA8C13E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -2946,1925 +1386,318 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-[...710 lines deleted...]
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="1" w16cid:durableId="1874729408">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="504785696">
-[...20 lines deleted...]
-  <w:num w:numId="9" w16cid:durableId="658844813">
+  <w:num w:numId="2" w16cid:durableId="2069306863">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="2139183313">
-[...20 lines deleted...]
-  <w:numIdMacAtCleanup w:val="2"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="108"/>
-[...2 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="110"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00FD6CF9"/>
-[...958 lines deleted...]
-    <w:rsid w:val="00FF7D29"/>
+    <w:rsidRoot w:val="00683053"/>
+    <w:rsid w:val="00217BEA"/>
+    <w:rsid w:val="00225C28"/>
+    <w:rsid w:val="00683053"/>
+    <w:rsid w:val="00846605"/>
+    <w:rsid w:val="008759B0"/>
+    <w:rsid w:val="008D74E4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="2E688E96"/>
-  <w15:docId w15:val="{82339F98-6232-4E13-A4D6-1854744B20E8}"/>
+  <w14:docId w14:val="7276548C"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{B4E5CA59-641E-49B1-AE4D-BB2BD1F5F1AF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...18 lines deleted...]
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -5013,1294 +1846,1147 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00EE4C2D"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00683053"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00683053"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00683053"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00683053"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00683053"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00683053"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00683053"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00683053"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00683053"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00683053"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00683053"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00683053"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00683053"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00683053"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00683053"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00683053"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00683053"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00683053"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00683053"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00683053"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00683053"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00683053"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00683053"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00683053"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00683053"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00683053"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00683053"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00683053"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00683053"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00683053"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="00683053"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00683053"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
-  </w:style>
-[...30 lines deleted...]
-      <w:szCs w:val="18"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:rsid w:val="00683053"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
     <w:name w:val="Huisstijl-Adres"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="Huisstijl-AdresChar"/>
-    <w:rsid w:val="00575B80"/>
+    <w:rsid w:val="00683053"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="192"/>
       </w:tabs>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:noProof/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
     <w:name w:val="Huisstijl-Gegeven Char Char"/>
     <w:link w:val="Huisstijl-Gegeven"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00683053"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:noProof/>
       <w:sz w:val="13"/>
-      <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+      <w:lang w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
     <w:name w:val="Huisstijl-Gegeven"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="Huisstijl-GegevenCharChar"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00683053"/>
     <w:pPr>
       <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:noProof/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...8 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
     <w:name w:val="Huisstijl-Rubricering"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00683053"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana-Bold"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...110 lines deleted...]
-      <w:noProof/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
     <w:name w:val="Huisstijl-Adres Char"/>
     <w:link w:val="Huisstijl-Adres"/>
     <w:locked/>
-    <w:rsid w:val="00E15881"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+    <w:rsid w:val="00683053"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
-[...24 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Colofonkop">
     <w:name w:val="Colofonkop"/>
     <w:basedOn w:val="Standaard"/>
     <w:qFormat/>
-    <w:rsid w:val="006C2093"/>
+    <w:rsid w:val="00683053"/>
     <w:pPr>
       <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="page" w:hAnchor="page" w:x="9357" w:y="3068"/>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:b/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...20 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="004F5D15"/>
-    <w:rPr>
+    <w:rsid w:val="00683053"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="20"/>
-    </w:rPr>
-[...273 lines deleted...]
-    <w:rsid w:val="00BF518F"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00975641"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00683053"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00975641"/>
+    <w:rsid w:val="00683053"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Lijstalinea">
-[...2 lines deleted...]
-    <w:uiPriority w:val="34"/>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00975641"/>
+    <w:rsid w:val="00846605"/>
     <w:pPr>
-      <w:ind w:left="720"/>
-      <w:contextualSpacing/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-  </w:style>
-[...81 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId14" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>3</ap:Pages>
-  <ap:Words>883</ap:Words>
-  <ap:Characters>4862</ap:Characters>
+  <ap:Words>856</ap:Words>
+  <ap:Characters>4709</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>40</ap:Lines>
+  <ap:Lines>39</ap:Lines>
   <ap:Paragraphs>11</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>5734</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>5554</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2009-07-01T14:30:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="auteur.inlogcode">
-[...48 lines deleted...]
-    <vt:lpwstr>O200POT</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
 </Properties>
 </file>