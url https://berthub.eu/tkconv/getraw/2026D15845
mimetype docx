--- v0 (2026-04-05)
+++ v1 (2026-05-02)
@@ -1,9920 +1,2320 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="6F28D23F" w:rsidP="007E305B" w:rsidRDefault="6F28D23F" w14:paraId="258546BD" w14:textId="23822CC5">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+    <w:p w:rsidRPr="00C27961" w:rsidR="00C27961" w:rsidRDefault="009425D4" w14:paraId="35161E63" w14:textId="27697AA2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C27961">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>29</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C27961" w:rsidR="00C27961">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C27961">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>023</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C27961" w:rsidR="00C27961">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C27961" w:rsidR="00C27961">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Voorzienings- en leveringszekerheid energie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C27961" w:rsidR="00C27961" w:rsidP="00C27961" w:rsidRDefault="00C27961" w14:paraId="275E008E" w14:textId="1492716B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C27961">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>33</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C27961">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C27961">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>529</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C27961">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C27961">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Gaswinning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C27961" w:rsidR="00C27961" w:rsidP="00C27961" w:rsidRDefault="00C27961" w14:paraId="4E54CA38" w14:textId="15743879">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C27961">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C27961" w:rsidR="009425D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>641</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C27961">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C27961">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Brief van de minister van Klimaat en Groene Groei</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C27961" w:rsidR="00C27961" w:rsidP="00C27961" w:rsidRDefault="00C27961" w14:paraId="58FFAD08" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C27961">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C27961" w:rsidR="00C27961" w:rsidP="00C27961" w:rsidRDefault="00C27961" w14:paraId="64BD44EA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C27961">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 2 april 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C27961" w:rsidR="009425D4" w:rsidP="00C27961" w:rsidRDefault="009425D4" w14:paraId="6BD96A55" w14:textId="6992DC98">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C27961">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Gasopslagen spelen een belangrijke rol voor de gasleveringszekerheid in Nederland en breder in Europa. Gas is nog altijd belangrijk voor huishoudens, de industrie en de productie van andere energie, zoals elektriciteit. Een goed geborgde gasleveringszekerheid maakt Nederland weerbaar in een geopolitiek onrustige wereld. Vanaf 1 april begint het seizoen voor het vullen van de gasopslagen. EBN Capital B.V. (hierna: EBN) kan in een aantal gasopslagen gas opslaan, als de markt dit niet of niet voldoende doet.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C27961">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00C27961">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dit is des te belangrijker tegen de achtergrond van de actuele situatie op de (internationale) gasmarkt, waar op het einde van de brief nog kort bij wordt stilgestaan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C27961" w:rsidR="009425D4" w:rsidP="009425D4" w:rsidRDefault="009425D4" w14:paraId="0ED13053" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C27961" w:rsidR="009425D4" w:rsidP="009425D4" w:rsidRDefault="009425D4" w14:paraId="0A37AADC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C27961">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In deze brief informeer ik uw Kamer over de toegang die EBN voor het opslagjaar 2026/2027 heeft tot de gasopslag Norg en de stand van zaken over de gasopslag Grijpskerk. Ook ga ik kort in op de situatie na dat jaar en op de actuele situatie op de gasmarkt in relatie tot de vuldoelen voor het komende vulseizoen. Tot slot bericht ik u mede namens de minister van Binnenlandse Zaken en Koninkrijkrelaties over recente ontwikkelingen in de juridische procedures met de NAM en haar aandeelhouders Shell en ExxonMobil. Rond de zomer informeer ik uw Kamer over het onderzoek naar overheidsinterventies in de gasmarkt, waaronder een strategische (kussen)gasreserve, dit mede in antwoord op de motie Grinwis over strategisch gasbeleid.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C27961">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00C27961">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C27961" w:rsidR="009425D4" w:rsidP="009425D4" w:rsidRDefault="009425D4" w14:paraId="14A27112" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C27961" w:rsidR="009425D4" w:rsidP="009425D4" w:rsidRDefault="009425D4" w14:paraId="36D88D64" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...106 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C27961">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Werking gasopslag markt </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C27961" w:rsidR="009425D4" w:rsidP="009425D4" w:rsidRDefault="009425D4" w14:paraId="2CB5049B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C27961">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In Nederland bedraagt de gasvraag voor binnenlands verbruik op dit moment ca. 300 TWh per jaar.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C27961">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00C27961">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In deze gasvraag wordt voorzien met gas uit een breed scala aan bronnen: productie in Nederland op land en op de Noordzee, import via pijpleidingen uit Noorwegen, België, Duitsland en het Verenigd Koninkrijk en LNG-import per schip. Daarnaast wordt in de winter gas gebruikt uit de seizoensgasopslagen die in het voorafgaande vulseizoen (de periode van april tot medio november) worden gevuld, in de regel door marktpartijen. Marktpartijen slaan gas op in seizoensopslagen wanneer dit voor hen commercieel aantrekkelijk is. Het verschil tussen de inkoopprijs en de (forward) verkoopprijs voor het moment </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C27961">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>van levering moet voldoende zijn om de kosten van opslag en transport te dekken en winst te maken. Dit doen zij om op de gasmarkt te kunnen handelen en om in de winter de mogelijkheid te hebben om ook met het opgeslagen gas te voorzien in hun leveringsverplichtingen aan klanten. Een marktpartij (dit kan een leverancier van eindafnemers zijn, maar ook een groothandelaar) zal gebruikmaken van opgeslagen gas op momenten dat de gasprijs hoog is; het is dan commercieel gunstiger om klanten te beleveren met door die marktpartij opgeslagen gas dan met gas dat op dat moment op de groothandelsmarkt te koop is. Dit valt meestal samen met de variatie in gasvraag tussen de seizoenen, maar kan ook op andere momenten in het jaar commercieel interessant zijn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C27961" w:rsidR="009425D4" w:rsidP="009425D4" w:rsidRDefault="009425D4" w14:paraId="377E6887" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C27961" w:rsidR="009425D4" w:rsidP="009425D4" w:rsidRDefault="009425D4" w14:paraId="077CE20E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...30 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C27961">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...6 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Nationaal vuldoel opslagjaar 2026/2027</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E305B" w:rsidP="007E305B" w:rsidRDefault="00912E4C" w14:paraId="2193CBFA" w14:textId="77777777">
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00C27961" w:rsidR="009425D4" w:rsidP="009425D4" w:rsidRDefault="009425D4" w14:paraId="5CF8F2D9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C27961">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In de Kamerbrief van 30 september 2025 is uw Kamer geïnformeerd dat het advies van Gasunie Transport Services (GTS) is overgenomen om voor </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C27961" w:rsidR="009425D4" w:rsidP="009425D4" w:rsidRDefault="009425D4" w14:paraId="55895EC6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C27961">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1 november 2026 een nationaal vuldoel te stellen van 115 TWh in de seizoensopslagen Bergermeer, Norg, Grijpskerk en de PGI Alkmaar gezamenlijk.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C27961">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00C27961">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Om dit vuldoel te realiseren heeft EBN zich voorbereid om gas op te kunnen slaan in de gasopslagen Bergermeer, Norg en Grijpskerk in het opslagjaar 2026-2027 voor zover de markt dat niet voldoende doet, EBN mag daarbij maximaal 80 TWh opslaan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C27961" w:rsidR="009425D4" w:rsidP="009425D4" w:rsidRDefault="009425D4" w14:paraId="1205BA02" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C27961" w:rsidR="009425D4" w:rsidP="009425D4" w:rsidRDefault="009425D4" w14:paraId="00BD9DAC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C27961">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>EBN slaat sinds medio 2022 al jaarlijks gas op in de gasopslag Bergermeer indien marktpartijen dit onvoldoende doen. Afgelopen opslagjaar (2025-2026) heeft EBN via transacties met GasTerra een hogere vulgraad in de gasopslagen Norg en Grijpskerk bewerkstelligd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C27961">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="00C27961">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Door de beëindiging van de activiteiten van GasTerra per 1 oktober 2026 worden de gasopslagen Norg en Grijpskerk vanaf het opslagjaar 2026/2027 echter niet meer door GasTerra gebruikt. Voor komend opslagjaar (2026/2027) heeft mijn voorganger instemming en subsidie verleend aan EBN om gas op te slaan in de gasopslagen Bergermeer, Norg en Grijpskerk.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C27961" w:rsidDel="008C4A19">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...158 lines deleted...]
-        <w:rPr>
+    </w:p>
+    <w:p w:rsidRPr="00C27961" w:rsidR="009425D4" w:rsidP="009425D4" w:rsidRDefault="009425D4" w14:paraId="055672C8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C27961" w:rsidR="009425D4" w:rsidP="009425D4" w:rsidRDefault="009425D4" w14:paraId="607E04F9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C27961">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Gasopslag Norg</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00912E4C" w:rsidP="007E305B" w:rsidRDefault="00912E4C" w14:paraId="7E2B3FC9" w14:textId="77777777">
-      <w:r>
+    <w:p w:rsidRPr="00C27961" w:rsidR="009425D4" w:rsidP="009425D4" w:rsidRDefault="009425D4" w14:paraId="5D91B122" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C27961">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">In het afgelopen jaar hebben gesprekken met Shell en ExxonMobil plaatsgevonden </w:t>
       </w:r>
-      <w:r w:rsidRPr="5D245EF0">
+      <w:r w:rsidRPr="00C27961">
         <w:rPr>
           <w:rStyle w:val="CommentReference1"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>over de inzet van</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00C27961">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> de gasopslagen Norg en Grijpskerk. Parallel aan deze gesprekken heeft de staat op 8 december 2025 binnen de lopende arbitrage over het Akkoord op Hoofdlijnen aan het scheidsgerecht een voorlopige voorziening verzocht, voor het geval deze gesprekken niet tot een passende en tijdige oplossing zouden leiden.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00C27961">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00C27961">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Op 23 februari jl. heeft het scheidsgerecht vonnis gewezen. </w:t>
       </w:r>
-      <w:r w:rsidRPr="5D245EF0">
-[...8 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00C27961">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het vonnis is, conform de afspraken uit het Akkoord op Hoofdlijnen met betrekking tot de openbaarmaking van vonnissen, bij deze brief gevoegd, waarbij bedrijfsvertrouwelijke informatie en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C27961">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">jaar gas in de gasopslag Norg kan opslaan. Dit contract is, overeenkomstig het vonnis, zo veel mogelijk in lijn met het huidige dienstencontract dat GasTerra met de NAM had. Het dienstencontract geldt voor de periode 1 april 2026 – 1 april 2027. </w:t>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">persoonsgegevens zijn gelakt. Het vonnis stelt, kort gezegd, dat Shell en ExxonMobil moeten bewerkstelligen dat NAM aan EBN voor een jaar toegang verleent tot gasopslag Norg. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C27961">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EBN heeft op 28 maart 2026 een dienstencontract met de NAM getekend waardoor EBN per 1 april van dit jaar gas in de gasopslag Norg kan opslaan. Dit contract is, overeenkomstig het vonnis, zo veel mogelijk in lijn met het huidige dienstencontract dat GasTerra met de NAM had. Het dienstencontract geldt voor de periode 1 april 2026 – 1 april 2027. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C27961" w:rsidR="009425D4" w:rsidP="009425D4" w:rsidRDefault="009425D4" w14:paraId="39455CCA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C27961" w:rsidR="009425D4" w:rsidP="009425D4" w:rsidRDefault="009425D4" w14:paraId="35057964" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C27961">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Gasopslag Grijpskerk</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00912E4C" w:rsidP="007E305B" w:rsidRDefault="00912E4C" w14:paraId="4FCB5F83" w14:textId="77777777">
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+    <w:p w:rsidRPr="00C27961" w:rsidR="009425D4" w:rsidP="009425D4" w:rsidRDefault="009425D4" w14:paraId="2E0EBA29" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-[...57 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C27961">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Op grond van de verschillende overeenkomsten tussen de staat enerzijds en Shell en ExxonMobil anderzijds kon de staat via voornoemde juridische procedure enkel toegang tot de gasopslag Norg afdwingen. Voor de toegang tot de gasopslag Grijpskerk bestaat de mogelijkheid verder overleg te voeren. Het is echter in de eerste plaats aan de markt om capaciteit in gasopslagen te contracteren en gas op te slaan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C27961">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-[...46 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. De NAM heeft de gasopslag Grijpskerk onlangs aan de markt aangeboden via een zogenaamde </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C27961">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>open season.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00C27961">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
-      <w:r w:rsidRPr="111681C4">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00C27961">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dit heeft de NAM gedaan om uitvoering te geven aan haar verplichting om derden onderhandelde toegang te bieden op grond van de Energiewet.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C27961">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+      <w:r w:rsidRPr="00C27961">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De Autoriteit Consument en Markt (ACM) heeft ten behoeve van handhaving van deze verplichting aan de NAM een bindende gedragslijn opgelegd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C27961">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="9"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C27961" w:rsidR="009425D4" w:rsidP="009425D4" w:rsidRDefault="009425D4" w14:paraId="06087FA7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-[...64 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C27961" w:rsidR="009425D4" w:rsidP="009425D4" w:rsidRDefault="009425D4" w14:paraId="0F15EB75" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C27961">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Het is nu eerst aan marktpartijen om hierop te reageren. EBN slaat immers alleen gas op als de markt dat niet voldoende doet</w:t>
       </w:r>
-      <w:r w:rsidRPr="3EFEBB71">
-[...22 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00C27961">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Als de opslagcapaciteit in Grijpskerk niet door een marktpartij wordt gecontracteerd, dan kan EBN hiervoor alsnog in beeld komen indien dit noodzakelijk is in het belang van de leveringszekerheid. Voor het realiseren van het Nederlandse vuldoel is het niet nodig het gehele volume van Grijpskerk te vullen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C27961" w:rsidR="009425D4" w:rsidP="009425D4" w:rsidRDefault="009425D4" w14:paraId="56F6AD69" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C27961" w:rsidR="009425D4" w:rsidP="009425D4" w:rsidRDefault="009425D4" w14:paraId="5067810A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C27961">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2027/2028 en verder </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00912E4C" w:rsidP="007E305B" w:rsidRDefault="00912E4C" w14:paraId="5D47CEA3" w14:textId="4F389C38">
-[...30 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00C27961" w:rsidR="009425D4" w:rsidP="009425D4" w:rsidRDefault="009425D4" w14:paraId="2DCE4C0D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C27961">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voor de opslagjaren vanaf 2027/2028 en verder geldt primair dat de NAM op grond van de hierboven genoemde regelgeving verplicht is om marktpartijen onderhandelde toegang te bieden tot de gasopslagen Norg en Grijpskerk. Voor de gasopslag Norg geldt tegelijkertijd dat de NAM een winningsplan voor het kussengas heeft ingediend, waarmee de opslagfunctie zou eindigen. De staat is nog in gesprek met de NAM en diens aandeelhouders over de toekomst van de beide gasopslagen. Daarbij betrekt het kabinet ook de actuele situatie. De certificeringsinstantie (in Nederland: de ACM) beoordeelt wat de gevolgen zouden zijn van beëindiging van de opslagfunctie van Norg voor de leveringszekerheid. Op grond van Europese </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C27961">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>regelgeving mag een gasopslagbeheerder zijn opslagactiviteiten alleen beëindigen als de certificeringsinstantie na het uitvoeren van een beoordeling en rekening houdend met een advies van het Europees netwerk van transmissiesysteembeheerders voor gas (het “ENTSB voor gas”), tot de conclusie komt dat een dergelijke stopzetting de gasleveringszekerheid op Unie- of nationaal niveau niet vermindert.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C27961">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="10"/>
       </w:r>
-      <w:r w:rsidR="00F8368B">
-[...9 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00C27961">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kortom, zonder deze toestemming blijft de opslagfunctie in stand. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C27961" w:rsidR="009425D4" w:rsidP="009425D4" w:rsidRDefault="009425D4" w14:paraId="5E486C62" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C27961" w:rsidR="009425D4" w:rsidP="009425D4" w:rsidRDefault="009425D4" w14:paraId="1B72C764" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="00C27961">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Zoals aangegeven in de Kamerbrief van 14 juli 2025 over voorzienings- en leveringszekerheid energie werkt het kabinet aan een Kamerbrief over strategisch gasbeleid.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00C27961">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="11"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00C27961">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Hierbij betrek ik ook verschillende adviezen, waaronder het onlangs door GTS uitgebrachte advies over weerbaarheid. Met die brief wordt ook een door PwC opgesteld raamwerk voor een maatschappelijke kosten-batenanalyse voor overheidsinterventies in de gasmarkt meegestuurd. In de gesprekken met Shell en ExxonMobil over de toekomst van de gasopslagen worden ook de inzichten uit dit traject over strategisch gasbeleid betrokken. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00912E4C" w:rsidP="007E305B" w:rsidRDefault="00912E4C" w14:paraId="0C1CBE6A" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00C27961" w:rsidR="009425D4" w:rsidP="009425D4" w:rsidRDefault="009425D4" w14:paraId="1D580E5D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C27961" w:rsidR="009425D4" w:rsidP="009425D4" w:rsidRDefault="009425D4" w14:paraId="562BC0C1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C27961">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Actuele situatie gasopslagmarkt </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00912E4C" w:rsidP="007E305B" w:rsidRDefault="00912E4C" w14:paraId="3155CF87" w14:textId="77777777">
-[...15 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00C27961" w:rsidR="009425D4" w:rsidP="009425D4" w:rsidRDefault="009425D4" w14:paraId="678E8414" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C27961">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het huidige conflict in het Midden-Oosten zorgt voor hogere gasprijzen. Zoals ook in de recente Kamerbrief van het kabinet over de economische impact van het gewapend conflict in het Midden-Oosten is toegelicht, is de wereldwijde markt voor LNG erg flexibel voor wat betreft de afzetlocatie, wat betekent dat het ook in een langdurig conflictscenario mogelijk blijft om voldoende LNG tegen hogere prijzen aan te trekken om de gasopslagen te vullen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C27961">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="12"/>
       </w:r>
-      <w:r w:rsidRPr="008E6D18">
+      <w:r w:rsidRPr="00C27961">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De verstoring in de aanvoer van LNG door de Straat van Hormuz maakt Europa wel kwetsbaarder voor (tijdelijke) blokkades van andere aanvoerstromen die zich in eerste instantie zouden vertalen in verder stijgende prijzen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C27961" w:rsidR="009425D4" w:rsidP="009425D4" w:rsidRDefault="009425D4" w14:paraId="616DD68B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C27961" w:rsidR="009425D4" w:rsidP="009425D4" w:rsidRDefault="009425D4" w14:paraId="4DCC862F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C27961">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Onafhankelijk van de wereldwijde situatie bestaat altijd de mogelijkheid dat het risico zich voordoet dat gas in het vulseizoen alleen tegen hogere prijzen opgeslagen kan worden dan waartegen het volgende winter weer op de markt gebracht kan worden. Bij een dergelijke commercieel onaantrekkelijke situatie zullen marktpartijen niet of beperkt gas opslaan in de gasopslagen die voor hen toegankelijk zijn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C27961" w:rsidR="009425D4" w:rsidP="009425D4" w:rsidRDefault="009425D4" w14:paraId="3A44A44C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C27961" w:rsidR="009425D4" w:rsidP="009425D4" w:rsidRDefault="009425D4" w14:paraId="765FCEAC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C27961">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">De ‘month ahead’ prijs op de TTF (de voornaamste handelsplaats voor gas) heeft de laatste twee jaar rond de € 35 per MWh geschommeld, maar is door het conflict in het Midden-Oosten gestegen naar circa € 50-60 per MWh. Ook de zogeheten futures (prijzen van gas die op dit moment betaald worden voor levering in een specifieke periode in de toekomst) voor het komend jaar zijn sterk gestegen, maar wisselen per maand. Of er komend vulseizoen periodes zullen zijn waarin het voor marktpartijen commercieel aantrekkelijk is om gas op te slaan, is onzeker. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C27961" w:rsidR="009425D4" w:rsidP="009425D4" w:rsidRDefault="009425D4" w14:paraId="54889F3C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C27961" w:rsidR="009425D4" w:rsidP="009425D4" w:rsidRDefault="009425D4" w14:paraId="1851994A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C27961">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Op dit moment blijven de gasfutures voor de jaren vanaf 2028 relatief stabiel en laag rond het niveau van vóór het conflict in het Midden-Oosten, wat erop wijst dat de markt verwacht dat er dan voldoende LNG beschikbaar zal zijn op de wereldmarkt. Of dit zo blijft, is afhankelijk van de ontwikkelingen in het Midden-Oosten en implicaties daarvan voor de internationale gasmarkt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C27961" w:rsidR="009425D4" w:rsidP="009425D4" w:rsidRDefault="009425D4" w14:paraId="0D727338" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C27961" w:rsidR="009425D4" w:rsidP="009425D4" w:rsidRDefault="009425D4" w14:paraId="7ABADBD2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C27961">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In situaties dat marktpartijen onvoldoende gas opslaan, om commerciële redenen of door beperkingen aan toegang, kan EBN maximaal 80 TWh vullen ten behoeve van de realisatie van het totale Nederlandse vuldoel van 115 TWh voor opslagjaar 2026-2027, een vuldoel dat overigens 8 TWh boven het vuldoel ligt dat Nederland volgens de opslagbepalingen van de Europese Unie moeten halen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C27961" w:rsidR="009425D4" w:rsidP="009425D4" w:rsidRDefault="009425D4" w14:paraId="6D8FF522" w14:textId="24E4AC90">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C27961" w:rsidR="009425D4" w:rsidP="009425D4" w:rsidRDefault="009425D4" w14:paraId="46BBFE48" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C27961">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In deze 115 TWh is inbegrepen het door EBN realiseren van een noodvoorraad van 5 TWh in de gasopslag Alkmaar. Het realiseren van een strategische kussengas voorraad maakt daar geen onderdeel van uit, de voor- en nadelen hiervan worden momenteel nader onderzocht binnen het strategisch gasbeleid waaraan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C27961">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het kabinet in reactie op de motie Grinwis c.s.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C27961">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="13"/>
+      </w:r>
+      <w:r w:rsidRPr="00C27961">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> werkt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C27961" w:rsidR="009425D4" w:rsidP="009425D4" w:rsidRDefault="009425D4" w14:paraId="3516DD69" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C27961">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...86 lines deleted...]
-      <w:r w:rsidRPr="008E6D18">
+    </w:p>
+    <w:p w:rsidRPr="00C27961" w:rsidR="009425D4" w:rsidP="009425D4" w:rsidRDefault="009425D4" w14:paraId="4938C309" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C27961">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>EBN kan, conform de voorwaarden van de verleende instemming en subsidie,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C27961">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...96 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00C27961">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">met </w:t>
       </w:r>
-      <w:r w:rsidRPr="5D245EF0">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana"/>
+      <w:r w:rsidRPr="00C27961">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>enig</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00C27961">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> negatief handelsresultaat</w:t>
       </w:r>
-      <w:r w:rsidRPr="5D245EF0">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00C27961">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> handelen. Als de marktsituatie dusdanig ongunstig is dat EBN niet kan handelen binnen de toegestane bandbreedtes </w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00C27961">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">wordt doorlopend beoordeeld in hoeverre het wenselijk is dat EBN gas opslaat. Het kabinet houdt de prijsontwikkelingen goed in de gaten en treedt waar nodig in overleg met EBN over haar vulstrategie voor de komende zomer. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C27961" w:rsidR="009425D4" w:rsidP="009425D4" w:rsidRDefault="009425D4" w14:paraId="219F0B76" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C27961" w:rsidR="009425D4" w:rsidP="009425D4" w:rsidRDefault="009425D4" w14:paraId="6D876383" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C27961">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Ik deel deze maand een reguliere update over gasleveringszekerheid met uw Kamer. Daar zal ik verder ingaan op de huidige situatie op de gasmarkt en op maatregelen om de gasleveringszekerheid het komende jaar te borgen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00912E4C" w:rsidP="007E305B" w:rsidRDefault="00912E4C" w14:paraId="27E4C0D9" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00C27961" w:rsidR="009425D4" w:rsidP="009425D4" w:rsidRDefault="009425D4" w14:paraId="7E019AE3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C27961" w:rsidR="009425D4" w:rsidP="009425D4" w:rsidRDefault="009425D4" w14:paraId="1E9FF1E0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C27961">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Uitspraak inzake verzoek splitsing in het kader van de ECT-arbitrage</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E305B" w:rsidP="007E305B" w:rsidRDefault="00912E4C" w14:paraId="25877A3B" w14:textId="77777777">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00C27961" w:rsidR="009425D4" w:rsidP="009425D4" w:rsidRDefault="009425D4" w14:paraId="790ED824" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C27961">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Namens de minister van Binnenlandse Zaken en Koninkrijksrelaties informeer ik u ook over een ontwikkeling in de juridische procedures met Shell en ExxonMobil. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C27961">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Zoals op 18 oktober 2024 aan uw Kamer gemeld, is ExxonMobil Petroleum &amp; Chemical BV (EMPC) op 30 september 2024 een arbitrage over het Akkoord op Hoofdlijnen uit 2018 gestart op grond van het Energy Charter Treaty.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C27961">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="14"/>
       </w:r>
-      <w:r>
-[...40 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00C27961">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Op </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C27961" w:rsidR="009425D4" w:rsidP="009425D4" w:rsidRDefault="009425D4" w14:paraId="4986DF01" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C27961">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4 februari 2026 heeft het scheidsgerecht uitspraak gedaan op het verzoek van EMPC om de ECT-arbitrage te splitsen in twee fasen. Nederland heeft op het verzoek van EMPC gereageerd en bepleit dat de procedure weliswaar in twee fasen wordt gesplitst, maar dan wel met de volgende verdeling: in de eerste fase worden vragen over aansprakelijkheid behandeld, waaronder de vaststelling van eventuele onrechtmatige elementen in de betalingsvorderingen van Nederland, en – afhankelijk van de uitkomst van de eerste fase – zal een volgende fase alle kwesties met betrekking tot schadevergoeding omvatten, inclusief beginselen, beoordeling en berekening van de hoogte van de schadevergoeding. Het scheidsgerecht gelast in haar uitspraak van 4 februari jl. dat de procedure in de twee fasen zoals door Nederland bepleit wordt gesplitst. De uitspraak (Procedural Order 6) treft u bijgaand aan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C27961" w:rsidR="009425D4" w:rsidP="00C27961" w:rsidRDefault="009425D4" w14:paraId="56260201" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C27961" w:rsidR="00C27961" w:rsidP="00C27961" w:rsidRDefault="00C27961" w14:paraId="3B1321E3" w14:textId="2CD27645">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C27961">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C27961">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inister van Klimaat en Groene Groei</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C27961">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C27961" w:rsidR="009425D4" w:rsidP="00C27961" w:rsidRDefault="009425D4" w14:paraId="63DAEDA4" w14:textId="7B7B411A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C27961">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C27961" w:rsidR="00C27961">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E4A62">
-[...64 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId11"/>
+      <w:r w:rsidRPr="00C27961">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van Veldhoven-van der Meer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00217BEA" w:rsidP="00C27961" w:rsidRDefault="00217BEA" w14:paraId="22C3B884" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C27961" w:rsidR="00C27961" w:rsidP="00C27961" w:rsidRDefault="00C27961" w14:paraId="60361298" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00C27961" w:rsidR="00C27961" w:rsidSect="0062665C">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2398" w:right="2818" w:bottom="1077" w:left="1559" w:header="2398" w:footer="561" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="42C91105" w14:textId="77777777" w:rsidR="0062108D" w:rsidRDefault="0062108D">
+    <w:p w14:paraId="76B0ECA0" w14:textId="77777777" w:rsidR="009425D4" w:rsidRDefault="009425D4" w:rsidP="009425D4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="369EC336" w14:textId="77777777" w:rsidR="0062108D" w:rsidRDefault="0062108D"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1FD987D0" w14:textId="77777777" w:rsidR="0062108D" w:rsidRDefault="0062108D">
+    <w:p w14:paraId="551D650A" w14:textId="77777777" w:rsidR="009425D4" w:rsidRDefault="009425D4" w:rsidP="009425D4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="773BF38D" w14:textId="77777777" w:rsidR="0062108D" w:rsidRDefault="0062108D"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...40 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
     <w:altName w:val="Verdana"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-[...20 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="009993D7" w14:textId="48AA6496" w:rsidR="00527BD4" w:rsidRPr="007E305B" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="7CCE976B" w14:textId="77777777" w:rsidR="009425D4" w:rsidRPr="009425D4" w:rsidRDefault="009425D4" w:rsidP="009425D4">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:rPr>
-[...131 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...123 lines deleted...]
-  <w:p w14:paraId="2761FA21" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="007E305B" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="6E00DCE9" w14:textId="77777777" w:rsidR="009425D4" w:rsidRPr="009425D4" w:rsidRDefault="009425D4" w:rsidP="009425D4">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:rPr>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="74C59DD3" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="007E305B" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1ED5BDDC" w14:textId="77777777" w:rsidR="009425D4" w:rsidRPr="009425D4" w:rsidRDefault="009425D4" w:rsidP="009425D4">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:rPr>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="214F2A79" w14:textId="77777777" w:rsidR="0062108D" w:rsidRDefault="0062108D">
+    <w:p w14:paraId="26E1B0A7" w14:textId="77777777" w:rsidR="009425D4" w:rsidRDefault="009425D4" w:rsidP="009425D4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="751D3780" w14:textId="77777777" w:rsidR="0062108D" w:rsidRDefault="0062108D"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4882EF61" w14:textId="77777777" w:rsidR="0062108D" w:rsidRDefault="0062108D">
+    <w:p w14:paraId="08C250E4" w14:textId="77777777" w:rsidR="009425D4" w:rsidRDefault="009425D4" w:rsidP="009425D4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62263F5E" w14:textId="77777777" w:rsidR="0062108D" w:rsidRDefault="0062108D"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="3532CFDD" w14:textId="61250AA7" w:rsidR="00912E4C" w:rsidRPr="00291543" w:rsidRDefault="00912E4C" w:rsidP="00912E4C">
+    <w:p w14:paraId="4D3DDC9B" w14:textId="22313E49" w:rsidR="009425D4" w:rsidRPr="00C27961" w:rsidRDefault="009425D4" w:rsidP="00C27961">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00291543">
+      <w:r w:rsidRPr="00C27961">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00291543">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00C27961">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Zie hieromtrent o.a. </w:t>
-[...20 lines deleted...]
-        <w:t>II 2025/26, 29023, nr, 596.</w:t>
+        <w:t xml:space="preserve"> Zie hieromtrent o.a. Kamerstukken II 2025/26, 29 023, nr. 596.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="795D1B63" w14:textId="77777777" w:rsidR="00912E4C" w:rsidRPr="00291543" w:rsidRDefault="00912E4C" w:rsidP="00912E4C">
+    <w:p w14:paraId="5944F881" w14:textId="562F36CF" w:rsidR="009425D4" w:rsidRPr="00C27961" w:rsidRDefault="009425D4" w:rsidP="00C27961">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00291543">
+      <w:r w:rsidRPr="00C27961">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00291543">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00C27961">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Kamerstukken II 2024/25, 29023, nr. 574.</w:t>
+        <w:t xml:space="preserve"> Kamerstukken II 2024/25, 29 023, nr. 574.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="03F09776" w14:textId="77777777" w:rsidR="00912E4C" w:rsidRPr="00291543" w:rsidRDefault="00912E4C" w:rsidP="00912E4C">
+    <w:p w14:paraId="45FE50AB" w14:textId="77777777" w:rsidR="009425D4" w:rsidRPr="00C27961" w:rsidRDefault="009425D4" w:rsidP="00C27961">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00291543">
+      <w:r w:rsidRPr="00C27961">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00291543">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00C27961">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> Zie </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="00291543">
+        <w:r w:rsidRPr="00C27961">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
             <w:lang w:val="nl-NL"/>
           </w:rPr>
           <w:t>Aardgasverbruik naar sector en per maand | CBS</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00291543">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00C27961">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="3FEF2BF6" w14:textId="77777777" w:rsidR="00912E4C" w:rsidRPr="00291543" w:rsidRDefault="00912E4C" w:rsidP="00912E4C">
+    <w:p w14:paraId="486987DD" w14:textId="6C567731" w:rsidR="009425D4" w:rsidRPr="00C27961" w:rsidRDefault="009425D4" w:rsidP="00C27961">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00291543">
+      <w:r w:rsidRPr="00C27961">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00291543">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00C27961">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Kamerstukken II 2025/26, 29023, nr. 596.</w:t>
+        <w:t xml:space="preserve"> Kamerstukken II 2025/26, 29 023, nr. 596.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="557648A5" w14:textId="77777777" w:rsidR="00912E4C" w:rsidRPr="00291543" w:rsidRDefault="00912E4C" w:rsidP="00912E4C">
+    <w:p w14:paraId="138DF7AA" w14:textId="4C278464" w:rsidR="009425D4" w:rsidRPr="00C27961" w:rsidRDefault="009425D4" w:rsidP="00C27961">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00291543">
+      <w:r w:rsidRPr="00C27961">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00291543">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00C27961">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Kamerstukken II 2025/26, 29023, nrs. 591 en 596.</w:t>
+        <w:t xml:space="preserve"> Kamerstukken II 2025/26, 29 023, nrs. 591 en 596.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="35CDB856" w14:textId="77777777" w:rsidR="00912E4C" w:rsidRPr="00B96F49" w:rsidRDefault="00912E4C" w:rsidP="00912E4C">
+    <w:p w14:paraId="4862E815" w14:textId="230ED841" w:rsidR="009425D4" w:rsidRPr="00C27961" w:rsidRDefault="009425D4" w:rsidP="00C27961">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00291543">
+      <w:r w:rsidRPr="00C27961">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00291543">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00C27961">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Kamerstukken II 2025/26, 33529, nr. 1369</w:t>
+        <w:t xml:space="preserve"> Kamerstukken II 2025/26, 33 529, nr. 1369</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="30257F47" w14:textId="77777777" w:rsidR="00912E4C" w:rsidRPr="00291543" w:rsidRDefault="00912E4C" w:rsidP="00912E4C">
+    <w:p w14:paraId="156E57BB" w14:textId="77777777" w:rsidR="009425D4" w:rsidRPr="00C27961" w:rsidRDefault="009425D4" w:rsidP="00C27961">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00291543">
+      <w:r w:rsidRPr="00C27961">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00291543">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00C27961">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
-        <w:r w:rsidRPr="00291543">
+        <w:r w:rsidRPr="00C27961">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
             <w:lang w:val="nl-NL"/>
           </w:rPr>
           <w:t>Open Season UGS Norg and Grijpskerk | Nederlandse Aardolie Maatschappij</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00291543">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00C27961">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="29909DF0" w14:textId="77777777" w:rsidR="00912E4C" w:rsidRPr="00291543" w:rsidRDefault="00912E4C" w:rsidP="00912E4C">
+    <w:p w14:paraId="45285C34" w14:textId="77777777" w:rsidR="009425D4" w:rsidRPr="00C27961" w:rsidRDefault="009425D4" w:rsidP="00C27961">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00291543">
+      <w:r w:rsidRPr="00C27961">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00291543">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00C27961">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> Artikel 3.100, eerste lid, van de Energiewet, wanneer onderhandelde derdentoegang geboden moet worden is verduidelijkt in het Energiebesluit en de Energieregeling.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="2C07BD2E" w14:textId="77777777" w:rsidR="00912E4C" w:rsidRPr="00291543" w:rsidRDefault="00912E4C" w:rsidP="00912E4C">
+    <w:p w14:paraId="3866045E" w14:textId="77777777" w:rsidR="009425D4" w:rsidRPr="00C27961" w:rsidRDefault="009425D4" w:rsidP="00C27961">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00291543">
+      <w:r w:rsidRPr="00C27961">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00291543">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00C27961">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId3" w:history="1">
-        <w:r w:rsidRPr="00291543">
+        <w:r w:rsidRPr="00C27961">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
             <w:lang w:val="nl-NL"/>
           </w:rPr>
           <w:t>Bindende gedragslijn NAM voor gasopslagen Norg en Grijpskerk | ACM</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00291543">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00C27961">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w14:paraId="3FF16201" w14:textId="77777777" w:rsidR="00912E4C" w:rsidRPr="004E49C4" w:rsidRDefault="00912E4C" w:rsidP="00912E4C">
+    <w:p w14:paraId="3CC25CF2" w14:textId="77777777" w:rsidR="009425D4" w:rsidRPr="00C27961" w:rsidRDefault="009425D4" w:rsidP="00C27961">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00291543">
+      <w:r w:rsidRPr="00C27961">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00291543">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00C27961">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> Artikel 15, elfde lid, van de Verordening (EU) 2024/1789 inzake de interne markten voor hernieuwbaar gas, aardgas en waterstof, tot wijziging van de Verordeningen (EU) nr. 1227/2011, (EU) 2017/1938, (EU) 2019/942 en (EU) 2022/869 en Besluit (EU) 2017/684, en tot intrekking van Verordening (EG) nr. 715/2009 (herschikking).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
-    <w:p w14:paraId="2A49A777" w14:textId="77777777" w:rsidR="00912E4C" w:rsidRPr="00291543" w:rsidRDefault="00912E4C" w:rsidP="00912E4C">
+    <w:p w14:paraId="07747EBE" w14:textId="0B8B0CFC" w:rsidR="009425D4" w:rsidRPr="00C27961" w:rsidRDefault="009425D4" w:rsidP="00C27961">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00291543">
+      <w:r w:rsidRPr="00C27961">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00291543">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00C27961">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Kamerstukken II 2024/25, 29023, nr. 591.</w:t>
+        <w:t xml:space="preserve"> Kamerstukken II 2024/25, 29 023, nr. 591.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="12">
-    <w:p w14:paraId="66AA57AB" w14:textId="77777777" w:rsidR="00912E4C" w:rsidRPr="00DC3F3C" w:rsidRDefault="00912E4C" w:rsidP="00912E4C">
+    <w:p w14:paraId="1B2EF5CC" w14:textId="707DCB14" w:rsidR="009425D4" w:rsidRPr="00C27961" w:rsidRDefault="009425D4" w:rsidP="00C27961">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00291543">
+      <w:r w:rsidRPr="00C27961">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00291543">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00C27961">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Kamerstukken II, 2024/25, 23432, nr. 666.</w:t>
+        <w:t xml:space="preserve"> Kamerstukken II, 2024/25, 23 432, nr. 666.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="13">
-    <w:p w14:paraId="2FF23A5A" w14:textId="77777777" w:rsidR="00912E4C" w:rsidRPr="00AB7484" w:rsidRDefault="00912E4C" w:rsidP="00912E4C">
+    <w:p w14:paraId="7398647B" w14:textId="73BCD22C" w:rsidR="009425D4" w:rsidRPr="00C27961" w:rsidRDefault="009425D4" w:rsidP="00C27961">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00C27961">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00D60090">
-        <w:rPr>
+      <w:r w:rsidRPr="00C27961">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> Kamerstukken II 2024/25, 29 023, nr. 574.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="14">
-    <w:p w14:paraId="7AB55281" w14:textId="77777777" w:rsidR="00912E4C" w:rsidRPr="009E23D9" w:rsidRDefault="00912E4C" w:rsidP="00912E4C">
+    <w:p w14:paraId="3853A690" w14:textId="2DD7D53A" w:rsidR="009425D4" w:rsidRPr="00C27961" w:rsidRDefault="009425D4" w:rsidP="00C27961">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00C27961">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00D60090">
-        <w:rPr>
+      <w:r w:rsidRPr="00C27961">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> Kamerstukken II 2024/25, 33 529, nr. 1261.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...129 lines deleted...]
-  <w:p w14:paraId="04190EE7" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="008608BC" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="776F24BE" w14:textId="77777777" w:rsidR="009425D4" w:rsidRPr="009425D4" w:rsidRDefault="009425D4" w:rsidP="009425D4">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...18 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...114 lines deleted...]
-  <w:p w14:paraId="00B2D727" w14:textId="603406E6" w:rsidR="00527BD4" w:rsidRPr="00291543" w:rsidRDefault="00291543" w:rsidP="00291543">
+  <w:p w14:paraId="4D6764AF" w14:textId="77777777" w:rsidR="009425D4" w:rsidRPr="009425D4" w:rsidRDefault="009425D4" w:rsidP="009425D4">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:tabs>
-[...619 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...1151 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="396DA26A" w14:textId="77777777" w:rsidR="009425D4" w:rsidRPr="009425D4" w:rsidRDefault="009425D4" w:rsidP="009425D4">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-[...4 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="110"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C83DBC"/>
-[...5639 lines deleted...]
-    <w:rsid w:val="7FE725BA"/>
+    <w:rsidRoot w:val="009425D4"/>
+    <w:rsid w:val="00217BEA"/>
+    <w:rsid w:val="00323FB9"/>
+    <w:rsid w:val="0062665C"/>
+    <w:rsid w:val="008759B0"/>
+    <w:rsid w:val="009425D4"/>
+    <w:rsid w:val="00BA694A"/>
+    <w:rsid w:val="00C27961"/>
+    <w:rsid w:val="00C735E6"/>
+    <w:rsid w:val="00D83E79"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="1FC160B0"/>
+  <w14:docId w14:val="40617AD4"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{02C76693-D04C-4979-A359-3CBB1648426A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -9936,74 +2336,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -10152,1132 +2553,1202 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C82AFE"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
-    <w:uiPriority w:val="1"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="6F28D23F"/>
-[...59 lines deleted...]
-    <w:rsid w:val="6F28D23F"/>
+    <w:rsid w:val="009425D4"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009425D4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009425D4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009425D4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009425D4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009425D4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009425D4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009425D4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009425D4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
-    <w:uiPriority w:val="1"/>
-[...2 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="009425D4"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009425D4"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009425D4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009425D4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009425D4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009425D4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009425D4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009425D4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009425D4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="009425D4"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="009425D4"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="009425D4"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="009425D4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="009425D4"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="009425D4"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="009425D4"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="009425D4"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="009425D4"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="009425D4"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="009425D4"/>
+    <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="32"/>
-[...45 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="1"/>
-    <w:rsid w:val="6F28D23F"/>
+    <w:rsid w:val="009425D4"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="1"/>
-    <w:rsid w:val="6F28D23F"/>
-[...4 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:rsid w:val="009425D4"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="1"/>
-    <w:rsid w:val="6F28D23F"/>
+    <w:rsid w:val="009425D4"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="1"/>
-    <w:rsid w:val="6F28D23F"/>
-[...36 lines deleted...]
-      <w:szCs w:val="13"/>
+    <w:rsid w:val="009425D4"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
     <w:name w:val="Huisstijl-Adres"/>
     <w:link w:val="Huisstijl-AdresChar"/>
     <w:uiPriority w:val="1"/>
-    <w:rsid w:val="6F28D23F"/>
+    <w:rsid w:val="009425D4"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="192"/>
       </w:tabs>
       <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
     <w:name w:val="Huisstijl-Adres Char"/>
     <w:link w:val="Huisstijl-Adres"/>
+    <w:uiPriority w:val="1"/>
     <w:locked/>
-    <w:rsid w:val="00E15881"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+    <w:rsid w:val="009425D4"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
-[...12 lines deleted...]
-      <w:noProof/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
     <w:name w:val="Huisstijl-Gegeven Char Char"/>
     <w:link w:val="Huisstijl-Gegeven"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="009425D4"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:noProof/>
       <w:sz w:val="13"/>
-      <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+      <w:lang w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
     <w:name w:val="Huisstijl-Gegeven"/>
     <w:link w:val="Huisstijl-GegevenCharChar"/>
-    <w:uiPriority w:val="1"/>
-    <w:rsid w:val="6F28D23F"/>
+    <w:rsid w:val="009425D4"/>
     <w:pPr>
       <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:noProof/>
       <w:sz w:val="13"/>
-      <w:szCs w:val="13"/>
-[...9 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
     <w:name w:val="Huisstijl-Rubricering"/>
     <w:uiPriority w:val="1"/>
-    <w:rsid w:val="6F28D23F"/>
+    <w:rsid w:val="009425D4"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana-Bold"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Verdana-Bold"/>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-NAW">
     <w:name w:val="Huisstijl-NAW"/>
     <w:uiPriority w:val="1"/>
-    <w:rsid w:val="6F28D23F"/>
-[...1 lines deleted...]
-      <w:rFonts w:cs="Verdana"/>
+    <w:rsid w:val="009425D4"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="009425D4"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Retouradres">
     <w:name w:val="Huisstijl-Retouradres"/>
     <w:uiPriority w:val="1"/>
-    <w:rsid w:val="6F28D23F"/>
+    <w:rsid w:val="009425D4"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Kopje">
     <w:name w:val="Huisstijl-Kopje"/>
     <w:basedOn w:val="Huisstijl-Gegeven"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="009425D4"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Voorwaarden">
-[...30 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Paginanummering">
     <w:name w:val="Huisstijl-Paginanummering"/>
     <w:uiPriority w:val="1"/>
-    <w:rsid w:val="6F28D23F"/>
+    <w:rsid w:val="009425D4"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...33 lines deleted...]
-      <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="1"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="6F28D23F"/>
+    <w:rsid w:val="009425D4"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="atLeast"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="1"/>
-    <w:rsid w:val="6F28D23F"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="009425D4"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
-[...103 lines deleted...]
-      <w:iCs/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="6F28D23F"/>
+    <w:rsid w:val="009425D4"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
-    </w:rPr>
-[...58 lines deleted...]
-      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentReference1">
     <w:name w:val="Comment Reference1"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00894048"/>
+    <w:rsid w:val="009425D4"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
-    </w:rPr>
-[...56 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.acm.nl/nl/publicaties/bindende-gedragslijn-nam-voor-gasopslagen-norg-en-grijpskerk" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nam.nl/over-nam/nam-zakelijk/ugs-open-season.html" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cbs.nl/nl-nl/maatwerk/2026/04/aardgasverbruik-naar-sector-en-per-maand" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>5</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>11181</ap:Characters>
+  <ap:Pages>6</ap:Pages>
+  <ap:Words>2059</ap:Words>
+  <ap:Characters>11326</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>93</ap:Lines>
+  <ap:Lines>94</ap:Lines>
   <ap:Paragraphs>26</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>13179</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>13359</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>