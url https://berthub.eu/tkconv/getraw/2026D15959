--- v0 (2026-04-05)
+++ v1 (2026-04-30)
@@ -1,7049 +1,2583 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00C00590" w:rsidRDefault="00341C47" w14:paraId="21A16672" w14:textId="50E310F6">
-[...22 lines deleted...]
-          <w:rFonts w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+    <w:p w:rsidRPr="00F147C1" w:rsidR="00F147C1" w:rsidRDefault="00C0540F" w14:paraId="2F009360" w14:textId="2876DE11">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F147C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>21</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F147C1" w:rsidR="00F147C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F147C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>501-33</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F147C1" w:rsidR="00F147C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Raad voor Vervoer, Telecommunicatie en Energie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F147C1" w:rsidR="00F147C1" w:rsidP="00F147C1" w:rsidRDefault="00F147C1" w14:paraId="0FB0ED01" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F147C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F147C1" w:rsidR="00C0540F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1191</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F147C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister en staatssecretaris van Infrastructuur en Waterstaat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F147C1" w:rsidR="00F147C1" w:rsidP="00F147C1" w:rsidRDefault="00F147C1" w14:paraId="03F1199A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F147C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F147C1" w:rsidR="00C0540F" w:rsidP="00F147C1" w:rsidRDefault="00F147C1" w14:paraId="30F5F32C" w14:textId="78598999">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F147C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 3 april 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F147C1" w:rsidR="00C0540F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00F147C1" w:rsidR="00C0540F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Hierbij ontvangt u de geannoteerde agenda van de informele bijeenkomst van EU-transportministers d.d. 28-29 april in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F147C1" w:rsidR="00C0540F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Segoe UI" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Nicosia</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD3D0F" w:rsidR="00CD3D0F">
-[...106 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00F147C1" w:rsidR="00C0540F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Cyprus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F147C1" w:rsidR="00C0540F" w:rsidP="00F147C1" w:rsidRDefault="00C0540F" w14:paraId="667EB154" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F147C1" w:rsidR="00C0540F" w:rsidP="00F147C1" w:rsidRDefault="00C0540F" w14:paraId="2565D542" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F147C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De minister kan niet deelnemen aan deze bijeenkomst en wordt vervangen op hoogambtelijk niveau. Mocht de agenda op belangrijke punten veranderen, dan wordt u hierover geïnformeerd in de beantwoording van het schriftelijk overleg dat gepland staat op 16 april 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F147C1" w:rsidR="00C0540F" w:rsidP="00F147C1" w:rsidRDefault="00C0540F" w14:paraId="06C99C92" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F147C1" w:rsidR="00F147C1" w:rsidP="00F147C1" w:rsidRDefault="00F147C1" w14:paraId="51E21596" w14:textId="4FF30889">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F147C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De minister van Infrastructuur en Waterstaat,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F147C1" w:rsidR="00C0540F" w:rsidP="00F147C1" w:rsidRDefault="00C0540F" w14:paraId="7F884C80" w14:textId="5EBB3BD3">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F147C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F147C1" w:rsidR="00F147C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.P.G. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F147C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Karremans</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F147C1" w:rsidR="00C0540F" w:rsidP="00F147C1" w:rsidRDefault="00C0540F" w14:paraId="2AEBC4EF" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F147C1" w:rsidR="00F147C1" w:rsidP="00F147C1" w:rsidRDefault="00F147C1" w14:paraId="3CCA5970" w14:textId="500C8804">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F147C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De staatssecretaris van Infrastructuur en Waterstaat,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F147C1" w:rsidR="00C0540F" w:rsidP="00F147C1" w:rsidRDefault="00C0540F" w14:paraId="661F5B0A" w14:textId="78A43EDC">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F147C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F147C1" w:rsidR="00F147C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.W.H. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F147C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bertram </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F147C1" w:rsidR="00F147C1" w:rsidP="00F147C1" w:rsidRDefault="00F147C1" w14:paraId="7EF2AD6F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F147C1" w:rsidR="00F147C1" w:rsidP="00F147C1" w:rsidRDefault="00F147C1" w14:paraId="438183CF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F147C1" w:rsidR="00C0540F" w:rsidP="00F147C1" w:rsidRDefault="00C0540F" w14:paraId="5BF4798E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F147C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidRPr="003D4303">
-        <w:rPr>
+      <w:r w:rsidRPr="00F147C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Geannoteerde agenda</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003D4303" w:rsidR="00341C47" w:rsidP="00341C47" w:rsidRDefault="00341C47" w14:paraId="35308D71" w14:textId="77777777">
-[...28 lines deleted...]
-          <w:rFonts w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+    <w:p w:rsidRPr="00F147C1" w:rsidR="00C0540F" w:rsidP="00F147C1" w:rsidRDefault="00C0540F" w14:paraId="4CE81E24" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F147C1" w:rsidR="00C0540F" w:rsidP="00F147C1" w:rsidRDefault="00C0540F" w14:paraId="7FD937F2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F147C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het Cypriotische voorzitterschap organiseert op 28-29 april de informele bijeenkomst van EU-transportministers in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F147C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Segoe UI" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nicosia </w:t>
       </w:r>
-      <w:r w:rsidRPr="003D4303" w:rsidR="00DF19E7">
-[...119 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00F147C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(ook wel Lefkosia genoemd) in Cyprus. Tijdens de informele bijeenkomst vindt er geen besluitvorming plaats. De bijeenkomst zal draaien om de uitdagingen en strategische prioriteiten in de transportsector. Hierbij zal het gaan over het versterken van de weerbaarheid van de transportinfrastructuur in Europa, waaronder havens en spoorwegen. De EU havenstrategie zal hierbij ook worden besproken. Het voorzitterschap heeft nog geen achtergrondstukken gedeeld.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F147C1" w:rsidR="00C0540F" w:rsidP="00F147C1" w:rsidRDefault="00C0540F" w14:paraId="4B443C32" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F147C1" w:rsidR="00C0540F" w:rsidP="00F147C1" w:rsidRDefault="00C0540F" w14:paraId="13C6189E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F147C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aansluitend op de informele bijeenkomst van transportministers vindt de informele bijeenkomst van ministers op maritieme zaken plaats. Dit zal (ook) gaan over de uitdagingen en strategische prioriteiten in de maritieme sector. Twee uitdagingen die het voorzitterschap benoemt zijn: (1) het bevorderen van onderwijs en vaardigheden van zeevarenden en (2) het bevorderen van genderinclusiviteit in de scheepvaartsector. Naar verwachting zal het Cypriotische voorzitterschap inzetten op een ondertekening van een verklaring hierover door lidstaten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F147C1" w:rsidR="00C0540F" w:rsidP="00F147C1" w:rsidRDefault="00C0540F" w14:paraId="31AB1FB2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F147C1" w:rsidR="00C0540F" w:rsidP="00F147C1" w:rsidRDefault="00C0540F" w14:paraId="0CEBAF48" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F147C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Uitdagingen en strategische prioriteiten voor de toekomst van de maritieme sector</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003D4303" w:rsidR="00EB4916" w:rsidP="00B84BFD" w:rsidRDefault="00EB4916" w14:paraId="3FD4DF7F" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00F147C1" w:rsidR="00C0540F" w:rsidP="00F147C1" w:rsidRDefault="00C0540F" w14:paraId="48B018CD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="003D4303">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F147C1" w:rsidR="00C0540F" w:rsidP="00F147C1" w:rsidRDefault="00C0540F" w14:paraId="26B43A6E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F147C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>De Nederlandse inzet op dit onderwerp zal gericht zijn op de Europese Industriële Maritieme Strategie en de Europese havenstrategie.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003D4303" w:rsidR="005559D9" w:rsidP="00B84BFD" w:rsidRDefault="005559D9" w14:paraId="4979AFD4" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00F147C1" w:rsidR="00C0540F" w:rsidP="00F147C1" w:rsidRDefault="00C0540F" w14:paraId="6B324C26" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="003D4303" w:rsidR="008B7B3C" w:rsidP="00B84BFD" w:rsidRDefault="008B7B3C" w14:paraId="51D026D3" w14:textId="00B581C0">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00F147C1" w:rsidR="00C0540F" w:rsidP="00F147C1" w:rsidRDefault="00C0540F" w14:paraId="03A044DF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D4303">
-        <w:rPr>
+      <w:r w:rsidRPr="00F147C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Europese Industriële Maritieme Strategie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003D4303" w:rsidR="008B7B3C" w:rsidP="00B84BFD" w:rsidRDefault="008B7B3C" w14:paraId="3B8B3290" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00F147C1" w:rsidR="00C0540F" w:rsidP="00F147C1" w:rsidRDefault="00C0540F" w14:paraId="367EC441" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="003D4303" w:rsidR="00B84BFD" w:rsidP="00B84BFD" w:rsidRDefault="00B84BFD" w14:paraId="16C97F61" w14:textId="576143FA">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00F147C1" w:rsidR="00C0540F" w:rsidP="00F147C1" w:rsidRDefault="00C0540F" w14:paraId="383BAFA8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D4303">
-        <w:rPr>
+      <w:r w:rsidRPr="00F147C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Inhoud</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003D4303" w:rsidR="00B84BFD" w:rsidP="00B84BFD" w:rsidRDefault="00B84BFD" w14:paraId="4B286D0D" w14:textId="14E5978C">
-[...29 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w:rsidRPr="00F147C1" w:rsidR="00C0540F" w:rsidP="00F147C1" w:rsidRDefault="00C0540F" w14:paraId="64CE82CA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F147C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Op 4 maart 2026 presenteerde de Europese Commissie (hierna: Commissie) haar Europese Industriële Maritieme Strategie (EIMS). De analyses uit de Draghi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F147C1">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00F147C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>- en Niinistö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F147C1">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="003D4303">
-[...26 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00F147C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-rapporten vormen de aanleiding voor deze strategie. In deze rapporten wordt gewezen op de sterke (en oneerlijke) mondiale concurrentie, de toenemende afhankelijkheid van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F147C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">bepaalde scheepsproductie en -financiering uit derde landen, het strategisch inzetten van de maritieme sector door derde landen voor geopolitieke doeleinden, de uitdagingen rond decarbonisatie en een (vergrijzende) beroepsbevolking die bij- en omscholing vereist. De strategie beoogt de concurrentiekracht van de sector te consolideren en te versterken, met name in hoogwaardige marktsegmenten waar Europa momenteel een technologische voorsprong heeft. Ook focust het op groeimarkten, zoals onderwater drones en robotisering. Daarnaast richt de strategie zich op het behouden en versterken van een strategische capaciteit in Europa, gezien het strategische belang van de sector voor de Europese (economische) veiligheid, bescherming van kritieke energie- en digitale infrastructuur op zee, autonomie, weerbaarheid, verdienvermogen en decarbonisatie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F147C1" w:rsidR="00C0540F" w:rsidP="00F147C1" w:rsidRDefault="00C0540F" w14:paraId="617C7984" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="003D4303" w:rsidR="00B84BFD" w:rsidP="00B84BFD" w:rsidRDefault="00B84BFD" w14:paraId="68EC6A21" w14:textId="65867769">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00F147C1" w:rsidR="00C0540F" w:rsidP="00F147C1" w:rsidRDefault="00C0540F" w14:paraId="7F4E99A3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D4303">
-        <w:rPr>
+      <w:r w:rsidRPr="00F147C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Inzet Nederland</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003D4303" w:rsidR="00B84BFD" w:rsidP="00B84BFD" w:rsidRDefault="00690C61" w14:paraId="50B06F18" w14:textId="3A7C3FDA">
-[...19 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00F147C1" w:rsidR="00C0540F" w:rsidP="00F147C1" w:rsidRDefault="00C0540F" w14:paraId="0568F682" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F147C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">U wordt geïnformeerd over de Nederlandse inzet op EMIS middels het gebruikelijke BNC fiche welke op dit moment in voorbereiding is. Het nationaal integraal maritiem industriebeleid is vastgelegd in de Sectoragenda Maritieme Maakindustrie: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F147C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>No guts, no Hollands glorie!</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D4303" w:rsidR="00B84BFD">
-        <w:rPr>
+      <w:r w:rsidRPr="00F147C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00F147C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. In EU-verband heeft Nederland samen met Duitsland gepleit voor de totstandkoming van een Europese maritieme industrie strategie waarin het strategisch belang van de deze sector wordt onderbouwd, dat innovatie, digitalisering en verduurzaming van de maritieme sector ondersteunt, en dat bijdraagt aan een gelijk speelveld voor Europese bedrijven om daarmee onze strategische autonomie te vergroten. De borging van strategische maritieme waardeketens, het behoud van het ecosysteem én van kritische technologieën en knowhow zijn essentieel voor Europese strategische autonomie, economische veiligheid en geopolitieke slagkracht. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F147C1" w:rsidR="00C0540F" w:rsidP="00F147C1" w:rsidRDefault="00C0540F" w14:paraId="26C5891C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F147C1" w:rsidR="00C0540F" w:rsidP="00F147C1" w:rsidRDefault="00C0540F" w14:paraId="0329AD46" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F147C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Krachtenveld</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F147C1" w:rsidR="00C0540F" w:rsidP="00F147C1" w:rsidRDefault="00C0540F" w14:paraId="70E90F73" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F147C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Naar verwachting zal de meerderheid van de lidstaten overwegend positief zijn over de strategie. Tegelijkertijd vragen meerdere lidstaten aandacht voor de verdere uitwerking van een aantal zaken, waaronder dual-use ferry’s, herziening en oormerken van ETS-middelen, het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F147C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>complexe financieringslandschap en het uitstellen van een regelgevend kader voor autonome schepen. Over de algemene positie van het Europees Parlement (EP) is nog niets bekend. De fractie van Renew Europe in het EP heeft op 3 maart 2026 een position paper uitgebracht over de positie van havens en de maritieme industrie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F147C1">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidRPr="003D4303" w:rsidR="00B84BFD">
-[...60 lines deleted...]
-      <w:r w:rsidRPr="003D4303" w:rsidR="00B84BFD">
+      <w:r w:rsidRPr="00F147C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003D4303" w:rsidR="00B84BFD" w:rsidP="00B84BFD" w:rsidRDefault="00B84BFD" w14:paraId="071902A0" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00F147C1" w:rsidR="00C0540F" w:rsidP="00F147C1" w:rsidRDefault="00C0540F" w14:paraId="38029163" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F147C1" w:rsidR="00C0540F" w:rsidP="00F147C1" w:rsidRDefault="00C0540F" w14:paraId="55904F04" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F147C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Europese havenstrategie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003D4303" w:rsidR="00951524" w:rsidP="00B84BFD" w:rsidRDefault="00951524" w14:paraId="7CEEBE5C" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00F147C1" w:rsidR="00C0540F" w:rsidP="00F147C1" w:rsidRDefault="00C0540F" w14:paraId="1C34344E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F147C1" w:rsidR="00C0540F" w:rsidP="00F147C1" w:rsidRDefault="00C0540F" w14:paraId="19C764BD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D4303">
-        <w:rPr>
+      <w:r w:rsidRPr="00F147C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Inhoud</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003D4303" w:rsidR="00B84BFD" w:rsidP="00B84BFD" w:rsidRDefault="00B84BFD" w14:paraId="236B067A" w14:textId="4B918756">
-[...12 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00F147C1" w:rsidR="00C0540F" w:rsidP="00F147C1" w:rsidRDefault="00C0540F" w14:paraId="11705651" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F147C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op 4 maart 2026 heeft de Commissie de mededeling voor de Europese Havenstrategie gepubliceerd. De strategie geeft weer hoe de Commissie aankijkt tegen de positie van de Europese zee- en binnenhavens. De Commissie benadrukt dat Europese havens cruciale pijlers zijn onder onze economie, samenleving, veiligheid en strategische autonomie. Daarbij worden ook de achterlandverbindingen (vaarwegen en spoor) en specifiek een versterkte positionering van de binnenhavens meegenomen als focuspunten. Tegen deze achtergrond beoogt de strategie samenhang te brengen in lopende en nieuwe initiatieven en deze te versterken. De strategie stelt geen nieuwe Europese regelgeving voor, maar verwijst naar lopende en voorgenomen initiatieven die de Commissie op korte of middellange termijn zal ontplooien met raakvlakken voor havens in de EU-lidstaten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F147C1" w:rsidR="00C0540F" w:rsidP="00F147C1" w:rsidRDefault="00C0540F" w14:paraId="1DAC28FC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="003D4303" w:rsidR="00B84BFD" w:rsidP="00B84BFD" w:rsidRDefault="00B84BFD" w14:paraId="5BE42F6A" w14:textId="3D8F5C5C">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00F147C1" w:rsidR="00C0540F" w:rsidP="00F147C1" w:rsidRDefault="00C0540F" w14:paraId="70AD10EE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D4303">
-        <w:rPr>
+      <w:r w:rsidRPr="00F147C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Inzet Nederland</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003D4303" w:rsidR="00B84BFD" w:rsidP="00B84BFD" w:rsidRDefault="000F72DD" w14:paraId="5BFBDF15" w14:textId="71985083">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00F147C1" w:rsidR="00C0540F" w:rsidP="00F147C1" w:rsidRDefault="00C0540F" w14:paraId="3A6F5BF1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D4303">
-[...15 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00F147C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">U wordt geïnformeerd over de Nederlandse inzet op de Europese havenstrategie middels het gebruikelijke BNC fiche welke nu in voorbereiding is. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F147C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Het kabinet heeft zich de afgelopen jaren, in lijn met de Motie Koerhuis/Van der Molen</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D4303" w:rsidR="00B84BFD">
-        <w:rPr>
+      <w:r w:rsidRPr="00F147C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="00F147C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, actief ingezet voor de totstandkoming van een Europese Havenstrategie. Tevens heeft het kabinet, in nauwe afstemming met betrokken departementen en de maritieme sector, een non-paper ingediend waarin de kerninzet voor deze strategie uiteen is gezet.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F147C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
-      <w:r w:rsidRPr="003D4303" w:rsidR="00423BCD">
-        <w:rPr>
+      <w:r w:rsidRPr="00F147C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het kabinet benadrukt hierin dat Europese havens adequaat moeten worden ondersteund bij de omvangrijke uitdagingen en transities </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F147C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
-        </w:rPr>
-[...18 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">waarmee zij momenteel worden geconfronteerd. Veel van de Nederlandse inzet is in de voorgestelde strategie terug te vinden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F147C1" w:rsidR="00C0540F" w:rsidP="00F147C1" w:rsidRDefault="00C0540F" w14:paraId="5D271287" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="003D4303" w:rsidR="00B84BFD" w:rsidP="00B84BFD" w:rsidRDefault="00B84BFD" w14:paraId="68A9FFD8" w14:textId="358310C4">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00F147C1" w:rsidR="00C0540F" w:rsidP="00F147C1" w:rsidRDefault="00C0540F" w14:paraId="3EFEA70D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D4303">
-        <w:rPr>
+      <w:r w:rsidRPr="00F147C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Krachtenveld</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003D4303" w:rsidR="00B84BFD" w:rsidP="00B84BFD" w:rsidRDefault="00B84BFD" w14:paraId="5CC8EBCA" w14:textId="77777777">
-      <w:r w:rsidRPr="003D4303">
+    <w:p w:rsidRPr="00F147C1" w:rsidR="00C0540F" w:rsidP="00F147C1" w:rsidRDefault="00C0540F" w14:paraId="4A5B67AD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F147C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Nederland heeft in aanloop naar de totstandkoming van de strategie met meerdere lidstatenoverleg gevoerd over de strategie. Daaruit kan (op hoofdlijnen) worden geconcludeerd dat Europese lidstaten behoefte hebben aan een strategie die een koppeling maakt tussen bestaande en toekomstige initiatieven, zonder dat daar nieuwe wet- en regelgeving uit voortkomt. Lidstaten, waaronder Nederland, stelden hierbij een brede thematische </w:t>
       </w:r>
-      <w:r w:rsidRPr="003D4303">
-        <w:rPr>
+      <w:r w:rsidRPr="00F147C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">scope </w:t>
       </w:r>
-      <w:r w:rsidRPr="003D4303">
+      <w:r w:rsidRPr="00F147C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">voor, waaronder concurrentiekracht, veiligheid, energietransitie, digitalisering en samenwerking met havens in derde landen. Op het gebied van (economische) veiligheid werd aangegeven dat de EU reeds over een uitgebreide </w:t>
       </w:r>
-      <w:r w:rsidRPr="003D4303">
-        <w:rPr>
+      <w:r w:rsidRPr="00F147C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">toolbox </w:t>
       </w:r>
-      <w:r w:rsidRPr="003D4303">
+      <w:r w:rsidRPr="00F147C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">beschikt en dat dit primair een nationale competentie betreft. Gezien deze posities is de inschatting dat het merendeel van de EU-lidstaten tevreden is met de strategie. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003D4303" w:rsidR="00B84BFD" w:rsidP="00B84BFD" w:rsidRDefault="00B84BFD" w14:paraId="230A9AEC" w14:textId="1F505D7D">
-[...38 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00F147C1" w:rsidR="00C0540F" w:rsidP="00F147C1" w:rsidRDefault="00C0540F" w14:paraId="2FA53C67" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F147C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het EP had in 2023 al een oproep gedaan aan de Commissie om tot een Europese Havenstrategie te komen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F147C1">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r w:rsidRPr="00F147C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De fractie van Renew Europe in het EP heeft op 3 maart 2026 een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F147C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>position paper</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D4303">
-[...18 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00F147C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uitgebracht over de positie van havens en de maritieme industrie. De Fractie van de Europese Volkspartij (EVP) heeft gereageerd en aangegeven de strategie een goed begin te vinden, maar dat meer concrete actie nodig is om de Europese kritieke infrastructuur te beschermen.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F147C1" w:rsidR="00C0540F" w:rsidP="00F147C1" w:rsidRDefault="00C0540F" w14:paraId="710B0C1D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="003D4303" w:rsidR="009E09B7" w:rsidP="009E09B7" w:rsidRDefault="009E09B7" w14:paraId="6A4C5DFB" w14:textId="16563256">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00F147C1" w:rsidR="00C0540F" w:rsidP="00F147C1" w:rsidRDefault="00C0540F" w14:paraId="4FDCA66D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F147C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Uitdagingen en strategische prioriteiten voor de toekomst van de Europese spoorwegen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F147C1" w:rsidR="00C0540F" w:rsidP="00F147C1" w:rsidRDefault="00C0540F" w14:paraId="5EE98108" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F147C1" w:rsidR="00C0540F" w:rsidP="00F147C1" w:rsidRDefault="00C0540F" w14:paraId="3F07FD27" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F147C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Nederlandse inzet op dit onderwerp zal gericht zijn op (1) het Europese plan voor hogesnelheidslijnen; en (2) een EU breed ticketing systeem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F147C1" w:rsidR="00C0540F" w:rsidP="00F147C1" w:rsidRDefault="00C0540F" w14:paraId="30879490" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F147C1" w:rsidR="00C0540F" w:rsidP="00F147C1" w:rsidRDefault="00C0540F" w14:paraId="5C5B3885" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F147C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Europa verbinden met hogesnelheidslijnen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F147C1" w:rsidR="00C0540F" w:rsidP="00F147C1" w:rsidRDefault="00C0540F" w14:paraId="329428D9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F147C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Inhoud</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F147C1" w:rsidR="00C0540F" w:rsidP="00F147C1" w:rsidRDefault="00C0540F" w14:paraId="78EFE133" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F147C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De Commissie heeft in 2025 een plan voor het verbinden van Europa middels hogesnelheidslijnen uitgebracht (zie BNC fiche</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F147C1">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+      <w:r w:rsidRPr="00F147C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van 19 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F147C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">december 2025). Als vervolg hierop brengt de Commissie financieringsopties (ook private) voor de aanleg van hogesnelheidsinfrastructuur in kaart. Een dialoog met de lidstaten wordt hierover midden 2026 verwacht. De externe financieringsopties zullen mede afhangen van de (terug)verdiencapaciteit van de aanleg van nieuwe infrastructuur. Naast externe financiering is de inzet van de Europese meerjarenbegroting van belang en daarbij met name de vormgeving van de Connecting Europe Facility waar nog over wordt onderhandeld. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F147C1" w:rsidR="00C0540F" w:rsidP="00F147C1" w:rsidRDefault="00C0540F" w14:paraId="259F4F99" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F147C1" w:rsidR="00C0540F" w:rsidP="00F147C1" w:rsidRDefault="00C0540F" w14:paraId="6BBD73FA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F147C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Inzet Nederland</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F147C1" w:rsidR="00C0540F" w:rsidP="00F147C1" w:rsidRDefault="00C0540F" w14:paraId="5E171E07" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F147C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De Nederlandse inzet is om bij het vervolg van het Europese plan voor hogesnelheidslijnen in Europees verband ook te werken aan versnelling van de ontwikkeling van het netwerk van internationale treindiensten op de bestaande infrastructuur en daarbij de infrastructurele en andere knelpunten op te lossen. Immers het netwerk van grensoverschrijdende verbindingen van treindiensten in de EU is substantieel minder ontwikkeld dan binnenlandse netwerken van treindiensten over vergelijkbare afstanden. Naast de maximale snelheid van infrastructuur zijn daarbij frequenties en aansluitingen tussen treindiensten essentieel voor de reiziger. Daarbij is gezamenlijke inspanning van lidstaten, infrastructuurbeheerders en vervoerders van belang. Op deze wijze zal ook het verdienmodel van de aanleg van nieuwe (hogesnelheid)infrastructuur in de EU bevorderd worden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F147C1" w:rsidR="00C0540F" w:rsidP="00F147C1" w:rsidRDefault="00C0540F" w14:paraId="37E7D513" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F147C1" w:rsidR="00C0540F" w:rsidP="00F147C1" w:rsidRDefault="00C0540F" w14:paraId="53E60E45" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F147C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Krachtenveld</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F147C1" w:rsidR="00C0540F" w:rsidP="00F147C1" w:rsidRDefault="00C0540F" w14:paraId="3BBE5B23" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F147C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De verwachting is dat de meerderheid van de EU-lidstaten het plan van de Commissie zal verwelkomen. Het plan biedt een kans om de bereikbaarheid binnen Europa te vergroten en dan met name in Centraal- en Oost-Europa waar de ontwikkeling van hogesnelheid vervoer per spoor nog beperkt is ontwikkeld. Een aantal lidstaten hebben reeds aangegeven aanzienlijke ambities te hebben met de aanleg van hogesnelheidsinfrastructuur.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F147C1" w:rsidR="00C0540F" w:rsidP="00F147C1" w:rsidRDefault="00C0540F" w14:paraId="10BB210A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F147C1" w:rsidR="00C0540F" w:rsidP="00F147C1" w:rsidRDefault="00C0540F" w14:paraId="75EF2F82" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F147C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>EU breed ticketing systeem</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F147C1" w:rsidR="00C0540F" w:rsidP="00F147C1" w:rsidRDefault="00C0540F" w14:paraId="73FE74E0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F147C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Inhoud</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F147C1" w:rsidR="00C0540F" w:rsidP="00F147C1" w:rsidRDefault="00C0540F" w14:paraId="03D6AFE3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F147C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Europese Commissie bereidt voorstellen voor ten behoeve van multi-modale mobiliteitsdiensten, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F147C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>rail ticketing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F147C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en reizigersrechten. Deze voorstellen beogen de beschikbaarheid en transparantie van het aanbod </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F147C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">van internationale </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F147C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>rail tickets</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F147C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en rechten van de internationale treinreiziger te bevorderen en daarmee het internationaal personenvervoer te bevorderen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F147C1" w:rsidR="00C0540F" w:rsidP="00F147C1" w:rsidRDefault="00C0540F" w14:paraId="5E264A57" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F147C1" w:rsidR="00C0540F" w:rsidP="00F147C1" w:rsidRDefault="00C0540F" w14:paraId="7DFED241" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F147C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Inzet Nederland</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F147C1" w:rsidR="00C0540F" w:rsidP="00F147C1" w:rsidRDefault="00C0540F" w14:paraId="33D501F9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F147C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In lijn met moties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F147C1">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="9"/>
+      </w:r>
+      <w:r w:rsidRPr="00F147C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van de Tweede Kamer blijft Nederland aandacht vragen voor het onderwerp van een EU breed raamwerk voor </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F147C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>rail ticketing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F147C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ter bevordering van internationale treindiensten actief in Europees verband, waaronder in de informele bijeenkomst van EU-transportministers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F147C1" w:rsidR="00C0540F" w:rsidP="00F147C1" w:rsidRDefault="00C0540F" w14:paraId="0DB978C3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F147C1" w:rsidR="00C0540F" w:rsidP="00F147C1" w:rsidRDefault="00C0540F" w14:paraId="1F5A995F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F147C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Krachtenveld</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F147C1" w:rsidR="00C0540F" w:rsidP="00F147C1" w:rsidRDefault="00C0540F" w14:paraId="71BAA4C1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F147C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De te verwachten voorstellen van de Europese Commissie zullen door reizigersorganisaties veelal worden verwelkomd met de verwachting dat het aanbod van internationale </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F147C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>rail ticketing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F147C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zal verbeteren. Mogelijk zal deel van de Europese spoorsector bezwaren hebben tegenover de te verwachte verplichtingen op het gebied rail ticketing voor ook andere vervoerders. Positie van meeste lidstaten is nog onbekend, ook omdat niet helder is hoe ingrijpend de voorstellen zullen zijn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F147C1" w:rsidR="00C0540F" w:rsidP="00F147C1" w:rsidRDefault="00C0540F" w14:paraId="204F78C0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F147C1" w:rsidR="00C0540F" w:rsidP="00F147C1" w:rsidRDefault="00C0540F" w14:paraId="23D82250" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F147C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...140 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lefkosia (Nicosia) verklaring over het bevorderen van educatie van zeevarenden en het bevorderen van inclusiviteit van vrouwen in de scheepvaartindustrie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F147C1" w:rsidR="00C0540F" w:rsidP="00F147C1" w:rsidRDefault="00C0540F" w14:paraId="35A91242" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00623015" w:rsidR="00D02698" w:rsidP="00663A17" w:rsidRDefault="00916B68" w14:paraId="4BCBDF7A" w14:textId="0E6016F2">
-[...238 lines deleted...]
-    <w:p w:rsidRPr="003D4303" w:rsidR="00D46903" w:rsidP="00D46903" w:rsidRDefault="00D46903" w14:paraId="4B7FF494" w14:textId="256112C0">
+    <w:p w:rsidRPr="00F147C1" w:rsidR="00C0540F" w:rsidP="00F147C1" w:rsidRDefault="00C0540F" w14:paraId="322E347C" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="340"/>
           <w:tab w:val="left" w:pos="680"/>
           <w:tab w:val="left" w:pos="1021"/>
           <w:tab w:val="left" w:pos="1361"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="3402"/>
         </w:tabs>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003D4303">
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F147C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Het voorzitterschap zal naar verwachting inzetten op ondertekening van de </w:t>
       </w:r>
-      <w:r w:rsidRPr="003D4303">
-        <w:rPr>
+      <w:r w:rsidRPr="00F147C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...29 lines deleted...]
-    <w:p w:rsidRPr="003D4303" w:rsidR="00D46903" w:rsidP="00D46903" w:rsidRDefault="00D46903" w14:paraId="06D6A132" w14:textId="77777777">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lefkosia (Nicosia) Declaration on Enhancing Seafarers’ Education and Promoting Women’s inclusivity in the Shipping Industry </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F147C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">door de lidstaten. De Lefkosia verklaring heeft als doel om een veerkrachtige, duurzame en inclusieve scheepvaartsector te bevorderen. In de verklaring zal nadruk liggen op het versterken van strategische initiatieven voor investeringen in de opleiding en training (bijscholing en omscholing) van zeevarenden, zodat zij zich succesvol kunnen aanpassen aan de groene en digitale transitie, evenals op maatregelen ter bevordering van een inclusief personeelsbestand, waardoor de participatie van vrouwen in de maritieme sector verder wordt vergroot. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F147C1" w:rsidR="00C0540F" w:rsidP="00F147C1" w:rsidRDefault="00C0540F" w14:paraId="31A04FF7" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="340"/>
           <w:tab w:val="left" w:pos="680"/>
           <w:tab w:val="left" w:pos="1021"/>
           <w:tab w:val="left" w:pos="1361"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="3402"/>
         </w:tabs>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="003D4303" w:rsidR="00D46903" w:rsidP="00D46903" w:rsidRDefault="00D46903" w14:paraId="14BFE08D" w14:textId="0DAC521F">
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F147C1" w:rsidR="00C0540F" w:rsidP="00F147C1" w:rsidRDefault="00C0540F" w14:paraId="6E28852E" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="340"/>
           <w:tab w:val="left" w:pos="680"/>
           <w:tab w:val="left" w:pos="1021"/>
           <w:tab w:val="left" w:pos="1361"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="3402"/>
         </w:tabs>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003D4303">
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F147C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">De </w:t>
       </w:r>
-      <w:r w:rsidRPr="003D4303">
-        <w:rPr>
+      <w:r w:rsidRPr="00F147C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...88 lines deleted...]
-    <w:p w:rsidRPr="003D4303" w:rsidR="00D46903" w:rsidP="00D46903" w:rsidRDefault="00D46903" w14:paraId="201638D2" w14:textId="77777777">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lefkosia verklaring</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F147C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is opgebouwd aan de hand van de volgende pijlers: (1) Het promoten van maritieme beroepen en het vergroten van de bekendheid. (2) Het waarborgen van een veilig en toekomstbestendig personeelsbestand. (3) Opleiding, digitalisering en cyberbeveiliging. (4) Het moderniseren van maritieme opleidingen en certificering. (5) Het bevorderen van gelijke participatie van vrouwen. (6) Het versterken van de sociale dialoog.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F147C1" w:rsidR="00C0540F" w:rsidP="00F147C1" w:rsidRDefault="00C0540F" w14:paraId="238A165F" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="340"/>
           <w:tab w:val="left" w:pos="680"/>
           <w:tab w:val="left" w:pos="1021"/>
           <w:tab w:val="left" w:pos="1361"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="3402"/>
         </w:tabs>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="003D4303" w:rsidR="00D46903" w:rsidP="00D46903" w:rsidRDefault="00D46903" w14:paraId="0F8EA197" w14:textId="16089596">
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F147C1" w:rsidR="00C0540F" w:rsidP="00F147C1" w:rsidRDefault="00C0540F" w14:paraId="0388FA48" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="340"/>
           <w:tab w:val="left" w:pos="680"/>
           <w:tab w:val="left" w:pos="1021"/>
           <w:tab w:val="left" w:pos="1361"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="3402"/>
         </w:tabs>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003D4303">
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F147C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Het kabinet verwelkomt de </w:t>
       </w:r>
-      <w:r w:rsidRPr="003D4303">
-        <w:rPr>
+      <w:r w:rsidRPr="00F147C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="003D4303">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lefkosia verklaring </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F147C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>en blijft zich hiermee inzetten om deze uitdagingen aan te pakken en zo een veerkrachtige, duurzame en inclusieve scheepvaartsector tot stand te brengen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003D4303" w:rsidR="00C964BB" w:rsidP="009D4D29" w:rsidRDefault="00C964BB" w14:paraId="5D29C713" w14:textId="26C1F299">
+    <w:p w:rsidRPr="00F147C1" w:rsidR="00C0540F" w:rsidP="00F147C1" w:rsidRDefault="00C0540F" w14:paraId="38F63F60" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="340"/>
           <w:tab w:val="left" w:pos="680"/>
           <w:tab w:val="left" w:pos="1021"/>
           <w:tab w:val="left" w:pos="1361"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="3402"/>
         </w:tabs>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...8 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId19"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F147C1" w:rsidR="00217BEA" w:rsidP="00F147C1" w:rsidRDefault="00217BEA" w14:paraId="59EA0796" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00F147C1" w:rsidR="00217BEA" w:rsidSect="00697F2A">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="2948" w:right="2777" w:bottom="1020" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
+      <w:docGrid w:linePitch="326"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4E92AF40" w14:textId="77777777" w:rsidR="00F56213" w:rsidRDefault="00F56213">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="78D1FEC6" w14:textId="77777777" w:rsidR="00C0540F" w:rsidRDefault="00C0540F" w:rsidP="00C0540F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5292AC97" w14:textId="77777777" w:rsidR="00F56213" w:rsidRDefault="00F56213">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="3316FB6A" w14:textId="77777777" w:rsidR="00C0540F" w:rsidRDefault="00C0540F" w:rsidP="00C0540F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...3 lines deleted...]
-    <w:family w:val="roman"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos">
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...12 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A10006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Verdana"/>
+    <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
-    <w:altName w:val="Cambria"/>
+    <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos Display">
-[...4 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="2EBAC992" w14:textId="77777777" w:rsidR="00453865" w:rsidRDefault="00453865">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1366EFBB" w14:textId="77777777" w:rsidR="00C0540F" w:rsidRPr="00C0540F" w:rsidRDefault="00C0540F" w:rsidP="00C0540F">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="2C0A9132" w14:textId="77777777" w:rsidR="00453865" w:rsidRDefault="00453865">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0EB3D48E" w14:textId="77777777" w:rsidR="00C0540F" w:rsidRPr="00C0540F" w:rsidRDefault="00C0540F" w:rsidP="00C0540F">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="06A32B7F" w14:textId="77777777" w:rsidR="00453865" w:rsidRDefault="00453865">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="54F8AD41" w14:textId="77777777" w:rsidR="00C0540F" w:rsidRPr="00C0540F" w:rsidRDefault="00C0540F" w:rsidP="00C0540F">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="387AD891" w14:textId="77777777" w:rsidR="00F56213" w:rsidRDefault="00F56213">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="6944C274" w14:textId="77777777" w:rsidR="00C0540F" w:rsidRDefault="00C0540F" w:rsidP="00C0540F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4C43223A" w14:textId="77777777" w:rsidR="00F56213" w:rsidRDefault="00F56213">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="1F50745E" w14:textId="77777777" w:rsidR="00C0540F" w:rsidRDefault="00C0540F" w:rsidP="00C0540F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationNotice" w:id="1">
-[...3 lines deleted...]
-      </w:pPr>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="40063999" w14:textId="77777777" w:rsidR="00C0540F" w:rsidRPr="00F147C1" w:rsidRDefault="00C0540F" w:rsidP="00C0540F">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F147C1">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00F147C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F147C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>The future of European competitiveness.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F147C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Mario Draghi (2024)</w:t>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="6EFE3F30" w14:textId="0BE5EDA1" w:rsidR="008B7B3C" w:rsidRPr="008B7B3C" w:rsidRDefault="008B7B3C">
-[...4 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="49DC74C7" w14:textId="77777777" w:rsidR="00C0540F" w:rsidRPr="00F147C1" w:rsidRDefault="00C0540F" w:rsidP="00C0540F">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B7B3C">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00F147C1">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="008B7B3C">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00F147C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B7B3C">
-        <w:rPr>
+      <w:r w:rsidRPr="00F147C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>The future of European competitiveness.</w:t>
-[...4 lines deleted...]
-          <w:szCs w:val="16"/>
+        <w:t>Strengthening Europe’s civil and military preparedness and readiness</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F147C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Mario Draghi (2024)</w:t>
+        <w:t>. Special Adviser Niinistö (2024)</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="202E9B74" w14:textId="2584EE01" w:rsidR="008B7B3C" w:rsidRPr="008B7B3C" w:rsidRDefault="008B7B3C">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="2978DA19" w14:textId="77777777" w:rsidR="00C0540F" w:rsidRPr="00F147C1" w:rsidRDefault="00C0540F" w:rsidP="00C0540F">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B7B3C">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00F147C1">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="008B7B3C">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00F147C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B7B3C">
-        <w:rPr>
+      <w:r w:rsidRPr="00F147C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>No guts, no Hollands Glorie!</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F147C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F147C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Strengthening Europe’s civil and military preparedness and readiness</w:t>
-[...4 lines deleted...]
-          <w:szCs w:val="16"/>
+        <w:t xml:space="preserve">Sectoragenda maritieme maakindustrie. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F147C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>. Special Adviser Niinistö (2024)</w:t>
+        <w:t xml:space="preserve">Rijksregiebureau Maritieme Maakindustrie (2023). </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="1AF08090" w14:textId="77777777" w:rsidR="00B84BFD" w:rsidRPr="008B7B3C" w:rsidRDefault="00B84BFD" w:rsidP="00B84BFD">
-[...4 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="1C53C8D3" w14:textId="77777777" w:rsidR="00C0540F" w:rsidRPr="00F147C1" w:rsidRDefault="00C0540F" w:rsidP="00C0540F">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F147C1">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00F147C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-      </w:pPr>
-[...93 lines deleted...]
-          <w:szCs w:val="16"/>
+        <w:t xml:space="preserve"> Renew Europe position paper. Europe starts at sea: future-proofing Europe’s ports, industry and waterborne economy. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F147C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Brussels, march 2026. </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="00EB4916">
+        <w:r w:rsidRPr="00F147C1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>RE Position Paper European Ports.pdf | Ontwikkeld door Box</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00EB4916">
+      <w:r w:rsidRPr="00F147C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="5">
+    <w:p w14:paraId="554C1507" w14:textId="797C0AD9" w:rsidR="00C0540F" w:rsidRPr="00F147C1" w:rsidRDefault="00C0540F" w:rsidP="00C0540F">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F147C1">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00F147C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 2022/23, 36 200 XII, nr. 62.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="421026F8" w14:textId="77777777" w:rsidR="00B84BFD" w:rsidRPr="00EB4916" w:rsidRDefault="00B84BFD" w:rsidP="00B84BFD">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="62CF873B" w14:textId="77777777" w:rsidR="00C0540F" w:rsidRPr="00F147C1" w:rsidRDefault="00C0540F" w:rsidP="00C0540F">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F147C1">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00EB4916">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> Kamerstukken II, 2022/23, 36200 XII, nr. 62.</w:t>
+      <w:r w:rsidRPr="00F147C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Idem</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="00B3D4A2" w14:textId="77777777" w:rsidR="00B84BFD" w:rsidRPr="00513FEE" w:rsidRDefault="00B84BFD" w:rsidP="00B84BFD">
-[...4 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="4E83CC88" w14:textId="77777777" w:rsidR="00C0540F" w:rsidRPr="00F147C1" w:rsidRDefault="00C0540F" w:rsidP="00C0540F">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE3C73">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00F147C1">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00513FEE">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00F147C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Idem</w:t>
+        <w:t xml:space="preserve"> Building a comprehensive European port strategy, 2023/2059(INI).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="4D6DCC27" w14:textId="49962605" w:rsidR="00787E07" w:rsidRPr="00787E07" w:rsidRDefault="00787E07">
-[...12 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="314A5F0A" w14:textId="2754FF04" w:rsidR="00C0540F" w:rsidRPr="00F147C1" w:rsidRDefault="00C0540F" w:rsidP="00C0540F">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F147C1">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00787E07">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> Building a comprehensive European port strategy, 2023/2059(INI).</w:t>
+      <w:r w:rsidRPr="00F147C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Fiche: Europa verbinden via hogesnelheidslijnen. Kamerstukken II, 2024-2025, 22 112, nr. 4228.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="137E65F1" w14:textId="33999A03" w:rsidR="009E09B7" w:rsidRPr="00D02698" w:rsidRDefault="009E09B7">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="0D2CD01D" w14:textId="5EF3199B" w:rsidR="00C0540F" w:rsidRPr="00F147C1" w:rsidRDefault="00C0540F" w:rsidP="00C0540F">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F147C1">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00D02698">
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> De Hoop, Vedder 23645-826 (2024) en De Hoop c.s. 29984-1167 (2023).</w:t>
+      <w:r w:rsidRPr="00F147C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De Hoop, Vedder Kamerstuk 23 645, nr. 826 (2024) en De Hoop c.s. Kamerstuk 29 984, nr. 1167 (2023).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="0ABDFCA3" w14:textId="77777777" w:rsidR="00453865" w:rsidRDefault="00453865">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="10CCB284" w14:textId="77777777" w:rsidR="00C0540F" w:rsidRPr="00C0540F" w:rsidRDefault="00C0540F" w:rsidP="00C0540F">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...414 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="69757A4A" w14:textId="77777777" w:rsidR="00C0540F" w:rsidRPr="00C0540F" w:rsidRDefault="00C0540F" w:rsidP="00C0540F">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="195AE345" w14:textId="77777777" w:rsidR="00C00590" w:rsidRDefault="00A227DC">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7BD4E0B0" w14:textId="77777777" w:rsidR="00C0540F" w:rsidRPr="00C0540F" w:rsidRDefault="00C0540F" w:rsidP="00C0540F">
     <w:pPr>
-      <w:spacing w:after="7029" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1420 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...2448 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-[...2 lines deleted...]
-  <w:removeDateAndTime/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="110"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00341C47"/>
-[...516 lines deleted...]
-    <w:rsid w:val="00FF6E91"/>
+    <w:rsidRoot w:val="00C0540F"/>
+    <w:rsid w:val="00217BEA"/>
+    <w:rsid w:val="00596353"/>
+    <w:rsid w:val="00697F2A"/>
+    <w:rsid w:val="008759B0"/>
+    <w:rsid w:val="00945CEF"/>
+    <w:rsid w:val="00C0529C"/>
+    <w:rsid w:val="00C0540F"/>
+    <w:rsid w:val="00F147C1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-[...1 lines deleted...]
-  <w14:docId w14:val="67C797A5"/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="68EA2436"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{C33F7165-BD39-4A34-806E-EF6FD937C82B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...8 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7068,75 +2602,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -7171,55 +2705,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -7282,3765 +2816,917 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C0540F"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="atLeast"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C0540F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C0540F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C0540F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C0540F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C0540F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C0540F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C0540F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C0540F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00C0540F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C0540F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C0540F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C0540F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C0540F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C0540F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C0540F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C0540F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C0540F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C0540F"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00C0540F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C0540F"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00C0540F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C0540F"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00C0540F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C0540F"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C0540F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C0540F"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00C0540F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C0540F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00031B78"/>
+    <w:rsid w:val="00C0540F"/>
     <w:rPr>
       <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Salutation">
-[...103 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevens">
     <w:name w:val="Afzendgegevens"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00C0540F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2267"/>
       </w:tabs>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...3 lines deleted...]
-    <w:next w:val="Normal"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AfzendgegevensKop">
+    <w:name w:val="Afzendgegevens_Kop"/>
+    <w:basedOn w:val="Afzendgegevens"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00C0540F"/>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="OndertekeningArea1">
+    <w:name w:val="Ondertekening_Area1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00C0540F"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
+    <w:name w:val="Referentiegegevens"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00C0540F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="170"/>
       </w:tabs>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-      <w:i/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...4 lines deleted...]
-    <w:next w:val="Normal"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevenskop">
+    <w:name w:val="Referentiegegevens_kop"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00C0540F"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...11 lines deleted...]
-    <w:next w:val="Normal"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Slotzin">
+    <w:name w:val="Slotzin"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00C0540F"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-      <w:i/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
-      <w:sz w:val="13"/>
-[...221 lines deleted...]
-      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...23 lines deleted...]
-    <w:next w:val="Normal"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
+    <w:name w:val="Witregel W1"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00C0540F"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...6 lines deleted...]
-    <w:next w:val="Normal"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="9"/>
+      <w:szCs w:val="9"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1bodytekst">
+    <w:name w:val="Witregel W1 (bodytekst)"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00C0540F"/>
     <w:pPr>
-      <w:spacing w:line="800" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="275937"/>
-[...15 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
-      <w:sz w:val="24"/>
-[...111 lines deleted...]
-      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-      <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
-[...2529 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
-    <w:next w:val="Normal"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00C0540F"/>
     <w:pPr>
-      <w:spacing w:line="270" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
-    </w:rPr>
-[...21 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Header">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00341C47"/>
+    <w:rsid w:val="00C0540F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...7 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Footer">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C0540F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00341C47"/>
+    <w:rsid w:val="00C0540F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...7 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...32 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C0540F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FootnoteTextChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0074146B"/>
+    <w:rsid w:val="00C0540F"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-    </w:rPr>
-[...4 lines deleted...]
-    <w:link w:val="FootnoteText"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="0074146B"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00C0540F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="character" w:styleId="FootnoteReference">
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0074146B"/>
+    <w:rsid w:val="00C0540F"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
-[...17 lines deleted...]
-    <w:rsid w:val="00F22F13"/>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F147C1"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...82 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...275 lines deleted...]
-  <w:relyOnVML/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reneweuropegroup.app.box.com/s/i0sl34j9r7lyb6dmnh1zvzaqxg9bxxgw" TargetMode="External"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -11205,65 +3891,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -11284,169 +3970,99 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>2</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>10736</ap:Characters>
+  <ap:Pages>7</ap:Pages>
+  <ap:Words>1968</ap:Words>
+  <ap:Characters>10830</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>89</ap:Lines>
+  <ap:Lines>90</ap:Lines>
   <ap:Paragraphs>25</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>12594</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>12773</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Identifier">
-[...81 lines deleted...]
-    <vt:lpwstr>0x010100B5E1792C46DB8E4CA127F0252B63C8EA</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
 </Properties>
 </file>