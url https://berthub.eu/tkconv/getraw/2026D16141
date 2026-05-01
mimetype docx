--- v0 (2026-04-08)
+++ v1 (2026-05-01)
@@ -1,2720 +1,854 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00CA47A6" w:rsidR="00F95172" w:rsidRDefault="00A915A5" w14:paraId="15CD976A" w14:textId="178F18DD">
-      <w:r w:rsidRPr="00CA47A6">
+    <w:p w:rsidRPr="00664934" w:rsidR="00664934" w:rsidRDefault="00690B65" w14:paraId="3B66D508" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00664934">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>24587</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00664934" w:rsidR="00664934">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00664934" w:rsidR="00664934">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00664934" w:rsidR="00664934">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Justitiële Inrichtingen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00664934" w:rsidR="00664934" w:rsidP="004474D9" w:rsidRDefault="00664934" w14:paraId="3B9FE4FF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00664934">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00664934">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>1116</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00664934">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00664934">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de staatssecretaris van Justitie en Veiligheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00664934" w:rsidR="00664934" w:rsidP="00690B65" w:rsidRDefault="00664934" w14:paraId="1726127A" w14:textId="042BF916">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00664934">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00664934" w:rsidR="00664934" w:rsidP="00690B65" w:rsidRDefault="00664934" w14:paraId="53189D4B" w14:textId="7FD4B34F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00664934">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 7 april 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00664934" w:rsidR="00690B65" w:rsidP="00690B65" w:rsidRDefault="00690B65" w14:paraId="336C66E1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00664934" w:rsidR="00690B65" w:rsidP="00690B65" w:rsidRDefault="00690B65" w14:paraId="2059441F" w14:textId="3F33706A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00664934">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Op 26 maart jl. informeerde ik uw Kamer over de pilot tablets op cel.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA47A6">
+      <w:r w:rsidRPr="00664934">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="00CA47A6">
-[...48 lines deleted...]
-    <w:p w:rsidRPr="00CA47A6" w:rsidR="00F95172" w:rsidRDefault="00F95172" w14:paraId="1F7D452D" w14:textId="77777777">
+      <w:r w:rsidRPr="00664934">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In de pilot ontvangen gedetineerden voor een bepaald tijdsblok een beveiligde en afgeschermde tablet op cel, ter compensatie van een deel van het dagprogramma. Dit is een mogelijkheid om bij personeelstekorten capaciteit in de lucht te houden. In 2025 is het DJI hiermee gelukt verschillende malen capaciteit inzetbaar te houden en op dit moment blijven 100 plaatsen beschikbaar door het gebruik van tablets. In het tweeminutendebat van 2 april jl. heeft uw Kamer vragen gesteld over het juridisch kader van het dagprogramma en de content op de tablets. In deze brief geef ik hier extra toelichting rover. Daarbij wil ik benadrukken dat ik DJI heb gevraagd de evaluatie versneld op te leveren zodat uw Kamer tijdig een volledig beeld heeft van de pilot en het beoogde vervolg. Begin juni zal ik deze met uw Kamer delen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00664934" w:rsidR="00690B65" w:rsidP="00690B65" w:rsidRDefault="00690B65" w14:paraId="0F712213" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
       <w:bookmarkStart w:name="_Hlk226039573" w:id="0"/>
-    </w:p>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00CA47A6">
+      <w:r w:rsidRPr="00664934">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Het bieden van een dagprogramma aan gedetineerden is verplicht en belangrijk om rust, orde en veiligheid in de inrichtingen te houden. Wet- en regelgeving stelt eisen aan de invulling en uren van het dagprogramma. De Penitentiaire beginselenwet bepaalt bijvoorbeeld het minimum aantal uren luchten, recreatie, bezoek, bellen en sport. Ook vloeit uit de wet de zorgplicht van de directeur voort om arbeid aan te bieden. In de Penitentiaire Maatregel</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA47A6" w:rsidR="00AA63A9">
+      <w:r w:rsidRPr="00664934">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="00CA47A6">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00CA47A6">
+      <w:r w:rsidRPr="00664934">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, welke voortvloeit uit de Penitentiaire beginselenwet, is de minimale hoeveelheid uren van het totale dagprogramma vastgelegd. Het reguliere basisprogramma bestaat uit 42,5 uur per week, waarvan ten minste 22,5 uur aan activiteiten en bezoek.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00664934">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidRPr="00CA47A6">
+      <w:r w:rsidRPr="00664934">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Als uitgangspunt geldt verder dat naast de 22,5 aan activiteiten en bezoek, 20 uur arbeid wordt aangeboden. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CA47A6" w:rsidR="00F95172" w:rsidRDefault="00F95172" w14:paraId="082E5DB6" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00CA47A6">
+    <w:p w:rsidRPr="00664934" w:rsidR="00690B65" w:rsidP="00690B65" w:rsidRDefault="00690B65" w14:paraId="419C72BD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00664934">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:footnoteReference w:customMarkFollows="1" w:id="4"/>
-        <w:t xml:space="preserve">In een aantal </w:t>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00CA47A6">
+        <w:t xml:space="preserve">In een aantal penitentiaire inrichtingen met personeelskrapte is het niet mogelijk het basisprogramma te bieden dat volgt uit wet- en regelgeving. Dat leidt tot het dilemma om schaarse capaciteit uit de sterkte te halen of de capaciteit in stand te </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00664934">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>houden en concessies te doen aan het basisprogramma. Wanneer het basisprogramma niet kan worden aangeboden, dient de directeur deze vanuit zorgplicht te compenseren met in beginsel activiteiten buiten cel.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00664934">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
-      <w:r w:rsidRPr="00CA47A6">
-[...4 lines deleted...]
-        <w:t>wordt deze compensatie geboden door een aanbod van e-</w:t>
+      <w:r w:rsidRPr="00664934">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In de pilot wordt deze compensatie geboden door een aanbod van e-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00CA47A6">
+      <w:r w:rsidRPr="00664934">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>learnings</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00CA47A6">
-[...12 lines deleted...]
-        <w:t xml:space="preserve">verstrekt voor de duur van het gemiste basisprogramma, gemiddeld 4 tot 8 uren per week. </w:t>
+      <w:r w:rsidRPr="00664934">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, e-boeken, documentaires en entertainment op tablets. De tablets worden over het algemeen verstrekt voor de duur van het gemiste basisprogramma, gemiddeld 4 tot 8 uren per week. </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="00CA47A6">
-[...71 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00664934">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tijdens die uren zijn gedetineerden op cel en is minder personeel nodig. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00664934" w:rsidR="00690B65" w:rsidP="00690B65" w:rsidRDefault="00690B65" w14:paraId="287CCB17" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00664934">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bij het vormgeven van de pilot is door een groep penitentiaire experts een afweging gemaakt welke content er op de tablets moet staan om te kunnen volstaan als compensatie voor het ontbrekende dagprogramma. Omdat de inzet van tablets niet wettelijk is geregeld, is er een vertaalslag gemaakt van de onderdelen die een dagprogramma moet bevatten volgens wet- en regelgeving (zoals educatie en recreatie) naar het aanbod op een tablet. DJI schat in dat het gevarieerde aanbod op de tablets een compensatie biedt voor de wettelijke uren aan regulier dagprogramma die gemist worden wegens personeelskrapte. Hierbij is dus enerzijds gekeken naar de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00664934">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>minimale uren</w:t>
       </w:r>
-      <w:r w:rsidR="001B4E24">
-[...20 lines deleted...]
-      <w:r w:rsidR="001B4E24">
+      <w:r w:rsidRPr="00664934">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> die wet- en regelgeving stelt aan het dagprogramma en de verschillende onderdelen hierin, zoals de uren betreffende deelname aan recreatieve activiteiten.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00664934">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
-      <w:r w:rsidR="007A1D61">
-[...13 lines deleted...]
-          <w:rFonts w:cs="Segoe UI"/>
+      <w:r w:rsidRPr="00664934">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Anderzijds moet er ook </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00664934">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">inhoudelijke </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA47A6" w:rsidR="007A1D61">
-[...78 lines deleted...]
-        <w:t xml:space="preserve">de uitkomst hiervan met u delen. Als dan blijkt dat er nog ruimte zit om te versoberen, dan ga ik daar graag met uw kamer over in gesprek. </w:t>
+      <w:r w:rsidRPr="00664934">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">compensatie plaatsvinden voor bij wet voorgeschreven onderdelen zoals het volgen van onderwijs, het deelnemen aan educatieve activiteiten en recreatie. Ondanks dat de inschatting op dit moment is dat de huidige content het minimaal noodzakelijke is of daar tegen aan zit, zal ik in de evaluatie van de pilot nog een keer kritisch naar deze vertaalslag kijken om te zorgen dat deze doelmatig, sober en toereikend is en de uitkomst hiervan met u delen. Als dan blijkt dat er nog ruimte zit om te versoberen, dan ga ik daar graag met uw kamer over in gesprek. </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk226388744" w:id="1"/>
-      <w:r w:rsidRPr="0023534D" w:rsidR="0023534D">
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> zou een uitkomst van de evaluatie bijvoorbeeld kunnen zijn om deze content te verwijderen. </w:t>
+      <w:r w:rsidRPr="00664934">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gezien de discussie over soft erotische content en de definitie daarvan zou een uitkomst van de evaluatie bijvoorbeeld kunnen zijn om deze content te verwijderen. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w:rsidRPr="00CA47A6" w:rsidR="00F95172" w:rsidRDefault="00F95172" w14:paraId="5DDEAA39" w14:textId="77777777"/>
-[...113 lines deleted...]
-      <w:r w:rsidRPr="00CA47A6">
+    <w:p w:rsidRPr="00664934" w:rsidR="00690B65" w:rsidP="00690B65" w:rsidRDefault="00690B65" w14:paraId="3887985A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00664934">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ik heb blijvend aandacht voor een veilige en verantwoorde manier van werken voor het personeel van DJI en voor de samenleving. Door de personele tekorten wordt veel van het personeel van DJI gevraagd. Denk daarbij aan overwerk en het uitstellen van opleidingen. Daarnaast leidt het schrappen van onderdelen van het dagprogramma tot extra spanningen tussen gedetineerden en het personeel. Het uit de sterkte nemen van capaciteit en het daarmee nog verder onder druk zetten van de tenuitvoerlegging van opgelegde straffen en maatregelen acht ik vanuit oogpunt van slachtoffers en samenleving evenzeer onwenselijk. Dit maakt de pilot tablets op cel urgent. Daarnaast past deze pilot in een wereld die in hoog tempo digitaliseert. Op internationaal gebiedt gaat dit al veel verder: bijvoorbeeld in Estland zijn veel </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00664934">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Zoals ik u reeds heb toegezegd ontvangt u de evaluatie van de pilot</w:t>
-[...27 lines deleted...]
-    <w:sectPr w:rsidRPr="00CA47A6" w:rsidR="00F95172">
+        <w:t>voorzieningen digitaal en in de Verenigde Staten kunnen gedetineerden videobellen op een tablet op cel. In Nederland zetten we met deze pilot beperkt in op digitalisering en zijn de ervaringen die we opdoen, ook in het licht van toekomstige (personeel besparende) oplossingen op tablets, waardevol. Mocht de Kamer beslissen de pilot te beëindigen, dan vind ik het belangrijk op te merken dat bij een aantal inrichtingen er geen andere keuze is dan plekken uit de sterkte te halen. Het is zeer aannemelijk dat dan andere maatregelen snel uitgebreid moeten worden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00664934" w:rsidR="00690B65" w:rsidP="00690B65" w:rsidRDefault="00690B65" w14:paraId="61788312" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00664934">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zoals ik u reeds heb toegezegd ontvangt u de evaluatie van de pilot begin juni. Graag ga ik dan met uw Kamer in gesprek over het vervolg van de pilot. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00664934" w:rsidR="00690B65" w:rsidP="00690B65" w:rsidRDefault="00690B65" w14:paraId="67492553" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00664934" w:rsidR="00690B65" w:rsidP="00690B65" w:rsidRDefault="00690B65" w14:paraId="7C29CE8B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00664934" w:rsidR="00690B65" w:rsidP="00664934" w:rsidRDefault="00690B65" w14:paraId="6AE5B230" w14:textId="6420177A">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00664934">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00664934" w:rsidR="00664934">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00664934">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">taatssecretaris van Justitie en Veiligheid, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00664934" w:rsidR="00690B65" w:rsidP="00664934" w:rsidRDefault="00664934" w14:paraId="47DFBAEF" w14:textId="60310AB7">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00664934">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">K.T. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00664934" w:rsidR="00690B65">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van Bruggen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00664934" w:rsidR="00FE0FA3" w:rsidRDefault="00FE0FA3" w14:paraId="6D134D72" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00664934" w:rsidR="00FE0FA3" w:rsidSect="009C46E8">
       <w:headerReference w:type="even" r:id="rId9"/>
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="even" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="3764" w:right="2777" w:bottom="1077" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
+      <w:docGrid w:linePitch="299"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0D0B7AF8" w14:textId="77777777" w:rsidR="00787598" w:rsidRDefault="00787598">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="1D961350" w14:textId="77777777" w:rsidR="00690B65" w:rsidRDefault="00690B65" w:rsidP="00690B65">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="22E8C5C5" w14:textId="77777777" w:rsidR="00787598" w:rsidRDefault="00787598">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="51A24B78" w14:textId="77777777" w:rsidR="00690B65" w:rsidRDefault="00690B65" w:rsidP="00690B65">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="DejaVu Sans">
+    <w:altName w:val="Arial"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Lohit Hindi">
+    <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="DejaVu Sans">
-[...47 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2DA7D7D3" w14:textId="77777777" w:rsidR="00335307" w:rsidRDefault="00335307">
+  <w:p w14:paraId="5EBDBA60" w14:textId="77777777" w:rsidR="00690B65" w:rsidRPr="00690B65" w:rsidRDefault="00690B65" w:rsidP="00690B65">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3C360181" w14:textId="77777777" w:rsidR="00335307" w:rsidRDefault="00335307">
+  <w:p w14:paraId="3C7CFA4A" w14:textId="77777777" w:rsidR="00690B65" w:rsidRPr="00690B65" w:rsidRDefault="00690B65" w:rsidP="00690B65">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1D88EFD4" w14:textId="77777777" w:rsidR="00335307" w:rsidRDefault="00335307">
+  <w:p w14:paraId="4B16FDB6" w14:textId="77777777" w:rsidR="00690B65" w:rsidRPr="00690B65" w:rsidRDefault="00690B65" w:rsidP="00690B65">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="27C9A8A3" w14:textId="77777777" w:rsidR="00787598" w:rsidRDefault="00787598">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="601681F7" w14:textId="77777777" w:rsidR="00690B65" w:rsidRDefault="00690B65" w:rsidP="00690B65">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="74F3EF9A" w14:textId="77777777" w:rsidR="00787598" w:rsidRDefault="00787598">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="320198AF" w14:textId="77777777" w:rsidR="00690B65" w:rsidRDefault="00690B65" w:rsidP="00690B65">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="078494AC" w14:textId="4160AEE3" w:rsidR="00F95172" w:rsidRPr="007C1CC7" w:rsidRDefault="00A915A5">
+    <w:p w14:paraId="063988DD" w14:textId="77777777" w:rsidR="00690B65" w:rsidRPr="00664934" w:rsidRDefault="00690B65" w:rsidP="00690B65">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="007C1CC7">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00664934">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="007C1CC7">
-[...37 lines deleted...]
-        <w:t xml:space="preserve">voortgangsrapportages over de capaciteit bij DJI. </w:t>
+      <w:r w:rsidRPr="00664934">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 2025 – 2026, 24 587, nr. 1094. Daarnaast is uw Kamer eerder op verschillende momenten geïnformeerd over de pilot in de periodieke voortgangsrapportages over de capaciteit bij DJI. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="3F6A81EB" w14:textId="77777777" w:rsidR="00AA63A9" w:rsidRPr="007C1CC7" w:rsidRDefault="00AA63A9" w:rsidP="00AA63A9">
+    <w:p w14:paraId="68444B84" w14:textId="77777777" w:rsidR="00690B65" w:rsidRPr="00664934" w:rsidRDefault="00690B65" w:rsidP="00690B65">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="007C1CC7">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00664934">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="007C1CC7">
+      <w:r w:rsidRPr="00664934">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C1CC7">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00664934">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Artikel 3 Penitentiaire Maatregel.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="48CC6B5E" w14:textId="3F204E75" w:rsidR="00F95172" w:rsidRPr="007C1CC7" w:rsidRDefault="00A915A5">
+    <w:p w14:paraId="1F1200DD" w14:textId="77777777" w:rsidR="00690B65" w:rsidRPr="00664934" w:rsidRDefault="00690B65" w:rsidP="00690B65">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="007C1CC7">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00664934">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="007C1CC7">
-[...13 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00664934">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Voor gedetineerden in het plusprogramma geldt een plusprogramma van ten minste 59 uur per week, waarvan tenminste 28 uur aan activiteiten en bezoek.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="653FCBD7" w14:textId="77777777" w:rsidR="002F0429" w:rsidRPr="007C1CC7" w:rsidRDefault="002F0429">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="10B7E612" w14:textId="77777777" w:rsidR="00690B65" w:rsidRPr="00664934" w:rsidRDefault="00690B65" w:rsidP="00690B65">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="5B7BD703" w14:textId="77777777" w:rsidR="00F95172" w:rsidRPr="00CA47A6" w:rsidRDefault="00A915A5">
+    <w:p w14:paraId="7A01F476" w14:textId="77777777" w:rsidR="00690B65" w:rsidRPr="00664934" w:rsidRDefault="00690B65" w:rsidP="00690B65">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="007C1CC7">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00664934">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="007C1CC7">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00664934">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Dit volgt uit artikel 3 Penitentiaire Maatregel.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="4EDFA95B" w14:textId="4A799A9F" w:rsidR="001B4E24" w:rsidRPr="00D1553C" w:rsidRDefault="001B4E24">
+    <w:p w14:paraId="380C4E5A" w14:textId="77777777" w:rsidR="00690B65" w:rsidRPr="00664934" w:rsidRDefault="00690B65" w:rsidP="00690B65">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00D1553C">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00664934">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00D1553C">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00664934">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Artikel 49 lid 2 Penitentiaire beginselwet. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4C7A35F6" w14:textId="77777777" w:rsidR="00335307" w:rsidRDefault="00335307">
+  <w:p w14:paraId="6A8957AA" w14:textId="77777777" w:rsidR="00690B65" w:rsidRPr="00690B65" w:rsidRDefault="00690B65" w:rsidP="00690B65">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6C1CD85E" w14:textId="77777777" w:rsidR="00F95172" w:rsidRDefault="00335307">
-[...177 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="1D35AC76" w14:textId="77777777" w:rsidR="00690B65" w:rsidRPr="00690B65" w:rsidRDefault="00690B65" w:rsidP="00690B65">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4D3C3C7F" w14:textId="77777777" w:rsidR="00F95172" w:rsidRDefault="00335307">
-[...457 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="4652E5BA" w14:textId="77777777" w:rsidR="00690B65" w:rsidRPr="00690B65" w:rsidRDefault="00690B65" w:rsidP="00690B65">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
-</file>
-[...815 lines deleted...]
-</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-  <w:removeDateAndTime/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
-    <o:shapelayout v:ext="edit">
-[...1 lines deleted...]
-    </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00371FB8"/>
-[...207 lines deleted...]
-    <w:rsid w:val="00FF4FDD"/>
+    <w:rsidRoot w:val="00690B65"/>
+    <w:rsid w:val="0006799C"/>
+    <w:rsid w:val="002302ED"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="00664934"/>
+    <w:rsid w:val="00690B65"/>
+    <w:rsid w:val="00786FDE"/>
+    <w:rsid w:val="00852BA0"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="009C46E8"/>
+    <w:rsid w:val="00D22CD4"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="28BA7A31"/>
+  <w14:docId w14:val="1E4DDF7A"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{7FC13FD1-040D-4F52-8E48-B13F48EF4AA3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2723,77 +857,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2818,75 +952,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -2921,55 +1055,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -3041,1056 +1175,776 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240"/>
+    <w:rsid w:val="00690B65"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+    <w:rsid w:val="00690B65"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...4 lines deleted...]
-      <w:ind w:left="-1120"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00690B65"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00690B65"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00690B65"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00690B65"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00690B65"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00690B65"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00690B65"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...8 lines deleted...]
-    <w:name w:val="Agendapunt"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00690B65"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00690B65"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00690B65"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00690B65"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00690B65"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00690B65"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00690B65"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00690B65"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00690B65"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...217 lines deleted...]
-    <w:uiPriority w:val="3"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:pPr>
-[...41 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00690B65"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00690B65"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...8 lines deleted...]
-    <w:name w:val="Pagina-einde Kop 1"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00690B65"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00690B65"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00690B65"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00690B65"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00690B65"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00690B65"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00690B65"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00690B65"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00690B65"/>
     <w:rPr>
       <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
     <w:name w:val="Referentiegegevens"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00690B65"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensbold">
     <w:name w:val="Referentiegegevens bold"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00690B65"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...214 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Referentiegegevens"/>
     <w:next w:val="Referentiegegevens"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00690B65"/>
     <w:pPr>
       <w:spacing w:line="140" w:lineRule="exact"/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00690B65"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00690B65"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
-    </w:rPr>
-[...7 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00690B65"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
-    </w:rPr>
-[...64 lines deleted...]
-      <w:color w:val="000000"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A719FF"/>
-[...8 lines deleted...]
-      <w:kern w:val="2"/>
+    <w:rsid w:val="00690B65"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="en-US"/>
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00A719FF"/>
-[...4 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
+    <w:rsid w:val="00690B65"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A719FF"/>
+    <w:rsid w:val="00690B65"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00657B4B"/>
+    <w:rsid w:val="00690B65"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-    </w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00657B4B"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00690B65"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...41 lines deleted...]
-    </w:rPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00664934"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...130 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -4147,51 +2001,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -4255,65 +2109,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -4334,85 +2188,97 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>3</ap:Pages>
-  <ap:Words>870</ap:Words>
-[...2 lines deleted...]
-  <ap:Lines>39</ap:Lines>
+  <ap:Words>896</ap:Words>
+  <ap:Characters>4930</ap:Characters>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:Lines>41</ap:Lines>
   <ap:Paragraphs>11</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:HeadingPairs>
+    <vt:vector baseType="variant" size="2">
+      <vt:variant>
+        <vt:lpstr>Titel</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </ap:HeadingPairs>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="1">
+      <vt:lpstr/>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>5646</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>5815</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>