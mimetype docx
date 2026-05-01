--- v0 (2026-04-08)
+++ v1 (2026-05-01)
@@ -1,13847 +1,5871 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:tbl>
-[...600 lines deleted...]
-      <w:r w:rsidR="004C6300">
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00783CD9" w:rsidP="00783CD9" w:rsidRDefault="00783CD9" w14:paraId="7440B8F9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>36 592</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> =  \* MERGEFORMAT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Defensienota 2024 - Sterk, slim en samen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00783CD9" w:rsidP="00783CD9" w:rsidRDefault="00783CD9" w14:paraId="720528BB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00783CD9" w:rsidP="00783CD9" w:rsidRDefault="00783CD9" w14:paraId="4AF88CF0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00783CD9" w:rsidP="00783CD9" w:rsidRDefault="00783CD9" w14:paraId="3C43A888" w14:textId="5F10ADD1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Nr. 61</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>LIJST VAN VRAGEN EN ANTWOORDEN</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00783CD9" w:rsidP="00783CD9" w:rsidRDefault="00783CD9" w14:paraId="0AA53EFA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Vastgesteld 7 april 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00783CD9" w:rsidP="00783CD9" w:rsidRDefault="00783CD9" w14:paraId="006DC0EF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00783CD9" w:rsidP="00783CD9" w:rsidRDefault="00783CD9" w14:paraId="0D8F4893" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00783CD9" w:rsidP="00783CD9" w:rsidRDefault="00783CD9" w14:paraId="4CDFE846" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De vaste commissie voor Defensie heeft een aantal vragen voorgelegd aan de staatssecretaris van Defensie over de brief van 19 maart 2026 inzake Nederlandse deelname aan een Amerikaans kennis- en innovatieprogramma voor Collaborative Combat Aircraft (Kamerstuk 36592, nr. 60). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00783CD9" w:rsidP="00783CD9" w:rsidRDefault="00783CD9" w14:paraId="44DEA59A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De staatssecretaris heeft deze vragen beantwoord bij brief van 7 april 2026. Vragen en antwoorden zijn hierna afgedrukt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00783CD9" w:rsidP="00783CD9" w:rsidRDefault="00783CD9" w14:paraId="2C83D0C6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00783CD9" w:rsidP="00783CD9" w:rsidRDefault="00783CD9" w14:paraId="57ED0EE0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De voorzitter van de commissie, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00783CD9" w:rsidP="00783CD9" w:rsidRDefault="00783CD9" w14:paraId="3C608423" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Paternotte</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00783CD9" w:rsidP="00783CD9" w:rsidRDefault="00783CD9" w14:paraId="5DBA079B" w14:textId="386424D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00783CD9" w:rsidP="00783CD9" w:rsidRDefault="00783CD9" w14:paraId="44C2BDCB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Adjunct-griffier van de commissie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00783CD9" w:rsidP="00783CD9" w:rsidRDefault="00783CD9" w14:paraId="7DF7F194" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Manten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="686E48CF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="1FE7F005" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="5920B591" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Vraag 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="56E263C0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Wat staat er in de letter of acceptance?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="4619A20E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="606ABCBD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Antwoord: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="79D78DB3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>De Letter Of Acceptance (LOA) is onderdeel van het Foreign Military Sales (FMS) proces met een vaste structuur. In de LOA staan de afspraken tussen de Amerikaanse regering en Defensie voor het gebruik van kennis en data over Collaborative Combat Aircraft (CCA), de kosten van deelname aan het programma, wanneer de afspraken ingaan en wanneer de betalingen gedaan moeten zijn. Overige onderwerpen zijn garanties, financiële voorwaarden, risico’s en eventuele afhandelingen van disputen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="5D641392" w14:textId="1F716B5F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="634FB881" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Vraag 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="04661F5C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Welk commitment geeft Nederland aan het CCA-programma, nu en in de toekomst, bij het tekenen van de letter of acceptance?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="5CCDAE83" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="59ACCA3B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Antwoord: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="54D70FD3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Defensie gaat met het tekenen van de LOA een eenmalige verplichting aan richting de Amerikaanse overheid in de bandbreedte 50-100 miljoen. Daarmee krijgen Defensie en betrokken kennisinstellingen TNO en NLR als deelnemer aan het programma kennis en toegang tot data van CCA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="5986FC0D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="2A8055DE" w14:textId="589C4EF1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Noot: De standaard voor rapportage van bandbreedtes vanuit Defensie is op 23 april 2024 gewijzigd naar 50-250 miljoen euro. Zie Kamerstuk 27830, nr. 431. In de brief van de Staatssecretaris van 19 maart 2026, Kamerstuk 36592 nr.60, is abusievelijke de voorheen geldende bandbreedte van 50-100 miljoen euro vermeld.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00783CD9" w:rsidP="00054564" w:rsidRDefault="00783CD9" w14:paraId="63F82C12" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="37D42F1D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Vraag 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="622042FA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Wat is de looptijd van het kennis- en innovatieprogramma?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="0AB649B0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="0E35A8C0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Antwoord: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="3B978FFD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Het Nederlandse Concept Development &amp; Experimentation (CD&amp;E)-project MOBIUS is ingegaan op 1 februari 2026 en loopt tot eind 2030. Een van de onderdelen van dit CD&amp;E-project is deelname aan opportune kennis- en innovatieprogramma’s, waarbij het Amerikaanse CCA-programma zich hier als eerste voor leent. De vaststelling van de duur van het CCA programma is onderdeel van de Project Arrangement die medio 2026 afgestemd wordt voor de duur van tenminste het MOBIUS-project. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="407BA644" w14:textId="5615B7A1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="62A651DF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Vraag 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="219FC9AE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Wat is uw toetsingskader geweest om dit programma aan te gaan en welke criteria heeft u daarbij gehandhaafd?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="0A08E0BF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="11A2AC46" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Antwoord: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="28B7A557" w14:textId="19B9AE12">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>In de Maatregelennota naar aanleiding van de Defensienota 2024 ‘Sterk, slim en samen’ is een maatregel opgenomen voor concept development and experimentation op het terrein van Autonomous Collaborative Platforms (ACP’s). Hieraan wordt onder meer uitvoering gegeven met het programma MOBIUS, met als doel om gedurende het programma kennis te vergaren. Met de op te bouwen kennis kan nader advies worden uitgebracht over het al dan niet overgaan tot verwerving en implementatie van ACP’s. Deze brede theoretische en praktische kennisbasis wordt in samenwerking met de Nederlandse kennisinstellingen en industrie opgebouwd en sluit aan bij de doelstelling uit de Defensie Strategie voor Industrie en Innovatie 2025-2029, Kamerstuk 31125, nr. 134 om innovatie te versterken op 5 NLD-gebieden, waaronder intelligente systemen die gebruik maken van AI en autonomie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="284EBF04" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="36F537A7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Vraag 5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="7864D7E8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>In hoeverre zullen de vergaarde kennis en onderzoeksresultaten uit dit programma intellectueel eigendom zijn van de Nederlandse overheid?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="75DE0557" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="617FCB25" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Antwoord: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="7EA1440C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Het programma deelt de experimentele data en analyses voor CCA met Nederland. Op grond van de LOA worden nadere samenwerkingsafspraken, onder andere op gebied van intellectueel eigendom, nog uitgewerkt in de Project Arrangement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="0BBC78FF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="587A9332" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Vraag 6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="716DC6B8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Op welke manier zullen de vergaarde kennis en onderzoeksresultaten later gebruikt kunnen en mogen worden ter bevordering van een Europees alternatief?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="1B6D6DB8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="5016DC79" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Antwoord: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="1814E361" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De opgebouwde kennis stelt Defensie in staat om beter geïnformeerde keuzes te maken voor toekomstige aanschaf van CCA van welke fabrikant dan ook. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="7463B669" w14:textId="5B92896F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="3059C07F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Vraag 7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="7E3AA6C5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Op welke manier wordt het genoemde budget van 50 - 100 miljoen euro precies gebruikt?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="2B1CBD38" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="0893C552" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Antwoord: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="28058234" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Om als partner in het Amerikaanse programma deel te nemen betaalt Defensie een buy-in Fee in de vorm van een financiële bijdrage. Defensie en betrokken kennisinstellingen TNO en NLR krijgen als deelnemer aan het programma kennis en toegang tot data over CCA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="7660CD32" w14:textId="23F31C72">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="7AACDBDD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Vraag 8</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="547BB248" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Hoeveel testtoestellen zullen er via dit programma aangeschaft worden? Wat is de prijs per toestel?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="28735DE2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="6CE565E4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Antwoord: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="3782BDE9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Door Defensie worden geen testtoestellen aangeschaft, maar wordt toegang verkregen tot het Amerikaanse CCA-programma.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="2DBC64A5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="2F6DCEFB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Oorspronkelijk, voorafgaand aan het ondertekenen van de LOI op 16 oktober 2025 ging Defensie er vanuit dat deelname aan het onderzoeksprogramma mogelijk was door middel van aanschaf van twee testtoestellen. Dit bleek anders, zoals ook in de Letter of Acceptance is verwoord. Er is door de Verenigde Staten gevraagd om een financiële bijdrage ter hoogte van de aankoop van twee testtoestellen voor deelname aan het CCA programma, waarna Nederland de beschikking krijgt over testdata en analyses. Alle testtoestellen blijven eigendom van de Amerikaanse regering. De prijs en het aantal toestellen in het Amerikaanse CCA-programma is (commercieel) vertrouwelijk informatie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="22AA4023" w14:textId="64A04577">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="786B4718" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Vraag 9</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="46934F64" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Op basis van welke gronden kan de Nederlandse overheid nog uit het project stappen? Welke afspraken zijn daaromtrent gemaakt en welke kosten zijn daarmee gemoeid?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="1C5989EB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="320CC700" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Antwoord: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="2F3B218B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Na ondertekening van de LOA zullen nadere afspraken gemaakt worden over de inrichting van de Nederlandse deelname via een Project Arrangement. Volgens de LOA is het mogelijk om uit het programma te stappen met inachtneming van annuleringskosten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00783CD9" w:rsidP="00054564" w:rsidRDefault="00783CD9" w14:paraId="46E1EF25" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="0A82A379" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Vraag 10</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="50C6017E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Zijn er derde partijen betrokken bij dit programma en, zo ja, welke partijen zijn dat?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="573422E0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="062ADEFE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Antwoord:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="35B9742A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De direct betrokken industriepartijen bij de eerste fase van het Amerikaanse CCA-programma zijn Anduril en General-Atomics, die testvliegtuigen leveren. Daarnaast doen o.a. Boeing, Northrop Grumman, Lockheed-Martin, Shield AI en RTX Collins mee aan de ontwikkelingen van hard- en software voor CCA. De vervolgafspraken over het Amerikaanse CCA-programma zullen verduidelijken met welke partijen de Amerikaanse regering verdere toenadering zoekt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="26AA4A73" w14:textId="54416907">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="6DF6D36C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Vraag 11</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="3119D889" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Hoeveel van het beschikbaar gestelde budget van dit kennis- en innovatieprogramma zal aan Amerikaanse AI-bedrijven besteed worden?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="4794D4D0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="33B50F9F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Antwoord: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="44251B5B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Defensie doet een financiële bijdrage (buy-in fee) voor toegang tot kennis en data in het Amerikaanse CCA-programma. Dit geld wordt gebruikt voor het CCA-programma. Het is nog niet bekend hoeveel geld nodig is voor specifieke software voor semiautonome operaties. Voor Nederland blijft de verklaring over Responsible AI in the Military Domain (REAIM) altijd leidend.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="5E974EAB" w14:textId="351DD356">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="6DB1E370" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Vraag 12</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="5C6F406A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Waarom schrijft u dat de informatievoorziening over de CCA via deze brief een ‘uitzondering’ is?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="3306FEBF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="2E67AFDE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Vraag 13</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="5AD2A041" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Waarom hecht u in deze casus extra waarde aan transparantie?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="5D5AB7D3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="7C4B0E2A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Antwoord: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="666B4C67" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Het is ongebruikelijk om de Kamer vooraf te informeren over R&amp;D-samenwerking die tot stand komt met bondgenoten en partners. Mede door mediaberichtgeving kan de indruk zijn ontstaan dat deelname aan het CCA-programma een ontwikkeltraject betreft zoals de ontwikkeling en verwerving van de F-35. Ik hecht er daarom extra waarde aan de Kamer te informeren over wat dit onderzoeksprogramma behelst en wat met de deelname wordt beoogd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="3D5F0208" w14:textId="50721680">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="00DDB4FE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Vraag 14</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="54751DB5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Hoe verhoudt deze casus zich tot de aangenomen motie van het lid Piri c.s. over elke voorgenomen verwerving van defensiematerieel bij leveranciers van buiten de EU melden aan de Kamer? (Kamerstuk 36800-X, nr. 34)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="2C0193C1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="538E20BD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Antwoord: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="0E8AD365" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>De motie van het lid Piri c.s. verzoekt de regering elke voorgenomen verwerving van defensiematerieel bij leveranciers van buiten de EU voortaan proactief en per geval aan de Kamer te melden voordat onomkeerbare stappen in het verwervings-proces worden gezet. Er is bij de voorgenomen deelname aan het CCA-programma geen sprake van verwerving van defensiematerieel. Het CCA-programma is een Kennis- en Innovatie programma waar de afspraken uit het Defensie Materieel Proces niet van toepassing zijn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="7EDC9045" w14:textId="49D05B91">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="6E97AB50" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Vraag 15</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="4B940CD4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Kunt u toelichten wat er volgens u wel en wat niet binnen de reikwijdte van de motie-Piri valt, dus wanneer de Kamer wel en wanneer niet vooraf wordt geïnformeerd?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="09BD0918" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="34129CA9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Antwoord: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="4910C90C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In de appreciatie van de motie Piri tijdens de Begrotingsbehandeling heb ik aangegeven dat ‘oordeel Kamer’ kan worden gegeven als deze in het licht van het DMP mag worden bezien. In dit kader zal expliciet in DMP-brieven worden vermeld indien materieel buiten de EU wordt aangeschaft. Defensie informeert de Kamer vooraf over alle voorgenomen verwervingen van materieel en wapensysteem gebonden IT boven de financiële ondergrens van € 50 miljoen, in lijn met de afspraken uit het Defensie Materieel Proces (Kamerstuk 27 830, nr. 431 van 23 april 2024). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="23FDC068" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="0148ADFB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Vraag 16</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="5C4714FA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Wat verandert er in de informatievoorziening naar de Tweede Kamer nu de motie-Piri is aangenomen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="2DFCADC3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="51A2E935" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Antwoord: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="71D96826" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>In de DMP-brieven over voorgenomen materieelverwerving wordt expliciet vermeld als verwerving is voorzien bij leveranciers van buiten de EU.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="3C7D681A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="320F6F4F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Vraag 17</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="152DF694" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Wat is de verwachting van de duur van het Amerikaanse CCA-project? Is de verwachting dat dit decennia is? Loopt dit gelijk op met dat van de F-35 (dat tot na 2060 doorloopt)? Zo nee, waarom niet?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="1F594D2E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="3FF2A724" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Antwoord: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="5B02EA37" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Het Amerikaanse programma is onderverdeeld in verschillende fases. Nederland doet mee met de eerste fase. De duur van het totale CCA-programma is nog niet definitief vastgesteld. De duur is niet gekoppeld aan het programma doorontwikkeling van de F-35 dat doorloopt tot 2052.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="19E02D87" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="41DDA600" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Vraag 18</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="6F363207" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Wanneer is het project MOBIUS van start gegaan? Wat is de omvang van dat project (menskracht en budget)? Kunt u aanvullende informatie verstrekken over het project?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="0D2A2331" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="2494D0F7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Antwoord: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="7C21561D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>MOBIUS is gestart op 1 februari 2026 met geld uit de Defensienota 2024. De project omvang voor MOBIUS is 50-250 miljoen euro (conform de nieuwe bandbreedte voor rapportage vanuit Defensie). MOBIUS gebruikt menskracht uit Defensie en ondersteuning van de kennisinstituten en heeft als doelstelling om een brede kennisbasis op te bouwen met betrekking tot het leveren van toekomstige effecten binnen (onbemenste) luchtoperaties. Dit helpt Defensie om de juiste keuzes te maken voor eventuele toekomstige materieelverwerving.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="25F19431" w14:textId="23065FB4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="3FCEE6CE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Vraag 19</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="7F793FDA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Is aan (een van) de landen die onderdeel zijn van het GCAP gevraagd of Nederland als waarnemer of anderszins zou kunnen aansluiten met het oog op de oriëntatie op een CCA-capaciteit? Kijken die landen ook naar compatibiliteit met de F-35, gegeven dat alle drie de landen in dat programma (VK, Italië en Japan) ook F-35-programmapartners zijn?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="69939849" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="5E461FBB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Antwoord: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="433C2266" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het Global Combat Air Program (GCAP) bevindt zich in een conceptstadium met een initiële focus op bemenste zesde generatie systemen. Het programma heeft ons op dit moment geen mogelijkheden geboden tot deelname aan een kennis- en innovatieprogramma. Defensie verkent de mogelijkheden van deelname aan programma’s in de ontwikkeling van onbemenste systemen binnen en buiten Europa middels het MOBIUS project. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="7500783F" w14:textId="350D7963">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="2E11F6E2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Vraag 20</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="02390875" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>In de VS ontwikkelen meerdere fabrikanten verschillende CCA-varianten; op welke van die projecten richt de Nederlandse belangstelling zich?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="61062780" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="44263FC8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Antwoord: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="0A69A3D1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Nederland volgt alle projecten en initiatieven in zowel de VS als daarbuiten op de voet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="11BE3955" w14:textId="312E6A53">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="49AA3264" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Vraag 21</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="215C0F3B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Is het nu genoemde budget van 50-100 miljoen euro bovenop of in plaats van de gesuggereerde uitruil met de aankoop van een zesde extra F-35 toestel, zoals beschreven in uw brief van 19 december jl.? (Kamerstuk 36592, nr. 56)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="63C1094C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="7F8E91A8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Antwoord: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="1B76CD33" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Dit geld komt voort uit bestaand budget uit de Defensienota 2024. De aanschaf van de zesde F-35 staat los van het kennis- en innovatie programma. Beide budgetten zijn gescheiden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="37AAD80C" w14:textId="68BF2B63">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="302F18E1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Vraag 22</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="19DA4562" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uit de via de Woo vrijgegeven documenten omtrent de CCA ontstaat de indruk dat recent reeds getekend is voor de aanschaf van twee CCA-testtoestellen; kunt u dat bevestigen? Zo ja, waarom is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>de Kamer daarover niet geïnformeerd en kunt u daarover alsnog meer informatie verschaffen, zoals welke fabrikant(en) en type(s) het hier betreft? Hoe ziet de verdere planning hieromtrent eruit? Welke verplichtingen is Nederland verder aangegaan? Zo nee, hoe is dan de gang van zaken in december 2025/januari 2026 geweest zoals te lezen in de verstrekte Woo-documenten?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="65A48BAE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="748F6C32" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Antwoord: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="3D36C023" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Zie antwoord vraag 8.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="7875CFDC" w14:textId="12114CBB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="5AB42042" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Vraag 23</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="4B466F33" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Bent u bereid de Letter of Intent concerning Autonomy and Collaborative Combat Aircraft Cooperation, die Nederland en de Verenigde Staten afgelopen oktober ondertekenden, openbaar te maken?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="6824CE98" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Vraag 24</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="6716799A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Kunt u ook de Letter of Acceptance, die u van plan bent 8 april te tekenen, openbaar maken?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="644407B9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="20E92AF0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Antwoord: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="2C20EDCA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ik kan deze LOI en ook de LOA ter vertrouwelijke inzage aanbieden aan de Kamer. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="064F257E" w14:textId="39E14ABA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="254D5DF7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Vraag 25</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="241A8A06" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Kunt u aanvullende informatie verstrekken over het Memorandum of Understanding voor Research, Development, Testing &amp; Evaluation, dat Nederland en de Verenigde Staten medio juni 2025 hebben ondertekend, dan wel dit document delen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="292DD1FC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="5DDD872A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Antwoord:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="16972F33" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>De Memorum of Understanding is een verdrag met vertrouwelijke informatie en kan niet openbaar gedeeld worden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="40FA824E" w14:textId="77B1FB2D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="6565CED0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Vraag 26</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="0DBBF1A9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Welke kennis en toegang krijgen Defensie, TNO en NLR door deelname aan het programma?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="7E3289AD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="73D8B545" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Antwoord: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="5BAF08FB" w14:textId="1E13C67A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Defensie, TNO en NLR krijgen toegang tot experimentele data en kennis. Na ondertekening van de LOA zullen nadere afspraken gemaakt worden over de inrichting van de Nederlandse toegang tot kennis en data middels een Project Arrangement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00881E10" w:rsidP="005348AC" w:rsidRDefault="00881E10" w14:paraId="0132E519" w14:textId="058507F2"/>
-[...314 lines deleted...]
-          <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="64F87B32" w14:textId="70D45D7F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="2B9B0A3A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Vraag 27</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="75E41D79" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Welke typen data over CCA krijgen Defensie, TNO en NLR precies beschikbaar via deelname aan het Amerikaanse programma? Gaat het daarbij om testdata, simulatiegegevens, operationele conceptdata, softwaredata of alleen algemene programmadata?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="4B4B92F5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="2D519F57" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Antwoord: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002739EF" w:rsidR="002739EF" w:rsidP="002739EF" w:rsidRDefault="002739EF" w14:paraId="174B5601" w14:textId="6F676A21">
-[...138 lines deleted...]
-          <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="2F5A9A62" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Zie antwoord vraag 26.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="41E169E8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="09F31B2F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Vraag 28</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="4E669D6F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Blijft de toegang van TNO en NLR tot data bestaan als Nederland later besluit niet over te gaan tot aanschaf van CCA?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="51B2907A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="4A5D7A67" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Antwoord: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="7F2D9256" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Deelname aan dit kennis- en innovatieprogramma staat los van eventuele toekomstige CCA-verwerving. Opgedane kennis blijft aanwezig bij betrokkenen, ook als is een project afgelopen en kan ingezet voor andere doeleinden. Nadere afspraken daarover worden in de Project Arrangement gemaakt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="1253F40B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Zie ook antwoord op vraag 26.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="002739EF">
-[...126 lines deleted...]
-          <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="39C5F4C8" w14:textId="7CA244CF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="7A4C6BA1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Vraag 29</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="60C9EA8F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mogen TNO en NLR de verkregen data opslaan in eigen systemen in Nederland? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="3D385F85" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Mogen TNO en NLR de data gebruiken voor eigen onderzoek en modelontwikkeling, of alleen voor het specifieke CCA-programma?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="36B5368D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="60FA92C4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Antwoord: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002739EF" w:rsidR="002739EF" w:rsidP="002739EF" w:rsidRDefault="002739EF" w14:paraId="590E6C21" w14:textId="77777777">
-[...203 lines deleted...]
-          <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="07DD575A" w14:textId="0AB8AE88">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Na ondertekening van de LOA zullen nadere afspraken gemaakt worden over de inrichting van de Nederlandse toegang tot kennis en data middels een Project Arrangement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="55CC67E1" w14:textId="40D8BC66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="1DBA09C4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Vraag 31</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="051574AE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Kan Nederland via TNO en NLR eigen kennis opbouwen die later ook inzetbaar is in een Europees CCA-traject?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="2329EDD6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="1A95EE2E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Antwoord:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="04DF2079" w14:textId="0C9164E7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Ja.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="7EED798D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="775D0DE1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Vraag 32</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="47EA7416" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Wie bezit de intellectuele eigendomsrechten op analyses of kennisproducten die TNO en NLR ontwikkelen op basis van Amerikaanse programmadata?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="087459DF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Vraag 33</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="72A8665F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>In hoeverre mogen TNO en NLR de verkregen kennis benutten in Europese samenwerkingsverbanden?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="416C4AB7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Vraag 34</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="727B2039" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Zijn er voorwaarden waaronder de VS de data-toegang voor TNO en NLR kunnen beperken, opschorten of intrekken?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="7890316D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="4EC51337" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Antwoord: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002739EF" w:rsidR="002739EF" w:rsidP="002739EF" w:rsidRDefault="002739EF" w14:paraId="326F0F09" w14:textId="62DF959F">
-[...189 lines deleted...]
-          <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="797EFF1E" w14:textId="234772E7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Het programma deelt experimentele data en analyses met Nederland. Op grond van de LOA worden nadere samenwerkingsafspraken, onder andere op gebied van intellectueel eigendom, nader uitgewerkt in toekomstige project arrangement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="180E0F72" w14:textId="38780671">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="6E735177" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Vraag 35</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="59094641" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Hebben TNO en NLR recht op updates van data en technische informatie naarmate het Amerikaanse programma zich verder ontwikkelt?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="53D9078D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="48038131" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Antwoord: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002739EF" w:rsidP="002739EF" w:rsidRDefault="002739EF" w14:paraId="5DAC4B3C" w14:textId="5C81E43E">
-[...318 lines deleted...]
-          <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="49800DE4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Alle informatie conform de afspraken uit de op te maken Project Arrangement is ter beschikking van Defensie en de kennisinstituten voor de duur van Nederlandse deelname aan het Amerikaanse programma.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00783CD9" w:rsidP="00054564" w:rsidRDefault="00783CD9" w14:paraId="5973545B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="67CAFCBB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Vraag 36</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="714E82C6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
+        <w:t>Hoe verhoudt uw stelling dat Europa slechts in een "beginstadium" verkeert zich tot deze concrete Europese tijdlijn en technologische voortgang? Gezien het feit dat Airbus recentelijk voor het 'Wingman'-programma heeft aangekondigd dat het al dit jaar testvluchten uitvoert met twee gemodificeerde platforms, uitgerust met het soevereine Europese MARS-missiesysteem (Multiplatform Autonomous Reconfigurable and Secure) en dat Airbus streeft naar een operationele CCA-capaciteit voor de Duitse luchtmacht in 2029?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="6BFBD4E5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="372355D8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
         <w:t xml:space="preserve">Antwoord: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002739EF" w:rsidP="002739EF" w:rsidRDefault="002739EF" w14:paraId="241B832B" w14:textId="77A90572">
-[...119 lines deleted...]
-          <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="61A114A9" w14:textId="73D5B55F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>In de brief van 19 maart jl. (Kamerstuk 36592</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00783CD9" w:rsidR="0004197F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nr.60) is toegelicht dat Defensie door deelname aan het CCA-programma nu concrete kansen kan benutten voor het opdoen van kennis tijdens de fase van test, onderzoek en ontwikkeling van onbemenste gevechtsvliegtuigen die kunnen samenwerken met bemenste jachtvliegtuigen. De twee in de brief genoemde grotere internationale samenwerkingsprogramma’s voor toekomstige jachtvliegtuigen (FCAS, GCAP) waar eventuele onbemenste gevechtscapaciteit onderdeel van uitmaakt zijn in een beginstadium en bieden deze mogelijkheden (nog) niet. Dit neemt niet weg dat Defensie in het programma MOBIUS de mogelijkheden blijft verkennen van deelname aan andere programma’s voor kennisopbouw en ontwikkeling van dit soort systemen, wereldwijd en specifiek in Europees verband. Defensie werkt daarnaast in NAVO- en in EU-verband en bilateraal met verschillende partners nauw samen op kennis- en innovatiegebied in het luchtdomein en wisselt in dit kader informatie uit over het opzetten van kansrijke projecten en initiatieven, waaronder op de gebieden van onbemenst en autonomie. MOBIUS is opgezet met de intentie om meerdere sporen te kunnen volgen. Volgen van het Amerikaanse CCA-programma sluit andere samenwerkingen op geen enkele wijze uit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="7BA28563" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="676F7796" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Vraag 37</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="3A4B9806" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Is er diepgaand onderzoek gedaan naar de compatibiliteit van deze Europese software-oplossingen met de F-35, of wordt hier blind vertrouwd op Amerikaanse proprietary systemen die juist kunnen leiden tot een nieuwe lock-in? Gezien het feit dat in de brief wordt gesteld dat Europese alternatieven geen integratie bieden met de Nederlandse vijfde-generatie-jachtvliegtuigen (F-35) terwijl de Europese focus momenteel juist ligt op het creëren van een open architectuur (zoals het MARS-systeem en de MindShare-software)?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="0113F28E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="754CD2ED" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Antwoord: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002739EF" w:rsidR="002739EF" w:rsidP="002739EF" w:rsidRDefault="002739EF" w14:paraId="12D1A76B" w14:textId="372C9961">
-[...196 lines deleted...]
-          <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="1F44C7C9" w14:textId="29578084">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Deelname aan het Amerikaanse programma biedt Defensie op dit moment de kans om unieke kennis- en data op te doen voor CCA, waaronder open architectuur-kennis, die defensiebreed nodig is en zich niet alleen beperkt tot CCA of vliegende systemen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="2CB12870" w14:textId="0C1992F6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="23690FEE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Vraag 38</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="1094DCA1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>U noemt de betrokkenheid van TNO en NLR; heeft Defensie onderzocht hoe de deelname aan een Europees programma, waar Nederland als partner meer invloed heeft op de broncode en systeemarchitectuur, de Nederlandse positie in de Europese defensie-industrie op de lange termijn versterkt in vergelijking met een ondergeschikte rol in een Amerikaans programma?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="39E0C4AF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="7EE65040" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Antwoord: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002739EF" w:rsidR="002739EF" w:rsidP="002739EF" w:rsidRDefault="002739EF" w14:paraId="0F191CA3" w14:textId="77777777">
-[...151 lines deleted...]
-          <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="64A1AFEB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Er is geen sprake van een vergelijkbaar Europees programma waaraan Defensie kan deelnemen. Deelname aan het Amerikaanse programma biedt Defensie op dit moment de enige mogelijkheid om kennis op te doen over CCA, waaronder open architectuur-kennis, die defensiebreed nodig is en zich niet alleen beperkt tot CCA of vliegende systemen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="29E6B033" w14:textId="1CEA240B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="1202689A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Vraag 39</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="017387C8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Worden er door het tekenen van de Letter of Acceptance op 8 april onomkeerbare stappen gezet die tot een lock-in leiden?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="482CC119" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="77F8B3D2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Antwoord:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="1B177F7E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nee. Er is geen sprake van een lock-in omdat het geen materieelverwerving is en ook omdat CCA een open architectuur bevat. Er is enkel sprake van het opdoen van kennis en vergaren van data. Het MOBIUS-project is geen materieelverwervingsprogramma voor operationele inbedding, maar een test, onderzoek en ontwikkeling programma om kennis op te doen met de volgende generatie onbemenste vliegsystemen en autonomie. Volgens de LOA is het mogelijk om uit het project te stappen met inachtneming van annuleringskosten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="6F82D685" w14:textId="1268E2A7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="096C8CAE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Vraag 40</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="245D931B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Klopt het dat u twee testtoestellen gaat aanschaffen? Kan daarover meer informatie worden verschaft?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="34E12683" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="3C8F2FCE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Antwoord: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002739EF" w:rsidR="002739EF" w:rsidP="002739EF" w:rsidRDefault="002739EF" w14:paraId="7650CE76" w14:textId="77777777">
-[...236 lines deleted...]
-          <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="5C29BEDC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Zie antwoord vraag 8.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="488BF3A2" w14:textId="55979D7C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="3C0E7567" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Vraag 41</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="11BACB4F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Kunt u specificeren wat er precies betaald/gekocht zal worden met de aangegeven 50-100 miljoen euro?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="461655D6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="61E7DF29" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Antwoord: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002739EF" w:rsidR="002739EF" w:rsidP="002739EF" w:rsidRDefault="002739EF" w14:paraId="2C207739" w14:textId="77777777">
-[...324 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="176921BB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Defensie gaat met het tekenen van de LOA een eenmalige verplichting aan. Daarmee krijgen Defensie en betrokken kennisinstellingen TNO en NLR als deelnemer aan het programma kennis en toegang tot data over CCA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="373FC3BF" w14:textId="3274C698">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="244554CC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Vraag 42</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="12D2EADB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Zijn er ook Europese alternatieven overwogen en zo ja, welke?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="408897BE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="5332391A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
         <w:t xml:space="preserve">Antwoord: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002739EF" w:rsidR="002739EF" w:rsidP="002739EF" w:rsidRDefault="002739EF" w14:paraId="7510C249" w14:textId="77777777">
-[...5583 lines deleted...]
-          <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00054564" w:rsidP="00054564" w:rsidRDefault="00054564" w14:paraId="48C5758F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>Zie antwoord vraag 36.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidRPr="00194BEA" w:rsidR="003E41B7" w:rsidSect="001261CA">
-[...6 lines deleted...]
-      <w:type w:val="continuous"/>
+    <w:p w:rsidRPr="00783CD9" w:rsidR="00FE0FA3" w:rsidRDefault="00FE0FA3" w14:paraId="5A3BC3FE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00783CD9" w:rsidR="00FE0FA3" w:rsidSect="00054564">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="2722" w:right="1134" w:bottom="1049" w:left="1588" w:header="0" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2AE56E6B" w14:textId="77777777" w:rsidR="0085343D" w:rsidRDefault="0085343D" w:rsidP="001E0A0C">
+    <w:p w14:paraId="0F95759A" w14:textId="77777777" w:rsidR="00054564" w:rsidRDefault="00054564" w:rsidP="00054564">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5B6FAAA2" w14:textId="77777777" w:rsidR="0085343D" w:rsidRDefault="0085343D" w:rsidP="001E0A0C">
+    <w:p w14:paraId="27573247" w14:textId="77777777" w:rsidR="00054564" w:rsidRDefault="00054564" w:rsidP="00054564">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...3 lines deleted...]
-    <w:family w:val="roman"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...14 lines deleted...]
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...12 lines deleted...]
-    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Lohit Hindi">
+    <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Mangal">
-    <w:altName w:val="Liberation Mono"/>
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-[...27 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="77C3015F" w14:textId="77777777" w:rsidR="00A54688" w:rsidRDefault="00A54688">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3B8454C1" w14:textId="77777777" w:rsidR="0004197F" w:rsidRPr="00054564" w:rsidRDefault="0004197F" w:rsidP="00054564">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="3DF8F15D" w14:textId="77777777" w:rsidR="00A54688" w:rsidRDefault="00A54688">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="477CF0AE" w14:textId="77777777" w:rsidR="0004197F" w:rsidRPr="00054564" w:rsidRDefault="0004197F" w:rsidP="00054564">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="2D99BB00" w14:textId="77777777" w:rsidR="00A54688" w:rsidRDefault="00A54688">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="26535886" w14:textId="77777777" w:rsidR="0004197F" w:rsidRPr="00054564" w:rsidRDefault="0004197F" w:rsidP="00054564">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3F7703ED" w14:textId="77777777" w:rsidR="0085343D" w:rsidRDefault="0085343D" w:rsidP="001E0A0C">
+    <w:p w14:paraId="582F8D1C" w14:textId="77777777" w:rsidR="00054564" w:rsidRDefault="00054564" w:rsidP="00054564">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="186F8A68" w14:textId="77777777" w:rsidR="0085343D" w:rsidRDefault="0085343D" w:rsidP="001E0A0C">
+    <w:p w14:paraId="04D6E5DC" w14:textId="77777777" w:rsidR="00054564" w:rsidRDefault="00054564" w:rsidP="00054564">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="64370103" w14:textId="77777777" w:rsidR="00A54688" w:rsidRDefault="00A54688">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7BF5B910" w14:textId="77777777" w:rsidR="0004197F" w:rsidRPr="00054564" w:rsidRDefault="0004197F" w:rsidP="00054564">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="0132E527" w14:textId="77777777" w:rsidR="008E1336" w:rsidRDefault="008E1336" w:rsidP="001E0A0C">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7A335DE4" w14:textId="77777777" w:rsidR="0004197F" w:rsidRPr="00054564" w:rsidRDefault="0004197F" w:rsidP="00054564">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...161 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="0132E529" w14:textId="310653D2" w:rsidR="008E1336" w:rsidRDefault="008E1336">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2EC020DA" w14:textId="77777777" w:rsidR="0004197F" w:rsidRPr="00054564" w:rsidRDefault="0004197F" w:rsidP="00054564">
     <w:pPr>
-      <w:pStyle w:val="Paginanummer-Huisstijl"/>
-[...7 lines deleted...]
-      <w:shd w:val="solid" w:color="FFFFFF" w:fill="FFFFFF"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...212 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...1909 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-[...5 lines deleted...]
-  <w:autoHyphenation/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="110"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:drawingGridHorizontalSpacing w:val="120"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...5 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="001F062D"/>
-[...2592 lines deleted...]
-    <w:rsid w:val="00CC180E"/>
+    <w:rsidRoot w:val="00054564"/>
+    <w:rsid w:val="0004197F"/>
+    <w:rsid w:val="00054564"/>
+    <w:rsid w:val="00226C9F"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="00783CD9"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00BC7521"/>
+    <w:rsid w:val="00C618A1"/>
+    <w:rsid w:val="00DA1931"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="28DC18C0"/>
   <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{D20EC77F-3BEC-4D49-859A-E79CEE6FAFF1}"/>
 </w:settings>
 </file>
 
-<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -14169,422 +6193,1022 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00054564"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00054564"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00054564"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00054564"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00054564"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00054564"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00054564"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00054564"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00054564"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="59F91EF8F97E4FF99FE06F074A485E96">
-[...6 lines deleted...]
-    <w:semiHidden/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00054564"/>
     <w:rPr>
-      <w:color w:val="808080"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="015FA41CA7804F949F5D761DC4A08FE3">
-    <w:name w:val="015FA41CA7804F949F5D761DC4A08FE3"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00054564"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3743CA8D6575474A939CA99B175DCB9B">
-    <w:name w:val="3743CA8D6575474A939CA99B175DCB9B"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00054564"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5DFCB6795D874526B4BFDBAAD0C58066">
-    <w:name w:val="5DFCB6795D874526B4BFDBAAD0C58066"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00054564"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="45C5C932756B486C9F06F65FC494D200">
-    <w:name w:val="45C5C932756B486C9F06F65FC494D200"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00054564"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BC26A2E025124AE588F1E6968152798F">
-    <w:name w:val="BC26A2E025124AE588F1E6968152798F"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00054564"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00054564"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00054564"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00054564"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00054564"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00054564"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00054564"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00054564"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00054564"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00054564"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00054564"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00054564"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00054564"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00054564"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00054564"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Paginanummer-Huisstijl">
+    <w:name w:val="Paginanummer - Huisstijl"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00054564"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00054564"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="21"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00054564"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="21"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00054564"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="21"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00054564"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="21"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
+</file>
+
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-thema">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>8</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>17545</ap:Characters>
+  <ap:Pages>10</ap:Pages>
+  <ap:Words>3144</ap:Words>
+  <ap:Characters>17293</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>146</ap:Lines>
-  <ap:Paragraphs>41</ap:Paragraphs>
+  <ap:Lines>144</ap:Lines>
+  <ap:Paragraphs>40</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
-        <vt:lpstr>Title</vt:lpstr>
+        <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>20693</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>20397</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>