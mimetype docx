--- v0 (2026-04-08)
+++ v1 (2026-05-01)
@@ -1,3603 +1,1013 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00BA058E" w:rsidP="00BA058E" w:rsidRDefault="00BA058E" w14:paraId="4FD67A1E" w14:textId="77777777">
-[...49 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00D70B87" w:rsidR="00D70B87" w:rsidP="00EA58A9" w:rsidRDefault="006659EF" w14:paraId="6EE45589" w14:textId="588DFCDD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D70B87">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>29</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D70B87" w:rsidR="00D70B87">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0046279B">
-[...210 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00D70B87">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>684</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D70B87" w:rsidR="00D70B87">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D70B87" w:rsidR="00D70B87">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Waddenzeebeleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D70B87" w:rsidR="00D70B87" w:rsidP="00D70B87" w:rsidRDefault="00D70B87" w14:paraId="4C1547F8" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D70B87">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D70B87" w:rsidR="006659EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>304</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D70B87">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D70B87">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Landbouw, Visserij, Voedselzekerheid en Natuur</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D70B87" w:rsidR="00D70B87" w:rsidP="0038479D" w:rsidRDefault="00D70B87" w14:paraId="1BA1C5D1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D70B87">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D70B87" w:rsidR="006659EF" w:rsidP="0038479D" w:rsidRDefault="00D70B87" w14:paraId="08E46460" w14:textId="11538525">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D70B87">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 7 april 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D70B87" w:rsidR="006659EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D70B87" w:rsidR="0038479D" w:rsidP="0038479D" w:rsidRDefault="0038479D" w14:paraId="71BC75EE" w14:textId="3CEB7E95">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D70B87">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Hierbij stuur ik u mijn reactie op het verzoek over “Natuurmonumenten, mede namens CWN, m.b.t. kansen voor duurzame toekomst voor Waddenzee” van 12 maart 2026, met kenmerk 2026Z02646/2026D11410.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D70B87" w:rsidR="0038479D" w:rsidP="0038479D" w:rsidRDefault="0038479D" w14:paraId="66052D9C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D70B87" w:rsidR="0038479D" w:rsidP="0038479D" w:rsidRDefault="0038479D" w14:paraId="6FB3A724" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D70B87">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De Waddenzee is een uniek natuurgebied en in 2009 aangewezen als Unesco Werelderfgoed. Sinds 1978 werken Denemarken, Duitsland en Nederland samen aan goede bescherming van dit gebied. Niet voor niets is de Waddenzee in 2016 door het Nederlandse publiek aangewezen als mooiste natuurgebied. Jaarlijks maken miljoenen vogels een tussenstop in de Waddenzee om te rusten en te foerageren. De Waddenzee is een onmisbare schakel. Tegelijkertijd wonen, werken en recreëren er mensen. Een robuuste natuur is cruciaal voor een goede balans in dit gebied en zorgt ervoor dat economische activiteiten mogelijk blijven.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D70B87" w:rsidR="0038479D" w:rsidP="0038479D" w:rsidRDefault="0038479D" w14:paraId="5A1FF861" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D70B87" w:rsidR="0038479D" w:rsidP="0038479D" w:rsidRDefault="0038479D" w14:paraId="17887516" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D70B87">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De natuur van de Waddenzee staat onder druk. Dat geldt niet alleen voor specifieke soorten trek- en broedvogels en habitats die zijn aangewezen in het kader van de Vogel- en Habitatrichtlijn (zie onder andere de VHR-rapportage 2019), maar ook voor andere belangrijke natuur- en landschapswaarden die de Waddenzee tot een uniek ecologisch systeem maken. Er zijn positieve ontwikkelingen te noemen zoals herstel van de populatie van gewone en grijze zeehonden sinds de jaren zeventig. De populatie gewone zeehonden lijkt zich de laatste jaren te stabiliseren; deze ontwikkelen worden goed gemonitord. Ook worden er met enige regelmaat weer bruinvissen gespot in de Waddenzee. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D70B87" w:rsidR="0038479D" w:rsidP="0038479D" w:rsidRDefault="0038479D" w14:paraId="69008A48" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D70B87" w:rsidR="0038479D" w:rsidP="0038479D" w:rsidRDefault="0038479D" w14:paraId="54C5DC53" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D70B87">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>In deze brief ga ik in op de geuite zorgen. Allereerst op het Ecologisch Streefbeeld Waddenzee 2050, vervolgens op het Nationaal Natuurherstelplan in relatie tot Duitsland en Denemarken, het Beleidskader Natuur Waddenzee, het Natura 2000 Beheerplan Waddenzee en de financiering voor natuurherstel.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BA058E" w:rsidP="00BA058E" w:rsidRDefault="00BA058E" w14:paraId="14E99866" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00D70B87" w:rsidR="0038479D" w:rsidP="0038479D" w:rsidRDefault="0038479D" w14:paraId="45A232C5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D70B87" w:rsidR="0038479D" w:rsidP="0038479D" w:rsidRDefault="0038479D" w14:paraId="7A828881" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00D70B87">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Ecologisch Streefbeeld Waddenzee 2050</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BA058E" w:rsidP="00BA058E" w:rsidRDefault="00BA058E" w14:paraId="67761E7F" w14:textId="77777777">
-[...15 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00D70B87" w:rsidR="0038479D" w:rsidP="0038479D" w:rsidRDefault="0038479D" w14:paraId="7CBBAE00" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D70B87">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met de Programmatische Aanpak Grote Wateren wordt gewerkt aan toekomstbestendige grote wateren gericht op systeemherstel om de ecologische waterkwaliteit en de natuur te versterken in 2050. Het programma draagt daarmee </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D70B87">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>waaronder die voor de Waddenzee</w:t>
-[...40 lines deleted...]
-      <w:r>
+        <w:t>bij aan het doelbereik. Er zijn langetermijnvisies richting 2050 opgesteld, waaronder die voor de Waddenzee. Om gebruik en behoud van de sociaaleconomische waarde van de grote wateren – waaronder voedselwinning en visserij – in stand te houden zal er in de richting van deze ecologische vergezichten bewogen moeten worden. Het streefbeeld geeft een optimaal toekomstbeeld voor de ecologische waarden van de Waddenzee, binnen de randvoorwaarden van waterveiligheid, zoetwatervoorziening en bereikbaarheid. Het streefbeeld biedt een bouwsteen voor integrale besluitvorming, om tijdig in het ruimtelijke vraagstuk rekening mee te houden en te kijken hoe meerdere belangen effectief samen kunnen komen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D70B87" w:rsidR="0038479D" w:rsidP="0038479D" w:rsidRDefault="0038479D" w14:paraId="470F40FE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D70B87" w:rsidR="0038479D" w:rsidP="0038479D" w:rsidRDefault="0038479D" w14:paraId="2F3D2804" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D70B87">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>In het ecologisch streefbeeld Waddenzee 2050 is het Waddengebied een hoogproductief dynamisch brak- tot zoutwater getijdengebied. Er is een grote variatie aan natuurlijke leefgebieden. De Waddenzee kenmerkt zich door een grote soortenrijkdom van planten en dieren. Vogels, vissen en zeehonden hebben volop te eten dankzij de rijke onderwaternatuur. De leefgebieden langs de randen van de Waddenzee zijn goed verbonden met leefgebieden binnendijks. Vissen zwemmen van en naar hun paaigebieden dankzij geleidelijke zoet-zoutovergangen naar het IJsselmeer, het Lauwersmeer en kleinere waterlopen. Hiervoor is een goede waterkwaliteit van belang, ook voor de mens.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BA058E" w:rsidP="00BA058E" w:rsidRDefault="00BA058E" w14:paraId="7C59EDBF" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00D70B87" w:rsidR="0038479D" w:rsidP="0038479D" w:rsidRDefault="0038479D" w14:paraId="5834EFD4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D70B87" w:rsidR="0038479D" w:rsidP="0038479D" w:rsidRDefault="0038479D" w14:paraId="01E171B5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00D70B87">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Nationaal Natuurherstelplan in relatie tot Duitsland en Denemarken</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0068093F" w:rsidR="00BA058E" w:rsidP="00BA058E" w:rsidRDefault="00BA058E" w14:paraId="7EB59E84" w14:textId="77777777">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00D70B87" w:rsidR="0038479D" w:rsidP="0038479D" w:rsidRDefault="0038479D" w14:paraId="40D3F07D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="OLE_LINK3" w:id="0"/>
-      <w:r w:rsidRPr="0068093F">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00D70B87">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Grensoverschrijdende samenwerking is een belangrijke randvoorwaarde voor effectief en langdurig herstel van de natuur. Ecologische processen en drukfactoren houden immers geen rekening met nationale grenzen. Bij het opstellen van het Natuurplan streeft Nederland daarom naar synergie met de plannen van buurlanden waarmee grensoverschrijdende ecosystemen gedeeld worden, met als uiteindelijk doel het bevorderen van een samenhangende uitvoering van herstelmaatregelen. </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidRPr="0068093F" w:rsidR="00BA058E" w:rsidP="00BA058E" w:rsidRDefault="00BA058E" w14:paraId="188F2325" w14:textId="77777777">
-[...47 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00D70B87" w:rsidR="0038479D" w:rsidP="0038479D" w:rsidRDefault="0038479D" w14:paraId="1DBDCD0C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D70B87" w:rsidR="0038479D" w:rsidP="0038479D" w:rsidRDefault="0038479D" w14:paraId="1570037A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D70B87">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In de ontwerpfase van het plan heeft afstemming plaatsgevonden met andere EU-lidstaten op zowel procesmatige als inhoudelijke aspecten. Overleg vond daarbij plaats via verschillende kanalen, zowel door middel van deelname en bijdrages aan werkgroepen en conferenties georganiseerd op Europees niveau in het kader van de verordening, als via deelname aan bi- tri- en multilaterale bijeenkomsten met andere lidstaten, waaronder Denemarken en Duitsland. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D70B87" w:rsidR="0038479D" w:rsidP="0038479D" w:rsidRDefault="0038479D" w14:paraId="0542290E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D70B87" w:rsidR="0038479D" w:rsidP="0038479D" w:rsidRDefault="0038479D" w14:paraId="562DA75F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D70B87">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bij het uitwerken en opstellen van het definitief natuurplan zal concreter worden wat voor maatregelen genomen zullen worden. De focus van samenwerking met andere landen zal dan meer verschuiven richting afstemming over deze maatregelen. Uitgangspunt is om hiervoor zoveel mogelijk gebruik te maken van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D70B87">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>bestaande institutionele structuren, waaronder de trilaterale Waddenzee samenwerking. Naast het Rijk zullen decentrale overheden, in het bijzonder provincies in grensregio’s, een belangrijke rol spelen bij de verdere uitwerking van maatregelen in grensoverschrijdende ecosystemen en de afstemming daarvan met aangrenzende lidstaten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D70B87" w:rsidR="0038479D" w:rsidP="0038479D" w:rsidRDefault="0038479D" w14:paraId="307AC493" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BA058E" w:rsidP="00BA058E" w:rsidRDefault="00BA058E" w14:paraId="3446A4CA" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00D70B87" w:rsidR="0038479D" w:rsidP="0038479D" w:rsidRDefault="0038479D" w14:paraId="70D405CE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00D70B87">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Beleidskader Natuur Waddenzee</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BA058E" w:rsidP="00BA058E" w:rsidRDefault="00BA058E" w14:paraId="152CB373" w14:textId="77777777">
-[...52 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00D70B87" w:rsidR="0038479D" w:rsidP="0038479D" w:rsidRDefault="0038479D" w14:paraId="10EF97D7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D70B87">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet streeft een nieuwe balans na van een robuuste natuur die economische activiteiten, passend bij het multifunctionele gebruik van de Waddenzee, zoals de garnalenvisserij, de bereikbaarheid van de eilanden en toerisme mogelijk maakt. Met het op te stellen Beleidskader Natuur Waddenzee (beleidskader) wil het ministerie van Landbouw, Visserij, Voedselzekerheid en Natuur (LVVN) ondernemers en gebruikers van de Waddenzee duidelijkheid geven over welke activiteiten onder welke voorwaarden in de toekomst mogelijk zijn. Daarmee ondersteunt het beleidskader een duurzame bescherming en versterking van de natuurkwaliteit van de Waddenzee. Daartoe wordt gekeken naar de impact van gebruiksfuncties op het ecosysteem en welke (cumulatie van) impact verminderd moet worden. Voor het beleidskader is gewerkt met meerdere bouwstenen voor de totstandkoming. Het betreft zowel ecologische als sociaaleconomische bouwstenen. Partijen binnen de Waddengovernance zijn en worden actief betrokken bij de totstandkoming van het beleidskader. Het beleidskader zal in het Bestuurlijk Overleg Waddengebied aan de partners worden voorgelegd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D70B87" w:rsidR="0038479D" w:rsidP="0038479D" w:rsidRDefault="0038479D" w14:paraId="52A0CB13" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D70B87" w:rsidR="0038479D" w:rsidP="0038479D" w:rsidRDefault="0038479D" w14:paraId="7D9B8C0A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00D70B87">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Natura 2000-beheerplan Waddenzee</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BA058E" w:rsidP="00BA058E" w:rsidRDefault="00BA058E" w14:paraId="19F13453" w14:textId="77777777">
-[...28 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00D70B87" w:rsidR="0038479D" w:rsidP="0038479D" w:rsidRDefault="0038479D" w14:paraId="53584A4D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D70B87">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Rijkswaterstaat, voortouwnemer, werkt aan de totstandkoming van het nieuwe Natura 2000-beheerplan voor de Waddenzee, welke in 2028 in werking zal treden. Daarmee zal richting worden gegeven aan het optimaliseren van en gerichte maatregelen te treffen ten behoeve van natuurherstel. De ambitie van het beheerplan is om aan te sluiten bij de kaders vanuit de Natuurherstelverordening en het Beleidskader Natuur Waddenzee.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D70B87" w:rsidR="0038479D" w:rsidP="0038479D" w:rsidRDefault="0038479D" w14:paraId="7D2750BF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D70B87" w:rsidR="0038479D" w:rsidP="0038479D" w:rsidRDefault="0038479D" w14:paraId="6851BB5A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF0659">
-        <w:rPr>
+      <w:r w:rsidRPr="00D70B87">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Financiering voor natuurherstel</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BA058E" w:rsidP="00BA058E" w:rsidRDefault="00BA058E" w14:paraId="08AA1947" w14:textId="77777777">
-[...2 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+    <w:p w:rsidRPr="00D70B87" w:rsidR="0038479D" w:rsidP="0038479D" w:rsidRDefault="0038479D" w14:paraId="228D513A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="132439"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003B0EA2">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidRPr="00D70B87">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="132439"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">Er wordt </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+        <w:t xml:space="preserve">Er wordt nu al op verschillende wijzen – binnen de beschikbare middelen – gewerkt aan natuurherstel in de Waddenzee. Dat gebeurt via de Programmatische Aanpak Grote Wateren (systeemingrepen). Tot 2032 gaat het om een investering van ruim € 100 mln. Tevens wordt er gewerkt aan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D70B87">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>‘Toekomstbestendig Werelderfgoedwaardig beheer op basis van het Beheeraanbod’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D70B87">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. De benodigde verbetering van (natuur)beheer is, in navolging op het eerste Integraal Beheerplan (2023), op zeven beheeraspecten in het Beheeraanbod - een volgende stap naar integraal beheer – uitgewerkt. Dit wordt programmatisch tot uitvoering gebracht door het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D70B87">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Beheerderscollectief Waddenzee onder regie van de Beheerautoriteit Waddenzee. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D70B87">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="132439"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">nu al </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+        <w:t>En middels het Natura 2000-beheerplan Waddenzee gericht op gebruik en beheer in het licht van de te behalen gunstige staat van instandhouding op grond van de Vogel- en Habitatrichtlijn.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D70B87" w:rsidDel="001E6D56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="132439"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">op verschillende wijzen </w:t>
-[...58 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D70B87" w:rsidR="0038479D" w:rsidP="0038479D" w:rsidRDefault="0038479D" w14:paraId="2271D645" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D70B87" w:rsidR="0038479D" w:rsidP="0038479D" w:rsidRDefault="0038479D" w14:paraId="0435D163" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">‘Toekomstbestendig </w:t>
-[...3 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D70B87">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Werelderfgoedwaardig</w:t>
-[...119 lines deleted...]
-        </w:rPr>
         <w:t>Tot slot</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BA058E" w:rsidP="00BA058E" w:rsidRDefault="00BA058E" w14:paraId="4A2214EF" w14:textId="77777777">
-      <w:r>
+    <w:p w:rsidRPr="00D70B87" w:rsidR="0038479D" w:rsidP="0038479D" w:rsidRDefault="0038479D" w14:paraId="1FAE7EE9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D70B87">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>De brief vanuit de natuurorganisaties benadrukt het belang om zorgvuldig om te gaan met de unieke natuur van het Waddengebied en de kansen die er liggen te benutten voor een duurzame toekomst.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BA058E" w:rsidP="00BA058E" w:rsidRDefault="00BA058E" w14:paraId="1889FEDA" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00D70B87" w:rsidR="0038479D" w:rsidP="0038479D" w:rsidRDefault="0038479D" w14:paraId="0447701D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D70B87" w:rsidR="0038479D" w:rsidP="0038479D" w:rsidRDefault="0038479D" w14:paraId="43A4B63E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D70B87">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Vanuit de lopende trajecten in het Waddengebied blijf ik in gesprek en werk ik graag samen met de natuurorganisaties en andere partners voor een duurzame toekomst van het gebied en een robuuste natuur waar mens en natuur samen leven.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BA058E" w:rsidP="00BA058E" w:rsidRDefault="00BA058E" w14:paraId="5D93CABB" w14:textId="77777777"/>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00640234">
+    <w:p w:rsidRPr="00D70B87" w:rsidR="0038479D" w:rsidP="00D70B87" w:rsidRDefault="0038479D" w14:paraId="20F03AB9" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D70B87" w:rsidR="00D70B87" w:rsidP="00D70B87" w:rsidRDefault="00D70B87" w14:paraId="5279C0B3" w14:textId="52769B1B">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D70B87">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D70B87">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inister van Landbouw, Visserij, Voedselzekerheid en Natuur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D70B87">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D70B87" w:rsidR="0038479D" w:rsidP="00D70B87" w:rsidRDefault="0038479D" w14:paraId="2C02C877" w14:textId="6825E6D8">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D70B87">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>J</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D70B87" w:rsidR="00D70B87">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D70B87">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> van Essen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BA058E" w:rsidP="00BA058E" w:rsidRDefault="00BA058E" w14:paraId="51C5E920" w14:textId="77777777">
-[...11 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId10"/>
+    <w:p w:rsidRPr="00D70B87" w:rsidR="00FE0FA3" w:rsidP="00D70B87" w:rsidRDefault="00FE0FA3" w14:paraId="73F18EDD" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00D70B87" w:rsidR="00FE0FA3" w:rsidSect="00CE7DC8">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2398" w:right="2818" w:bottom="1077" w:left="1559" w:header="2398" w:footer="561" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6C1BC1FD" w14:textId="77777777" w:rsidR="00BF233B" w:rsidRDefault="00BF233B">
+    <w:p w14:paraId="57E76F45" w14:textId="77777777" w:rsidR="0038479D" w:rsidRDefault="0038479D" w:rsidP="0038479D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FEDF773" w14:textId="77777777" w:rsidR="00BF233B" w:rsidRDefault="00BF233B"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5B24D84F" w14:textId="77777777" w:rsidR="00BF233B" w:rsidRDefault="00BF233B">
+    <w:p w14:paraId="1A75BE24" w14:textId="77777777" w:rsidR="0038479D" w:rsidRDefault="0038479D" w:rsidP="0038479D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F8B4071" w14:textId="77777777" w:rsidR="00BF233B" w:rsidRDefault="00BF233B"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...26 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-[...19 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="402FFE7A" w14:textId="57A486C3" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="204E1D9A" w14:textId="77777777" w:rsidR="0038479D" w:rsidRPr="0038479D" w:rsidRDefault="0038479D" w:rsidP="0038479D">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...79 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...65 lines deleted...]
-  <w:p w14:paraId="2D8C3E7B" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="768BA10D" w14:textId="77777777" w:rsidR="0038479D" w:rsidRPr="0038479D" w:rsidRDefault="0038479D" w:rsidP="0038479D">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="7845D0EB" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7D9AD669" w14:textId="77777777" w:rsidR="0038479D" w:rsidRPr="0038479D" w:rsidRDefault="0038479D" w:rsidP="0038479D">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="57B1F8ED" w14:textId="77777777" w:rsidR="00BF233B" w:rsidRDefault="00BF233B">
+    <w:p w14:paraId="625EEBB9" w14:textId="77777777" w:rsidR="0038479D" w:rsidRDefault="0038479D" w:rsidP="0038479D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61A782D3" w14:textId="77777777" w:rsidR="00BF233B" w:rsidRDefault="00BF233B"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="69C17B81" w14:textId="77777777" w:rsidR="00BF233B" w:rsidRDefault="00BF233B">
+    <w:p w14:paraId="25F0CD85" w14:textId="77777777" w:rsidR="0038479D" w:rsidRDefault="0038479D" w:rsidP="0038479D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EABEC3D" w14:textId="77777777" w:rsidR="00BF233B" w:rsidRDefault="00BF233B"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...97 lines deleted...]
-      </w:rPr>
+  <w:p w14:paraId="16927889" w14:textId="77777777" w:rsidR="0038479D" w:rsidRPr="0038479D" w:rsidRDefault="0038479D" w:rsidP="0038479D">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...573 lines deleted...]
-  <w:p w14:paraId="762EE5B3" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="4AD30EEB" w14:textId="77777777" w:rsidR="0038479D" w:rsidRPr="0038479D" w:rsidRDefault="0038479D" w:rsidP="0038479D">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...919 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="716D18CE" w14:textId="77777777" w:rsidR="0038479D" w:rsidRPr="0038479D" w:rsidRDefault="0038479D" w:rsidP="0038479D">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="150"/>
-[...5 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="120"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C83DBC"/>
-[...632 lines deleted...]
-    <w:rsid w:val="00FF192E"/>
+    <w:rsidRoot w:val="0038479D"/>
+    <w:rsid w:val="000D3ABF"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="0038479D"/>
+    <w:rsid w:val="006659EF"/>
+    <w:rsid w:val="008F6894"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="009A639B"/>
+    <w:rsid w:val="00B61031"/>
+    <w:rsid w:val="00CE7DC8"/>
+    <w:rsid w:val="00D70B87"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="1AEB0B6D"/>
+  <w14:docId w14:val="566DB348"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{A63C7735-09D6-4AAC-A510-EB7AE1726087}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3619,74 +1029,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -3835,1112 +1246,1152 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C82AFE"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="0038479D"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="0038479D"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="0038479D"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="0038479D"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0038479D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0038479D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0038479D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0038479D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0038479D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...349 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
-    <w:rsid w:val="00841CD9"/>
-[...7 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="0038479D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop2"/>
-    <w:rsid w:val="00841CD9"/>
-[...8 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0038479D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop3"/>
-    <w:rsid w:val="00841CD9"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0038479D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
-[...3 lines deleted...]
-      <w:bCs/>
+    <w:semiHidden/>
+    <w:rsid w:val="0038479D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...3 lines deleted...]
-    <w:name w:val="Normal Indent"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0038479D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0038479D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0038479D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0038479D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0038479D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="99"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="0038479D"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="0038479D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="0038479D"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
-[...5 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    <w:rsid w:val="0038479D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="0038479D"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...6 lines deleted...]
-    <w:name w:val="Title"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="0038479D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="0038479D"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="0038479D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="TitelChar"/>
-    <w:uiPriority w:val="10"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="0038479D"/>
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
-      <w:spacing w:after="300"/>
-[...31 lines deleted...]
-    <w:rsid w:val="00D1197D"/>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="0038479D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="0038479D"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:rsid w:val="0038479D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="0038479D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:rsid w:val="0038479D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
-    <w:rsid w:val="00DE555F"/>
+    <w:rsid w:val="0038479D"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
-[...3 lines deleted...]
-    <w:name w:val="Normal (Web)"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
+    <w:name w:val="Huisstijl-Adres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-AdresChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0038479D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="192"/>
+      </w:tabs>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
+    <w:name w:val="Huisstijl-Gegeven Char Char"/>
+    <w:link w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="0038479D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
+    <w:name w:val="Huisstijl-Gegeven"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-GegevenCharChar"/>
+    <w:rsid w:val="0038479D"/>
+    <w:pPr>
+      <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
+    <w:name w:val="Huisstijl-Rubricering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="0038479D"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-NAW">
+    <w:name w:val="Huisstijl-NAW"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="0038479D"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Retouradres">
+    <w:name w:val="Huisstijl-Retouradres"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...11 lines deleted...]
-    <w:name w:val="annotation text"/>
+    <w:rsid w:val="0038479D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Kopje">
+    <w:name w:val="Huisstijl-Kopje"/>
+    <w:basedOn w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="0038479D"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Paginanummering">
+    <w:name w:val="Huisstijl-Paginanummering"/>
     <w:basedOn w:val="Standaard"/>
-    <w:link w:val="TekstopmerkingChar"/>
+    <w:rsid w:val="0038479D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
+    <w:name w:val="Huisstijl-Adres Char"/>
+    <w:link w:val="Huisstijl-Adres"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed/>
-[...68 lines deleted...]
-    </w:rPr>
+    <w:locked/>
+    <w:rsid w:val="0038479D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D70B87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
-  <clbl:label id="{4bde8109-f994-4a60-a1d3-5c95e2ff3620}" enabled="1" method="Privileged" siteId="{1321633e-f6b9-44e2-a44f-59b9d264ecb7}" contentBits="0" removed="0"/>
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>3</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>6980</ap:Characters>
+  <ap:Pages>4</ap:Pages>
+  <ap:Words>1272</ap:Words>
+  <ap:Characters>6997</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>58</ap:Lines>
   <ap:Paragraphs>16</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:HeadingPairs>
+    <vt:vector baseType="variant" size="2">
+      <vt:variant>
+        <vt:lpstr>Titel</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </ap:HeadingPairs>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="1">
+      <vt:lpstr/>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>8091</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>8253</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>